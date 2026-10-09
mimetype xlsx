--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888de2164875271cca11c1723901005c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93691c4148f44b3ade5a90fe6e03c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3328d247fc323b5b46ff3e0faee893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986207d3912e802fe306cde26ee207d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e0c4e02842db983b26285ea01a0635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb341ebdb4a61db4cee9ceb4736d622c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c312c02ab1651a363c4d0afb4751c0d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a26ab76bb4bc430d24a8e106ac10138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08df40f6219f33af12f29b1d95b5b749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9f4717d36a6124ef1cda1af78f38510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c7811fe01c659944e4c3e90c40ddc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bc55d51f8ff956f4ae5579d072c4912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d32ae2d717b6d7e4925651362c0e0313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d84f00fabe946472e0ff401a885fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193b48efa28d26a3f72eb9d2f61c35115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42559213715f19ced8ae1d322e48a9cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd164543cbcfe6f31f1db544f06b44fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdac5b463a81cf80e6585c466363f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0654f5aa3c8c333fc5102eadad16e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5b1d4ac4473d9b899921fdb5da15720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8fb2b681ea9bee4ddbf82797b42fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fa18156d99b05ae6a80dbbd7fa06b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644e230fc60e88ca48d5a6a24c9d0b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3efcd337b5043f6cd60310d64af4a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe53d4d68a6b273c636e480ddaad6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1d58d5ec28c083f6d129a8818a21826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c952cfc5ead521fcace8a2ac7a392a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60285f1ddf00f349005419c3591e96c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d11fee11e2ab1d743cda72741021a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461fe2b19be1c8dc332b258ee18c44830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e6f941bd469a80c91907cfacf772331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f44a66dab6cbe0b40eb0c3e1fde6b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba93f8dbfeaa013ca31148ef7322da433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340f71828219b6c9e2f539ddf22819a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aeae1f2e0e3918182da403b2badcef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77520eb990d135b557af29c065658936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781af68843b8a0de34bd8247faf81dd137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fa5541ae6dfe3c9d8df9ec42b055038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c3680aaf7dc5ad5b5b331e27aebe439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca91be4d7d6bed1479041b7df7698e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f96aa1e8cd8db2e540ad37ab50a8c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0860b76a2d5b28c82c2e7409ec51542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f80ee40682d0db99459a06f2fb0b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f69a757099bbdfda052308463789f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62018df970f39e929413fd3fc56428ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbf8993808680ff8228e4920ac092a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f408348802f16fe818668f842d8e9f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55735f61581e2f5c1b358a5351a582548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81dc75c692d2fdf2c247e0b4e2402e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a187e007e99ee514d6e87fd50846650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa72aa99e0857851e0740d662f4a0c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5949339a7cc191e59ae367e5c5b675c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535aa6355da722bf8e7e841e2c5b5dcf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bad5c1799170afa94784b21ad4084e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0142f615a76333aae431ea6f9ab00855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b5762b4ead807efbfd603bc18eadc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fcb4a15e18d9c32c013876a18278f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d002cd8d6e429e7fd490532f9f9ade58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64f841b968a61893e7e3abdcc9312059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c2e553ad30d571be5292c2f31472f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e37c5438d7fb341f9d9595a8dfa1f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b139cd530cc8bfb3cae3a01faab8cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45873b768f45fbee331f758225588fe163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbaf41636ef5a8f624c203ed6ec76ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba377f7250575db3bc4bc641ad7d683865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfeea0a87275738a8c7446ae87d78666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23fb94ef356e52b97326c230b23bdc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c08e2136167800f90ce6bce489f7a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8db83f22b0a35ea148f4a94773f6a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1fc6ba054b2cf49afd7cd28c32b1870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b115e8d22d16aa27636658c25fdeeb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313ebdb0f2e0572c21199df725565e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee146f9204361283007995a59aa924e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1308342948fdc27ae9502790cad2a3e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad4befe5347d3ad48bd9f2d69ddbd475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2281dbed5bc40a7280fb924ff8a2d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0d82f37aa31ca528ad26caea3df9e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaea914e188e04197e7779bdcebf31d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89d105e3a36c17b77d9f114e1f732f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a425cbc30fa029c8061b10af23ae6680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5458c666d561a4b64ea15381ba4e89f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02edc5fa4c54289a7ef81f42f02e57882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc520975d51f34aac8668cd8a95ba083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e920151044ab4524535717268ae2f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0cdeaf9019c8790af2f7088776ca985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575b611483bc824c5304a9c7a2d394386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d9e7186c36d8f2c312f67f475158a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfad9e88afd15d3374130c0d21f30088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f30a4b29216b44d1f0d7546cc96b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e996e44fd6690e1690fc08dd2a8f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322022d334e1e6167534997aa77d6e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d5588102964dfe7263e4e291b603092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bf7031409b1b6157fa3424c719af793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac360dc9278ffb8062de98cf0ac441b794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a8e8821cb6cc9a15c55839d1e08e795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bd5f495a36904050d15c8e6b987d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d2db7e1ec41ad77d2df73901b79ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0c66d59c5b61f654fc7b4e9712be598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cad90384723d3bf7bd3a9d7a792a8c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67af186b23b6d985deffe091cd35d0f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71e5d94d8b48825f3eaf94fa8edd7e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790de75bc3feb62eda71b2100fccc557102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9b9724802b03256bceca5460e455e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63dee979223ea4105b518e32123c0d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69254c79c3db8edd002771d5cc073ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e6740001807419c67b339297cd7e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f939a4a0e90883d62c3d7de3cffe01107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a98ee9cf1218cc2bde3a289e58a9a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01edfd51e63c6203024896d761853a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231085277bf7b736d920d26eca45767110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629846fc55ed4ab4f6fc3582cc31947111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3516bb2510772f996a22d70520e7e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e820e1bcb4b31f185bb6769bf43a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e882d3b4f73e258c21de25c668e38b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cd2990f04689fe0b89683c509f458115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51483f36c45134ce645e34908b1c39e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee9a803136412a9dde7be98f91f68c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e8227117a58b5d06c5191044d5fbe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dae47477776e9d0bbee2cf7ce72a13119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54e6b140415aa907ae0779f987fb1f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd4ce1c13907cb179911bb1f03c745121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d988eaf7b09dcd49e7100b72ca45c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1904b724d7441d08b946484287d30b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc2001cc35b880af238d45996b231b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee59fa8d260db8ffefae87cf5d9cf09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd17be3f61067bbde09cec4a1d499d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5ae5e3b2bab43792cdad7f335d331127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8bbcb3cd4bf4da331b80199809d46128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1003d6a4d61c11c9775233aa14b12129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24c34babf1cbfae478345a0a62b004130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be9d50d1228714a2b0de031a356446131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53db3982eed9f7d70f8c278f2f64768132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ffe4d8778745a5d5b0386d0d52fd3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ff0a6f1c3ecc88da6172fa8273580134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea81e24246a335563cf24aee0fd95b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4d4f59a1a09489d10e3b34037356f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f4d289027a6a54460e9d890a8465f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3578b2f3ceb568e004a428ad3dbb1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3c966009c47e9a8875d5b9c0b9d83139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158490e841fffd421267d5918e6c39b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb174c422ca873be1280899ff16ee1d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95269d560bfeacd1eb761ad75f255c27142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65191657ffeca1f1646a45928134a009143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328d730273090c79e718c55f7ca24b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a8190dc1d295a34fa8a2e53ff56c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696dd700dc6fd7c7ad8aca1febf1151d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a0db7dc4d10effe8c483964778f88147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cf41ba63e8501f4252484ba798f1b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621acbe16bd2fcd689cbd423ce8f4ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3556f5b8ab2ce91b6aae8065ee4d9d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c849e748418dfd451e8b426596343151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcd9efcf699762cdd188ab7925c19e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da3ac633e1a751e027bfa06422d157153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496a663341ed300d101799eb2f60a77154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6732c4f2d3fa06419a36ca53533d751155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4e50c515ab356031ce5abac5faea5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03302e13074a656bf1bd367f6dbb9372157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e275e05f8e73dac0692956408a0c36158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117db3c60f2478f0ac4c1a075a46c4a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c91dfd86f8ba4f5931f1378ad0a993160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00217a640078091238a27292e811a40161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac03b23ebb5aac362dbb9c3d1520103162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b542164eb1b85c67598ef719ce8bb41163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5976b358450d3745a7c7290821b9a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51104a25ff9b4bdad0da5e22f6dc7f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530412e40d9657bdc94787fcf4641ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac03453302ea14b39fb08fc2bc2f59167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b33afa9ad7e6ee350287d86d1ffb5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfbf15159cbbd5bb52a5cd3b5044c4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54250897bbd2d1947778d1c437c4156f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba9f0b91fe498bfbff3493e62b3949171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f8fc5dc69697e469205ca4b52a80f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d8f27cc041985bb6729e4870a1a0b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae68e436c2c0de882b9517098fa15b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822ce2a0f8bf29ecdceb9bce70a5c51175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7022e3af6728f6b2de26da26d0fbe2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7196def1df81d86161a32860e4a8c7a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b64450f3b913114836ed30764f3651178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b9050ba35cdde3fab3096ddf37518179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d626cdfe561c0b2d4d476b67048a753180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88a0780f96de80166d61a9d428d994181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e69e26d25b48ceb8a8a731812a2b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b3e648e0e3b863434acb0fd81100b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8845c928af23bf97bad41741bdbb128184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006ac097ba21bdbb83a1b1befdc2b1a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608527ce8cb2c4683516dbf312bd5be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73286315d9d7d0ecb387793e121806ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112832a0ab924c5d1e7ec8e2d9691e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1d831a4d3b34a6d850d63a70443c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4a574a6e521824dd141e50c81741a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210b843210a78b4ab5fcfacd8094d8c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fac6d363ce7e63f37c2162e7fdb63192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d9f4a4f05c671bde850e2093cc2b3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1854c002d70c10710a0e52a706def194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fc5b12b178a7198cbc1a09955d36f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ce7c3a3032c589f6d5b935326d891196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ca9273fcdaace9cfb435dea0e1f8c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a056b9992191b9eb2485fb91c94ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bd8e8a8622d511c0b244649a1674e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3771d2252b98092c8cd8da2e573f80f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068121b879eb6658836c83625d6583cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea618e9c25129247578c5602c98ff5fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab783c63a0bdde4a4cf9710780c727dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c0f33c68de5d4c1a8a707f349573e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad033ca71372afbf9e6e5e3894d694205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a657aa5671a3d7b9f27455f56ca8b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a07ed4baa1d24a4de697df0c85010207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11610a9db0916bc6ab5fc4c0cb0aee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72918aed7a75992dcf67776b428595209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290bced8dfceb7a0b38a024b30ded5b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667383f2369bc3da3ce5d4cea91027d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a970554ba53f232198e74eb02a24683212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a650f7991e827e6eed0b31d5034f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f766acbbcdadc8c9bddc81902fe71e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e073aad12da8fde42651542f35e459b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b87af89a2dcd2bf113967eac57368e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4828b3b4af78efc2928b46580a39289217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478f639629146cb7c1c0c877df4536a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb2c2044eeea260b0ea21a6e3e856c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5797dade9c61653f819265a709c43c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771930cf8073f6a696aa8c512b2ea7e0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de5912958e7f3ccab77fe11c2a3e88222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253c070ce323ec5a12d4aa3081910fd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b3d49460a22a126c1aaf8bfe15cbc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4b401f0e459cd25150f582941f651225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533aed92e35c413bf57d719da33dc407226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde2e1b255f595500e5dc0281c70373227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6005c4def81df3cdc3631977d5f35b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773573cc29cecc3b0c56e69e14292c9d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351638cae5596214d387632d6fde533230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683bb35cf16a3f4629785a1201e4c21231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c76a1b86c7faeb257fa8236b38145232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a654cc023f13814d7567157214e1a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a612f57a837a4e85399bfea44e506234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d8f6b98b4278b4644266251765db2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845dff3ce2184dbe4d50d58e30e98b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cc50206a3a6d21bc407789cd0a07d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6deacfa2fe9493dfdd095a24e05468238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b8a5e5abca821341ddd1cea978247239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e3f1a731d2904b03241cf315679d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6168b8c5195af2551543e128337aa7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cc608e72030b78525baeff610948f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810d636d4b8b0a57c5c4e0f976cd9f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46ef736fb438e1ddf99fa283e3880c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774558c819810ba1cad594ee6d229660245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8dc680a027cf25debe387d555b51a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4983007c36efd733e9ba06ad600d27247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73a4be32f9b617874cf3ea390eabb3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0a50bfb542266127e66b28bb24dad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c77437318f206800f56210b4793c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50742889ad5c41f3b9c18323b70dd446251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd9825bd60a6c3eddcaf02381b98d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c15617d76afecec8377bb7f2207d6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5c3907476ea4f59f122c3c7922526254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de31f61a8ee88cff647bd6bdf077a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a22ecd6285876d946f14c1967602c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074b1f48c3910574f0687057cc3a00c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6128534270f9942afc006dbad56403258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671d294be601207c853b9a2e1516812259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0e3724e75b59db6d161213b376452260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e696a764d57b1784a7a8a84d73cb82261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d452acdebb7455c443838680479c4a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852dbd3a233052ee07555f237e78aa7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08724a9722c82775d6596e22fe23c323264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744e1659aa8f42ff065c87d3d3d7595265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581541ff4a72063ee59aa3e51929d3ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd7b5e1c3a413a7e23e5c637d3f464267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4873929bd032f1141f712b7d8ba141268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df894c763349677a13310595f1d8b861269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bc2961f1074e6d207e0ad07e4e50f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360a36197932ffc32df6b4cbae8dd19271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200d2e1335899e29ec077fcf4fb1fef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1355c0aeeae6c9f6b305e23ca75b634273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9930e688b94662832604f31309b7fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1205c2c718c2cb967927408279308e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097576f4348fc7ecd596d00e3d11efe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932aea33c82f39efb4644379fac8644277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b15f2bcb5b9e37a8561d6718bd554278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eefd020850e0813f237e9319cd2c19279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e7a43c0a87d3b39c8bbc50c5721d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e3c062e915a35f9ebd5b9083b45d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f6ae4474c008b4f0f05371695f1a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b9970e7e40d513cc5cebfc53c0315283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ca3575499bdbc38fe29565daa779b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfd7a0a1abfb189b5f474e30625388285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c51f2fcd558a0e6cde0afeb3ac0304286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e78ce0960f5d2eb7cfe9e42c72956287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b83bd218b61b0e8f528513e808ea3e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89515a0982424b8acf428ed403b111289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a78c02d0c7120340f7456f11eb5cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7269e4aed8cafecc167e70b5214f607291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584b5cf3b6e5ef5b715dd342eb665f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ca223c1f6fc9cd24e2a199c429338293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96eb979f2c812e573bb4067794f4d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4f0082b873889db3262f5687d6edb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c15e96f4afcdcbb3d0237bfd99a8a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c374a25993572b53467c35cd7f52f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1d6a06ab9e65676f0596015bc5f31298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc2825de814e7c1cd7a6163bc64140299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd02cbebf491202a436512dae8c52f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf74f9ee6f5e724c1100590ffe8aee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a753431a79e2a571caa35475b621c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38eac28ec15c430472395dec6a9a96e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259df751b8cae4ebe840e32e887e6cd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be9c6de3c91b73816a74e8b705cc6d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83f41b92e01ef40d6c1b3b46ff68b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112e51cd9c8931c9007bd1691bb828f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae36bd94bf9942ed8b69596ef7ca42308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb0b5233f710f5d0901a9c89127259309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec81bb5558e187a20c842b2f593210310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789297479f0228837d6f490a250dd09311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560607b34a828f088809a799abadf44a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cf0797a189191291cfc7218321d95313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58498122e09fe3a11a15597be146c200314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39318cad31668ed254f803e3c3a5b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0ceb9a1766605623838ea9a854645316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f7f532c41cee58e35368533c77859317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0078d410493f1fa57dadaa7693e1d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa712d9c760b5b80c57e92d794516f25319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e338734bb787f130842b8e9ff4e95320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fa1d9250290437048f04628f3dbf7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627af3e8eb62a6ea97771668bf71dbed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd81a7aad98b2e1187f3693c8d7b60c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb00b6fbf0df8d942ce7d5bc4d6c6d8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b961a587f82a0c3d5a8d528e58f3be8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818c51a114277b0550e77013913a8bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3e49e2397a58fea0de18efab8f3b9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dad55d6fb1dc6a013d44245c2f3306328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d76d3f2af57e38c28a4cf2ee1058d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651691c61dbf14418cadb38ded580444330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d97c611aa3dc1ea5ede14ca6dc5623331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d5aa4de7fdb6b348c371d6800d60a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73029d939fef78cc68551313948a3152333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ed17da5fbddf4ec4d4700fe56cbcc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e83b7eaf4307b3d4966f1e0d54c3a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11221066667e0e8d463143ef244f58b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a0bbb5607f7d9a77020e5dc5ca1ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ddfc07d8d2219432417eb90ea5266338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b72f1a1fb3fb7843e1a230a6f0ef82339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e974a687fa432c07010d9ce3a1f7a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fcaf222e09d65c3f7dd7205174aa6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624c516a78d413cbf75c893267018e3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f4dd7825ee495e38737d2a26abfd6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e605fcfe9e40d0067febd6f7b9ffea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145067c074bf61f66a5b8c0ca32e691345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5eac6a6029e4fb99704311918e0fd6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4e2e6af3d6a7e9f056bd6826d5bfa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ff4735cb2e41f28811af482f102e2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd6abfa344da5fd5e56e09b06e7b09349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe117117de0f9f6701060ea0aa32f9a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98d6760d71592dc9e702a95e2315b6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5a9a76fb4543f231c0a61ee5fe3e7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5e17ca4438f2c1b59a87dfdf6d706353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f01305bdef42ba78d550752d15f5a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775270564c40e073bba35d46086ce2a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c57f8fc48ecf1023cf9cbdd064cf8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5705a7489c20d43e7f0aa4bd56c3cab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98306df4f8d7a75b17895a322e68355b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409e6c27faba5102a9f28fe8a939001359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1551f7031e3d7e0577310a708d2afde360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88d3c614196ded872698180528cbf1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850921394bae8ffbc4338e3b9b30487c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88fbf1d8addbd9d60fd0ef497b1ac1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046a208593d46a9225a6e0c9f5f25f2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13233478efa3f5ca8bae8ae56e5bd140365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c040ff9af993ed77125347a776f44366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf522c4dd594e7459adcf2e2a9a6f84b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1305b11239e10d53cd8751620ca8ae2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8215342d747ebf008b3748c3adf11369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff338e231fc796834105aa33e92cbae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63110194864fb50e5ca891a635b9860c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d00dcf2705a0698dff8a40d3cc80b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab616e5442e801e9a42005e09558e03c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ff6407bf33972caecf27a67647c15374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560425a4f1d9e1337f2ddccb591ed791375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e400cde90bf04d1b0834bd61049d1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bcd0bf48b9e5eb857ff8e93619087377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2cc9d73116985b3f34934206adae0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61437a83b6f82bb67704d35eaa2c8ca7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f0298c907f67b6eb156ea54e95944380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0659c1eec2cd4609c80ae9c61d366381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e17862e9bd102555eade38c51a3a2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac7da7f552ee38dba5e78b211af434383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f418040823596c2d9f66f15ac25bc1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800fdfb1ce2d26f3467201b3f9e8309385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fc218eff9022399f96ca835b4a623386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce8dc92a99e2f4b78fb32e30dca9d2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0346d011b407dea7c7f9cb3841dfbd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0efa3bbe4e5170e1c827688e928f7c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462acdf7d571caa5c16f47b6afecfc64390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead564011765660c2c60f41b2248c90d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a09d13af19f9518c77867f194209b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cafce061949052d23f0d2592dd8b92393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4036a7f53ab67d06acadc1c5e88f6e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9b7d1deb00a8177c52e4fefa1f744395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc456215b72d7a4048ee571c2e530e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291acea24fa64d090c946f079d79a76397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7c8e69e9e7956e5e2d3ad0bcb6237398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f064f3767a324131f9e18985a90edc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479827f80c36ccdcbf961967fceb91c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9196bd9aba5178fca7892c7eb09088e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb857b863306604ffe502cbd8ed9f23402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8620e8e67acd925c44ffd246c9413403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e32b315068191eec1ba60ad64f8475404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b8abccd833c24401254dcfad4edb1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16df201109639962f327d2d9fcfc25406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654121f483b37b2fbf8ccc1f3bdb60fc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1a1d87b705f7341d69c9d7e8d8a5c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b5b31e0067c645fd2bc83bfbc705a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371c18194cbd3c59eb221b8d76f7c0d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ee746bc24e4ea55e6c79715c0e225411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3711d8317980ec593f400278bfa5da412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e45e32ea0a53561463eef1320b02ac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966a2da2b96f60970b965879a51e36f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44008ec8ae4dedf678b5d638ab5e085415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e18ca3bdbbe765d4aab2f20bdd2083416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e612f7af6bd54bb374bf75a40263db3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86c62a5f091f27b2f90d681d76bdc8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e411d1af100043a01d709dcb4a4fa8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94d8cc13652191097d42594da10b9f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d327d711afe8572df674141eab9ab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf2480852bebeba97a8d876997f6f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9fc040e37537b40914e915771458f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9c35ffd505ac9451bc243900edfc3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f46d74f0dcaa834ed911460f6a4b6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d65ad6597f53744b3017616a8f8379426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0bf990c0cc52b177e78efd02da075427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d34e6d18bbd279ee175dd32dd3c75428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb22a4b4378c0e98510a0782b6eacc1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd837c84624dc7392d04d71cb1b4de430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17199cb04ec4bf4f065c7db8157e0c9b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8de184696ea1a891e91d98b813765432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05231ac3cfeceb1894da0f254e7a45ba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366ed3295084e40a594fd08caef55ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc35124a560e184b7d0230d3e3012d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8195f120223f97982bc865df7aed86436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357a0cbc73e63133d5120d02b990ffc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb48b436d5968a22609f122a81c761e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f19851d49c3a74503b050ecb6c70aa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575de8be16c559d16eb4859e06a7a37440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278950450c7c5b14641081a7788365b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2db13df691a548a6ac3dfc5ffd9d1c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb1d32edd06ceb5b5433b2a72f6056443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41756b917462767056fe7df29f43456d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03a1abc32731c0fdc6414034bff797445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ade87d9e2bb0dbfad3f4e52c5d2b0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76f7e1f92d6cd167830908902e8de7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1f8fe74e2c1984048fe567e6c3021448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9e365eb4f0bb6026aa143d41fae13449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef5e9fd61653597d5e93505d8bf551450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe311271aed1f30505c060d4101addf3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43d3da46c8da9fd57d694222c8ed2c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438f0edb826b6d9025b86a402489b6b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaebe1184bae4e6d4be64e33f681dce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bd2365d6c52185d55a9b0586566f0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18839e37f3e73490f2c14654a53ce1d8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6fc55b0c71fd5312111d5f31cb5c9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37caa7611f261ab574fe3eb4b7b9f754458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7691337bcbd227522d82f4c6cfe34459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47379b0f95e90cf0929ef7765347c90c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c91e9be58aaa0867049ceb35fbf085461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8292bf9e523e9126d0bd655d3c1e06e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a84612ae2a00004790990d60b2d679463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782ae2d48caf5c8f60c7bf0bcf2f0f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1227fa9dcd5dff6edbfcd3710b9de465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351e0c7286a14a68415b9d88a0c0555466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f37430f477ed812f6e74b87b4e7fec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3270e8f74247f9e666d6d52f5a31d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea150595985fe3252b968a2bf59ddb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902a809716e39d6ac2578a26db0eaf9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5c3aed364d9ee4069fbbd85415520471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cb5c55f0d96f5d59289ad2cd4c768472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06544baffbf7d72188f8375a175bf6c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360884b2a47f9dbcf82c8f13bca80a6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f01a0ad88e4efc10ee7e968c51f67475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4da5cf35fa85de0f6c156bb0c75a06476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079fb32ef2551e18f7d6cc09187c7fc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34993f28ce441a5b8e890f978c71c8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd509c9f9fce725109f19fc28ebfe513479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8531fedecf7931d2eacf33173e980b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362dcc0d88fe9e8072b0ba63f6a8defd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef367f5eca29a51f549f641f92f2ffd9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5deb0ce5768b4a5309228d2345a59db483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce487101f701044634d4f371ac9b22484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9d9fd30f794c9e3b81f16d53672b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117be56ba645e7fa680edb63ce55cf3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd4995701820de14e1c6684e366aa2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7df4ff8493cfaa5e23d32f53f0229488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d829123fe63868d2172c8217ca333489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927adc7289ec00c5ea1d6d3caa12626490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8377f5d3cabda9c46337985642a34491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89ceeba2a316256f51bca97e964f8c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063af879e88727b5522441f9b0c02c3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373030a9a8f57fbda4dc029b06ff4d4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0e6ea5c9fec7c1ac7ca68f16e9221495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957210b794e07800b3a33aed8843817f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45b1213d6eabc95f3a3ee30a13a4d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7cae2b62582bd7b17ac6d0a17686d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bb5fa206ade893fc36c22fa39fb2d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cad89b8d83094c6ae513f47dfab742500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283cc8fc2aa122852985bb833a71d94501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963af174c583d4e4a53a6e0e14354d26502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d06e2902772ca7e8329fbdc7cfbc5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52271149cee30f6add0f0bf1238ce096504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc7e005fcee7d163179103403faa39505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6f336912ee6667098b9e1a16236fa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925b601fd1889b92aef65cdad72b8c5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466fa454f15f92e6d1a08296e4d0d8c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea10bbe742713ffe8875f79a489a32509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc379d79e6403a1510b0290880d095510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255db2350a0734790c1e4b70ae58f3cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7fb7dd730f6a70057dd3fc1aeb3e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048ae563fd6ef60fb271cd17d3d911b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84dc1dac5e6e509fff6a0bcc3ea4ec3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d1384bec39a2ac08d18c71f446ece515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f5e45196a656746a4e4bd5f6d8624516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456e96b20afab89ad742a036dca9078517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe935c78985dc77859c92e94a70c28518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10a0dbdf24d825cd7d6c172c5e7c59519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4824fb45833899e2c392923660435520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d769afb9d19487c2ddb0e35ef7b55e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d512ef81da5df7c4b82c67a456d466522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf48b9fed1d523e76959db8cec970b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb73963844f54a267682f204c0df53a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a304e372ba421638ab6292d91a16b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c66e565a4a3cf1822eb03fa65a374526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663ef6a66b43d0337a3f94f9a7d95dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b02d46c3b3d86cd91909979533b04528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff495db49d97d71426fe44b526a25368529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb8007c1a0f7c131db27129d146479530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde8f54d13e9126b40a410f0926c867531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c0586ecae1a1dd779c1a4610b40b8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5300df91391e27dc88a072d27dc658d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade2d0327c8d68c595a68ba41609ad3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd3e7941298125c4d806371ab098f3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d9d82f829903e3fd3fd75386f023e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cba3c5cfa579d76522e3d108b798a3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5553123c1d278989e99d8f721b3421538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc65bcf723a1ac9311cfbc7dcacdd3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279889e5ac7b948de6442dd36fe2175540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b1ac32e840d887f087e7dfd8f5ac2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65e687cbd3ed056f6856d31a06916f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9a42dd95d1d51d3e55a4f9350d0dd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c2137b1f0d8a74982c5500722d022544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34139598069e88d8daac6b857f2febb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb310aa122eff8d4ebb5a0bb9ac58c8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8aac6a8333b116e8d0732cc3c85c9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1e54dac8aea153db0649eaff7d60a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c7d9d2cbe6bbfdc952a0c982a0c3c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555692ca75e4790fc3ef867c5fff86d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91da45cc82e80a11046530ce53b28b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7bc09271fa499adb5e7faef64da3b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091291c819490ec3e7ed43c0e92e099553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38032ca00957bdcad2f2a4810daf9fc8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc12b1506af4417ffbceff14de826e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02e103a9ef44f3e6f9e5dd6b293659556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961010cb7fbb482726f4b40de841730557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6433c7a62a2d3a4243a046146b56a49558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d441f5963ebdacd1ebc7f80d9df2d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f50a3730967cbadbb987291448850560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222008c7dcaa7a59e43223d4a9a8f78561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb30344143b38d63b63be2b8d2feef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6521f3c131b0f9c5a20412dbb1dbed7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da714f4d5a94e08086ea05002b5d0ee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f73ca46408196ff5ce2722096e989565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f3de80c696d37a2f5fcc4300988b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11877a2edf39d7b52eb7ddc0f6f24fc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857d01f946483bfc93f91372fc6cef2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d15bf33c56c1c3f3cfdd4b36a4843569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa1f6ef53c6938bd6c5cff16f70a46570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d35d0315db15c83dd40817b951118e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced50acfe9187a543b59c74f2f8b3cf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fc3930cc10461c29aa728fe593e6d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212a65261cd9c30397cbae550f3447c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ab17ec08d93024fbdb83fdfdeb869575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e641b92c7fdfcca8a105cafb84d6bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520a1cf8d7389c335ac554a9f94226f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f501658d8f4ed8dc93df4e7eddd813e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d8f1285e4c5fcd300dc5e91441ba3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7eea65344a54d31bfbe1783d88d1b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b72c8926099e6e6dbf84d3995c7c7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57b969709e7950e5f2631828fcb0a2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037df64eab022b1451a562fe15f11436583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c225fef0c56361807dab9b27b8ab7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6ca60f41a1f56bd6294c56b9e1e8b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513526d998719fde358ac441d9d844c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8862db8b7fa3951d14715f78944da6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7f7726ae940c95db13d54797d5002588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de153aaa58e694531bf1a48c2c9542ad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ccdb187f0902d2b1caeeb09dd666a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1360e457ab1bc193a670f9e4f634d0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986ef8e4d715980c4ae5b23b3a34419592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d288734f8195967c7433e7ab2ea1f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d983d2e7be1ff22d0114a4f53eb5662594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b097b2d96d12d272d681ceddabc6c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179234dc9e80fbce88fbfa4fd679aa4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9c8cda0bfe25dd81a3f9657ca5e0c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12123a2cbc52695331452904ede51a1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c0fbdb60ec20d35b6484bcafa3cc4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bc2db3e3d4a5fb02b03bdd8d82ea8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d25172adca0ab6ecf539b1ec8b484601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837932db8612e81de34ae4bfe95dcd3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf8c67177a0844c6476bf52c68a868603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbbe61097ca731a0d5b24561556d72604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcde341c52a7a280bd7a2565d3a94e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb190316a8983ca6eaba173ba7bea6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cba2926094a0378c6f79f78b5a31f7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cebabcf9d77bee902b652a76e1d11608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c64b325d100463b2da05b71088215609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fee78708efa39cbfb442e1dffeb36d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd923a83369b4096f2224ad428dcf3b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7cf28410d8191414914562e6c32c3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692827fd120999d344a7d7137ad13f0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a69ce9ef2c4dc4601c324b6004b33614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d6e15a5ad889dc0ff51b8c3f2da29615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca8edc7436bfaa413dd9788baebd10616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8d81badb8a77207ce748225eabd99617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4464f74647e65e3c464f46b1976c4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00a9bbdc093bd2e87cb322a005f553619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9370bff2ecf26d005cb35a9cebc7e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b63f0bb289ca98a8f56fec144522c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591ad399b73b51b843cfe03477f1240622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbfa4695def45a276d656c373c48fe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517623ddee161acf44a540e87a4b4ee0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950dc16e8446f911e1fab7650c87500625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e0366ceac4e50ecfd76d348836ff8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ce24e75e12c8025b36666f65096b2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774260616557dd027ab87ea4228ba47c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e87e883b5f676528ca09f30609188629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d891fa93f42ee956c92629a8b1449630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eff9ba9db761dfdc930dd232475906631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe7d29e28b1c0b5271a0e498cc2855632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6963bcf724b261856d14104e83c17da633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fafe93d417d6b082059d3d089cf148634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027458a3bf2dacd43251832edfa1b29635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72d8711fd6712e4da9a778506a6c0d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c714706bdc3c2698b573499a4697e7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577eaeeb218b3cc8b634e316585dcf0a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed7e2207a3f55d4b28857a46e0a7e3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbca7ddd33dc8e8023e1d546d81e9f4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b869eb4ad0e5458676a15360ba83b3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5244a65cb242b8e088d14897e72d9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698d3fe92c143842518d26955801276643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1e71715e30cb85c2d7dcee5ecfba9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3584abbfba4972503d2d862041ec5d0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bca0fce190d758a4707fa690a238dc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92052f5175f5ede4a56031866fdf9f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba9406e8feed251dfd41bd2c56ff81648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a07843ef7d269a1a101784a1b1a8bd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ec26254dd3ae925fcb1b04cc39c17650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c5571d3baf0d8a86543112e12ae13651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbddca33a76905498982e7c5781bde8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e68330b88be1b7d7d275d402553a3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c247404f8b4965148839a9f01acded1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038284ad652e013f3b98006888073b54655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602194505861c48bf40bd3368a4006a0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f000ce20238ec61175e42d7c4c37f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483b57be6591a54604754608b67e54d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c8516e87f4a2edca0e3fb6d68d8d6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd249622f7f2e044c14f66b420e3fcf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a52d95b08a943891253287e62fe2fe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba884cb5c9a276cca265637a478fcb5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bb9741ca56a54a1b98bcde09ec26a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30514855f5c0d277fe4ed4d787795602664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51bae4d1d88d472ee59345b0915c60665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4328285b9106b88a7b052b4dc74072a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d651d6bc169ae706889d9b9be3f7794667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ea76c1ab47c91b0558666336b9fc8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a2ee4e9f7e8ab42868b27ae67e4f7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe6a950f19441df6cb30b8e1515ba6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deebef7552b0fa8b4271874dccfcdb2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d2e8a1bd9913997e78a25ce3cdb7d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a0cd598ae6da2b0c5889eec326421673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a7622fbccb5e53f3dd21addc11400674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a33fe8e59a8b73a1a2a650f6a47e0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf9a9b8c48db27883bcef5616bfc93676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e153236e7c1510d4358aa19a019ae9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ccbd1861dcb125ada22cc80fde486678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d5d8cbcf135ffb778bfd3079848b9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e413bc8bf46e28f3b09d6aded45951680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3e88173a8ef7c72f094d6c447120e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b25eaf23a3c37861e08819b9a42c3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268a7aa80834c1bfa18be7e13300ee6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beed9198aaf8078330060f76c6f3462684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d534bad85a56d880c538d4f93a7bb2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ba2e9ceb23dfec568881fe9a9abcb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19357abfc52ab33eac499f6d00e494687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa6c51d036829c80298173c57f3d61688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb512ca797b853149925e6bc3e06ea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7fab11f4c12142d6b64e9fb8dc11a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee211146518cff4c627d5dbfe851514691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b942b254821a753ec7bf64772d1e7b8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19fe524a9c03fceab1b207594b9b1c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744db421451d86ac6cae010d4f4bf1e0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081103bf1ca63044ae9c49e6deade9c2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cf94f506d12493671ee3e05b4faea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147bcad1f3574a7b9cfeaa85dfd4937697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207e98587f6fee92ea70f41363a9775698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6f81540aa3c244a558e78aa115038699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25394b88cdf3a3132390c0cf117bfd2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f58f0509fe558f4756db085ccac655701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4133fe6fdb77a3ebe4aca074ea029d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bcfcaed4c0b29b955590131cb0588703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b6717bff8a6a86f96a8c1f54460d6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e1b277eeb9796e8d7954089653f68705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28eba920ada1371a20df604f04b347e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9326ac38c5f0f717b97bbcac835103e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74412c4b6631d5edccd4da25ee2a13708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c0a21ff1f3e52c54223f80ffa762e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04efdba652e2a3f9729c5ae51e11a7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090845617ea16329371ea9de0bfed78711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26970edf9db10104e391ddafe4ecc413712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cbb9cb8951adc0d728eeb6706c4b4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d93e5cc6aa4e136d110d33dc832e37714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6dfa54ae5153e1ab5fa1caad9d1c20715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27761119606f98d9796b3e54c4524a80716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5177f57570d76da63af73673ea9523717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24879c79dc893200743aefb865a53a85718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1754943e9b5985749843d66a4f228ae719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b6edb36f139d3f332a604e4df9367720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97f7d092181aa494ca22d38f33df31721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be84baf5c2e4dfc7a32cfe0e9ec8f0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3efe6eb3803004ca0b7c5e75555ef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51157b881f5a39ff8d69758ab641d765724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ebfecd23bd65dcdd58a8b8e4ed295725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ce3060da03b617c24a6b410649497726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9073c2ea7af3f6e3bedde55c1cf9e76727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7c4f01f4bb9b500d1286eb75bed86728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd73e8c1c24a6a2daddb552a4873c1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596077e44ba04ff0f97849e359d153d9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c7aa9adb04c216c73ef632dfc12a6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b3f98d68ad46a8fe1dd435ec56563732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8b2dcca54ac4ff1a813776fb3776d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e9db263266f132eec896e3c0a3f86734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b0f556e1a7887f0179cfe2e0d0586735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b622980ba88885b3ae27b7967052372736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060391c4608e55592992b161662bac12737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e59bf7b672d846b405932b8e716875738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8775d062b261e34569383316eb69b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eabfeb11d4dabb9578a37a71acdcd5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eeda6f1b0b40d5b23508a21974df27741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a35038c6c93ce4750f1a4afd84058b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21311d698bb20c239e99a7bb24db92c2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4696f7d162a79b12f06997bc541cb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64a46b6538eb487a0d8c7a94fc27be745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935a59ee0cdf1f714d63d2ecc05bd18746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8666da8daca44758958b3508e6ef7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e5b3c69f0380330535526a05d242e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdedc9e9b187317e9cffe5a0bd8b3b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f912db252d6aef6c446589ce6fbd3e1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec970f9494bf878a2facab9831cbcf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6ea43aae3396db11a11233b76d7dc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644174f2e890598dfa4b7fb37bec8220753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e25e4b55a288ef72850e877189436754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fa93bc85fe9b938ef7f6620bfd570755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72c3690f18913c71a35379e1ac9fc3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1a4ef5bf75255fd269a6e2c7bbdb2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49448ef694db5e52945d258e9c3d0e66758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8400b9c87f27b09d62e4ff75b4505759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c73a92eebac4f72b7009c4ce11f2d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622f84055d5f085aeb0c8cba95bb5d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769501857ac3dd76a8c376a758917323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b05a28839ae1ce2ace1e2ddfe8d3834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05b2016a170fa45b1ecc9d2de687385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da0f5145914fbb878492833abc708f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5352a3e1ee49a79692cb028dec3d057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10c28d4dd1e007c97f9eeb44cf46d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6e38f4911e2ef66a3a17321a419959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296d06248a74c6aedd7f78dd768513110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d627f34e9da096f4e184b32f5c896211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77118d6f9108c090b0c3d1b5e9a8353912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b6fe0a95f6ccab04b4c2b7d4a8f3b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e931d7144281f294ea93acc0d6d0b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7e39b0d11540c70688becdc584e9015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a860e6c49ac1a3a951defcee8b50a7016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336799c2f16c837c33e6d19bcb00c9517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96a735a8149ba3e9ad38c54b423fdd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2fdae14e7a0890206557ea66a53e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341961d8f49ad4d52179873e0c2ddb1120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe675dfc4b1229625d9943fbb8735321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2821fb8f92be7baea4e1ab53807c822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637a7b5fbb1dcfaf62629b2e7940d8723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3256d93469a8588dabe5ba077192824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb18efbc4bb832d2a82878af846269d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12638d5edfaf5cabd75098de32b647126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e0b8e5cea2a37be9a6c6322a23b4827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adcfa16454800b5fe52ceea8c13d6628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8b32f3ea8bb5755debf9681adbac329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793877f32577ee39b4263e37c5f984830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a654aab6bfca08a3508e77351dabf731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3ca8e0d235810ddae84685305f9d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f34bbab606493218ccfa6073389dbc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d2510d7bdd336d4d99b7fabd5733b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb729eb97fc9c8bf8642c0e092b99935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b5959a0f7ef7d0c0df4ecff72eac436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e15bdbb3a30db1bf7cfe1e25b508d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec701b16116309be0c57ed0226cfd73a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e43554a372113c54cf99ad6187f2b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160e1fcc9d0adc10ee96263418c13db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5c37e216c4444e9b58d7ab7f57c1a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f2a6e3c56ddebf3d2425647818e3e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c99072736f93a551eefcdbac2812543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6719941800c4bbefa4bfa497ebc4844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07874c888e6a8d4d9ba234d11983241d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672cc820b89695c9164ca5abdfd33ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b896b4412f13115396435c19c898a247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192aafb0fa023dbc4eb1275b9dd825548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e677611e74c3339d1b2d01ca7c29d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504a840a63efddc57a3427f5bc45afc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6354e1a86581954f80f9df2395ce13451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e1e313d87cc7f03900f6d269444d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3df393a6dcdd9eb7c162ff3f2936b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0a95c4f297f697b09bbbd93a0484c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad8468417c4d2ba07598ecaa224ed055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c3e69ce5b19c8aeec2bc0fbbf932b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df95650005b8b485080469ecb4f2ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6feda4f934e90260756c45b9fc19c2858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1031c2a7c66c3269ad17927fcde4dfb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16c4425f3b86f4ecbb1b36bbbd5d0060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c4afa0476114be2e83b0e883b446261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ac67a7bbf8f35093f2fb6d4ece76062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb23da378e6932284f29b7882c700063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8673e538d59183b0d3ca74e4304af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33771508fc8c65adec9fb7691509132765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9718ba88160aa37552e45ee2b699c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7c95fa637c9f6159f872e2f686fa267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d748f5ec0840f9eedfe9304492bd6d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f0e2220e37afb1379f9f49b37044369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec9e79bbb7b248b853b5a54379144f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257e7040adf7be7723bffbadb4c1cc471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aead60f883d3ee5ab185a41baaa68e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e49756276f6af04f2fb0d5327d20473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36384eaaaaa6ac5a8ab75088c2f87dbd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1474dc1a2306103ff71cf3becdc6df475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d1851bfeee0102b3addb4d2b591bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee20897add3160fc027adf2c5896f8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0c306b186396fe3b8d09d56da755178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b6621e207bd2e04b3fe5daf13935b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672884bdd4c2e4bd37b76b4f11ca824580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c636595820dbe8121fe282e3eb60bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e27848cb77c747c204a3261c1445282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b4a47d08b8700e93aea9db450e26b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d17da8b69b827af5717d399e210b5184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d584204967a5adc4cb31bd6ae5c68685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02bd907e6f24a9e10cbfd69f86fad386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8de8200d9beeb185e5fddfa63e7c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc740e4fe9c7f104f8896de3fc996788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52591ab164745c2812452ca5b64c85e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b17de7c41fc4dd3bdbe7202f25d4390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25304dfa7d49fbe6858e9872878ec8d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acffd13432cbb3b9915eede58c817792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371df59e0896eca9addcd3983e5188f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad230833929ef210aae50d30832d2f7794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27060831aae49aa250ead27f75cd453395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce715d227345c0ee366b238764b85696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c51ec23ca503fc4e7d39856182e2b497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814d417ce0682334caa61a3745dfb7d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8affa41d9f389462bf98c8d88fd7099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53617fc23150066e84af4455ff78f65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087c87e4dc99e839233c6c000bfff9e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2238e9be171b463dcee6aac492002e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39781bdd7928a449b10448705157c18f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ed50f0689c1d21da36763d45126b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab3c7c76ef97a42b19960aa475bd79105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e979ae55baaa690b112bffa41ede2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23dd1ae6a1df709785bcbef40b0394e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a8983b8740c99545b223ad954685a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c8c7763592ec285d9c19a4abe7926109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9307140d901081fdee7e6ddfe33224a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12b0ef153e213f32cb56e59a689ef5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbe9902e8f4b0240b680b2a6e3b480112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d228ed3d5f473eefebb0f78a9fb6a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0f143d8fa802234da605b475ed6ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76338c916e95e444dcb0e0d9c1551be9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d496cf544edff75e923419fa8302de8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f812035bba47a142191f67dbca4bb8f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e5ba46a6ac1071af751283205c55b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54ab2a926215f530c2358043b20e10119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6ff76cd839198fdf5f23172e0517d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281254a389f190538382972fbbd0d27121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73607682dc14f35a312fe8292301d32c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3047c6981f2c1a155a65cf221d77176123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c588f73d5fd230ed05d61c286c5761124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e0c682cf2078e4ea7196dc17d0470125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13a23763bc3969a17b41ea7f0feacc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb993a38b51d1ced5f0d48c838ebda127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66748b5b882bdb595c011d674e668b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c670ca89404a31ef994d2356009a053129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e88e35998635c839c5b7c448a21bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58184932b3ae2d503551c6b1b454a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39a819a262b1f8b43a2febf1a39cda132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f333630f059a74850be6169d10680133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c278e51819a6e03d279ae208e8d2c5b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202cfc0c4abff0734ff2a0b92e6f1d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac71556a38c92978b58d81492637f00136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306334db4fe7781349e7b585548ce63f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e553d58851d1298b220d7b73735d83138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2af967de1f130b247979d22007e1fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af226841c90922dea0ff916d897a9596140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26329d60ec8ed22b3f6cc86b89b41d3c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d791499b1aac46746054bfa3e70c1d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a759c76458c889aac3ffe540567f264143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085edf60ad948c702906d72046294b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5321ddc66bee2477b7264a590bfd09145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d438834b2955732caa876a86725680146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699dd756f6790df26f7cdd561560d41147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304a264954e8c0cf10275398c0c9823148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f500c122470e2a7481b88533e7140149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bd973855732f48a1ee0a67b693a6b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5e92d8ee2ce42e9bd29148b239edd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0de6560d4ecf4188bbc59c04922e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f7ebe8990e066ff4466306c6cc8de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543918fb2b622dee34748c504f5060a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e94a6f28c6146cd56db2a8350bd73a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2a9fb2449606e67bb9e61437a69ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541cb76dfbd1f4146b01a0bd1aeb8cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa0bd639e8ec9d3ce7d6ae52e26cea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685ce2eaf031ecc7a7911ab724dad75159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a53233b3a7e8806d9670671a79478d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66bdb2f7b36b0a123c7eb914cd0141161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743be41d64053a1b23e935654e622a3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91743f60ac9a808fefb77a8822810d72163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171366746c29869691fc404e0b979fed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85d01a3dc909f38000957f7719eebb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6068c6f0f18465b99f75bdcb6e98d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d734c27c683093fdb2a0ba0e5b66e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b69739cd9780e8a7950d4c2bbc01c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804ff3ba76facb5770c8b734fc318bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b100146f4633a62d32e4923d85b8015170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660aa2818dbb8bd839f672bb8c81477171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b66319df306701bac395a7b0e07662172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2775e7f9a292ff28d630b5e256d136a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15a8af9370fb67c14ae7c50ec3c7aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c447952b398c7283a9b56fb6a7a323175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0f405365d1beb4484d1efc52fbb09176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26740c4dceff973505594cfe741ce0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a29bfc63be148927db0451a78ba1b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301db91a2e8b5cadd7cc4738bf31fb7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c0f2396b2dfc664176a49f63c10b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7d5d91d072663f3ca4f404d43195f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c350c0b61a025d0de2f10353fa00c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f6d1480f998ba8bed9f4d2dec9924183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2f180f033ebca0c441e083f40061a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59be41631d7b5f5d81552ef31281d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2b9a55ea9c237f08ab104012ba996186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6205f6ad19dae5920885fa3de877b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053a81b493facd3673d3d65d86e321c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab655b07ea9330822d622958f3baf6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6285da578e9d5e4913f637eaa35606190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd3e3eb617aa6a0c1c04f3e9a12474191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94cc2a99d8cf8aaaebc4ef20e645aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d36c8c8ac31ee31b3c88241496445193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c90fe9b815cffd161a8c38a3f4e647194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52539355567222ca82e4dc20df3c05195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8140092b98dbadf378401d0d61ba1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842ea721813f6d33f907600977c638e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fe732ee4067b021319b27920d29dd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a809a92f67db76843bd0c96125b4e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96318b21c6f344a3016f4f6e2bf66256200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ded4a606306d50b22b4b7472e295d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d7f58dd4860e1f3e776ee6d4c1916202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cbd577d589023968437acc3c01feb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db3041d8a3df996707d557df55a21f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85781b3053f2b6f4fccdeb0bbd7653205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede02b602861f57361dc90b57ae4939206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9875e871eda7b43c11a9a50ee3ee9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ff2e3edb0a1d9a084cfa91b0ec9b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aca7e9fa5fcc90f3f3e7f8bd89ff0d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ea6cfab0213bae9190a6980fb973c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10fbb894e701e1d41c207d7ec3229b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a951e8cdb5dc8f3827fc56f5c3dad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86219a346cc68eef23c5d3bf2056b1a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35dce32bb300addd330f207bf2e9bd2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e69ffff850a483424d20b4e628e5b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac5862fba12202834898a7497ead30216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f75ba70ed964f11b200a7460fc33d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c1bcab2e4d97a5701d007e0dc2007218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6f37dd46bd4e44519691ef813a074219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871861dacf7f6ff08154c3e1622a616220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07631952a35d44479db1594f51a77399221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d581096773389f0c8733d3140a4432222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b011e740a437e3fea038256ea344a04223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796baddae91cd5ba420c893af3507a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bedd57a527a252f8ba3f0ac431e607225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b6235c8cdc7df732045052d55efc0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bbe81876bdc9469d4a88cd88eb721227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664dab55e0263bba4331b4e19e87195228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0a9f797d18f5c24c7164972cde4c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580a8811f2a12a1574a5f31d395516d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec67df87901407d4d60528664a8803c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e33dbcef9152d4b95fbfcc1076ffa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7088b7faaebe077bfc08310482b267233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23308a2109fbf428ea542b61aade68c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aaa168db2c16cafc68f37c7118da10235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79bccce806f25a873797a7c6969723236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2482fa1c81bf1678fbd1e200f30ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccb87ef4f5aaa3ccba5b061ea7fe65238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdcfd8f437734fef5b33910767f1b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f5d5596c441d540b572514f522d3b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3117a312dd9752a778b8b505f0d7d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10373bcd51f0fdfeec28e1744b6815c5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbe975d2ac1e208776a8d783024cb9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f63b5031eabafef44d4f670a1c5490244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83d90235f16ef4e3e0e8f46883ee95245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b969057441f834d2d2f2b5fad3d1bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e664384fc4fc70dd9dbf5c19da52d46247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b3b9d30319154976735edc33092cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803180a6a0680e1d90278d2e9fd99cea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8cb246e3b258cfe94d79e906ee4e6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e157cdc48ed04e3b7ef6ff61b2b54251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa9f3e6beda837a821b88e9d5ed077252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e62841e7411df7fa21c65d18776b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a581cedf17f8115d9d2b1e17e1529254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76730ac2e232673d22bc3aef8ec911fc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7143fc922187057c62f29301019df7d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093169acb65fe11d7d155f2057ad5fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5edbec7f59e3db470ec29451c4bb92258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9636303942034e2d5451014f039816e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf52a262d6220dfe4a1a90b9824153260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc819f7169e037d53cd7f940ec192746261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b764ff8cce5f7a10f3abcd297b6e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529893b94e910584a183e26a00cc7795263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebb0fb539803b3dc7fe33fea1f2d42264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d58055ab5df56e08ca8e656f3fa8f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85da0dd49e41a5cfa668963bae2b1b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8985b8559ce7de5296579b48b44c46267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fcf04721d6b971b16739e53703a90268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc5101bb6060ca14bafe0fc449d3a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7b97dc2eb79f63b5ddc7bc9711f1f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c88d7b0e4c6c95aeb29eb032f449a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3f1e5d0a5f819248ffc52fc186025272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d5a73db54ca6d50f8955f1db187eb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dd39a812e44b59662f4890e9c2804274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09c6b2c26886e016b7a802d2df7415275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f660432ed12a044a74ab2e2ce8d56f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e5e1952275b916137b096e0e625fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0bd1d0fb6c880c4045645a0802959278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3207ee3ec8d71bfb679ccb1152169279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1242ab147840ea940752b19baf5188280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fc760f68efe062d16e56cd539f24e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae9de3a38462374f2bf90a232a7230282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ce5199d3600a43e7a06d61e95775b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600ead2e51aa545f50ed92de238796e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a197c437262d8a69dcc6a0739e6d9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352b740a4c852d2ec56c8e77d5a8e17286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c21ddfb8564b8ae1bc07c7fb0ed0f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91726601f7811687e371aba5502937288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51273d0a19cc0a9afdd5a4f414046c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47510e86448631d37da7ee28f9cd0f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2fa0480f1bbb0cbf5b2eeef9b6336291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f48c690a2bb17de1d45434e87b4ac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f4e6a04b4c9bb048b119e2f0846d9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5001f9cc8a7b5b014f59daabd63f49294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eba664067297e447cc030e60923bea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81637cd562ad8c9d8858e92f83a8c4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0cad27e72a0232fa2218ece747249297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370d5b03e098932b7c34c9f28903e37298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b26593a7c2a05d3199ce9ea897b86299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ecfbc9420840f305adcbf3bb66b8d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cab958d0ec1aab738728fe1c1679d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2badaaee7d744ed615fae0c149520e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869bee0e9c6c6e31307971cfaf09c45303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ee1ccf6f041f861bc9b7bb2573610304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276568a1989fe43311bfd8b515891b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4313607903b259c927278cc4a1d85306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba1a8e0d2a0a13dfc489fac3cecc74307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc74266bc974d43925827b297d1656308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac914b406a68f1858425768c4836186f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd95f5fa5f10970eb606a77a0a5e66310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0c0d535889e12eea3e6f3923dd19a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bcd3cc45ceb58798d2c969e27dcb0c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa561f8fb6abe2db0a129e30d08f17b0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1746ded2373d18f2bf0425f4895c7b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872c24dd19252c6190bb459be36304f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d1d1de9127860d37a5f199c1f5222316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e291d083fe423e8e75cd34c13a36ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f568ad2fb70aa17cc5cf6779e8ce3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e938955695f43ddcdf8efea88d7e673319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78479cb74600b9208a92799b4cb511320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bf368c5bf7bd4b1e8316038c0bb48321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84164112a3c9c61dcb9eacbdc77a3a52322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39ba5cdb264db86415e380a36e9f63323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0919c228cf4b988810862f94b015693324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7fdad775f2e437ecede1d1688ce2a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a612e8240d0e104f52e47d1d7ea0c0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef497db341dc047112327e0af3e724327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d88a9cea00497c6ccfb67984cd3b3b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87187d12377ca5aba88e20b0b80e0fbd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ebfb64cc014888a7f257970f4787f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4a646fe244f171538f9f3fb13be6d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785f4224d535436b60b46a53cee610c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7c7394f99fa140c8b95419b75d60a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5404a8c0cfd93d049ac57762266c8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983ea18fec73e889eb27f21291ea93b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4db4924e2baa3bb71ece7c0a1bd10336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2dbaace808fda37c97ca00bdfc4d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a6be59b428e98441cf2fd00fced39338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0aab0044a6414dceef501788314467339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54036c8f6def150f88f40b2593f891340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664a2e5949b90f4bc2be14910cefd5f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb345568731774327c42f60e46ead3e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7407c727e0a405f3c72a6c7e3bf2351343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fd269080c1766282d5bff8f83f8e6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8729765871d53ec1725c3dc4dc561345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564adbd2b8076045978a0aec484426c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32355e8f3fa41e80d224934a7d434334347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aab5d9ef24ee9b84aab16f01d5cb8b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d80db2d39b52c22a0f124601a7024a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fd00eef5705b2aa0ec943af23150d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0a8cc1c566c390f6f0bea85e59e49351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46daadd32577a1279098687aff7640352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05622d117ae03d4e0eec1f1afa514c89353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1d24fccd1baa00eca39db1e8ff147354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cc776bf72e60a90ce55b25e8fccb2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c9ef7c79cf44f1b91b8a44bca5054356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903cbcc5de83c6d1c0d9561b0459520357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4abae004f62cffbbf24f7aa9e5ca8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc77b2ca051da2953e71d69f3c9e632359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577c7986acbaf8fe8afa3a8f9da0dbe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b1a28efc9664f90a2274883c57d4c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca667538b6224f81be7f5f51787ace21362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5b9aec10ccac2dba04198324e5119363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae618b054b979a56395b8b86e2819d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23eea30c4a897419ff8d20b175ba67365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9049693b7a906c3be546d2e71c79f8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725df28da81b6e2fd13bbeb31bd09441367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594e1d1145dccadd1e4eaeac6a24c4d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a8be9be1037ae731e275779eb70ae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025a5be2e1b5642f493dbef1a912132370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cd3a6bd6ad88cf21f5fb9bb834cfc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9efd6e13402082c58afd960ebf733372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3c534a66a9c2b3105613922028d40373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2781e16c9e750b2fc72105e01fb27374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb0bf96ab1ff82c9f9198ba486c8b0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e98ea3ecf1f410326b15d772ba8d0d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbb9af3bb6c7f754d00ef05f4e932a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e8283542c6b7c143819c7f7a5b0da378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba176e9fc9868cf178cd4153b67b44379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fe7a264086ba0822529d3e1c6415d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa8de66a69e0a994d58c92924c03b1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06438fc9cd85e862eda25f877c488d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f750ee5a82ba69c01f98be6db35b11383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c38b8913ff76a82e1f336d3945be24384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15b9a8af2ba1e73b74f882fe61cff0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98857aca37e756a26e4109d6fb75c51386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0274b0fc8131dee7f87b293e98123f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a8aa1d59e262bd8b16f86b89729c8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273a93c8c761a1eae4516e1afed1a26389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de707a0d5dc86471f28a9ec39f45bde390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403608677735915ba4f6f318cddf6dad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d29f98a8a845dee1560aafc71d457b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fd1e71df97b642c9f4bd339ab968c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a364ef34098b03799a3659ee78fda8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245bab16fe54e54cf02bb2e2cce8373395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fc05ea6371a1fa9b8253dd5e84214396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a4363ce2c80ddfd76a7164a715588397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f9cf1f51328dbc5dc889db7e7f53e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729725b9c01554c57fb37f09ad783a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ad8105dd39af2f27698df11509c7d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f288cfb8041155fe25073ea9faf11401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeccaa048ae1073e09a122f7108f2aa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9d71f07f42051f330896c391f9d22403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8003ff56046fd12244a7b9a2692ac20404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c87348789c6687658783dd39f8a3d9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0235406d1a57d4187e68ad0888306406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc760d68175c677d3db3c9e6cb0dcb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88fe92fa28889c4b8c06b6e8a8c686408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d456da96921d4e3e1e84754202564f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c916b3fb374bf37a790428b9f3cd20e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8436a352cd934bcbda67909d53ceec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e588eddb155a8d68145b2fb259f1e9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc2e6bea50f1b2f6633b7e21cac5b3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc9196506f6412b64bcb15cea3b78b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3606dc0bcaf68d2540d67460f942233415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f937d7e82f07c7ba219ea044b42cea7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c653795a0da3493b8043733e759ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17880a8f73b0dfd3ed87aec91d7ceb57418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22490548b74429fd4c6a25c667a013cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f6d7b07cbf2ceaaeb822094f85d4e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539e7b02e13282a49652c79757e9886421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23ea21207fa8b12423938b933b478c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d8a0a891873487be3511eb9ccd08e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c43d10a2553f5f8014369e9f6104f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce3b3ff6e4798fffd4a4f486649320425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd84b1d35a6a39bb76241bfce787f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b749bf7c4114b86d2020463a4f77a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1168134db49d2956c4aec4c89f7f6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf43fb2a94fcb2329c665183b4ab22c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd17e03f50d8a5818744f415548098e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfef66eaf8a12574a2e7ec2d5783346431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f40fe85082c8ec95f9045d060bc75432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dec1b5029cf791866b7cf0d5212cbc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91125644a92176c7a5691b680b46f9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573a0ad5f692283048e73c18f0327fa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848d4addd24d4acaa57fa0adfc0a324436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4690e83fae042edc79eeecd33cd324437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847c4c12a54bc572163a82793c18e8f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33469458af569ff1e8e571cccd36755439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d70b1c91124460fb38103eee560e9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19383b6148edb76516e069ed9fa5e91441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90ae448a7e3df5c0eb1ab951a71cce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb557982529bd00cd8b20441ee4c0087443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92859d3e483ee022a4b521b80d5f6a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc115fcf181101e8f3f43f0ff40c666445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe4ee8758e0790b28619bbb683eace446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ba61e832886d1f9475bd996628f5d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495189219dab4fabce638e154a444f9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54818ff47959aecd2834f78d4b2eea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a30df9cfc9a9ae1ce6829b707a4aa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd9e4753da250d7c4ecdc552a9609a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed63dbb696e78a1da2415914971f46452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2bc041eed90240c2928f9f8ae3dd6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cf788c3a0b183525ae4556292bd45454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20363ef1a917501d649327a0e486247455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8808e4505aec734b3387181aefe808f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0d7ec801221cde562fd565fc6e709457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad10b7e0a082444ed409a9b179e09c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d50ec38f317650956091269117d36e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a58c50253e0341fc959b49761fb84460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588e53390b1c87638bfb9fdb504dd63461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c96d3d4bac5c9bc24e6734872d0d0f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90a870d98d9b915fcaeef288ee157d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57189b75fa31a7bab466c0e3db62b96d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619384c4504771a4de221331924079f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff72e5f3b902cce594572bf384ee3dd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c4ccc71cce4f1613ed65ba516600e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2c6f47e5f7e59e3dfde7a3b6d09bd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c0db58e6f6e834719f8a100e4cabc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469e545c399402f3195715131fc7498470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e80d4bebd3dd5df1b2463b6d67bec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc7476d47520839371638c54e4351d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0680e557f6c08e90ae9cb13c87d51c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a25171f31973a92552d23708f51ce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19902cf850c7389b8059bc938911b1f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e7a6c90f4e223612ec28ba0e833a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94452ad06d28bdb124356be87c1a186d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a1f59c8f332fd362314ba11889ba4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848d3d01bf9989de47904ccd3b19c0d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72804a4524c7b61da7d028cd900936480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4026b81200cfc70427ecef12df627481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3dbd471a75b92249786f827c557a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af44c1aa030c5fae50f1d9ad28f250d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d60314353282f5c5e66c717d8391b8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5662788fb5ad711246ce50aa2661e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9895894783d5bb9b8ca6ff8a75c867486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244e4e8d1e0c87d62b2853c0d3f19f1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201986367260fde4e55010e2cc6e9265488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cbd5ae97fd00297282969cef09d00489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1a593b13c3435595077a77288373f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8063e0387397baf425fdbbde6f9eb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b4926b0acf06b28da0cbf06cadfcb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f100ebf8376d503aa13aa638ad897ec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757401d5ef0d70e2fabb6ba3466ce3a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb79d333b7031d1357e267e86274a19495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765a59a032d30658fa2497067572bc6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f572322cb99d26aab772e46909e45bb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c524032aa4066f1365a8611e748da498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eac63242183d7e040cbdc5c93d7e1f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ce69e934c7bfdf309f8c53a3930af500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff66f179d5e1e0b9003bdf066891f58501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d785640a3d105da4832cfb1b3a1e12b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7111629c2ddc5d814908462922ebda503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7a2de4cdd094dd4a025b3c6a12ea5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b68cfaa5ab36b611e44a945dfbcfa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c07d1cc138ebc0ee8ac2cdb75549e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7be8cef8c3868698a9466ec16d274507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19df12908837f13f2def038f5ddad9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fd2989e796dc0590be3bdaf76ff85509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c622c224a4b43be6594def045568654510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adb6a9262f218b9bccb7644fb718ee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a6ad97de23fc175aa4c4da0e0358e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5a670572f4d8e38d4ea8ff38d2e12513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf6244a3b257856e45b6497c7e300a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfeff6c756b152b7682fbcc44e52f1c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f258712687382343aa8ce2ec6fc4560516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298334710c663819a352d37bb4eed61517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042275077876d635aff0f22a3e81193c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0568e26b7911febc7d04c8a060dce5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d185bec650dd31ebceb280895742f37520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a49e77f42f5836aa7b619fa705dc2d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb985a6deaef090d5157651dd89321522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d47e59d82d04c3038e1a02adc71d34523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754784f1c1ceec0578df02ff64e5b0a3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ba1d921b5328ccc2144f23c8e51ec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bf22e2e34fa9bb9ea95a4351263ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f67dc63fd83608b01a59695ef10df527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738d594608789646fee819238cd87d4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52629e83460b2854d7f4d90ba94b6c33529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022aa015c9c65ed22ac761b6d1c3d75530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdc6370f47ea0a2da83a3cd1d1b4c7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94dcf15baaa606f387adf87cfab0e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23fb2b48463cbd630c11edd66d1948533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12949e158d33ce812f8fe0183d7657534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2c45ce5092d0d29def4bcbb30955c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fed77a3fa6b70c5c2f36cf41e567a2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54851f5bc7b33e4e9cea74dd0382d1d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2378d1795ee2efcae932909f9d30e3f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000f451c1778fc3ab4433bfa4d05157539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7772eaed8bbb4db8a407261e62333540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c6112e4c47a90788e44c994eacdf1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d387bd183986f6e0b5d0ecf1193fa43542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0ee1a7f9d4edfa537cfd47292277e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9564c2a62f423954bea099efcafbc00544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e3e4ece367ab8bc6615fdf8408ac6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ab5b06f1ff649a09c6548c11bc685546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955cfcd1df67a81fdadc3b07726064e2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f44cb19382277a58f5c6a599a1c60548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a7ccee851db4690163771296c26fd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb7a194c57d7678f4635c44845044e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fae516c7f30974076db5135d48159a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cce8844daf7ce2472c216b46decd06552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be308a4b03df645dfd94717a5aa3f134553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f77be1a68a05fcdc7e56fe51945758554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb4e03850e34a5cc2382de23524c87555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aca9ec22b5114417fb2feabe4bbd2f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231fcaf6d154cd31c419473fd822ee4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a05286b5c21186a44dd5007813ddf7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438354c56011934529e4e8aac3c40d2d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c608ad120c8014509be0d8be37574560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc4d309e13b8222b9ab3a7149e8d74561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f371ed07911d1e3d738f41262f4ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd4922b01c874eab22f30f415a5038563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf812f8b77339986646026804596af564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1390060d0379106af4667ab1a61a4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078792633f91e22c2eef7e60d8ba9009566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bd1d3b1130e3424aeb13fc9335e52567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e86868e1d9e64d9c8e7b944b3fa1f4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d6f6fab3d1fe14b03589b5a822286569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626de0c4942b8be4cf32357da221035570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81511ce657f5fb3072eef184b70f5cc0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8483660bf60d5324c5535f6649c82a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ac70aa3f74706dbbe940e0e5c0a38573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af219e2273d00696640b0bea7e70b30574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc74848d9ec7f2bf323df2edb989d9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22eae1863824cf123ccf4e48653390576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcb96c2f3ae493b0ca6913cb915700577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb321e8347c71259817ff823976888578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce939bf39416c83c5d949fdf3e454e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba0005e3da499d4d2c6625b6121ad8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44e84bd261f36cd82f989edb44abcc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2867fa36dc184232b60598dfb77929582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b75b76dd5f9dcc6df2db88f09bb89f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e61d51d8512c9d5e40e85e08583d7d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927d2be3d67a9d530d98810d4dbbdc6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d9bad2c66ab1bffdf33beb3670916586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66d100c164219cb2411462b4ab2ee1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba99851ca16daf36e0a01dc405357b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99ccc8ac1540d40a1f37544e5c2517589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5672aaa03cd9a99583db1a0f7f9c071590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a51ab9f44b7059fd1350b0a73b2d87591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107fd03f43f9c8be288e8b67f3b9b22592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52b1ca0aa61404c1360ba8db749604593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a359d365eb35aeb431897c103d45e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d222ee62e72ad4bb7fdc81b5ecbfaa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c967c44b059ca3a8a599bd140e6aa3b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3964fbf585ce31e5cc24308716f23f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12e9c93254a27d309dbf0b9441c28a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcc0f435f538f498ce4ed3081357be599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778200831a5bcf11b3b22d2644a09c4c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edb2753b3688d8921276ac880d0d81601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfcc734bd59cda5a497ddeddb301e5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601bef37dbce4120e1b0e0c293a46d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3c504754a7d910c32c10922863b45604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec05972a8b5846bb21f5d90c989408605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece3c392464fdd3712599a33787a00e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2bf6ca521dfd162b163f78443c6de607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115522faebe68d9d99215c8b61b01b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21766637ec35ba7e6f5919da0cd5811f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb926fd036e2e8161f2d5eec226f6493610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938069ccf189671aec5a889d2345e4f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5dcb8b7eab75c208beee6dcb185e5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21333f6d29a3aaab02bdbfa19e24823613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039948ba60c5afef0840986374b893d7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecadd31805c0b0def346aa9fd04325615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b72e6b6d3fa66550a74549d05a233616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4efef1f68f5c4e3a32baae39a0a42617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb451d9abbb1504374e041dc5908b5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c260cf1f1178c7435344d9c89b247d0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5350260e0c60823b435a072ae9bee02620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d6b645312ce954ff6a466a55fe831621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f8379e6ae7e7267ac175a532e4c8b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f5476e681d1e9e4fddf8c3e424c69623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753111d3650794fe94337f5a91a1286f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f7308f5d07ba723731f3eb6cd49fe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eba8fa8210f2cde5101705a5515236626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071a5298daa44da6b953b088480c85b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3196188d7096195ece5d2c533e7e49628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e36a192766c250d0bf18e2887b3f37629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab326e59af87c400a00517258083bf82630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7559c51f74fb10dd2d36cc1d0e42af9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafabcc420b061f80eb14204aa9da99632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8f5b5554d24be688097d73b5c2381633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d361e213fece5bf26e0f7e4527dc807634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c492801a7718d898d13ac3451132a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efd8524ea7300028f3e31056febca1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394ea9123ceef153fa464cd3e93e589637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d792da9eb083dd6d7214184bf9733638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141381d2fcf6d01bfe64e7eb5ff4000a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbf4699235af3570ea13f3d75b10b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355136f74dc0505332d04cc0ec6db99641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa00e4b022f4a53c41b66cb49043889642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe8f6c9046edef4d14f09b23b6cf22643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742cd5417c5d7b7866828af60a75edf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6da2abf84dc3b49441b4c372712473645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91328b990fca480961b4a385778de84646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8ca90be683e05130aa04a8779d31b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261acee2599313dfabee00559b18156648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fec8c3134bf1b4f374b737d455e2f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdde5e4ab9383725a0f638348b584f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3075ee4042ff37a6ebb614dd8dbaea2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2232607d572b28c16328c1531a370652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09401eed886964977660ed9a46a4946653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431b8491fb0d163f007b76763b9f060654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d523daf5b0bc65f5938f19a8eb6b68e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e6d11a53eafa48abac9d529496ed1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47c8f9a611e62a8c8303526d95f00f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac4b12f20966535f0f99821edb6abf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9565b8bed21a8f970d8ecae8476d6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cd736a6adc1967214e83d0cd54993660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf3e1439a488f8502a55d6bcb48ca2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd93d02310a6bd11e2afaac6bbf5fca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689e5c2db1e9e8e73b0a8607220c12d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd695ae9e5f00aac7d01f65aa4444021664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bb505f86ec1c2cefe6feecc6a5ac0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d209b6e55b58470bfa50410af00ee88666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90863c3f65138ac508512dc73d825e6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e327e980204405895ab125db7a35dfa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06bafcf81a0dbf192104eb7915ff92669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496758da4fe8206a07a1da6850301c6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8894d8aa78107649a7a5afbcd94b65d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768e11f1074d674ce0e7b753f985fce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac046614063aadfba978adfce5442e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421c9b9d4f999827ac7e3c28bf6b735674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77052680ac3a6a15d916a8ed78ceb3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655eaccf11f63a6f65bca783ea647e7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072df48b432700b89e1b422e6a1cd49677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3d7d6d13804e52e13e915467b9c71678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5a14817d023b02239b36994a8aeaa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb612eef0d773718c56c83559246ece680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc7df8e0955f2a3c533521d4b84329681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d07559e2bb058417bfbf55899dd18682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7d647c40f70c0416065e01765db5b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1078e1cad6ca6fb327a94177843ac3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0311b28339c2dd01926c05237e544685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56beeb9c4680daef812034476d10b3c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096704079b9ce48de65fc4bd3002e4a8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495f41b6075cd063b118fd7a586668e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c49f4f40861e9383695f49eb5b8058689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e1a4dc3d44df95efbfc8287365b06690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9d2a28a799416bb1c29819590be7a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a1f30b976537b0f958adc9ff2ef82692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10064913c6b2ccc9c5b8c71370e8fa8c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fbc87c7aff22f857904741fda2550694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1182651945a861e57d386e81ab035d4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca048c749bf326f1dcfed2c7fb0c831696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb86e7f3cbe6bad4e16561547a2aa0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e99de41068e2c9b4abad8a4b42165698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319e0e45c4875185f140c55ad3e3331699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385f53a7190281e6ea56c293e6161ff700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a09f76f0294f4ee234bc5faa8ebbb8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9b619bc2ad0af57492796d875b8bd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66349de09b690985f6750da7a3eb4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3a51cad4ea5d1fc6dab3c7f3d2c4c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ff8e124af004b711d66158cdbd6c6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbabd10e09bd70f484f34ae0824c6f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143e42fb7ca69910b0d4cd083ff305b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729db9ac1c1ecd9cc930c116722f052a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65c34d829d4ff59a5a096615c0b3ef709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d162e206a48a65ad772853faad3bb14710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820526c3ad01999304afade58a5bbc0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25685bcad61084899f3c0e54542644a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226ecdef46ddb6473b790bd6dca0847713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafd0220ee1bb0443951ad5c9f734a1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2c205ac1f683935011aeb1bcb0594715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4928f4826329a4fb50d35ebc40b6ffc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b4132b10e0a9372722f3077fab3f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316189e039fb47d0c4bf0d27212dc2c5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb655d5f4e10e7ac9ed9796335ad7b59719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d96e1b58a334833ff5862e7d2885c6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a510c774cd1104d3448f4a89e1d88c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744311ea9461ef1647e1a252cdcae225722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bbccc6fe7d866f59450f15b4ee560723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf211e2ac551879e47e53161b0abd72724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90163f38e3c504951f55fd03b1f455725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff27a58951509648a634a31488b0a32726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a20e1a0363021679c4f37472e7b5c5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5d8a8d91de0b0e6135bc050602be1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19395062aa00931164775e886043a9ff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cf4e0f423ef8e89bed0f28bd36511730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf22cb2c34a93ad64f0f7c5ae500bfd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd230ef8bbdc5377e0f216af00816c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af2c551aa6cf8f49b8b02011716d31733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e5c4a6f796c5c3e5aea54f68a98e6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799721e6a02ae1aa6c32f980199e802a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26dbaeb6593743be24beb6f6fb36ad7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fed6940d917301bc568798ca1743c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1802e9acc68866a923a544bdd82768738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ed9648a64c12eee00cd7b1a80a721739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41960a5db2de1c0aa3edb8b790484bea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fc895bae3419ae32f93556bb5563f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237befe944a1efc976520ceaca441295742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058fa52674b7cac5f2240d2169d8701743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653cf18dd48530d9a492cba19ac300a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550e8cd574d0ac4ec05498b41dc543e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f6c10b00dc115c2dbbc977d59090c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece08fd371475c515b2e8cdc922f918747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c89b4c4e359dc248bdf946778a301748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7257a385f3b4c913b929f288189498749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b069be9dc38fd1a448bc5fa0addbb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0465b9bf9a27eba37c370e25b7c63751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f967749f7394589328a9a129992b6ac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074eb570941cdf2ec9f903303085b8a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01539389de2cc571d400f1838c1a4ea754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75fbda0fa4a3da6471bd9b257ef0b2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3a2038ae66216d46746d84c75f24d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f1725639a1a011767d2094aa16616757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c904cfc8d8fdaa6c8c0e205197e6b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909f4b0a792e13c39a94c536e0b6f8e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>