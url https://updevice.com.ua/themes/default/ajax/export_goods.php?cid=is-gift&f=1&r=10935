--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a77cfea751a9edf237a4f2cca682931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1d3715526375ed2931d98894cb44e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82c4acec53fdb03160173c7a7657453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443b6db98209687a887fe3018fd0f754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573e6e26d447a2b6ae1c80b1a90064f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb561bcb2c92d6992931a647fecc1ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bf46499505f3406d1dcb1e319076d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478778d6dc507a91ff4a20c6d905d218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821eb9b176f31d146f60f079fe7d617a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08faa54f416f82743359d56007043c5110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c513fbfddad2eed2f3d959d6f9cd83e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5074abbc8ea495c65caadf3c6e9ef4612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21e35cd8299121851cd5c648b2e64e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147cca847fbc6f7fc408df4084c54ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775374b213262a3b24e1d1c669b710d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e2cf49ddc3e67936711bdf3e8fa4916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c4498e653d5ada5122540834bf3d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbffe313ca20e86abbb231440c0f0d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0492ff1557ff53ba1a67bcad5c988c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635a00b44e1166ecbca07e07ac7ced820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf07921171954b4a1131bc98661c81221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df00da5e44a74cb7d0f7c991cfc69422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab2110d14a686691adf763770e7b4e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b591dca0d57900d7adc27acc3d45324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a0b647e14963e6f961fed2af3ff8725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718e0f68bdc9ff5dd276bc9b710c79626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de44380f9a548137c4e7cd58b29cb527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcc2f6084a2c375ac08a002f65052628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63476100c075d2fdec956acb0483418529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9c17e5385dccd23f89a633602992830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10282440a099e4eaf23e00223463fd4c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc5af26a5eefd68bdd24b1bf99e08a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b719c04e71035c4137bbc70ef0d7a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f970236a17a0a82e242ddcf5c3d93434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42023bd2bcfa57a1c3104b7b50418f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90331155b989f86ea6b709f6b01bfd4936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563b2ce7d2b71c01845ace01ee07e9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa6f3a3992c34e241ac2d2062f147938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec863d56344f67383d4c9086853726b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7923da36c44fff37d097749aaf61140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82517f2eaa54ca134b2fd807951f35d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16075490c8e60213cc032996c1ca61a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a134147da8060d322b7353a4783b3f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79b38355847b8aa855ef8d01390d8144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f601d6f4486f14cb0a05f7b06e6abd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dab7e97ee6c6c2ad462dffe276ccd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66765483d5018f7206b4a3da857f37e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a73bc2ad1741615ea924eabfaeddab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756455c44b78987783232333fdc1796849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432945630a6f376749b5da68b3226e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c76a32af511d88894171878ae3942951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb825e49dd3a44c08a8bae379ba1e13052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8c04e1662d1d578508e993e70592353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f30f4098c201f2d1bb5587c9bb9b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a5002f2e994498ea94f4fedbbda3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483557abe0190ee0031c101e62781a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2b5fcb44722f6547c28b36637681957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d3583e41e9b9e75f68796ee8da9b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1b3321e22fcf19a06357fe64a87d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45cd571ab5c9d0fa7a408dfda16d6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db62a4526fdb268f4db0cd6d591752d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cabadb0b724aed2315c8dae6274d7062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2ed62a617dbf9d7dc834a74fa0ddb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab6be6fd4b9208bf2a24fb1a7582cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e62de85a2d07cfb019e284366923965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938e7590e7d5c9f2c34417308e60da066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23c0f6d61ed9b4a1727fb6f02d34f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c17858d90d1fd55c5e4cc8c3d2906768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6580b658f26d46445e0f3825108135269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918690602a0d2f504c7211edda5b4af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa5be1ea448b4c816f04df7ab045d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd60a22b09ecc352d496c51b377135c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48971523d14e28017b8fe37145b9d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d81b3421e8435881d61cfa86f102b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96dba7a3bd5cbe22538c0cb99e0a4ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd533fefd0930a7e398f2b06f1ef0f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932b784c1aee43b0c914a8401fbdff177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71e9387f07c5ee81b66e8c3d23b39878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a653e2946cb56a7ce94943059a1b979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7e4b1d661db126e5c3b4fc2177b7180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c7e196ab938fdb83b11a7b0ebfbc181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57371e220813824995ae5f1d78beb55382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce18434c61939e2ed68d4bfb5e7ab783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6b0c5a097b9520d39fc83de9666f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a2affc2f3889b04d9b23793e68e0e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a158289119322badfc6980f19aa37bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c47fffe3df3d271efcdb64056813c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25c49ec3ed52d114c567a689eb26e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1953f7c9105af51b70ced6602b4963b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb09218f858f1f7492407bc28100fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b0c9e729546ba7d796f4da501d27c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bda9e8c6cca1348d0970e2a62b1b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01023b5f104ad56970ef568415059ace93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0748b2a97425f5d2c57d425dac4b1d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6392e62ff7c03cbce18b72798235d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8d91286c414c259544942732dbc7d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d4a9f07fca3176aa8684e81ddb92997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37203bd42c8d88839f3e16ac5b7a78d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e37fffd952548c555a826fd5815f999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85efdb6be8dc17c75905f0e859494d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc3ffa1978159bcda9c30031450658101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9227575369704737cbb1ed026790ed6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeefc1bca5ac378dac82daf17a98310103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6182856aace8bfdbe4954dc51ace7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a8ee97c43700d29d997c98daffede105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfabd174b5b76cbac22cd67cc63cbd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d9484110a610939c45133de02f9c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602622fdfec82fac5466c976457bbfd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8763de315ac22ec1dcf951ea671059109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571b075f3a3f78c80a83d3b46519aa9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6afce786e53f82d011f61ade7830b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539eee1763350146c558158504b644a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd7f93b8d0bff9c4d368a326877ae8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc5e570c9d4a78e7f0a1eb9f2cda2d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973dd90cd9b73ea27ce65f736b7dbc7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa11890726bd6374811f4e0796e3a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170f256bac79ae6c06a39d6e3d6636b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373968f7d48d401049b7239b3d29299118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23322fa7aaad2a18a353cc4948e80644119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe852bb0bf483cee22f754c46c47583120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95851062bdc1c4a66f087defa2418d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcfd164ae29459d597fb467b26c28b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22384be89ca39362581a51301e43a0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1dc44add6e1e3a965c8429b5bdb41124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5b285827c522e945f23a7155a7f4f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bf79c37742f5f9483aa073dcb7c98126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb37e8dcfe29690af0f85f566d26f38127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca863796919579fc6fffb54bbe0d7d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67880a0be6b8275e0bae7db46c191da3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f906af07a367107d2985f7abb8e60e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45a6e245937056ca5ba70a6a56a944131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cea2a11872218252041d09fba05441132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7c4f61d071c33a67c53695180b133133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96026c71922db3b88f8bf9166829b85134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaefd12fdba0431166b3b7f41deaea4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b82559c2e8a014582490a20fa1203136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafbe5d93acb4fafbfc6cf6f3685794137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db441f3ec91c743d7cca5a26539fd9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900e5da38c8d3d040e72f651c5954b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b3b4f6e1d0b15a5315b94f7d1e59d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1afd22b5f1961c213d6eb47765a3b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76466facc206318de683406a78aedbd6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ad902b003adec8601637007e75cba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d999683bebbfe863724d10cbffbf876144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de6299062974d1ae0950def902cc8a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa21fad9ea7527a50f09b911a09fd1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ab9e36c5f10e328871691075d2685147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c70f8de585824e6d50d34c900a4c57148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2c4c5d1cf4f76ae29fab3207f2de7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848cea09ec392ddf8bc75805eca743d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ed5348dccdb135141cf72bc17dd51151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df024d20ee2e6e64bd712b443766f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad22a0662694d211e0db55660dd761153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea9ce265b6bc9e7f3e6ff6fdc5c21f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25480248a7aa6a1cfe0d51fa31ff00155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c35539d603651d0db5bcd8de6e32c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa478dd12cc00c4f26a2a8d30eef1b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f459bdf18cf665b160bf1612b02f36158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44b1656b2d1930d039f4bf6b5f4954159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b064e17eb22d3d5a00df5c7c3aefa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417bc93920aa5df8556ab61f63b5f83161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ac92248f68568b5c0d1987b5e62c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb40c9d5cf1951af0d709fa518a117f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592135c9b4c2aa539e574f982fa85dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9220124d44c1662bcf968515f3a183165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed108c948fd995cfb8009d90e0dbbbbb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cb2ebb0e6e476efc2f7019c847c04167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31d75ae2070554a9aa44f061ab14eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a0300743906f2c2c36ffbd1196941169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd4ab8ccf181ada7660cf216e55e3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b408d45223b7f3fbc77de358917803d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151ad273af23e096ad2bdb94fb9c748172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e6da11e5ef2bba5577f8c09d023e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3822c4b67606525e8e5b0a2e421a3c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f92c3baa49fe073ca9ace75c8ca3f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46dfb0865377792f3964bf447f7424a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4873dc75e47df09f693618186f92b28177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce090f59ce4841bbc6a23ba6a1f1d896178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a4e4367ac84547c2247be13f3e944179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2789025a1c4c02b8c4c8ebaaad3e1a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9f8d0b916ba04d16a0af7f5fe32a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d63e9ccdc558ad7b6cdb62dbddfe76182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3613bae7494c093e3cc6c27f1652f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf35e930acf648883d7ffec105e4a5a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aece4566aafbb303b744c946238faf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c51b99d3dc02eee44b8a55a8e7eee1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475ea8860899c164288a8afd4bff9d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98238788e22a7700c27505dda3ee3e12188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d28f9c2de21fb59abcbacf6ee4f39189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a0a8367f3502a9c785196203bdf16190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b020c9ce2d4fbffa74a5776a5a771191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e728ea0347cbd4b2434b87f826242192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c42c23e4e9b1aec88576049351310193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6f2505fde31e96f145f845838fde4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7f0bc4b0b53d3a34a06b6c0f2ee39195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99454f61f4c9d67956c4106a59b3dd6b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d67a2e6697472b48a1d40a122d98f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9554f6878a5c16f4640879c5b41e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f3705c22e78192d1eaac79859849f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334f43289299de94b38d917554ab417200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aef6f0cda9fad0fd62f0d05e5b0fe2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d36753131ccf03fb12cd6ecffbab5a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297aa5c286ea22e2887bf3451c5eff3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71426cd39503289418387ef9184b6e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309d2c5177384891af6bd593d615b22205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9370206ed63e9a605530c6cd21744f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055f9f92a310bbc857d5c66f3bc87a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c235e803467abb14f17585be0c063208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c08d37972c8ff2aaaa7d43a7c3b90209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e593af0cf2c366516332c6df8044d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5c0db47a3364f56ae8a604a2eba1d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707abb423f3eabc2c06baacf60b5184c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81129274fe5e5ce764fffa9214e434c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8407cf88d3b1e5b84c679c9ffa8bfc7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be96f9a8f7ea62704b01758b974974215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6192a5aac1f77e888506b14d871eea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b93da1d23f0f507578ee06eea57d04217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d594db1a65b01019fcf20084d2d29e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba280732b8a067dba25b5d5d748beea1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dadfb03770b15f6d740054efe178b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef67f10f1426595c2758b251e7975c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f119b75417d219cd0c547958c0d6d02222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a43671080ea285dc95fb0ce96e6070223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cbd7cf01505ebe812aeca624b1ea9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9dea0b688be5a0034bf84278490ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d0ffdaef50b49474ed690f1a3be01226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b5fb99ffcf0596689c53500963fa4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9575bbeb5c7d81b985633cbe99695228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d3d29bd0952c60bdf7f3af4e86090229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b20bde7a4bc480febcef5742c59bce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f88a79e2f19377287be02cb9ce008231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fac676c0dcd26f2ad132255cb4bf1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa409c5b28bec436dcdba94529b7d08b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2eb710a157adf0f4fa4bdf70705520234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d05a3f8cc5c21ba9ba087e8349eb2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfce4845a0e89cad591795f910d677236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6ed97c1297fbb046dee14d2f7677c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa60d0e057a24462c60824b3c13da2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbaa4f56a2e57bd6e1032778a50869d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa73159b8e0f1353123e44ef829531240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95982d2993d665d3eec513b2dd68819c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2eb5d74f7aa03d549384c1b8c5fb3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134b10e5ebabee6d5e142f6d47f1219243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7785cc746f067d3c1f8c8d73060251244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66c7049cd520939f835c83a8831558245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87961843d1a7dbd2cb6ba827505ab9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f765b973444eb9ec327f9f7eafcdaf9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe747a85bbe59dd2410bffcf89bb8d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ad97070c938e8ae04aa7cf9cbbefc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b75624eb1161389551c88683b689de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954171c7eaa804ced94dfb2427f6c91c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f3f6cdde0b8c68f93c34b8810cd3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3fb59abe06e472636baca5b5f4032253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17424920984a1f74a70cedffa4e089f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d298d7b5e93757ea76107e571d40c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aeef20e361546eb20e684b6634bdab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf84a1bd053906ad25e9243ac1575a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ac0619c16a3400604b642c275b6d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8353114ef64c6e1e44eae2f469dd75259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d73dc2135bba40922b8473eb9f2b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a78b24ad8a7cb55d9547cc6a83ee3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397eff5f3db9388f4c5049fe850ed49b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c792acbba11bd9e696e92143aca0583263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7b6a5eff9ae16f8fec20326455174264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d509dc82c6169049417a652a2fc1de265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba57922597c000035941cb84b0bcbc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78cf499ab28cff31e79d9887c6115b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0183b31385b9120f92f416b3236f3f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de9820d936cf1673b7857b9d9930b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af4b35ee06750771f772a88e6b347c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aee453f42a7df505b2bb6c8c3fd99a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add74627f56f48df3e0b772db54dcb3d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbecd2ad80f98010e7a469f1533667273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525453f1ef7b8feadd6f392a8dae95d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978cfcfee6ba05cc29ac066bbf8c18e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a3a4330f39b3e569d06ce3bf6f3ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34a7bdd44836880b7839006a37c2bb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847d0bd048181f72cbb14b009f9d5c0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9e3c63563a11efc7393aab5e1b7d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706ebcf5940df2c285668989f9b6535280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e614aebeade5d2218edacae5e7b96a7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a87b7cad0b5d259573fbec926d59d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f41c8b468a3462dd66e9cd6a738182283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79f843c8fe79402c00760701c65f11284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cadf6045d2ce718b0a0cca24c9a82c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbed0b0f5c40c68b6a7accb89a1dfe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c052673823160e6f50792d81034e55c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6cf9f3fcbdb3fafd0d53ca61b8150288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cc7f668d0c4aabe2f8457a027f5e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c00acb8d0f100b6da9fbbb1c810eb6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5fa2df2081dc1d5a4f5bc27fc7db1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6814ff079ce6e25910e5fe86a7b6679292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0d16dccaa0b463d3eaedf56024943293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ffe14a15c7280482f58c771d30d28294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4a9019678790b16ed27e27d193933295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c17d8d7382a5859757faa824b23fe5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326ef87cf82974a3a725a323d5918d3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876906b9a31902837340ebfc3980fc5a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e86ea43eeb5bab5af16bb7f6c1a66299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089adb992c3973f191f22dc8b237ed15300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b072067e1cb2f0d7198b166f613bcdb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c159b492d94dff634aaa5d6fecc38302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0b90101a8271becb207cd52e9bf3b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90e89d4ba4c6616b77e41b143f7c4c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494a6f2d4c23bcf0b78009a9c899eca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4953c469b3aa3e961db2b41c07c9621306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a11a75d06812e0c60d51290de3e0ed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00891b7ebcd7e4c50ef9b734eca9a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07374197a0713e87ac833f8fde3d1d36309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4c0bc6cc0acea70b563a51dbc043b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ac635ba27f9f5e1e029aa70e0d3f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ae9c3e0de7565f7673e6c4620ec80312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206379f52d45bdb1e3aebb663883578b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29979541475f8b51e2fe58c7020dc161314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f7f3a532d99d060a14a7cec76866b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea72b9d100eed4c17e8daacced076f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730ae0e5048eba81622d0b3c6fb3d6a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ae32e1a0a1531d8466664a4461e9e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2244eaebbfe0a247ccf34e30079815319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8dd6a5f306d748a0fe3cf33a43d68320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961275d14abe970fb23eb8c2ee83ce3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871bf4959993c9d207034fb8157b162322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae003a5a1ffd701463b9eb71cd55cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0930462e4e646864eed065f46ec48324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9599864818a245be8bc8bdd64b4b2b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fccee04693611bffc03427022e32b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc772bf2f5ad36645824b6294efd41ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b8be364e7f78613f870240bfabeb3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192ae7edf9829a79eb035c00a1ec393329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bf5c859e859d9f33d3b6ddae1a5f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7506c144aba27b8d9a3ab5cf4b496331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce98b4e8770b7332563950b83d32422332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859323ad28197c5364d58774a5b0cebb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175008259edf390157030e825217bb94334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb7c4bf591febf3cdd15b0dbd400dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed737f7c28e42591b1a48727940f36f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcf572a2248c0446f9c78c2089c379337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fcbb82a457d78c29a43cac34807c1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fa4bd2d430d3bcdda98952c9c31a0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e87dc1d8194149ae8c03d4b2ea7a7e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da11b8722198383e02b3469efcda3b4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcebd3ae70582c84288531e9a11fc8c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29287aedcc819a2e816c0f6e21fa7ee3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b20d346346b7f89ee9f5b66b4e225344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c738d44447c6899501ed42ee5cf31c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d50471d6701661c539edd8f6efd55b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb1244adae2843358dbdef90ad549a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f57033d2170d2c5ed5487b3fb142a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79bef56d889e6d3d1f19f410d8d45b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaac0ef00f9bbf33b2fbea9efb4bbdf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f469224777cf37703deabb0212bfe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb741af8396fff102366c0564effd1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3f9dace2d5562d8d83f90155628e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d45b5686a3cf1d0cdbe801fac0a79354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbd1bfc9e5e15c8655b0613ff95c6a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdab9689d0eeca2ce24c511717b3b0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2e85950dd0f3d462fc49ac0dff1a8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17923c60fa7d3836f73f8c6141cc047358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dee6c37139519da20abba53b387699359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8111fbbb31485574f46c266d65dfc7d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda55812594a3cc0a25345cbf62e116361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cfafdba86ec4cbc12215d5d4189ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88975c2b7fb2564c0dfceb98e7106f0e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f74635f3918c9ee3de9195aa20176364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296679019b8e7ef5ea10af91886896a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5287c93880c823bf037655c7539f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b6af1a39d0772ffdfcb2c71780faa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3030cb54777c7ff030c3d0e73eeaee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec73581f5766e541889182ff98f00a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd918c1d34c77d0671136d34818c259a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b35266a754ca6a691fb89798b9a4e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f271a2a6e215b91ac5eb8e5941eba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564b6f6e9dbd801fc918f7a90b6a359373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca32714569f65cfdeafcd668dbc6fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb2b76dbacac54f6140a1fb94e7f1b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b804229ef78464bf8f47804b34b5a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a88acd31c085b5b3a141aa5a8f8177377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1ed8a271bec6dcccd2aa24df02fca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddfc7331738c81adbde3bbf8c38d97379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01fe95fcd6d950f9e67a0b2a8653b6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6abe0f7576d271663f0bfc7f18dda6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3c65c32216fb5085574f3458b8a86382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c99bc28cf1bc60825cf184dc16078383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b9652a5d5db63e25cae35ae5f3bd7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20b13c7f309c7ef87d5ef298776f29385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d44e69e78ac73734263fc7f58421ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d054f08d28fc8b246b9b0e3352181387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32debf12237814b6a7e12f201bb0dc77388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f21adb25da88a32535a92dbbf42e91389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571474697ceb96475df86d99b0e672a1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602d97d38bc332284aa94c78501dc27391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a62663e2a712c05f210c143d90112392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3d3063ef3c9bf5995a2a6f516cff7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84d8e99d7ce0dd565dca93394a2d0a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc291a14a1ea22b32571cbcd7ab60b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cd69f58017e4fd3aac7b1f0fb47b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c3402486b569b7af6641cb59bdd1a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b307d6f00bef9ad2e4c2dc8d7c339398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b30f89885c73567173f58dd180ec83399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad7865ed7794b4873a91dba131179e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84f43269fac60bbcc26bf90948fdd0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ca45be74fd6daca1088b5b65d039b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c8f4e221bc1b174fdb7fb180ca214403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce41d25a744fbe900df2d2a3ee5e2bb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a344bbd2ca940c63ae15f18882ee30405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc25fb953194059fd474cab4f995cf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9970d292e35c928c131f7cd957a5545407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed478b1bf5dfb541f968ecba071886408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293e1cdeca71ee544d734213d006043409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0e5a4bb7b616cfb563efbc03f3619410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba03188b3a1238544bb12b490438b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7957780002ccc3ea266c07f6f818aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9951ff431fed1ff68aed26c18231d0e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815b977e6dcb2fbd97e7257c49d7fad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf890a5922ca832164cc63d50cd24846415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99cc6c235bc27c67cccd0f940bd3f7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d06402daec07d9edaeb62c3e6e3b33417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7756d1b45b557d970fe4240dbff4c64418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c8fdfd249302ace266fc1fe557333419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f5d08338a19222c69b874b880c804420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d191872ca1511a2bf253efd711019421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2eebd037f2da38afc87d4eebd05f53422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd977109531f3d0d38721305ae9e2db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d8107513af0a2db0db393ebafc3b5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0338daea14c7b5278e2dc8ebde5b95f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cec96a9939bacade3531af7fe651a8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323150151d1efe544f638a204edcead427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdce22535a2ffbb9b4f1a09998a8bca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0195d57e2958e72d5e36c1f6aff88429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d93a0dc8a2f1ddeaf4f9e356ce325430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6634fc3fc770a9cef55aa502edf11a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74079b04aa5e71625367345fabed5e2e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206ea9b785646d5827495a9fe945e4a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30092fbada66601e6b8eb5b2c7c85e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b7bd3e0579b8e418717f0f109f875435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be605b89f2be3cf93adaf849753969d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a846783f1febf6a01a9efcbec53dc06437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc47b6538163f3464da4d145f55f403438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175315d0dc76d0500a7f2b5c9908cf17439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae4364161567730127ad4adf69456f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cda88f6a718a0cf7a5d43358e92c1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b74043b2f92f2cb177e990bdd93ff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92332977805d1d23e2c69fc116111d62443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ebe582c25d3238ca34c06b7879a1a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bf6b1e74a81ed73810a14db973b54445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb231a0faeb009de0859fae09da8b59446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc7e1bc743a97f34ee31aa5b06f40d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c291c7d7a36c0cbbb14e428909bce35448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dc3ac51dea77de34362b38118e197449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d6921e54274fc8d5ad7a2eab9ea31450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cffa0713a50a938d8e92a873f5f6d2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62df3ddee97475e709718e9b32ca23c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42629a0f446e2efd99d9eb445159bfc2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedc8731cb09f633018b965c406d6ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78644fe546b6860cb425c4dcd9544315455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5186fa45fdf8072ab8d2636cd0864456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eee9ca9aaacfd1dd596c8d7a747f6d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd68ceb1dbb26246cc992f849cad6f2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd706e7571fecda2db5fa3f404d593cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2f89872e1cdd1aca45cffb6faded3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6ff441977997bc72f85c545c60e4b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6067868de45baaaae09c05cd47ef88f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2bd524d85b7dd5ffb34017f455c26463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a442ec451da4b5073db1203634c0b3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b66c8959700253c5771f30e8dcc0f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fffd03e6e284b9513c0848d971b5d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cc7f927213e5e2ddeca44da267a71467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b0029f57d7f42168410e967e53425468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02644b4b9fc475fa319ac502b9db1d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d3435eec0154291964c6e90ac5612470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21e22514e8e4db2c209a1493af92a4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754817e0cf502da2976505a8c83d75b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3a25d66421adb5a5f7691c756736c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224728c8c86b3113e8332b2eb3f9492474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba356c1d18e7fe4896405189d30ac46475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8ad27f476dc03a3d54323b0d4af9b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4dd978ec60dd73d4d52bec8221bea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6119c709cb7f8a3ae62f1fe2b5c3eaa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1b7612e953b97c13ef532d6a5d8cc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb33b1b2c7f453b0286e83e5a9faac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff93eca2f75fee096e6bbbf1af5a14b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1e97a66d284d2ed610555034604a2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a855e860bb34d7fecc6f552ad9f496483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4c925e7ffdf559c405dc8377410c8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b917d80aad3ee7840e196ba878623c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd687290823d74f6d19d04f7195781e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6885e6734a4d200ad809031a9deb9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fb229a7f62cacd574c95eafe8f951488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49df214a324a499589358491fc6801489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b097c4b5f6212dd272339c3ba04db490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da79d425ad306db846ff6da354c93b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a914905a19d4ed4a2706474eb0c7a83492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f33c800b8d80546e0bff288f2339e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566dac1990ac7535280a2a388161865494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc11b22b01a4c25890ddaa4c526e1af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b9d3ba8fdbdbafb2233cf14f54dcd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683201186cd29c8c7d6cf0b55f264dba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60964b105b430b8337bc8b9603ba78498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a48e0268d49580428462f71148204499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b312c2e946938baaa03ff2627fcfd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6894e55193d058ab222b24614329a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5acac66ca9185f8b0b3c5f04635ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca019d5dc04c5a6c68ff594636381b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47129c5aabb095067a01d40fcef38350504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49759eef461d4fc3ac68d6294637a76d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479487921107efaab394ffc7fba5b53c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9399abe0b49a7c2ea39bc3c1240b244507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b261f62cc8204c5a9a11efdc1fb0ef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76c7edd75a6027c24307489be5e504509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688ddda16188cba17081a2713465421510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c6a36439332aa53a58d4663ed738c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29037b54867ebc896d29cb480b4faae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cde628653f7063aea5f6596d4289d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e44df773d3ddbbe2c51e042e7c133514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc626b930c6b163853c3fb19a642321515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c542ac1985daecd6393ba4c4a18e8e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673b6172b85f66376103c24450122d2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12c7f64cef655bd39d9789bc0ccef6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c522a9f36ba040d089e2e4217c94a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7896a70b7ff80bd60609998571fc57520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bfc1416f1aae7b0cdaffce41a99f3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77186148b53bf1678dd9cf50661571b4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1cd1b894eeff4b90f93add88188de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb845221e2f213f1e400350aa05f47524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80823c2ff9c313736421d68fd90a9f0f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1846151213aa6a454790096d1431e6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79513d039f54604139826bed63a1cb6f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511351de690a4a4649121cade88a2891528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a604930b994dc29d8d4c62126c20175529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e0db68f6f3a0eb5cba6aa1b44ed91530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb1d17b8d353afea90bd8badf5c52a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a4dfbbac398e6359b970b52fb56e5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1a192ff23e9976af68387d64066da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420a814abd0de71bdc382979d65aaa8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63355c388ad207cfc168390644a969d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fe0ad46255b4a289d6d5e056e3f24536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caab4b22186b5867071702c70b2a56e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022823a691485f6c2873337d4dfe5ef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c725d3298196adc6a3fc5e8a0aeeef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab2a8abb179937c72a4b3dbfe215ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dd11c2b3b065247ab6195741a3aa9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fda722566071e344c5536c5771415542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e547374dbf8476f7828aed399ff051543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5122720f04d58c83e5a736abdb2429544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda622fb1ae217fe4a7e7969cdc2d50545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b7eca47475962581344438de3ac8d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc21f08c87a00c9e1e0e11c353fd7c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ec6011e5218a5d806fb3b9bd4a263548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8fdb262e2994b0d3c3f01a63b91fd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c52e4e67e32e56751b3c702a0eaa2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5522d5213119963f6b15b59824257551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25d2502bd88fe663b3db6d3f1da9f0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb526916cc7709a760b824a958b5247553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1952d4dfe730e6f0a34c6d663cef11554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c16895c77fe6fbdbb7590a568a61e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d28176890ec3daf7c5696953241c0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bbd5559c5ecf94e3741ee11c1fbf2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2b5767ed2b07706b03c32908abe5c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a14d0f2380ef1318312f9cdaf7304c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753d0db0d72e691d16f8db56ec377a4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c1a62b1c2a30eb8fb4b5ecfa0e006561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6d63c53f3d80e6984efb12b7b48b3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54597a92e12124f8e96bcd11d27081563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2104f4c7204d163668d5d8d437d543a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b23ba9e8f7048817b20bb2ef7ce40565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094d77e7072bdc881691dd4736ebfd0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f0741083ef4e4dac995c1fbcbf828567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2667c5d4dd57ab8804efcdb7a058d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85ea107799a177a5c9e070f07a873e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140462637a7d4ec64adf4907fb4cb947570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa14df77ff610160123b276e95e8a4f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf5177b41bba62bc9650aace64463b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508b04534a8b4d54b5620c8eb390acc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969e13aca9e50a60c116d1cacf546fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed486883b10a5d65f6309b53e0c61a1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9007cfeeb25c9f3ade905b5182bc8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836494c63f1835be4a1a28c288cf7e02577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c43497ae6a3796c53ef03b3a452344578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096f0e4e6e5f42c1fce33a80c59efc9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03252fb102b26dee018edd439be34fce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a2dd76295948c3d8f160bdbe2ba9b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683226621fd350b7ea53f6cb50b48c9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af0f773677507f41955a6b6a1d7316583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bf980bc42a9791f8051de7629f82b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac0488a4ba7bb461ed109755d04114585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb1ce4d2331e2fb94b4bbdd801137e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567e28dc99a335ba8a46fc5eadc0737587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f001711b41fca9c506ea3b48939cee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451e68e21b64cebae851e0a7ced1967589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b79bb670eb8a81d984b3d9450ab6ee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa73025adf2998dcbb0f56c5ed1a1a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a95fad540177bc4bcbb71238ddd3c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72c10b760b8dd0a7297ec9634fccac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fe3b4e2f9ef18afa5655d5c9fba05594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd06886c5e351430af0fabe536b324595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a60d06659797d8f853c6636b3f938e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab527a28e8cd57241192716d890b1c85597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764a7a9f305554931bafa14b96ed4e7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e852266b44312c851e2d35906987b45599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acb835c3abb5556fbb96e753248c73600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5da1bf053d5aee63627e59c327dd74601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342d7c7ec56b07a1a82e514e137826a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd0ae572569335d113a76690746d02603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c51759743046050186d731c6940ab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30be7ac7a8692d0a00014413c301afc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9131416777dd6a0ae6b7156c86a7a9e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1fb65e3a2c6892190c7c5e6c53163607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b44ffadcb29d919f5b56fabba3ea54608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9b76d7edbceecf8d20761aa1a4b11609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64b8f2351f2719a82a1e056541a2fc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea64e4df892a43d4ca0482cd5b9cf6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ccee8ed1c1968b0956f27d218cf52612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe39266571072ddb0fc2753d3de7942613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40abb5ab26b1438a345a3cd31ea9bbb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a7d2faa0ef9ac5d05dde74ea827de615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57dee617668aaee556547eab5f024b7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec13007a25d082d9bb92bc0a86e9ed1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48b5834b17f49e7d3fcc1b280cea0f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1a9ad949ee3515c998b752ff8ab0f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643309fbb93c503a7846cf3a22ab919620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec0ff9af1c4d7ccfd37b5780f4a7c9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a897542323483ccd3dc576c7bd662b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea02b5cd80db75139013a07dc1398a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e906294af0419d97c5ea0f288f79ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeff9a2b76ce775b8c25689799b21e3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f37bd0f39f5d24e4fc9be7636f0c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec6bbe834a9014ad5e3e4826d274b0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd15a8d9333798e746a7a3b879e143628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6e0a473ebdf3bbcacef12e635d972629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43821bbedae3d5d43042472a46297e3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30d19f07c23f8eab4e13a246d37b79631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa350a2217d0053abdc7b3fc2c34bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7e79d21f98fbbd76a6dd7b4737882633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a697bfa715fb84c9f955bbddea0f9b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8354cb14128d6c36099f2bcafdf5e8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb98e633c573af393e58aa8a9a0c28636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b905e7aae1557fbe3341bb7c227d683637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86163f9ee44382811abd6666a6a7271a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424501f1553e81de7bec9c71588fac9e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221920d0c3c89a78c4c0df80fb133b3a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c51d0fda28d19cf0d1250f5ff00bb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed0c2be9553693304db0deba0bfa53642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c6d30a360257b5744691d92039323643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cc79c6283dc1b0681b8b64f83ee4c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd212e0868c698d424eadccedac756a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874355fd98f33a27b7b15e2071c2ba8e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33239e5c509393006691cd11d2073b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41512bf703dcab0a1aa8045e66106d4b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98996103bd2b9ce1ab23d8e44a12edba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17120ba0783cddce0bc648769982954d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59584c832b4a469ebd65b49d4d7e793651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f931a5eadf109cdd827593b004a463652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace331fc5ef229045c1ce8d0c0c3ef45653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65620fb68fc90ce956cf3bb567120b01654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e832cba1932abfeaf3f91d1d4e31224655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21290ee6bed4344bda357c85840f265e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5fcbceeebc11e48816dce0ed72808657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005e9774f88cbf1fe93c0e0844453d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70253877c689a70827df5c37d94e6c71659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21da9de13784b174c6b0c6fb3010eb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aeaf61b873c66607f8249091121a0b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf87db59d3b14c62bfca24e27ba9d5b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89917e4ee31c4a8425ac609e7c488182663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62aa4eaf2f02a020fc88a7825aa8658664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34122b41352dc8485161c21fc4a06835665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82901f6feb80137ae314e742def708fc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca81e423c518de75e966fce76bf7c13667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9ef67185e63940c5f3650ee40cb70668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e15c30b313d989f57b5885e8196d5c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f3d70f57a980dd3cded174f9bbb89670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e2e9a9a863f38ef1c6168dcb7f6a4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365ad17d512f615cdedcb746148080d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664fac6959a9eaee27a5911add08f94673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43233fbb498932966e04f88d0f4fd5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046336a78bc2dea2de8a14a0767cba1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d1013378d3b316ac43e3a5c78e035676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844d5618c2d59748f02adaed07ab7ca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c1449455a182d250146896f8654b5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52828aca59cae3430f03ff1830daac27679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b2cc6cfc42f52d7f5608c72163bb6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beeb37da71e83475ec49c8cc505adf1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bf038405a009817e28d227faa52a7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdae006b91a112924a8963f34fb566683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c637c8f5219f5235a1a878104156f8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e724993a0f50358381d0fff9d118cb4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b726dd6a5b1e2a3c3c073c085a2b032686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de15c5278e2bba6ff03e50a35c9919e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd606f92dfbaa20416af6d4846baabf0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13e66eed02a0f5a98eebfd59697afa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf80f244af6440e72a7c5d8a8f1fb4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60054d7434323fa9ab961cd9ead9ef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c61fbd2f7ff8f94dd334d4b4655963692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f110050b11c6fd52bd0c20821bb4d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13e14dd34310ff989bec2077f72e0c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c23eb3c91fd4e6713a9e8621d9e1b6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1d7441a9e0b7e9f098f42ce891d6a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44332a0b3b40da4aecd8072edb550562697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5117cc5d34b52179afec82340bad84a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59e3f37f8fbfc1bc2ae8bfa0ac9069699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f277a24830366a65a8bd27baad55d3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550067d552d3b1d84602b3e35cb8497f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b79251ac4873a393aa81afd3fd9498702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738be814fef1ea27d49e23ce28227aa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c445f480b8ea1198493bc64d7807ec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394c3ef8d05e6189d3aed5f45d83047705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bd288f604fb52ffbdbd2dd40e86a9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4aa8804d8cde1fe44bce6171656ea9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b2fef531814874222cec43e6461a5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff42cef41b9377171bdc33cd39bcf70709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724c9d6557070cd16a5b3f8799de5de710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5f53ec4833c78694442d00d7dce29711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f56131698f7178255300d86568044f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931ccbd22c6d08c90940335f3133883713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909f882dbe8559168be89e22435bf41714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318e917836551398b4c2a4158328286715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51b17fb52285daf1a078803ba8e257716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27e9895c39a10e3e34b03d7567b112717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffc5cf163b2aa2e392b5b3ff86490b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbe4064710ff2fb3c2fb5cfd396e1e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e52ec4d40cc8c725e598acb7f2694720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab83e560647210442a489f49552cc4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7990b9b523e63dbc440623856a0f34722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa3b409f4344309c74134c2d05cd72723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1e67661847cde85d10be40d7284f9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330525c282b2ab0af020ce218bebb7d3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac25c3aa7ecdf840acba657f0949691726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbefe19616b2f94a94fdcaa4c2aec4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20334cde22f2392fd8793c7062b1a07728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c66a084b0cf71d27aa354676b315a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddfc59e15d17b75ea266a97a9e745d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117429365f36ef968841216d19d81e9f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9084806f31634d5024166ce8e7f50e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d19df6a00905a0ed7f688be40439b4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dec7bee81e313458af2a25a3f1f93d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bea89ce46008f40a402ff6eedd39b1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5d434b8dda7aeff07eb7432e6ee01736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39b2d5b1fbe84c5b5d0a30365351b4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc994e5ff445a7221d143eaa3a14c878738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e5a21ff52379a6f4d30343b68f929739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c97fb60757f573455d25d07dcf5c4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd374451a40ffb7264770fc642489ac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f6ae6b50d15d153ae823f70068619742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b5b75a0ee7bbcd5cf3e1526753ba6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e59ab29d5c50e3cdaf02ec89988a5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfefd0c3365a0c4caff3b8f8465efde745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3b70a12a7707ec623c950c68c5b0f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbadab6ee3faf2d42f6caf62c010a6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bb9cc1fb0339017c9ee7ea6f8cf31748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1dbc5f745cf813e2ea6c1183180c2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bafcf2f98a125c12acbbe0b576a526750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4d9d3e0269a4f15300ca73eeb4cdf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5741071a92b5157236c53cd927849752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247f8cf47edc8457e650b49862456cc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4aa061e9c3b341bce6b60d470f3d9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c5e8991d414e1fffbcfbd7d25c119755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef713332dbdec375f2876584e06977756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9fef181447ec2e3784224f01a1b43757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423245e1515f2eee543eb732c7c8929758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb607c36ca59647b2b203faffe8e0b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a5af7e5cf9d7802349b76ed2f80bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fef6062d926aaf359056d4cdf1c35f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53533914419b25764b9223cbf5d27d2c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99a37eead7b529cc4bc6a64b6fb33e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9749338b0cbf3e834571d2b29714e1c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cb24f3e2f6a4d471a86826858ce6a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f458e03eab9e5e27e209c371b357b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451f1ad71245b81d19693fb8c5c148a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa00f4fc9396951724bc8028e4970e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1796c4ca9aeb3c1af3fb970b7b67b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80611f3b7e1efa8d14f3dd7715190a5a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7ed8e0998070fe73aadf658eb4a2812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058698277bd06ddf25ca8f7ec6981b8d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2674f8f2585d11763697eb8d40c2f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c3b731814a78a0668884a0231d52315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bca2cf5ec0337e09388557bd10dbf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198683a5e7e4faa1d7d98bdfbf592f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701175d34c53ce0d7afc3d6621c8c6518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe3d3d2d1c8824193b23c9e7fd29a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d6bfee61e4bce57f57a67ce9aecca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cbfde040251a234b13eb71928419621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb7af59e93bd3dec7ce137ac074de322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c42f912b32b3e33872e4bcdaa299423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251568501566c41d513d0da44e99c56e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23f320f6f8dd4f8864792b17818d5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e257d178dcfa2d77b01711e4333b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb36c2ccbb21147678268e3b72a01727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16dec0b3d2226eeddddbc9f8b2e2a8428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd6ab27ec88f071cbbe649115c9b6d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbfda399938209124b683dec60e2c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537ca86be6a6dc1d49253729fa42d7031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b555caf147d771f7f615abb9ed25232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef1ea4806083fad272da51acd38fb633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecf524271537aff4426719679f20c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0747e2d28c36c42b1bee301e7089b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66521f8a6e8f8936058123acaca2ee4c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81f50fb4afad2e3e0d95f1941a87fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f550059ce869058e06244eb0a7abaf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473163995580cfc733870af36a49dbf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f159679e30d8ebbc57014db35aea640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217696bf58d6339811a73f817001729b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a21c0eea0c1280b8821157349ced442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96798886d0160f64b848da6193e1f5af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667925a0bd795691db9c722eecc388f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3759d824179d048e247177b7e202a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c158f1743e25c0e812294868adbb04246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294bdbf07f16632a2e1ee87ea13701e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c675d915289983e79e12be2b54d252f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f0dc9835b3a95f9228c4cd0b2f9f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97b127c73099c045fa591badea663350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60245720bded7a595c4e1e99dca6bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc3674c40cf45722d7a5cfa3cd8be952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a17804aa46247f590511707cf47a0853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570758dd70f3b061c7915b02d1bb0ac854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac825b612ac5d45de473d0032193c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948c62d2bb42d9dcad82321603fd19456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831616320b1520c19f2be24607d1755957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163206a434d5a43c150215e9d9fcbf658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1a5a14c376d04b8e2dfd81b63408159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400b483c6180507da565a1abad051de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33241347e9ab01fa2af5532fdbc3181f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea84d694225c0c5dee5abd79fa8bd862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76326b01749cbd4bf73254b8c6d029063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f6fae02167318913f13ee40f41e2764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17625aab44922f3399d886484d386765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b35a3dfdd1315ea31c87a866f7d58c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad7c4314c1790014235b385596a61967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093304929c41344099406a5a6ce015368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d4458493c6684dbdec0623926804b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da10ea4fb9b6b761e68f44fb577dbc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67b8b07d3feecde676ca4946cf075d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50583568da8099f85e1330a7241d65de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ce3a8d360c74d802fecad2eb2a81d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202017f851e1ea590aaee6b5a0a9721074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d416101d76d4b38b6965f4fea527c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c84bc78a129b8e8347719760f66fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c95d9e8a34e22133a40b64c8956b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d607699a4f6685d139a9af03b99f5b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409272e9bdbc5ec580f82a44220b76e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e0c13f8a824871ecd45b53a0dad1480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92968a322571dbcf3294e08c4582dd981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646deccd04c73c7e489f741803cdc1e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ab3c9ee63b8b4f8545edb36e2894383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd88f69faca2355b7af526b995d72984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f557f3409f0bae37cfed0220001034185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193dc6924902fd8202f7f4c28ce948c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffdd3aeb9bd35a1405a276d40d71b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e697c8df9988331fad09c1d65a01f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85fe9c0b216420ad339ad70ee3c57489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365414581462257fc22bb5e87a5d3abb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fb28005dd731444f9ab1ac9fadb0f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a67ff48eafc85431683cf1bf4064dc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbc691a721071c00c62f3761905cc993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b48e00ea2a6140cfb013de8cfa4fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612ccfe9171040c8576f0b0a91964d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28fc7c58909f8df1cb36f2935739b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f8cfe528c522762062db1874515a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0ea1d656190b914407d189bce509698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d26611db53954399f397f745d18bf899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8d73d4298d9fcf70a92c9817a78b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fb787a389ba24476f2da66f80510f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ace1bfec37aef71a51b84edc121dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e140bc647eae4a916d2856da1ce09c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a071b8feae0bb1ed5dbf32290db3e9e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14e10ff6e6406740619aa10e04bf15105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff636266a6ee6fafb2be625688aa06f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fb0a9f1eabd58550a9890cfe0c442107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8f1f7984f4d8c6e5b9ddc401093de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ec5c1f903dbe63c02d56981c96119109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36627cabd82eea05454cc0613df107b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28324cebcf97de60149744714e2d383111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33027108e7aae0444d8ce634c72546b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d93cbea0b4a9266da44bb4fd26718113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af202e30060e29b4a1bd12cfa108cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fd0bc44a7ac80730a3e6a785dc16e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9c62c10ec3d765c7023a2f48411f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205ae9b15b8589761e87d9d1ac70e76117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6e132eedccd240a17b65c9cc4b69f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75247cf1e0e13ac39c0c06a8b63009119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff3393f307ff023e163df0fbe63144120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40547d99aa054bfef6caf3af25d9a90121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d0730b48280abf3396bd9a41e6b11122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9509e965972b936c42bd5db95951b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee8a9bb71ef3fab9c36ddac0d712e9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25caab2095b6512289563e1c04ccc644125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1721b57627673695916b3d3426771126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f4bfc740bdbb06ecf7ed7e5303333127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63d5f4f6f74a90d55003b3371651f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f44c87772e149494c4932cc708311129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0f790985690bd86cb81ce52e6fcc4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0293a6a034f14794d8e9fc423bd281d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24a540257fc91eb57299522d59387d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91255dbd06d45bfdfcca368766d89668133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a22f471495d942a029097faa04d7a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b804ff5ea2ca38305eb21c11c9ab15135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536d19709174ae00b6177f7a2250ef4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e24513e01a5d772906bfeaba84d17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94040c11e68fd7efd5f4786582e345138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1740464e37156d52ec6f8358d26a68139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8518de5ac6e97e0b929225ac78caf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad109ae729321d5d01848a97fcbdbee4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e26139cd809b9d101f9e849082253142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b1d7fe34fba863b5f641a9f809b38143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bac4519996cd289e0f2b3e751ca8ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de1033bcb31380b2708d521fde5e9f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192b0d1abe5062b4d9712d178ae919f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5099b444797c72b9accfa1cfb7374147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8ede4d5aff8c615c8f2485a02e6ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a9a2ca468ddc9e921fe40c8e55382149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43a8a52e48aace9e811a2f0e13ae43150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae328b9b69dfded5cdac71d8a666a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6bbf75546540b616c55da520680e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6873f07a6c36d3907fd8045ea85d049153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a47e52e585710d9e3f4ee94b5ecdb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0cc7c6418d9518f04021d8dd096b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796c75502183b0e0927ebf690267f81156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066fc277cee81e373066223f6805218157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aada3e7bde51775a3033d646e7ea2b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6be164e43bf93d5379918ba1d2cfac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c16c35101b2b711bc9d156318d5de8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f834a05620f56dbe16ee04e9e8d6a0b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711c5c8d59bcbbff70d55937c6df9a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ad02f3153f481db9c30fa7d2df55d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f8ff66122f07b14f10251f5a7257c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d24447fe5a25ac067e9c30759254c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dec44c7f1cbad164d87a76fb3e54aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53941290e4386cc04571bf475b92dcdb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104174f103297d416cf9c4074b4bd26168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52489d8ef5d3c5cb8c5840fb90e377fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2daff3aeb69929bbdec30468bb44e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614129765c9ff390be50c864e937d11171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61a78445f936c956289b3952ad218d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92695e0998693ec766170a82d741909a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b40e29b7abd9b991bdabf2c5df4d73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a614d2ac92cda38de000db1bc7344b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c9ee65a40590ade8e40ddfabbb4fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781688e86663967166b430361af980d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c860e52d47c9b98aa534654b8d8ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0be016aa9e70cf373339867147d5c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd1c5bddff50a19cc6e00dfd5981e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a80b17156e638e250f9710b6aac86181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db7bcce0259624730a81c7ab96cfcf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1aa00e582ec917bf8fead113760b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605872d78bd4f0a2012dd5a59a317c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fea60bde2feb3162f769f665f97f11185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708cc662cdd5d65f5ef51e234d7b06ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8ee8dce81e887e9e55f7e16429688187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7e9ca22f88deefe62fd18e9109c9a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e07f977e41133ac1407998f3d8cdc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e83aef2a36270f0b19ed2fa1a05dc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91002ebec6717100f2d5c5e760dd7f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d781951c65dc358becc3156e4b2585b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709e4d664a3e1fd3f51e1ea8b027537193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16d5f60e7be79905c8fe7abb610cd2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bf14d4af06ef381c801b31d570e0c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5612aa0b6ff940b69271fa3c7bbacb4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6bcb1496358e1f1bc6f3dc3cff2dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0037282740bfe5a1f3e9308daa5b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70097c79dfc3b964c7b360a0a0ab0be4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9993fe2e87642ce279118dd3148667200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ce4397b9ba9851011b382b1c6e14e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2545c48d91e5c5afc860d43a6a01e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac700ef1ce4a271da23cd392fa11d4ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e59206694e727bc3d4caa43fdb7344204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7d15f13df14db4bde55012699807e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2737ab5ec52418b2b7661cfabd9a485206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673aa21ee0732bd1be958988c61d3357207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b068b2ba7817d016d861fbad04a4bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9112168e63b91dcf62feddd83639fe5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000ce352983cf82d190762d4570f0fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5708b611d67c991203da728e8c686e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264512523c7b494e46ae4915a4a20d2d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9850080965234af6072bc3a54325da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcde9927afbb0614cf17f77446ae8a6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862d58efddb00f25e437509c535e1e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ed3c78178f667ce7adb24d2a3f8ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90d488aab9e0d79ccde4515b9c3fca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116f12c98f14dfc2bcddf7c9bf9acca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a04dd0a23fb1b2daba1c11efede5c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04870297cb05a64a11ac42aadd2f404220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594024b22609d4ec2b8fe49c0625ec3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6fb9d8ba6aa2dee0465f6be5bb425222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620dc5e537d78ff815a619b0cf22dfc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c13e1829bceab82e7e0993ee9384f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b33891869589938ab7528025e4189225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2ac368db50b801524683fd7b9b982226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fa441ce0f79a72e7b9fe3ba0871dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81122fcb54768b0d20614d4ea81e6ab5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb933e2bde2fbed27de8de3ccc4d05cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416577991f1676cbddfd865f76303f1d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1445230ebdefbb9d71b2a1ac2c6cd4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f22d671edbb7f7a673edc536a47d97232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc461bd9b7211e3c12f64bc019537e2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7bdf0578cea51b453627694a9d671234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c882b36114fd963c2f6be1f3df85037235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b2c0aa2fa20016bb4edbbc9e5a149236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17b1556e71038886d74f88b7af80e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca932ed5fdfde3e56466c817737be3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f11c4fde45fca9b207f4a1ba4c864f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf855afc54776f7015d111bd246e69240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bff9094521f415a2232e6ba9103162241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91d2aff5c36d6f4d7c983e00c18043242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f93b0a10b427e683b815d0a8cf5f4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb33d207a7d0b868c27a9df21b9e53244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a10c1dd424a280465ccff673e12796245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e55fc2542fcbf90cc537ae9bbf44f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e21011d8f0059b5afd6c3bc296d831247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a7ba14df915bed1f0d356de20d308248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e35a1dc7908d8c29e8ff6ae24495d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f6b407401302a50bd4c50470687fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e1d5d33f6bd1559197c081bf0e28d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186eb1d63fd563df174833685a24b05d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3811e0d46998a078cc42754cee19650253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef61ae6314913d50454722f76d321c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7920580c3b37c54242914e00f55cda0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f504a2a01026b14e25a843ba8c7ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac7b9c4155776437b137bd761793a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f4bbdd49c9502184bb089718eb9c3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069284db6705253cda7b5248995cc066259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823ec4c55d5cc3f669ca07d60eea338260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce629ba61bdc2ff186e15e0bfc6131ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32832813ce2bf2724ab5e8aab878040262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766a0d54ec62acd011d5707e5af95d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecaaac9696390ae607cce297e15cea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff2403745bef1ccb5be2593adf428d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5bad8d1e22449edaa0857208ba187266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09288effa56a9007ca277d202d21ff61267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943b7a3d25f91dc36cb986702f5afea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b094fc0541e2f9a46750a5c194246cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3b539e9ee288ef41c074d4aaadd6d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d91d9dda04e132ab2251f67f45e5e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7eec14f3b5c4c402b59775c263fe3f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfc325d0b9338a43f3e8e37441aa21273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecce296c37cb836c6d24e2082570e0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006043f3b1744f6ed035926148988017275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaae9ca8a195485ce02203a1f943ded276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e81edb18334a955f8e4d91cce6cbd2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e9599294b1b0f3fc8988650692967278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0cc112aaf6ad1fbfeee2009488275279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc333ae6c173d6d693fd35c9ed228a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a18e463256492b8a73ff0c0a2be4da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c18aa5beebb036f6cb32c6dfe702d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a18bd57c9fc77e0361324a4faafb2a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3c32e4fe915d361b655d17e305fe8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423942de9741cfba0e1559e4a89b7d6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e094df1008c6c8b18377e11353d6333286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b18354d8cbbac9068bf5b595779b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3654adf9b7ab02728455755c7bd4b1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d90924e10a21606fb5c53c4867d0a3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a31cebba5d0a4e8339eb2ec0425a74290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa6648851975235249bd6f15da8b75291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0084868f60f9c4ffa5bf8c044e948f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e78272123557f86911fb020dfe5e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e936c6cb66bcd5d5269aa32b1c6dda294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5aa5bac38c537dc009323647ae0f3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b5db21de22a5d8963e1c8de196323296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62c83459b6f0def36ffb244b69caa0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118cdbf2f4b9a2a799663b8d82e1fc8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3b418b565c874b829bcd4a8aece49299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38deca17a91e0bff7369e4523c73d4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e7a7a1699cf5b44bb014001fd86b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bcc5ae5901eb035ece8eda5cb91ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f435f910d3d7fbc73b867771a5a7944303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c3ce5a87fd31603c784823025c2c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a120d9ec7e37eabdd35fb03126e98ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437c3d89a127bda8a2944fb86805fbb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6563ad26c956d48ccb4eeb96ab7ea0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b9a42356a52b380b0c8cd3698f6e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bfb8f5f7d457222767a95f9ea9a9b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8220913f3d1a64ea09b31ad3abcd6e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c5328ffa000fe5a922db745b04cf6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db8f408d7a22369fbce7e078c862d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298128a4594d97d55b662800f0c052ca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fdb30d0a93a13ce9d4e8c57298786314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbd0db2ad798c644e97ddc18cd055e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b503cecf184adc620ed06a37f524198316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b30538f104ccc23e1196f6d3837a9b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288a9eabf1e0364ad2a1dff50bb4780318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7a88b97dc7e67fdf07281140458fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3f20a4bc8fc5948d82f0933fcaa01320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb622452eea88a8ce5b43a7707da25321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad034d9486778da543ff50f16a9dd0c5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1841453f619175bdd776ac5445661323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51bcdd1025529314b54b66473dd1f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966d8771077a35b5597ef11ba26079c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4baa6bc6e92cf3a6de987d0926db81f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d13388a7f4dad817ac0f18233a899327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebaf86b6dcc3ab5f286b170ee3b645328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963ff5f9466ce6d4faf8f90e81da60b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d935bb9c3ea8cc722523a0a30ecd2e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effa1a63576a8e4b28666ecc3cf68f6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8160a4446db6d6dff4785efcb217f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e1f66cefaec614e2af3f253bb5338333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd42561897c671090246c394fa8f372334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4830b79244d03e7ff36442cdf837d5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7072c2ec93bfa2b7243af6ca4baf1ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef01c229392aa9c263b77902243e67337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d4a09353a9ef50b72c16c16fb376b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51067c4ef4918ec91efa53f361005dbd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e60ba83ed7544c01f4394ea169eb5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611609dca731e6e369faaca42541599341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e1283b6e8cfe99c77f873a9e95635342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf6c54444b2693394f447c3f41e46d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff494a3790ae0fd73b8ab63c06ad277344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304b60c24379cce31b292acca0ceef1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d87dd573b9781540ab03f6a4eea49d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd33a683a55813498238a4f45dde259347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf44debcef004f65097d3df0594345a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80952e753bfc4608ebd0ac2795d85c4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5885ee42bb6740020acdc1876c91da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ca2e5e858080b52c860c6bdce5d73351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7c9c82e7f813035866e8f0a6b1514352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36a43d4f9691ccb7f13c737712db96353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5ab2213dae531fad47353dafeb977354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82dbda30e440b164ac3a42bac38acba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d37e3bcc077dfbf4160a40221124e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b2d7403b12b9ba81c512baee1042f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3173f7187e48f0a7b0bb711447e3cf8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857721c82e6dfcf22a0b9009b0ef46a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33feb6f5b19286e6957eb62f437ecc81360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88449f7bb7b6ddae8489f84df9b1af2e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f43c53b57b9f884c0bd88b78f3b2b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e5614081712c509ced2ddc673ac5a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064de8bdd070cfbc8dc6a06c31eb233364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7ab6c96c30dd5d998c8c388e3e8d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02990729a8f8a9f54257222e908143366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ea22b73649f0eaa9053cd0f895f1f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45684d633b55754b945b2528eea454a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf6687349b802ace1d658093b94990369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef7a78780c2d5665585a82fde12866370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac5a374d7381063631a610c8c595b0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e9d01c40ded9d6bddcac9ad9d48d6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad898f9432d3bd02f9727994a8a26006373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df50100aedcfe3aa278e57b6eb3e3d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a4337a69d92500c4bd10b973e9903375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfc7bfd031ef372a2f5411b96c5271376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2a457f1a44d091752b2def7ab4af9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4405b092580cfb8b6f765b7c0e265378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21d19356c9b1379dc36bb9fe499e87379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f442f8a409eb7edcf238021b01acc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a471414cea234fe09e2aa1c33b3ca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37d510751fecf56761f0bcb2db7779382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f330704ceae10e783574031a54919c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745355dc919fdef7bb7f80f9bb8a042384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bee9d5b8501221160c211637a360e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9ee0f20c4b298748076a1849821bd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7434ba8eb646311012cef774207210387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c82eb65b98b85abef668c84dfdc4a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac99ccc96147f3fe868d9b30d3b1fc7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7602d940f8698fc30e9dab4a01ff0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d556c8bb19ab2c921ee22fff09747391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118a90fd28b5c2267ea059e636be168392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84563ae89534094b897953968ba4293d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da638f1ab0db5dd0225a048f50bdf5f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30477bcf9051bd7ddb914c1470b3b80b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e830d58ffa7b35baf6884b3a4ff0ce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce0d2fc3fba8d01ecebcbb75ca2160397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a41242f3ec550fcc64070c4b359b41398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2a3698a78b2b134e100d292336ba4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c41876d8d84cfbc67197e82eebe12400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff850615ebd39cf6aac7ef29dec8010401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b48d9b8976ed8410d1d320e7290ad4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46736257378d598f73cae49d577236a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd23ec71e3a3fd5880b34c3f7e3461404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d14b963e6f1940cf2416c0efb3982b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33cf228aeefaa528ac4dd5d3bc8130406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f6643968237004518aee020ba5a15407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8051ef1333469befc4195354832e0ad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba766c47d0863c7144f996e40b8fc8e2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915d5766bef5d91a780f09a721960ef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7011063cc69fda44abf5477bb2c18e3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084c7b61eecac779d6f4eb3e6b51982412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ff4944b72a84f1538734e07fd85c9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c465c0ca14523bc12c7bc1a17a4126414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187f83bde71b7f0e4ae0bc3441f707f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f74bdedd421d002866154371a925c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7d91452fc812c6c673bd5a356afc6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1e8b68ca1602e4db96d66f074073f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86908cffdbd0364609fd955668a142419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c41e8a85eaa163b3bac2f99ec51cb6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2548b3f4201c39add1c371684ff9e1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e935482d52d923426e201d607c69d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884fba79203a82402c1673108635a9b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea746341c0a149a182bd1ae73a90dba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5104b7f62f1bb2c8805a88660066fbf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e40f2f841a6079db43bffee35316e7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a0f5ca1c4716c8849f7c3ced0c486427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54676fd143bfd4489831b9f09266c51c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f269ab141a0c437600015598029fb24429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7beb05ea84510ded26c0a7f0c3a04a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802b126ccb425a5833e0dbc7a4185ab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c65f106296662df05609305e6f176432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871b04a545b5b0c2ec7b8013a324e55433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbd1a4f0bf9d1344e6c39ebedb4ce1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b965e4811842b81fcc7ff6e0f8091de435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4758b0c1963789f3769ac758f2776a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566788b21e63338de9353653fd5054af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ac2a1bc68eb81dd13c4ecf9cd55a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe010083e44120d04e654b6691174c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ea075450912b080d4b2b944b977b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2e59b6c3a60466123a9da58c77707441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7153de8cedcb7614b92bf21901c04442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813741590d620cd466a0fc1246b7e55443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8643ba97f7632d7463404a03af5e4a8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5affc03d2bf06de62a22c098ca0ee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca32c649f7709e4991da105d3d9774446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540dda857c89a93f7451679fe55c184447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671ea151b9d38a105341ca3f58c3641448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6ef46fb38c878da0f5383f3587b8b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af914675cce85c6fffa83f34b7a69d13450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14630f54fe399f402edf14179123e021451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09722358fecf892bd9a58f47da980005452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad896c0995cf1ae000bac9e26b4ef11a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f43ed3452847d73815311bc5f1bc91454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b73c90f706cf4f4040b38c5e00993455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600ac32831880fe143163d8286cf50d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eaacf220be0964fecc06e033b5c1e0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66457acb52ce4b732db0fd1006a0d68458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65455d586608ddecb076bea55841935459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64774fa5491a07bb6ff0fa75e59537460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e097f266d02aba4f05f555309d152c0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661bbf9a40d99b43d47fdb1e1e1426a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1df65d3c8a9356addb30185998c9c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86b5541c6f54b3931319f50035b1b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64083482af30731caf1ca642cb34a4c3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86286f76e5c2a8b5f7f1b5a2bbf74b7b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb392e70b975b0277071ced6bec847467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e6f7a09bea986572a29de0c3848c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c194680a70ab458395c2d2ca474ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba27ef739e88c668a12cc44d4ef092470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b0e4551a2fe5b0a622f7a5680f007471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2691e71ec35c0e5148e260ed6e84ea7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d912e8a892a3dde6d659c1a507782d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9d0578f7c3706d2caa433d5363cff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6c0760374fa030311f8ad0271101c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56287dcadb7beaefa5b84bbec753ab8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb05e8130368fcbb80581458d152c0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46def6eec5d16a05707f603c7cf5320478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a8cf655617ac00fadef6e78bdebea479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a19a1ee1ee2f06c8cae50749c471b2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0c9975a8434c4c7275f5f87d69e4d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c3bcac010a438630a72302f0c10f9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152ce8cd205f43e32f1ebcc4023d955483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e241f9e9475caa23dd898836651ba30484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664d352edad0bb99c9b8039135c1709485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054afe750f3ed92b93c5111e31db7ae4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3710823629fc2330ec2cac34e951725487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51212b4beb4c494c6cd0c3139f47fc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a858941ed0897f04d91dd6354b6f72489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cae7c956d641c598fe6cddca04d7d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddff39d48fae78d307f63b7803bb46491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca2c2df663f02a81590fd846ac58df492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c4a07e13cceabd275083356109609493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef201fe97e014d3f396773c4a2e7ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406e2b65f950eeffa4ae3bf3ab719fc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb759de48d49b1c3023025872a7bf8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cf553a04ccafec627ae6a959f5e40497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31610676d449e46a6360fa07ba2f8da5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843187c9d1536429c440de9895b5d5cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27b1c1115d10057e10c6ff3db238ec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886fb56369ffe41daab480a4acc495e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebd50e0630eb66e34572081a707db7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e01bee9f2b492e3256b4257670d0e7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a0ff8392fa84b66d02aea9c5fe564504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a6383d50481315282d4bc6b24e027505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6821f64bbf894e8dfa29dd0c480594506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef0110c7ca1dec70884c5d466ef9ee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fa3b29153023d30f03615b2d0cbc2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907333b7b51b607774b82abaaee3a7c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026565bf80e396f49778666a438595b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1ca561900bbf4bd26ced8e1b8f352511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5650fc7fabe150877f2bf8784cfd905512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44d71edeb6b75b2d8d920f8980df8f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bd65cc74bbcab494d87260738d505514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc841c8a87e2cb87cb894bff4aefe98515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633776cb778b4fc4cacbfad74defd3c5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf82263ced70ae2f619c6322a1da57517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21829c74e583ad48db1dbaaf97b68909518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d784b5bc5fee320a6781f52d7e602519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b05d32d01f90a2ad293f5f9e46ab51520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1f63e428d1bbf778d6288c3396933521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf7e07926af79382040e9242f3e7d9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096e1cbaa2584c87f5751f5e2ab18ba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb774257c10bcb962d0aa315d2b9968524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fc3441e07dc338f36128cddbe2193525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330162829a3ec7e9c38fd0046e858d8f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ae109ef427608593cfb74325d33a0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098137fbbf51edc9534fb931115b204528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb5e9e6395b8a59150f21ab358efbf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbee0b26853bf8869a50ee4c9739f7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937be39247a2cee0fc9e65405c99088531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ed4aba6ddb02f63e2ff1401dee173532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431995146bf4e1e066cdd8e637d318b7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fe96306be5de6a6c0cc1659c7cd94534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62116b1dfe6e51730c28d5022b1b2014535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb3dab3ce6c074204a55bec7d28ce1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8be3fed014446dc8821b11ffc4229537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862a2292794cfccc316e77e1e6c95af538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23625ac71d10f32190e2b70ed00949539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a23ee7a306de9f1e65f9457a9588b3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b050d5dd0c269aaf282805840e6c030541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b18572a8f9e9fdc8c2b9ca92f79092542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb1834787a113f0f5987117a3a746c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c760f559d323de50fba9f0b76d8a3b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65a76b103420c75736b2b92466b46f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26850079472b15f17f68c1011e0683546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af9df3b729a53d25bec3a4848f516d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13ec95b76989b4723c058b2a668963548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52839259348853bb8925d3121b740c49549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f48cb4ebb03f1c022e0fdebe5ceb3f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2796f090e094440288da5830c042f0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36c51b3468eb299f9e8e28b085882f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8169e9a40cd4772f429dd019f1217553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819aee6160f00f698255198d2c53b10a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703692db46679108f0d9c16884a772a9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709270c86b0e632b7ff3307a10630d1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0383e483b1ce39b67cede88c5a5ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffecb3ca541c4016e5ca7f9b4cb8136558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88e1cc9f77967b5b6dea7c802522da559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791135784e74abe2a84514c21ea28ee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4608e65c081e98ab4604687ce9f7f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cda6e1b031193befa15318269c9b1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8986c871065879fda943077f3b32a3a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c605e4e80d7e7dc5fb4bb6417d5bd7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91f89c6c68dca5543950767198eec6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4334cea7bee4a3b60ecfb46c5a2278566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b60e287afe5aabff1cd28c7880483567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c4ddbc8ebe3479fd1ed39bf4f6083568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe3e766ff1e1a44249eee96bde8202569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890117b23c56e705355983a11f6cae0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3297c60dc85bfbcdc34bafee0954970571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9325f7d2345a82c956d06c68eb5c40572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f7221569892011d2eff756c6c1692573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613376f337c717732457f8a65fd992a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59363b60463fb2f84d38fc207ed26d69575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594394639edb3472eb4a82e2ef054657576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90c3431ce43f78f993a29a9c639828577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f111c0742dfa99f7bf9d3aaf5920c1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cf523954ef0b03dfb51b1de9c4a78579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a758e5fca37822b91e4feda2f04ac5b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a51b13cc14e2c3142110393e1949a4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24163b7873ad8fa4919288790b89bcfe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00f3bbd20a2bc4096380ba65c2be53583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f688cbeb5cacc5c489c7ff352d5bac1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef61686fb6d4a0a0af2cfb89ff93ed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4736a1fb5ce3d657e2c51d160f720586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ffbb82a1625984e78e82444eebebc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ffd872a5a2ce4a6d78682a65c06b8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d094872886bb7f2e8b1e0f9762706d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef18eb879ef733899dee7f2acc7398e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77efdc415f2b73478f19cdb1028c67591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4155e60eb36e667aad6b761eaf1a2b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418824bacca579bfd73a564787de301593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f239245ee060c2a59ab949b70e2f5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e273b45e87516ab0bfae8781975f9c1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21315a941bcd64733e3a02b3c8642334596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c253f7b40fa36ffaf5a54046099d93d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc367ec6e40887b2fe2c6bf8cd50b0e4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ed033e549cf0fa4def054605fc67d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872387567835ebe79be9dfbd25647ed6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea661030068fde8d2f88c5c18d523f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d784ba2942a93191a4c483be66bdc0a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd579457e3414aa7789b8bd9bbe68257603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64a606dc4a56591f58020836a6eba8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d1ec21d75b6484331ff1cb020f996605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173a79b98f0d135b73286e2a4b763d3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda0a8001377bfe35592c1cfff760d4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9aebf8630e3b8cb3f76dd82e3a7469608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62805b56be9bb6bab2114fe3c41df4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f106d0299934131cb1de9050869a6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab006ffd6b94157acee1cce6d9df8d7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589581e03db1a4252333a170a043fb78612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea39e4bf1c3bc937f121d1feeefa29613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb48127fd361e731091800de9c313b9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba42865c10b7d4c6a8813057485e573615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4792a1c56f5ab5c0f00e94f69c698616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54132fbd27ed2e1c917627b8af449e4d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d422726a34bb2f350b14dc84c353d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba1e88b989ce241caf7f350660c4f4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1c70feaa50475013c793c3e9e5b95620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b867a39279e5b7c52389b48004ae7e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88ed8d735f0f96ec8bbbb5dd0d3394622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ae4aab4d843a98e288f83ff97677f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5bde8291aaa71be7a5ff773ea89f2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a6362dc94b2809f59e4cfe320979f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d13d9e62dc8c1be97971881fb80d1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf408aeb0ca2e5d20efc76eb3e76ab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a691e02283f18d9ac71f972d34aebc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccd62de75a93ec974bba9f4547b928629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9fbbffc294453d02466ed1aa20f53630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0da50fab02f434386796eba6b19d7b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd66de1ec2dfac53d12edbd7f2b7163632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c865d83e7f2f9a801c496da46c302633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a27f1c4e0d397cf7269aaff9358c2d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcec2d118d0cca5fcd57c0acf26e46635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806f12388865b69beeadff60039bdd6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5fa908f43bcd646fd3c08abf5a3d7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aef2b4223c9fa783bb5029652a6baf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff42a9ef0b81142329c7320862e391639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af10b200e9a98b793eb95f95eabb839640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b071e944607a3a187f4688d3eb5f06f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed52af4b8745b9606c6b8deb8189fe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cf5ed75a8ca418ac311b4e7682670643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49e72ade1839c905cd40a52ae2bd17644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54eb27804ed75ccc38c1eb579c2aa5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c72ff2194226520d46705519438eb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858966382e65fc0bee29a5178e1ca917647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5f099d6ab47b3789e2c968e9e280d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00399c1f0b284c73d9972705be03a254649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f87435153f8d16b1033ebff55b8a59650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d73f88c710bdc66178e2869a57ffd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0715f13052eb63946499e433b04fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cc336847a8f5a8aec185310a27835653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49f3a66635bb4c88e6df443b0a7d9e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce34a4a8be8d5b099613d42922ea47655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c44b1ad00c0ea8a90521edd730b84656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cdd15efc0c2e6a0408984056ef2c4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9e20380f37e4b4f469dcc73c9f77f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9f72913b438d2e7e88fb7036b9d0d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02235349c771a8e9800c74ecd0b43803660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecb86ea9ec420053edad8a70a12b56661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999614c82de9958aec509c25b575c2e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335ec0e8befa92dabb04371010a3bec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4f994c8c877e2814b66aaaf5b3a16664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95bae82f78a808b554201b803e5e0b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb97333ce7b860c992eb645bad6c552666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2551bf04e4fa4e7bb92447a8ff5ba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d15ec83a9035eccc2e0971d88741b5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cb8c98dd92493a012592d97d623bd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8c42e01e3091353924c56544bcca2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23037f6f013e25958a3622f2de8a0b6a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7436b312198e20a5ecf29cdc82051672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7984e478c4fab0acf383edcba5ed2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2b06543c144f25da4efb1effa6570674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6573dc01078c4aab43b960807c7aaa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991f91de6c28ebf3017e409b96530a7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d19789e47ed6fd47ea827f95851cde677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96e9e4a29fa20d2f0db46ec15ce90e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812597cd2fefdba9735c85241a6310d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42408e0d80ec238c7cae292c3517eb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de772f910701ea598c2737a723f0a8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c679fecb8ae03ecbf4d0eec5a1c16682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516090a7bd032ae5ee9a755fec508545683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5003dfeaf6c490bf99f04f624af1c3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f910a6f7a35f31b30204d8d307af87685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaec4bbb933bceb1d2f2f300b6a6879686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a6e018a5a4e88b04ec177c5be7d55687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855a381416c24d40db13892389fac4b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25827d5fe3281913b518b32b083774f0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed9dd5cdfcb4c99d77f3d16054d01c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00cc91e7017993e976aa28d6d22245691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f26fd576c4efe7c6595cc346ddeee1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ebc3f227a08a4db529b558fa347a0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346c33197962123748efdb08a39af64694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9cfe723a90243975eb6807a987504695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c772f6aa3be1a4787d98b745c4ba2f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6aa583d83024e0d5146a41b5c378c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592d66d638a8a22d30a897ce5c50cfc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe96d7696890a2e61156c4f0f8dc3b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fca17795457d84988d151f654da7f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcc3cef2ae4e3d99c3aa6462d384f0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd69991b550468ee5e60cd4970c8808702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081cfc3cd538a69c03e77f89c5252d7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266663539700f9c63d1353b4116baeb0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361e9ae9a2ebd26db3e5b11b3bddef4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e8ee3e87b80872330020325cf24d4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499606eefaa5e8e90dfdbbd3e003cd1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa47fcf4494f9cef35b45c2d69f3d4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18895808bc986bce3ba5a6c57327eb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb236a8b65013c1db236e8923556d9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e2f042efe7b00b09fe01524673597711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd931f5245b5627a49d806bfa3fa568712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e03d6ec30d10cc199088dcaacaf62713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363cca87205a945edb6a0785372b748714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0baf146759a5576c46090cbe090b4f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02874b1b97b56614b640beb66f50471716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc998a3c0cf500025754439c6adbaa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb30f5b1c3f1e42062eebc6a8c12313718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6b0c6acb3452cc16905e59e2061f1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee53758ff7123dea92e0431b3474ac2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c108caee1d6f006e367174339f2adaf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ccba59a80ef5438f02d6e44087540722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab231765d6f49d87a2fe13b466d29d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8914ae9ba98dcaf2630ba12497e0aab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d384e41c8f4122c8abfbd6d67011f22725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ede8f6851e155f573529f194154961726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c82dbfb7f5199962d6ac2f101dc1e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149aba14dd55103bc8834b2e620299ce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eab99744b1c1ceab941e0b0ec6abb9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50f7db431c304b3decf84c5993b5a9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25420e17b1c3b8562bec7db86f387f63731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3465b58d18931711787d93edc4c69b2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f590789bc3e6970825b52716dc1f60733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9394e2356b5b6a87e02269920fddb64734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a0f1f81894683c5b7da4aa01ba90b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26c76d93b7c03c0dd7b8d24511f575736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54987ad015ad29deb850e45c9377b9f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bcfc784cbda81ee1d2fd0e7e2503f5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201ad96f92e248938696a14cd1326fb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7027301e9eb9085eb48f66ff9a8e881740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023c2a0e9f8bcf0a14dd27d509527ac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11083ce842171bfb0935504a218836742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf1fa77ed4848fb89a47262ec7b43b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d612c5948adb3a00178fab48ae5b2d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e1739a9b4443c155dc769834d0770745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f3ac462d2ef8d27e10d91eb47fd36746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e2735226be4981e6934199ebf46e6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3124939a639e3d9c7bcb96f1c378ed7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb093bb70299054397def72cb22ac4a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623fa40c3a8c13bc51a3756d1afc4c0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d58c864583d739368fe778ea07d6e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc939a2f0aa965bc934952ab9c3b40752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c283401792a1c32087be977f65f01d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b46b63e6c436e37c8ddb317b04c7a9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e51f7c0832bb59ee73a381bc91d220755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb5ae558c2b42d9512c7bdb085cc8a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c6a5bc4c3a297b6729d759b932621757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb0fe4aa038d7a373eeb884a83f09b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d3d9d174af11497c9564d9ecb159b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>