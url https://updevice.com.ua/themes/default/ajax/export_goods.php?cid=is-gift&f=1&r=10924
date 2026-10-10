--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafb61bfedba8d6aa2c58fc2a8bcf581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee2efe4813f8439a3f01076d1e28e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcf30e6d26d9d5324f031288f029043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da962289e311ac1c2cb89fa9722bca3f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b2a7a2aa7a293eb64186b403cd37f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4cf7f02e194ca2881082c8b4d61586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ca8ee03f50cba5bc8ede749f7ef3e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4f32bbc93c9a068e1cc6ea8cc24208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80606d585d9907d546a2f5c55022b8f49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0bc322ff293f279efc9bac86cda6a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a51226d679651cc874b6d9e2ff516811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2d16668e6c51bb6e2a3b7b049fc5b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cfb11beada083c1f6b9161767369413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b18847fd27e58ee9d9ae1fbb5f759014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df35cadefdc7b2d6d7a869542c7b14515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c717d72ffa5e19213efc7b7d0a67a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28ee492771a0bf089ea862c3350f9917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c07ad99220357b05f4dba43cae121718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377bc99fc6d3c27e815477b7fdb3a1d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483dcdfe0fa4e79a855ea730a62afcf720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f483c25d156acaa5f03219fc55f2bb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aaaad0b535d8db11429e39f5894d7522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030ec6d339c2bb3a0068f1cf26914d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db496bca0518c15c5dd2daa1764677224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66d40a0ef55ce549181e3c9c4d7ef125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfffb2ae6d791c54cc86f9e8ac12aa726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47574b87c98ce3078ed302c7a8ceb9f127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb67e187d1216b4ce7242c9b8d4e2028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd827944b576dafed34aed3d4743a3e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1238a05fa9f179e2ad1db92310043e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f401d500f7218960b0f2396b9fc4af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d49c4e8b6a765da3c8a0c46d1b37332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151d8957a1eb126508db57a8d29feec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd02f93569c280baee90aee6de3a7334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d74510ec069a6743fc027569b559435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d3b639de3ea37a42489eb8873681436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296ff26b9c6b4fbdfde18e7a143beb337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798eabe7a04156ff00e018829347434b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5fe9cea2d47d9d1bba9dea5b8d66e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ddebfc82b8365f8f620a61bdd625240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae245854b34313cd9ffe30f9df50907e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8be633713eff8e7d2a5f8ad6fb017942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150334d004250de7f4b1486264f8a8343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719dcf4b9015589ebbd722d983a15d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f85a742b6015e5a3ed613e1d5bca145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbc7d37e2d49b0a40ff6fabdcc381746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d0156debd3436e16355d37ddb615c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205b25d7f8ea6711da6a8e357ad658e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd7142e8c93ecef3dc632b44a88f1d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c5f904716ac62df89653a1139573f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbd75a8a8d9ca00f5b3fad56b42af651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50103fe6ddbd3a34736d59e900a358452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e64353cfa4ce581c9a2ba8ab2aa8453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f78c0d46adae124f5d2fca84c4c1a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aaf95ad5985c94fd52ce6a7db8fd7f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0da0c09e9e749e5bf56fb6868b0b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de429d8010300d76d6be12d1bcdf18857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fb9d17d6831ec7241204b773b5a2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af1f7b81d573a6fa6c97a101f79cc659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f0ba3513b0a5b1c525ba35b8af0d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7505cc845547806acd219a34a7976861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ad0929fbb67584420b53b4ca228d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044c626cc8e2e071ac5bb5674d784d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60199e386b571baa20d67d6a4e502c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab807f4eef1dda7cc9edce9b212fcf7165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26cceee7ac11cf5191ba6bd59f250a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc92179c4c6bfc1999e4a05c33133d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f45c7a393342a7a5fef35ac6515f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da2277b935f625c40ab13e0641e84269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0af8849c481bd7209ae2239970c3c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bad621303a376fe78258dd418c31c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f2c9e8ef9e8b418f9072ccc98c2e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f37b2cdbde7896b209d1f1de2935e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b2ce32367888531958a87f7e33ccd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bf418d3df3a670f076a8da5a9a56a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0908d16b3151c7d0d02486dea04b0876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52dd55a8a12dae5ee3f6f33e6c8062c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdacfeed9f335e36c85e4bc5c2a023978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfd2645b6bd74ea1727725126e2dbd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43346309804dd4639e2e4fba0633d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2d7d2c8afaff208e240244ea4d6f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aae6f533f7e53b53ac0f1a6644a32082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8aeb91720f2918f5be952be81621e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469490c78d3cdfe926e8d3eaaf379bce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454f1cd8d68de55acec0713d3c5d5a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fada23f9d15e953540c533e4e0e834686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d84c70d4e3d37d952bf3ab41839a9087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef8e03ddee30d3fc564db4aaff1ae588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f35e6157d4856dc217817a5f494f8389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4160e998be976eb440a581b356119d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c89d9e3b3e4d13ca6d766c1c3a7e5891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa7fa848d6fe704df6177ea2309d6592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584b23ffa7b7d852ee552a557306bf293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b23fe509cf97b524c53b164e25ac9094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3398a76a9b37c664c84b453c22206f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07128b5fdb94873800499fc923e8089a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b04bb1a1a1ad5b8fe379cc4746791a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6defc861b1243ff90f21e6e192a2d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2ad6909d5d446d89067dab800f30199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d57a71b5cadda9075c2bfd67062671100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3226c16978e108c91d684863c13c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da537624314191d1fbba7d2bfaab60a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f4ca199abed0e680eacc21c49a8a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22afd6786409e7346ab46d2befbaf7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c90e3cbfe71b0ede689c4254c8174b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d6c86a5660dde286fe78368635bc8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032e8c2121dfdf59dcb5b07a1a66e48107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6bbaaeeed74627265552cf54a32c9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045e1405e65e69742d38892048b2127109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158c78a6eb92e4a5d6af46cc4a8e370110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c42d70333694c0110e5f07c1f1233111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8afb8afe7190ba9fab56042d056f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f15110ffe141ded50a719fa0ae738113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390ccc266a02830e8c49d8ac76e2db0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7934ff2aca82e21a88f02318e29cbca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aaea831b924a29d49501852a2d7191116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785788296e1895429e69b3bf725da54117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bc29a1216adb3fdec340e4e6d3bd1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a070c5acb4421ff8eaf43aa659a8e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f4f91d2c669fd7693c99e7a3a3db6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda909bdb62d93c2a72ddd2a7bf1691121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6fb7efb5b1544f83a7359a0e2d85a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c44c142d7e0a935ededcf8090b3bbb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73c899e656f08a2fc6ee34f0a8e35e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66ec705929097919eb83b2f2c74a00125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20e489ff81e5a1556b63735c88c7b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b00a2fc098b4338993d4efdbd0376d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efe8f6975c8a9f92389ad4bfd35a41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55dd1c70efbf35c30677d7a461d10a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decec1b045ee67f74b16deb70f1dbcec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a214759485123d5ca7c77860f1e2175131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cfe530d96f366f707b3358ff5de1d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff178b75c6938baac66678a06fe9872a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61fae16bcb12d0f2413406829587ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8f938e208168af702dba868ab82a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d9ef88ac4be413a11e0e20220bab1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec33f19f05934e9e4684b778971067137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5e0aa8fc006c0805bc312a4422d6a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913600bb0fa587531a4f8a7729ae135a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2b7d612267f79603a1c7d36809410140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976546c03779dd6b4d471ec3fa8ae81141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3c16ddcd86c1c444b4ba2d9c78b43142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a45f847a908b46675b670599e801f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a3ec44cb58f0939d02e3159e50ff5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623a5fb3ee6a9b0bf548224e685bb01145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7194ec8976a3bf7ea93467cc6b6b03146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b397aed1d8df3e71fe73b89f01ec0b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a7340b4f91e440f0087c0ce8428eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b938191534405d26d5d432dd5ef409149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630257485ab83de30fab1f3692398c5e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76bb28405d5bdc290212f8f67c73a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e23753350e9502652adfba05c666b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b3dfcef276840e52e7bf6d48b4bdd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b03896d428b3a759af45ca9b0b1475154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c1c9ff7ac59e49155dededf6b1529155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c55fee9d5da27ef694a06ebe7bc179156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f17ce6da84ddafc50dc867dfb79987157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c4b07f8ff1becb68d5238dc6e4669158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96110fd4d55e7abcf6db5751e4b82f81159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c61b8ac7732de4883194f5896856d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf7cdd6d53d459c0161e6890d52ce6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd12cf62e0d88db93db971fd09cf2f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682252447d720c6327fbc2216b17b56c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b60be92c5639d2a4a63f3c99245311164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca533cc969effe382dd53b1863b13673165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdde05dbf138db94ac716fea81f0109166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d24f81233dfe1c6a00976d0e6c6c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7157ea490020398143f4c4820038c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92a180da9131beaa8600a906eed8ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b3472644d90f31250885b0ad7d071170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60acf565c6226a155f6e28bee02a6e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582defac0199d8e818313aebdceda0c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b1c50283b2791de3f1d54437dcbf1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00e0cf33a44d1ad7d6b591a01eba2e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33356e3037b9369d1e459677d5e91dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295eabd108cb7ac3eda25ad86236cef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d740c496b8e23000ce8b1679558a2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5c1c4e6782da837d722329719314d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119e71ba01a700733b506b340f294c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a493b30c8742f4a3820d3d50d50d8f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b641cc91b70f7513b996c1975cbad6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ed6f9b8b591a51979c9713704e7cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff9d6fc95a44ccd8fed4901a51dc9c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971f5d7e8a827adf1175ba5871524cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fe699d1bb60f6327e4e350b14429e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a984429ddca1fd1c9d712d16e0291f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b96277d7b8fc223fcdb7940b2c4ad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a72ed29a7baf86a9f818e2ea1cb56188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28ffe1c2b6734ff047105527c95079189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863b611388c3d685a2ccd308c4dca7d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb5d3ad36bd5bcbc1e60cbd9a4265d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8029875f7b2ef7d9b8af22961ae8b57192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8efe8a512e75a292bf6b2f93174b0a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da49bd0eb0a3d3891f9b303c8e81dd4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a793c4b2a422c1308c7c3dfad5f77195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128ec6014143e1eabf8819363d253b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b3aba347d0f2b72e805ef22c03594197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d52079884d0d855af5e6408a631a7d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b1929c24dc614093ff5a254b3ba34199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16b71bfe664ecc125c0df353ebb354200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37468c387d6a30b80b2a26a5f0cfb925201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045a2d3cf9ceeea3fd209e4551cec65202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07a9c47f756d5e5d9124f3032470d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58706ef3962852acfd13022f09a53bb3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ef3de398d545e5283b280dcfd5571205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d0bf965404b55b9ae833d560e2176206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40795ddc00397b9af81b8020f898ad5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa577e40b36390718a08d4c5da540ce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355e22e1ad9229f5b9ff9c4ff8d7f2a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e56bfd5150b5f4428742e319590e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbd2578cb8d0610ea536ebce14eb3e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804d068356205e0e6f144bf1981ae14212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b3e4affc42f3ab072a721b9956d9a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0b01206e4e4625eba8f57b018bc8c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cd6de5f83477f90ea464602c6fdc7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2ea663ec393fd67278d788dfe436a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc989e8fd013227d65f3f88ffc58d18b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef9f5edfe21768c0ea8d2f971d8773218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc34924b08ddac45fd8a7c410a88d64219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2633c804aad368ccce664634042f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79396441b507aad7dd0f8057682adcbf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27317207a87bfb08de8718b65b6481222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3c7936ad2e9910cd500add9ac2094223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4a53631f840c5db9a89b771a1dd22224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc402da7248f6a976a010b7ab2ca43b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60444d90618f0cef44d75772a4984b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefdb31c1a13cb24dfe3632b8dd2043227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a4226713ee18b1beed14daf8dd29e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5395a38adc2b465ce94c01f5c2903229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ba01fce573bfc0b73f0ea4c862ebc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5426e73bd6730bea7beeb1d0503e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c839929002e93b9cfc9da3841a746232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8413c703e8f77d6b6b037c38c99d0b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820c991ab5b0a1a1f4ee8a83d4cbece234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7ffd728bff423da43ff00762e928d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63744f4603738cd36e4acd5e4be298aa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38188397dedbffde49e8554bf1dcfc14237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ffd1e1cdd12f9c8e99edfa23ef248238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20d67450c837850ef0f64728058122239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125058cb5b0ebe85975143c22fc598c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada137247c0f89b3ba26a883235fd77241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786f1a0d0b1485f305a95864b0f746e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6d61ac9b309c8787e7c10bf3ea534243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488d5c5d3165464d3a85b7a8d8fa479244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a623a9e1dcdb28cf6d174f9b3c398d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74bc4e430c0db5d789c40180321a48246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e934107a79dd9460b36f7dd9531df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59522e7cda39d2c9eb61fd1cef04e07e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdea4fd2c0bbe9f02e4c701c5f70ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d4f0392a81f50422cdab640cee90a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9649e2912e472fb11128f61762f817251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7e30cff50ff24d1358160c9c0b6cb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b202fbb33d9e8f2567f85fa10da9a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962a0a69c4d1d99b76fee094e1a84b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149e619af0931506694a1b5ee32ec5d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b2325681c46aaae0e17805dea289c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45378e8cf9c793fe3bef7bf62b02063a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa814ce7ff8f35cc5f1a2779d334220258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167fbf56f01b5f562d9b897e7e1eba8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d148272329ca8aa4292e055fcd8e0c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf80b706f56bf77abcd041ccd31d16261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1069ae6f869388cc4a1ff5a39d0e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56f5104c0eb5fbd7cbea591e017157263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2882b2e15e58b1957093c27c81c7f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73200ac1029e39934ceb83aa847d6f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa12cb02f884be452b38725873cfae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45754e32b44ea82d1eeb28b7610c9983267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cec102e67d6abf76c7b89c751e183e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4482605a191064c23b0c1a80d6deed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bfb7d98f9d776764ea245eec5eecc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd8ca9c77e1a53fbce5fcafe79b80a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e18647ec186d52d70f958439defbdc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3839d3c6e28ce61defdd4a485a05200273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df72520dd9b9fa8e7345c8e601987e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b7b8cbdc474cdfe42811285e1289c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84240182ca01895dee87ca22df05ddfe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3450246c0879840c762a021fbbebf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca3f5bbd763cba7962e01e605e967a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c0170438c478f9a8fdb951372a00c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae18d343b7f1991fd3fe111a89be165280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1335e0d4018f1f2a80c8a9815643673281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e38803255eddc894117df7b03c8976282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ea24fa365dbd421f28649bcf252a0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392437362449d556ab57d6b993f0fdce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00360f8d5dcd1821a0fdcf4c2295d7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf82aadfd9d8d6ca5fff504a07e1b54286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78cb1b75c7cad5e8d82411036ac15e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9605ea3059657739583c57ef9de36b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe162633552fc4132fef93d271d8bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e60728f71ca66d54ff9f9e8ec9b61f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d330cc95d34397646ccee987940ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94230383a322aa7f95eff0c5b4e12c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1a95b38b8ebbc4974172402b2ad8d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc50f154a9f05e2352f15a720644075294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc3a36cbce694ab7dfe18c8feb31ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6ce8576c2b9f7b82edefa36b50398296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9331f99c78b17e61ff699c01dc9ff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206aca5eb6e317f4c6d3a7c2ce3f89f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ff1a0106fac45c8293530a11c8aba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d522ed97c04fa2e5a5a4e2bce3b6a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11556920bcb7a7228979b967872af1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa341c8a929856c0425c66ba01ad16fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f66a2e046c902228ca52e8450f913303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74cfd7703200cd22fd302a3db8a76d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41624c65a83e6fc268c44bb45e98b7b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d338faf5ec2266998323b6ba111c927306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515bb1b50f8c5afd846c277b1767392307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae005a0388824ad71a555567943376b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c33399f59b452dc28895e4c1624cf1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcc9b9f5e45080db556e88d2e8bea5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff8e9dea2baed2662a457a387cf55a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07171483903725fe0b7e1aef858eab57312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713ca1362b852a3c44684ba6facf1f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff43030c830aadd1d8630ea656d4f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda161639a2bd92bd391014594b9f5f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e45e913c6ce0063eaa2d25a7622dd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5babdbe2c8c40ea2ef070109fb805f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566a15cc576345a78ed8ac1e8c0be2c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a016cb0c3676b84731bce700af9c19319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59320c2ebc36bd96aa65f339c6d5d9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcd4e8f938e16ed5c76393d75d8105321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1d14616d9c3b10bbeaf02bf87709f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e51528cec0b0b415eb342bb84e3e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739326473aea51200b8a987df40681e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b0be3d27b7293ade4910aba24cb9c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea212871a04f38f5cab31784501c85c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bc7a93e0ed253f5d6ac449767601d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caca9e66ca7c49d6835ed66bd977292328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161626eb3ac90bb04837d39dfc3cef48329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855278efcb7ddf11fc933c125cb727d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f8ab3298b8cbe07800eee25ab2e05331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cddb024ac24aaef10f0191cdadc9c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8a117cdba1cb6423079bccfd74874333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898419894b0219386254643fad8798fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae680e657a255ae04639d9b0c829dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea675aa28ddfecd7306de3e26e0e3d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f62badc54ad5c2517b400e7062b40337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae60271c8567616f986a266dbeea7e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526de35fd0fe2a05bff06ddcf7a5e8d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4171aad314924e89558d75faf04e9e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d650a4eb538f1a4c144d76e6dd368341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9d69a4346bd7f62921b4c13039db9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a055e9b21e1cff0e8ddc59b27b1ecc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9a67232b8b824b0d13d25ab458620344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1e54ebc2eaafa070b1f647309a91a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fac9a1ad23bfe38ff6b1745980dcd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04931ab5e987c7d891fe98ed88ac77b7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125fa49ecb9da8d4bf96aca7a711254348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42520b6f1bc3f651bb36118c1ebea887349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaaab0963246c9ee19b747fb49ec5b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb30c9bfdbba258f2ec4c93b731410d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a524b9e2eb6cd467b62a759f53b509d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0340f800c515f8ba832a0a72d7cb7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbba1adc875997c195ca086cf51bed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b08099aab6318da6ecfbeb55b8b7c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e55b354e9d6b9bf1da651264171e8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad032fb44cabd1bc74d28c56c6c64a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077b9ee37e175fbfc2743169e9e5bed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec30befa158aabd0822f348e77aa11359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effbd87b5f82637325057d387dbf2b8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ad5c8fe78572894932ee181482748361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7884eb912d6b1cf73d25931779538362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a96a666938c0d9677be432e09040b5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f300c346686f5f8d7b0982a4e483f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238874590834c5f53cc126a75c73942365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7be16ac6c97cf6955f0ca794252999366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6188b039a41ead9dfe86683422775e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53476eab1ba9f1a03d1a4d2148c4a975368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420fcf71a1796d31f58d31e419f0b34369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc0995ce148b073a92bfcd30d7021a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c09800e9cf7df390f9cd903bc7a1c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc4d05462f110755ea8905e00102f3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80ba4983f19b745653f26b0dcb6555373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e7a63ba72310af0ea9b9c08e550e5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee670d36f6c6600276c73c4dfa7e7e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b70c0d6be3a4529299e14de4cb959376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af01891ecbddcae56e9688689d136a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f724109532d4b0c323f6c064ae8fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c597f70403b62266676434b105856d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2098fd8458baf2333c1e8b4a44008f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd475503cefd74ce8ae61cb0455483381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2347222f6d09324af38e70b9ce2ff7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5155c21731d3ba333f3d0704c0de3a1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddb60504b7959dff12bf964b9c5e87384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21333d3fa48c2b82378fc48cb6820058385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaac888ad99b1c24546472c6843bd9f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcf8b3d1e7d4b9f8140e7e63603cf4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf72c9884a7e302164282daf10fb5d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a33c6f24ffc6f174b8f15835c61399389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593df2ccaab6387ecb204bab84ef01e1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f565107fbfbed583452048cd8b471ce391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202f639b267da15c8867efd8df65b96392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e990ecc1dd565bf17b35cfbbb2855393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a05c18a8ba591afe5c5f752df64910394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db443c656f201097be2a965adacd8c2d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429b5f7ead2ee8c82de9927e9632dc5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f87d9c1acc0a6280b52fbeb45bd53397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc6be28e389b1e8ca49e9cc253bd71398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def290373955e6d9c680cc87419b8e71399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d5aadc6ed23ecc235a29a49c883f0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb4422b7d0cc576ee10c87f70a6bbd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7593b543e2f553c1edb70eb876b69f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf4fabef255cdf9af22b9c8798ebba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efe6a38f41edafd009fbc1ad041a79404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd33c8bf2613640864c9abbea1f1e4b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8ece882c5a383e4d1819ff2f9bab0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ae7c3aa187c2f7b3a6fdc521b16b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbada16c12f058e8148cb58c939c0e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45974b0e4a9c55fb8c6bed1f010858409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d563d108856478e9ab35042ebcb143410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b5db3afd2447c50d53a7fa0359740411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ececce496df42adfdf298d12e3bd02412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f570d57c4eda9b89d592bd552997a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35228a3848163f7e837a10a5327a1973414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a8beacd54b5a98ca5d55b739519fb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18d0731278bf237cc2949bb3f71d3e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61683f85a2ada197d0beb01ab6313d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8656b2c955d8dc9f3806b54788d14418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fe8c9ae3dd2b82f34e4b3d80d966d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b031f065624208bda19649332349409420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be575faf999c2a7c78911c5006427076421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5b22a5342eca54eac5f2460a2f2a6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a5d7cc4834ed4ff389d58caf3825e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd769e4e9483cf7d1bcb39acd1440722424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2bf8651baf0ba90e61943e48e2a10425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935539c1ab1b3dda81ffcb7c0d2b4b12426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2a48320f8de6e735caa7550eb7a0b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd75624b52d37c4758220fc973acdc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd089cc039f42b734362283c4b8ecb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93c009f2c7916ba112ebf13bafaa81430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa9da90ab31327192d06f908268ba7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7fdc1e49bfe7c5ac3c11fae9a4ca5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6619098a65941934535a1e2977bf91433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0bc978887261955b4d71bacab52e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449164ceff3f69fa84c76cb258c4da35435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f79e6d1dcd823efcf01eb75b0a4b81436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1315e9e4e66dfa8145b32dfa1b7a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a660f85bb653bc374316eeff018524438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d705ba563ced7921e2047cf47a2eeae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3421b4893c80d90703713b52441b9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba937124c5294f1b7c3ebf67904da27441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b0be19ced57c821bafe8627365868442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef6929a2526f77908e774ca47fc5b1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb6ccbef73d758bad3b29aa149c15e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72ba13074c1cdb663fa8b54a5336f0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085f9b48953292715490951b6f87e33446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a68dd93d44b1f69ba06ca236af17e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fef6492cafdf22927d811d337c3d08448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90326c044c87119ef77da6a2ce27dd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8db6f9cbeb754e5c88929bcb5a72d0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d6b7d9d91197333b4033970529734451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b48fbabadb50f2aefbf8f6a4439ca4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d90592aec5ffdaf87a002b4636345b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31c768f0c3c6e41f1e989daea48dc8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4265875846f83cf6f919ac15b66adf3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ef6888039ee607a537f4f86cc4b02456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d317cd822f77132c60af4b21d91a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62965f821a33923fd636287e9f5ff775458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a91991ffa5af162abd207fdec58d2a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f40862b20986f89440c38c826ef75c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612e0fa8dd40e38ea8e6150230d57d9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85aa385d5560cabc1a6e2087a528892462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb604629855506cd92f0b4d2e1a70a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75630df5b94857bce46c4aa1163440464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c8af1238085584df3c1c7da4bb1fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04e69b6ab7c3bd8640d814ab85ed01466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849acf6320440386bef7a22f341609b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70435af8dabe794b1e8c78a52f09a187468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975c139311ec8fd8bcef567fe0d1be4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39890aea656503141c47133fc275fd6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced86b21166495bc6176ab004ec85b18471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39475d116c6d361fa11eb303d18e78b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df223f4c0acd47821936b3d7bf1114cd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6177cf1fcf0a7a4b8832524feea22bd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a55262bb6d154b5992f6d72b1150e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a242dc55f115fad09ac04f81c9f806476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95692d523ae099717edaf779f6501e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183839ed2ee2401dd54a8df1b7ff00e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175fb75ddb6f81841b07774a8c80f6f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d167ddf87a2456a84ac551522194741480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56229565af8b72543dea85e970fd089d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebfb3fb6069894b2f00b958f00675f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae472fd68ec3f1d7cb9f6329ddcdd4ff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240f2ad5facd0417b734bae5eb200cd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785703bd6a7ec17fbf2d708831dc7ab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff3dee5cbe009abf680841c1b0d5a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d456dc8c341b72d4b7584861cd3fc2c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422e4c5c503ac8d04ab8ac4318b0652488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faef6529565791f81a9eacfb8c36012489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd073ef50feb466e5f7ae06bf4ea4c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928be1793e44088368005fdbae795c75491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbca7bc49e9fd53be1bd25f450a98f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3e63524d3fd60f8d90537b8750d7e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81789580ac2bafb85d2f774c8b8b1593494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36230f4d010e3ea97abff8ff8400815d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fae702c700221cf45f7b9834d8c1cb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5484cec36dadc83d5ebd142fe42895c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85f7ffb45a377bce8689e08617c842498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2cd777dcd79f730ddef63091f55005499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f00632fa28fa5e88fc7e5c74bc215b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fbba74e3128adb98f0c89e0276f65501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea345f4cc48abc99e66bd8c270e058502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c7053c5b1f6f853812fd3c96f1c4a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32ca9c71b393cdf891b9d78a8e685b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83db1c7b927e8aa79b0955f0b23b4af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983dd0d95fbcfab68cd20dcb8456023d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf96e7e107832c3b53a252ebe3f814507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b775657414871f7c329f8dd2daff4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82558121495330b982f86744ef0c67509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153a3aa379a99616b2d915e91af2678510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679d6363f5405a3577f8d4a78c32907511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b6233c342ed5ac8ea321db2b6d89b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743998c2385ca6c7a9d3a56c014edb54513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8bdb8cf0b970f4aae5b88f07a441d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df61011fc1d08d6bbd730d12adb6f29515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2d1731fe78e99c463840d5d8743b2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb6b7425c30baa3ef824710bf93a7b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6046d31d64f3d038d98adf70621105b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffdffcc88a8edc15fe6668f1b7c8d0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6cf23c79264710b36b711b555c60a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51005a4558d8a8d569cf3f0eceb3145521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e5d1d70bd47850da15d49b6b457cf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd6053aa47887de83d0e52e79ce6cb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4de3ab6aae0dd52976575b37b865c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925022ea808ef9efc6130d2714d62f9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c30e8d8d3b4e8b2dddb5da1edf2d49526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fefb82d4d027a30036d4e9a9b9b144527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa206ea29dd1d5543fa20b13b175f1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bff68bf3ff7967a2ad92250422e5f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b507ab009739555e1b7b4080566b5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17ffb5b4674c7f985c80de250c275b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557620977697d1ef55e11fe8b5b3996c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6e09add6d8757e24c02bd2c40f5c4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad1abf75b212bbe1b68ed47d72510c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebfa3c7a4e069f2e58e75beb07fea1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbb54b6bc5596a699465915daed3b9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfb55ef9b61923c73137ac2f973b2c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb67adf07f7a79f0bc5395f07418ba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32679fec319a4e6aaff65aaee2ad05c7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686180ddf1126205bc951b4aafa81e2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116518228c3d7579b486ecb48fb0166541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e52c8d5f4ce593f122cc2c1cc7053542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bb3598d5e6eb07be60b639b07a4ec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d293c3501062071a73bae0381fcc5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3990e5fb296770f94ea53d8e6888d8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c094988a3f221e1b6bc9af4f06fa87c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbee58be57ee58947e6b198fcfeb35547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6aff123903c29e7d0a0d9d279d852548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db414a881c125cbaf53772936f160a1e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a0a5136aef82fd5f0eeccdbf65fa6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4646a6b23bdc136b531576819d6f3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01257ef6d68433a62709461f825e4d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d36046b6fda141e1d699a7bd00435a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f5ccd9bfd367421e8f62d6cc49a3e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d33d40f48bcdf43e75993d09d2f08d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b144a7f6bf4ae742932a35e5d60ab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cd238974db1951563d3412d402c83557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d3d8fa273e5b991737ad226de86dd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a055d27841e0334a379fb3670b77d6b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c578745c944e9bcc044953fe144316560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9bd60f70ba5c12e6b47f8abe140e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb72c8e9cfa36c3f992785b460542b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596f1d38afb7175eb57208a1d9cb84b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd6bbf2337f2134a8c4c54ce213d50564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35dc9b3f948ee4812ce295a901f5074565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d83cac3d8d6854a89c89f75c13d477566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8acaa82748ac8cd9907f52eacfb67567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5bf69a95924bf7bf1a6f8468bd3ad568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e111544dda22d3e20155b0df0d6f1a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ceca139f057ad5722a0f292202ffa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1b3487e8bdc38d9748fa0074c000c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3c8b68aa17f7981514ee9f1955dff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fb8269ffbaf5c2cf6cc2d190794ca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a9f19b61c8ec8c73612b3572d21fa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f4c80b28f7d7382bd8b4a5ab1abc8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38cffde1707923f3c203250c375a83576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfafe355f87c32168b31053431f2373577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c27180f7009e8e0a6a77826800283578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154299e3abb7db104199caab0fa5f31579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867adb14522d954a6b91c64f220001c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630251746d0fe39c5e4285b9435a000581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957e064643bead2c8c1a865ba5b71d6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ef5bad73dd228c138bb4adbaaf218583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d6ed775c731bff17d779f39e81886584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97476dc30ccfb501787d691f31c33e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca787b7a5d0043de1d6fea422edc907586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bee46dcda8e9e2626d0db424177207587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666c25fa05e916c8b41851ad2276394588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2150b8121a8081843fbf4ce31985d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb05e7aad7caf34f98e419c5c86d806590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e8a55a6a4715215e82f341881ef22591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072c0e3b71fd1e54eaf3230e8c62e54592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b385313783a394da494bae3e6c7cf06593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09269b1d1211aa8a4b086423cbf4d7e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f29c6ab3df6fbd32396ceb1122f536595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a560cc22e7987e61e564195fd8379596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750d8b38c02cf1df5e0f2489c202e8c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aea5dd00203605618526e90c6c0d4c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5173fc1becb307e0b71e6600e1d266599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622ad0725acd8faac1c46315b593936600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c126649876507fbe9bf60dac60a04601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e90a6d7865ef2dcdbc5ba96595e9a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49188bc987efe00cc106517edb9e45b6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e66596fac834387d716c007ae7bc3c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdf8bf5da874eb418524bd928c5a98605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52471b7c526d9ec14b5a4f8ed12daa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629beedb064778e406ce6dfab86290d6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bfcbbd76bfee02a78d25247fc5eb3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865387817a340bd6892af846549f1ea7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bcacb5549386ef2d2e08012b8fa42610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be06e34fc8c5f018f8484c1fb6326f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ea4efc77e60fd098c8a0108b7f9f1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563e3ea74e8a05351bdeb6148479eb4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ace68943e41cdedc6511ef150da192614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161d804a46c7d829ca6d4615ccabdc2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4768378aeef255c6b19518d49b34a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbd6d2b030439b9de40f7e0d454d44617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f495b4ac73a8a240eaaebf05aa18f2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a136690bb65a83c99691be5ad4589f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f78f7cee7159b44e43b05040f55754620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36711286367f8bd3bec979938085b4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0a6ece5686f3aac04e27c4583edc3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afffbf6eb70072f6e65eb9a81638377623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edd16f193deb20c522be659f25008d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81923d53597ff7d556bbdc240641f1e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5d7e1a23c07c2c4d8d713c9c58d3a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5a2f7de4a39328ad19aaab11ce06d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952db11dc9d66db660d578dfbcc6e14628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfc5a0134423c56a7dc67784c1fc78629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e641796975aa71ef4357e7d6d8db7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bfeacb12f415dd4406724ed9dce6a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86d070185c851319652d5a38833cb7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93941625caeee2ec4676272fd47e170c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abe7b0c7167eaca580b463e7d9ceba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee220c0fb0e186960ea9222c905cd91635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3524ff79633364e2ac3e8bd3adcd2aa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edfb54369322ae08facf444b6b6705637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffef4bddfc84cb634650f26e105c5c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b02d57ca8656aead30f3c6dd27658639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eeb73d756356d0d8d353278553e0ac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cee596ab0d9fc100ea12d7db264e9f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b62e6311426d4831076b179bc69c51642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6864f5be93ca995b354368a298f63643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546691f2764c23a79d5cc8923a360b5d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99a6673fd47ab11e4dc19d9a1a3a5c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12107efeb011d8aa1804877171bb82646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac25291e157134908fbe6646c4a965647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290a85c891a5c152ba5c05a5554e5da648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ade303ae2355a585d75e14b91f48a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273011e3bbba2f705a5548a2c2d660b4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863501eaa04a4bc4529468ce980d099b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7c265637200795dd0304c3cc75e05652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6718704a0ff6760ab137ef16fdc9d9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e68366c47ae04d5bb478b6783771f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d834060aef0d211c43085bcc80d132655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecb97c6e8d9f541ea9ed8bd402729d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033b3e5f61503ea6755dd90fa854e03657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c14f6d25318b558dcd55dffa50bb55658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a136078f34a22646e58196211a987659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2508ce7c0990d9537bda634965fd20660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c19bf32e4cefafc8ba5807964c5ab0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c30e57c63f0c30ccd57e241098e145662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9286b12838dfcaa9e2549a004b7a1f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016987e82b03f6870079fc04c7f2d35664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad02fbd788e0d626a092b240d20f97d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173647e6b564108ce90912d11b0f38c2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69daced5623c2772808ec5d7dcb28d4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398cca38bca644f00775c06ef1389d6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f83262cf21f5e3b2dd221ba5a0141669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0536541ac5f077e4ff668adf998a76670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18189553969ca596fbdd85ca57fcdda5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1c8c47ad3f4ad959bdcb1fdff1100672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a52942c4144cafaf4ed98c251a39b6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8d8834604844d6d299bdedba349b7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be1e572a297f30c4b8c8a33e380119675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2747a113a0528bd0895bb0742d72f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50b92082a3d74a7b928b573a0d1a53677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057eeabeb4fa7439272f95ecbe6ce7b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cedc1d10163b7355f953edacb3562679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c514a797ce30c9fd9bb370402886ea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cba6295db3f874c240c08b8cc7637681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c452cb165ff8fbb603e713ef456e1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc0162d6fbb07cf24f467b8de2eb92683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ad7967edf605e768349cb7c7955d1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c86bbd39d8d3e7b595a1f34e94c8bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb4eb3bb0ea895989bf7a144355067686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72868afabe1cd573866f1ca1469e493687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc84e0be91b9394811dac1eece4ec32688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb681d8ff832ef882ecfc3b2ce448c0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446cbaff488ec01d0ac30d75ab6af11690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee3d86431abba7c4b833a59e967b27691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332113a6f0f2ef1fff7cfa25a7330319692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b8bc8461b1aee5c991f41969af82d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f71582ce26c11b0e33abc833624d78694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f8540c8f7c41e252159d299e62841695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e363ba5cf7ced6e72506976f80af68a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d7e11dea35e74eb21c02181fec1d4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d064da1c75866ea2f2d9fb9617193a9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ca7709f920f0743550e4eb5c2a9f9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5db143a1371cac8be19a314234594a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b49c2cc33193ef8ce1e39557c317a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cabf95322f36b1e02948e93a1128c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1958b525395d5fb13bddcc43669d1b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c774a485d7fbe876753760956beb12704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cd0601f7601b94bb99604005d5b01705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6cf2bf311493a2c379dd9517c2e5c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e2270dfe451f291f3169b223bf212707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f83e040f875ddb4ee10bb0d87a891708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311b5aff6317ef1939ad03782037bc9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01670d30e2fd104b104bd92901880eec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b5753b452fcd0d4b37ac107f83dc1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c3c18eb2e2e046a24ba3b8b41b417712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928a2a9d6fd80b5660bf430a674f5f4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15b17cb20e7d0dcdc2d51260552223714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf16d0ca22018015c03b1fa6d862f4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50cdc47336c405f86cb8faf4eaece6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5b3a68d951e5bff4fa12e3e3feff6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd278899e8a7a90d23c2bd1ebf0ab8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23292be608b4bd457970070f0e6c9e08719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed20c3a9490960ed21a6beebfe123e0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05163d7edb45fd86b9ee21ee906c42ad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165b08cda5869935ea3e606a768cd55722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510b7dd1392822a78dd57c28cbcbe89723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d009d109f052fdfedecdba050b2a3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20d238725afa4dcdb902288717e763725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784ea1361566b1d9e4d9efafd3aed6a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9dc62dbd4511c2b14bc01b8c7b0b8d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d089e80ad14413816e3d4d4cf6909ef728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca2dbbc9574d12e721b206a0842e90729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2063c10b16556f0fdc7e068c6d1ef1b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963274c20658191f25e4bf021c882f0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca12a4ff737fc8db10e6ace4b70575732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8a8513913cbbbd0ceaa0c7fc08121733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5108b02342229361bba8a4a7d4c10f3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a799e4b5be467889e62098427e643a4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1dcfd31e87da48f068699dee924ef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3c9606c30565a53e9721d0f3994fa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a5099e886f632938259d4a2c0decc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5a129a97ae91b7302b62bae49ae66739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d7c6ea9c83fbe805f5ad86f14e413740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60daa2f6933cae936182acdf7a09100741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cbfc2ec8b4a35afa9c72bddb4b2b8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11af5fa3081b049284bb22e7c76646743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae7a93fd8aa75a2a91f7d5abd8e9fe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871b9ba01b4ddf36254333241a60442745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f7b3c1da463542de73c3a6d3db5bb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c46734da074e44de6d08441ff3ccde747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a00bd41e672289888da11e59dcd25748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82858a6f7b63287a151bbfbdebebc9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a66ff888a57ff5e3321c0a901a622f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7909f0681a128ce3bd175eea4e5f357751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde3c711cc7a8e7a7533d6c75cfc5ba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8a46a88313ac49a5c22e2ccf4496f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7fc9e451b6a2c406d6a8880fb7b15754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7286928cc9288e6b7312837db85743755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307008261a3ee68586ad1efde75c8b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cd79330ee3bc01ade3caba0c6075f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c0da12547154f372268e1096812ba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63786b301b97f4cb5aec5183d35dc3d1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240bb1b8f71b4b0ad571102f54f55231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3b81dea9bc8d177e019aec780cc382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426bdffe6d8471e581d30ccb66789d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de381d5cd56e915b699d3b9d6dbd3ee44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8fe1b1620ea0c3817106bde8b963b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb567c5fd8887897d37c35a48945cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65d2d8edd14aaecf2646c1be0f53a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5134f8e62578c16c3477b79b6b7a1c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf61cf81c9a5523a983f13c52f65d7e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe816f41243498dbcf42f3ab1d8e90ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc8237f081ae947531567f9ead51ab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67609e0d4e4e58786f76cc05cd1fbe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e72956ae6b89457f4048fac3af9ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc36c2909e7eb683b52bbe7a4bdb0514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a9fef0024f3d22fa58b6e7b028cd315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfb3ae608d4782df2fbf338259f0ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193da39a10fd8f888329fd33dca4b0f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85712889109456f02cf6fc6c92974718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d764ce5ccd7076506f4c8cceb614f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8da2e4bd8770244331984a4098b12f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569b6fa24442c3e339918092ea94a7521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918f1880bdd470f09f5d94b40a71fee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65d1ffe68a85c934d6405b3b823baa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec819a105578a7de01a87e7f0ca40c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb222a1bedd7827fe963754208b6de0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192abcaa4f913e7a5a1794f1984dfee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c23f958dcfaefe1f1325eca6bb4a8227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f50a78221ee3ed7983f9c21c45ca7828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfd3c675cd2347f1366f456affe6f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04230bbdf86ed5bac6e25833aa5331430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb735c7046232c3c91d46982f91f5631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a417ac39e7164faae45416c96aac30932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798d9a3ed615856dc6f28521bc1006233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54df02436b2634be87a4a8edde89c3834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0593661d80127f891c5c930ed24d52635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f91a29fe2446e77e664f260350f6936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf137948ae64cd534273a0a60ac78e0337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daae80c0a7052ca53073a48fed2554d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f6f03a1edd91e04b8daa8a8d10a9439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ee393443ab8325458e499f2a54a3040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bbfc34397d40ccb88c33d6af2012c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91952decc5aabe0e86dede6e781ae06342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed798023770a32a939576049d2477be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc447358c88bb4d6d86a83541f416bc044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b1056fe122f8ff45ed5d7515b69f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b59113daf9594239cbe48e8b3886346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf65f6e4186a397f5e2f36577e648d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06984dca91b16ab6254d92af2d67309548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5328f6697228d460bf6c74a9ece5b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f5cda08ed06a31a5ab84a626d1d9b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4de60c492348a15374b54bdc69cad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e14fca1f0307f8ad00ae99fdfd95c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21463fd3e3d0416eb71e086cd528745253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7a0fdb14594ffd0e31f2b375765a754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2453a42cad9d9ab0815c1f55e688d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93f6c1e621b86c5de592a65825797356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de229cf7f78b7b6edd19f5e16453e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c454025eb39e3f80c2dd7ca8c55e3358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611f142d5197418137b9937193f992259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ee444862d8ee2f480f04a7aa5038360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe76ffd743d7e2b98992a9e1cea2ebf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1157bf12d2cc486006053707c3c39662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563ef1c38af4d2461243abd2ddc0e1063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064df0e8cf66cce08fde641ba565a81864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bdf6fc347953e0f2fd1c455cae6cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade71d0d70b04d8160c7be08f11719066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a798de746d57ef348ea61564f96aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19194c5a664b5d8f715cf53920174c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b3f8f5a7372ea5845a2b204e75c7a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51014a6b447f1d4555bd4a2a83b693fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdeb7ea3229053bea9e1c10e8368d471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89f04de8d32d878410d1094561568272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe346ac91a84c3250a5b47b982da096773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a7e8cee9f2ffa28bc63f1c81d446f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2355b6983177711d8776c631029d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc60e236cffd5e0b968b8e42c3a70c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20075c805b652bc2418431426acabf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b3ba5d1a2d659d326e1b0a6340bc378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebecab0f639ca3c52f440935064bad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110b1174e9634be72d1e8ff9a1dbd6080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc413162cc1009b6db1346c2c01215081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b5d4f3e52ee882ca667f927d773e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df39b6eeaa918b4068dd378a0c5fa7083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770c6f6aad434685b3187be1e66f30b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade1c0b2e6b256fbfc9043fb0c6f02685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333eb50f89006227509d9b21655e27c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8762491e17ed8e8f7feb05eb15e7e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24dfdac0152cffa2d74edd12ac68cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64117db30be9703d7527afa39e3a8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf0f446690b9c3e941fb89d4c7240890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54a92d39ac4a784061ea0c06cb53b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54369432cc8a34ebe34be1cb3f18c82692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10a5f48a42c64fc90d3943a468ae0893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7a18ad0aa992ead24c6a24ff28c7094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc248d669ba5d73ad40bcf1dc4443c6695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9b00d498f1b3df12e2b2df09a877396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b407ec1108476c2ac0fee653fd86ae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb287b4b93bc176c5210e1323670eb9298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fda1cc4f9ea8c6a0f0c23f8f27ec2999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11035d794cca9e9f8a7d863f5b55f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5127a8a577d89294c104cdc1a066cc8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0981d086f470e203fcdeed1995b4b7d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c48437b42c5bf2beee142274be6f3d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a746c7fa745622003093ab69c1da09104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941efd0a3ac9c32444decddd5f69410105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9acf7acfbe266c044bc061d8c0720106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff688f4dc22bd974f7fe49a2f3f74d62107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623b9e1aa9a045069cd599cb0f14728108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1df692621b69c81044aae84d15dcf3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434b1d7741968e4dcacac4de96c6ee3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d089e4a66f0bb8168b061b8389d4c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775124d668b91a9d15c1d869be05e756112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96216ceb81890a8b4e663d8cd90184e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507de299e7439e36bc57df9c25d9e45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598785b0ecc129703dfd44cf953808f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c44d537e4b45cd32a9917a77bc565116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cfdc6908998d8eb1156cecc5c6b40117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a244867933b31a6641d888564427752118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d49797797a72e8cbd52ace167ff2d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3d39ab3a9d1a1b7a145ee7001df6e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4684feab7dd653f8659f8d4dabecdf9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408302fb24d6f9d3b05a5ec054d79f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5511a2f54a9ca029dc235ad069b5c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84977ceabd1b052cfab41076849c8408124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dff3f61a21a831a4e538cd89d4d2be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96aea3c7b865ac37ef5194b369512e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e86e8b082f00659c96652f1f8aca2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23485d1622816c07beb0e4f79a37134128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c1b1f54f5c66fe24b597f022e3ba0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cb828da0468abfcdbc17bfc20c610130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78decf4217d8160d5c302a860b14cf40131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f974bde0796bb8f2ba21482fdec312132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca448e20e45e551fac522cd950522b6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ded6c7df7990015158109a92beac4e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fb5bd898ea7c425dbecdeb74fdc75135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb367e86c75a834fe89229f20f107cae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df128ffc3a4012a65cf3ed2b56a76d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e060e3d30f78512879114f1cf4dea97138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a8af6e81330b99a9ee8fc862bbb6c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e0f9336c1da7e31ca13d49ffba862140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb4a408606fdd07d8ff783978b81a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb2de8b3e74862a549c6f31f7819a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e4afd16838c962d0ad6cdf6e9e546143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0557036f42d0df6b5d252dee2dcbbc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1b50c9822c32accab6dde96f642c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96301c571804239fe963f8b99d5e8469146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b435a42e3b9e7c1df8d2a478ebe17b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef013beb7846c5af7ccaff1429eb05148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583d7d76154ad1519be846effd86bda149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578a47b394b3186b92b5238b31e7c74150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba7c7c64b959b3884a24eb2454648d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2c8bac262873d8be4432ecfd0bf23152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a6854184b07b780a347c9fa6d8a87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01f72812e2c79b3ee57be7d89ce8b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348d8987d489591b38586de751dbea7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd9d919da9b8dfe11733b2e179b82a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d6e752d1c8dff9de1cff80a5f43bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03113f9d0b4af9cab7719e651452ca03158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31362144d4423038a827f34073d3ca0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e7f012375680bc61de61da91e1722160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21114123983f47f3357fa704ddfb25161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39695f0e8094ac693ac80606729969ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac53e34579b50412ed26b57bc9dfada163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ca848c72fbafd198942bfa967192e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9550d9a4ac79ff2fa3ac0bb51c51ff1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce309c9ae13f37f6bdc189b240b6a9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c842a8088491662cce2b217866c92e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba7fd81fea8581b9f92efcc34d21b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24528f2bbacf9f9256a2710d44e7181e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b61f4f16aa6ebb26598385b9e83ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb1a8b8dbdda2aed95d5d934f9380c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14622c5f0bcd3a60087f92c072a66fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c851f90b0bef44e3ceb6d9a52aead7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b4e6bdf3f3a806402ceca446a02b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fec4dfd50b0e9e0419d724c5ed4cab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6607cdbfd75ac2ee89c6221ad1bd9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd128c30cba7a52e3279d8268e2ffa5a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48257205a20cea1e3a1db28470fc544178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ff8036a66febeaa42fad1549916c4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf313463f5a18c366b5b311f43efa89180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91eb90dbf703ca97db261693e0830e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66013ff0e3c3329bf3aaaff6d810e1e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16a2418fab4f6bf40ecd66e3d550f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354d886c19b68366b050dd8880e6459184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb5c5c95ba1c3dd19165ca7a2b4a25185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e792918175e1e66acf59850aa8a03186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca976a97f4ad278851c186c45d41a9b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd454c0b789bac95296bb1605be6d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70489340af06bea10f89e2f7c5dd343189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20622fc4da71948f9a2ef7b0e9b75176190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44359a806bc63d6e474fb414321ba9de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee74296b9ac5c136a5d64135785775c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fdb02c63bdb16bbc7ba8a2ab30f50193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d3be2a26d9d3ab9b1041ceaa2c060194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e406c23653a2b24d6b2386f9a0c45c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f10e80bb888a4f174abe38df0cc9e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90cf398e53b985ecab2da3080f2305197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4a28ae834354fc9424aa922cc6c3a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a631d50c44b9258d39f490548f15d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda65949a234682c9975a8e36096c9f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2a397f1873daa42b78d90c453e2f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfec3a7c437e85d77ec7e5b9aa8dd8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58070bb1de74d4944f5ba5d031216e83203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc50f45ee9d0e4cf21d32ddd87281ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4870a9859222e0de0da9f568b63cd2b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479114a886fcf6cb945ea42cbfa08fd3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0b809f82643a97ce1aec09cd8b285207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae24217c963bf34932731c4dbf9e04f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1543daa6cb9bb9c0befc6459f28a19209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fe87b7d38f20c7756eacc15dd1624210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a3c4fcbcf657941d37932008d1fad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b430c59cac6a2dc496809e19a062f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac34cc926b4827c7f72494e6c5534a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3627ad6a600a3554b3de0a70e53719f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85196aefbef6b9f33f67d6d0f8171030215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cce9448e8e3b914aacf87c35b16d15216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6e6c7581c0c54893821fe066039de217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a0b91d3ea24de4d6b3b8e84b8d50b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316abe65c8058efd2023dc771272046f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9586c2afc8019219b570bcecf7dd7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05915db7404e6f16e2869f851f02e0c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ce0d0d06de77183729d2f2fd454e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235c825d707a445f8190228d4d5a237223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44ab67a9a08e7c477439b025377fd0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914722cb445beaca63750a0a004a98d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9c9d30873d7127f335d2df4342a26226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ddd168d1ab38716cbf5353cb42667227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fdf5ee4015c9e6b72e6a6a7bd4055228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00380f1c14e4da8ddab41036988c11229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981cd574e0e2561ba48fe04486d45a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf25c4e2622e078f0f3796cb95dbd95231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0ef93025c974954b336e1b736861b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f977d4cbc31fb2d1976ac2ef9bdc84233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181f4ef8578b7a10fc6f98f2e2964fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ca7cf51c5cddb35408c2325549d14235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f0c66b58b0aba277b4d0ba25a1c02236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0104bad947974dc5189b9395b0bfd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85405e4d48051a5a84fa4b93a2feb237238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57abfcb3fa6ca71ea90583e942d39ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80696ece886cc25789f5f611a6ca13240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9d38b414f0f7d22a41129261209db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710ae23675bd25fff970c155e75c5b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809cd9ed0e3a86f55c18fa171c4feb3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a263e845b88ec8d23cc26ec2f0e68244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8445ab041911ec841ef1f83a9f986f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c22d23ab7855a9092c2db58890c56e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7518e1a9c27d8186666c067f87a8609247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c454713d80e7a99a41c4fd7641c6af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8cef68a28cb8fda80b968d8e1f643249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1d317ddfe598220c27c721c209e75250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bda469d8c4f21b122d8178116fda8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3f73ed7020bbb0df4e8e8ade281ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764715e4be763335e7bac086c6414445253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec6b18188f032bb30b472c351017ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf542cbc48b3be2916ca11cfd5d0b57255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4429b22404d71db3f18c013d14fc6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc586167f664f092e88c6c63b8b5fd7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d40faf858c7b83ad124aa4ae889cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdaf5975dcdf3f32f4510d07b5c07dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51488948af2c0e4da24b12ab97827e98260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2d97a540f695bd645287375d33389261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78483894dd46c42cbf118dc40c725f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ca0b12458a39ecba016b82cfb66b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b215678feb244dcb4b6901d5e68c53b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f772c137e36299594f3634b93ebda265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656525b9e3a1c07a86a7be186bea5736266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ef0a3f78eac14fda400f204855059267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb33755eca41462dd7e7b8c6c028e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf6fcd54dd4bda922fa1169b01e7ae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e7b33fdeb617f8fd8cdcd53c87175270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff32eab862993f27674782282cfe31d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763e6e491c1d785632df9110643e99d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e737f8923ece0b9dac4f73bcc5b7b7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c280c2a697214b8208ef4bc83d5fef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77a10b1fedee215b49d2e12a65f364275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329c95bbba895923ce06bbe2377f15f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127b6648f5495dd289a2c710f7d70fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57404eac8eb37e2849a3bd6852df16278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f7b80192c4121d545080cd7364d62279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7473cac79e5ee9c5f10e8d4e9beb6f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75eedd86596823c3be104343d21b048281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83697923b952609c9a3979c1cabbab3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068676148ff96367b0dd36fe1acff62f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6863f3717f42d61f853e42d07e515284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2233de84cf7828d85972f57819cbd31285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e5312f27aab3dd9b4fbf0215cb81c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2a99731cc752f187f8d076e2c8850287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8aaf1a6251c3c78578193779e1b012288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29141498e1e5fb61679f55ccd90dcfa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01de9ce72bd8c952e6acb319d02262f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbdd48d264c269ee76b24df33cab5a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54261bf2a7b030c7bae870e984ea2bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c12c6b7d89d54f2dba869c29e7452293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5701ccb31ffd0bc69617a8a923328c5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5b6cf952290c8b762c1f5f3a636df295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ef5915850a60021c376ff3d319867296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9ca53a69c8c495b0725372db34887297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28febdeba99d52dfd1681101585c5307298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b281d5daf664c04c92f2fccd22099299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0bb5dda80849d173006a286a0cf39300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5449fb5bda9077ae8ec21f6302556e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947d2d7416acdc69bb6c2b06aaf9e95302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056d53c81d8f39b9f5d1c87577b7a5b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11404b8e83b743d5588cf65f11b9c87304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37c2f5a8f8376a88b8fa792e76aeaf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9c242f2095f32e8235049bace14c9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc87144dd06bab7929fe077f26ecef3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad681c70cd34486eaaee2e021f53f8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beec9d7b59790ef96c9255ec10984d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2434ac0fc2c30a2c6c10f841782c36310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3939e3e5b7fc0ebbf450fe4c134ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316117347a86550b4d03fd5f86867a2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20055e0f15302a8ab4041f5aa99194b0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59c80e1dce493c41421f6c2dd92ef0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c9432b4e86d9d1bc84740a63666b4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ecd59c7b52bcc532165669e24bec8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23118e20fb98a68a11a2f209fc78deb2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1cb98f5c6e86c7de877bf4afdc058318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ac22702271cc6e52adeaf4d4e7459319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d53ee7faf4b9663468457ad0161ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216e2cf04dca2a5a101243b59d41d53321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d3ef0efbe652bca3cae387d4890eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052721226aecb05edbeecce0f564c1e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428970b613cb4613d00b5dfdf30cd723324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c362a02c9dec3aae011a60e66b195ec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94697d8c34d6ea3c4e904f3793ed54a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac528bcac6b93776844a77ab5c7d1951327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e83a1df084ece3697ff3d2ba9b008328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88482c835432473fb64bc65376f79b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bc395038969f6212e6ebc0558430a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecee51466f4237e9f0bec8a79f4056331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca963adf223fe90fda9361f7016847c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdc037fcc7c5706e721f19f2720e7c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206df93b1759cede6157352058f30e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cad5e4108a79878cfe1a9d26e3ab47335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388b6dfec329d8428db3da7f71e8546336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf41bab6e23277bcdf95a330dde9ecf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf561fa20e262ad086902495449bfe4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ddac2aa7a78f0ddaa108c233d889c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30ad1c48be13209da83563abd7d234340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1171dfe781b506c9f5a311110053e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02009a460fa08dc4d9951236d5c218342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa9946610ed31b257083f17af1b3f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf7e0669c0075af57e4b25ab8bc366344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f78875433c822f1e83847330d29aa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6a262df90fea90b5e416a1f4779e5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081a139c8b1655ed1bed01f6222cdfe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add56459bdc63e44fd0f5c423afa5cf8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd090c3cd803cf8fe5e076eb97a4ea7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd60134b40a6a9f06443975496b8a10350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd988650d050c484bcb6aee5668888351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53492b11deeb39e0791bef43e43f28fa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3763874e1ef1817f5ce1e2c2e820570353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f7398ba0cc64c72cdd82fcc8bbdbd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce176bbd35b45ff775ebc712e686c296355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe2f6b10aff9195422f299f816c32e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e6b8e2f43bfa7ae44e134596692c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858703c9e42fcd3e39090b640a2b26c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126032b3df780682fd8074c5dc80f92359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349063a44e7d62ca82ecfd8112565ee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f7f27785c8b76828465a162267858361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88ae61e0369d87013cb08c809f7ee2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea2eca152b69eec470341622525576363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671687420b7b62cbcaeb06ba7bb4273a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0c8444f92ca9d6e7917c40eb556ef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959c6b223a5eef51c478487e81ad964366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c3a009172532eba029501fc5caa9e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36f8b7cc9383aa80d8d2efb6bbb00b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc46eda1066ce48dafd99d49026e7f4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8642f95110ea20afc9295df87b970370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663af4ab7bf276d4a6d96c24832f0f7f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915bd4d027aaa54d6f24d9103846e11372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa601508f53fff53ab98512cae911c0f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203db37b27851893e75e376c2e3df5b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470df81d5fa0c8d1f367c46bdba12787375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b845a72ac68bbe6dfb9ea7930df15376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b8730d2243394d10f8b899e2f38b5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59623f3dd31a82fc896c7c766bf598e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af428aa8ba6905c5d05ebe92f37c30379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c9f0ba9eb2a93a718522d5d0ba42b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4fef6b2942d6310ca0ee398cb4ee4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a38725191ccd8f4198fc7bdde3e1e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62feeebfa44574d2730fb900ede105383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2e9f766cf776032a6ff8cd665d652384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed78986d9ec8a79ee353d00df3b065385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8ed76ddc9b0adad2b8a817c9e0305386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a3ca566c5f782b9a2adae447723fa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b154e3d2d56caf994df4b5c891651a8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7894e2d387ed877ffbb48c0f18964389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f43e8f1974a5ec924f1da6b156b5d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2de3be78e6b4d9980b9d3a3768c00391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff90aed2cb49c9a06e41df2f9d091c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1188071f0d9b817118df9ec063aa99393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91220b5b61826a6180dbcbedd9f938ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a2bf57e069884c604dcb1bd386db8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e3720507e112967a9de80a94b473d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fa2d0f522098cb515cbe89ca60ab8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c7a54249a5ceda45096673131085c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978cfef1a97380d02691162b7866a3f8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e16898acfa87d340d16673688011c1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac913b612edb97730c9dd58dc577077401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9a7a6819435693a8e2fb8fe1c0375402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622a1adf32b46eec70863ac02329130403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6367a163f39be670e169178081a53404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1783c4b5ac968f55203010c3ba91e58405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b52b243549b77b5e925026751b35f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a72470f16e56265fcd393bb4d2bd15407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8e8b467062af4b11c1d405746b423408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039686b7b25964df5f1384d87a059814409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2b4b228f679aeffbebf32e281f95a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf69126b904f5e0bb05f92bbb74bc17411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64970067929708f83d3f0126bdd32cf9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27f51418f7e7a93634c958fb5871d7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2cfd9fa6ae0c748a6118b48fb98a4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb9830737968a3184b2f329e0ec4d0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7859ddf6580c19d66c22383138e3ccd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f45dfb896ac955f828f37cb950ae7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b3eff1112a3b9ab59c382c376f06e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99380753466f87711b3f60f8289eeb80419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597f260696edf58cf4ad9a2b5829540420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843090f2d9d7d572f9b138b09fa90a34421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2037a5a6e84182890a6d691547a83db422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17379843f3e1d0337dcd09c2a8523398423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79426139c290b63324f692a0fee7cdea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd1dbc0fe803ff71cf79b3351e9a9e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf362afc1d58775605cb288d162f0f7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd6490e6b80979ca6fc396310d9218427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aac26f7064d7859801dc1c1afe900d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639430f89ff3960fc063f72aab17489429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc6bc1321eaf8cddc1a3491ad6fda3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad8f69c3f093bdd8722003f3026089431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a12373a255a28306cd30736c3821b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a72436be705d2bda2ccc4f3d19925433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474677fd4a30f8f5833b243017770058434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a59a1c9bf281d2d6b216c28c4e35f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ce10537f0dc7b05613590cfa92895436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b023d45942e6b182f8b7ce994cb13e2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c3a26bd1cbc1a0e6342234ebb90aa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e1a7d0cbf3679cb09561dec99eea4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ba8caba52cd6a56a6f272f3a48ea2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0809c14284a5d0c41b0c98f25164e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c9fe2eb94ac23fa21dc7e6e41e0bd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424458dd095c62cc9dcd19b94ef9ddf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03849b73b2d129b04bbf001d2bac343444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5567cd610af9c1e962f34811b876c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c10b9325e278ec92bcdb459713437446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb9f737d956119c7eb2e409bf3e3d8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670c253bab42386a41a23c823fcc003448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867d511e47cd899a7e62fa9c5a8f41d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7e1b424cf44f5baccafa646d8f64f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d755bb1eb0123e66423f7f4d508705451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32693f1021b3a0c94a5a0b418e35b07452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00bd37d02af4921d34d95ef6c33e9e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fd9f6c67b5908d8ab23d2cc97eeb3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1733348bdcc7f097044ee55fe587d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbe86aef85fe465dca6486d1cf53dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4075c5e6b660793abe8e157bf95b4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b04e2899f4a495bf8bdfe354cc7174458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b6dd2b8624e6b5db590b975277f5f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43202f4d2eddd4698752b833525c2776460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9763b003447c97c9aee87bf19e924461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c6f52272a9057dd924a9338402397462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a5174a80a61de40ee8748bab1a043463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590b7b7e779c28fe720d86ed76519e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524523476392d46132ae14e89d045c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da178e5191c78b35929fdcd724c2fcab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b0c62a073b7ae69beffcfbe478df5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bc1cab91f9396419ef9f614291e49468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a48e7f2bdf922fec7ff314ba85ddd8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476b2986bdc56a2aeb4e5720b4ac1fc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2852a3af16427c1c986eb66dc9fee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4dd8e1af74a87a7dd9eae6cf41769472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e07d56975db52651b1ebec6d702330473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5601d4ab659f32447b1708046cce6da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36098de7d98fd3f64bc663cd88189605475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b523a86502b880eec4daa9338d5fac8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653481452fe4cfd0565f1b4046aba5bd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d542f95533130b70fb142c8543753478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638993f7c700f177cd06de42da3d244479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b426ba4fc121bc0c0223928b2be8279480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f6536737b415438e623f5552fbb26481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c01d31749455a0ba4f225478c3731f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7bff43447d3b3bdc9dd38aa74d340483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868379b9c8fb7872e2392e6b76732cc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209ad9aad30cd1aa19a6b33a5060d1c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d992458666e4829e8bed9b53e0a7214486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a80d4e3694b437143582ddf9cdfe6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fb945536c3e57a1f78c30b78aa30f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e2940f292912fd870faf2cb13dfef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6eb910c6bfe01a4ff2722714bfaa05490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095548ddb9ccf24fb225ea10c443227491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290bd78f5931fd90d5be8d43930bda4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97c4f0fac21f17268a55ef2f61e26b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d3c3487852f58d67355d1b435ede9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cade945c3c4f6abb5fdabf6c5ab50495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30a8853d7ec27716ff3acb77f481a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50419eee39b0af59b02ed8d274102a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9258f440d7b94c44728d6ffa73e615e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429a6abfbdb567d0b0acd75fd2c6d6f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13eee4ff1633065cf15752793c2be1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65a45391f81807fda20842042f5538501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0ea55aa45bdb48d441c2d1917a0ad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433c24c7c238e9b4253013c1018f217503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716aacfbcc640404c799f3437ffe3b7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569139cf9aa1514dad5ed5db4ea7c8fc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45727427f041c560e0df7768bbbc2eea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62646d775e2580d93807f1b19a053f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e864d4ff0974c56c9e764bd0b056064508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b89a57dcba98454acc2287d01a320509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4bc839b04dc9caa6c3ead8279698e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badac50ba6723e6e9badedc77f058e7f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832dd4b02f0cdaa0a1b4f5c27f86a113512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a63f557e1dada37643229705b6425513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d54e04a0f4f0f1fe9e1b92db57fe86514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442eb936067615d24b530e7106952b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e131065397d725bc26831ae95a2e6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec78d7b8b7109fdc9f8d4b4b6902bb0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5d79aa53dc9e73233ebb6f80853be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d448007a3f82bdf06e18df68a0648519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46e89215ed379840cf8f4ad6f8e166520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb853b2852219c36bd787caae34f71521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ffd43f417337d0c1acf4e743df0a8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7c425d9d56c62cf461610d0543519523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db68a44c2f0fad1e2e4ef15c10e8465524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6e4615c976bb10777cfacfcc33a6f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6866250a1b966ba613485ca11b2ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c512b52bce0a00069add470c87061f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddcb9d8bf146f62bc5b4ecf01bf4b0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98b73258aec47591b220d735a0b10e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9738ef6cf9cd9f310d650dd8a3bb10530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5b4dc7760db80ae0c295043f1e127531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a788fb2b8d6c280fceaa0f1ebb3fe8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82780af10634f4442033c6bb1408bb2d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2fc8db3e6726b96fd3db71af9390e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297aa10a3722ae1aae32135e49f5ebc4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99303e82f0a84dc9279a304b76987341536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea01a321a6a0113315bfe37824ffcaf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7551de851bf4df4700358166532c6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4d5595ea1343afadb16a6b205d19f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd6e59c743da545924938eb86de781540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d0f5f41476c6e3ec47d956ba7e8e1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe9caed468c195ba60d056d3efb085542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693339c03d363a813a1d54c4b5a19fb8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48c60fccfedf23a5dd938875b40237544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8706c5d4b004ee9e802b522c51ad81545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76dae6d51d4ba5570322ea8ec1d32a3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61804110296f528be4f29bdcdaeaae12547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540eb537b6d82511d19904d78af8954548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f08db54c9704760aae96b6f93367da549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc97077b922d7423743bab6b612321550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd3c48cbd315ff407ddefd8656ed31551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593582c2e7041d16fb46bb135eb2100a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc769c2b68adbe952beaf62e2bb2ad99553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa36f1ea5b92e17247eaf5d0670136554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee4f83c216acf2c392fdfd4576fbc7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc70d6a34a4cb55d56700079ed443e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa2ce0c1aec04807a89ac713f88b43557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998f28aae50c885106c51198ec8ac9b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09d56597da85f2d98eb04f4c0e706c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60998b98e09050491a44643ed6d5309c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d2a0f267fbe1747ab9c5c2ee8dfcc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab0e5d51e44a9e5108cfceddcecb92562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446391b80ed379688ddc00208d593600563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbfc17d0e5d7dfbaaf52a8cccac4e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec2868b12f032b9ada84ea3673d242565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f9bda5a999054c755194ee1ec6004566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed58156ba8f30dbd448738ebf2e477f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa7d9aa2e5064b7c62f385a42790d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9435c2124529012344cedc81df57c9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57c1c986c4cdb122aca60d380e8d51570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461900528ef917563f15fe44c3cdb0b3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c716866ec5c7d1f31fd0493fe3e4a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f1022322af633fc19a66e75a80c05573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c779801ebbb30b7dd070c2b55ee80574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99aa80772e49f61ba15672b3c5cdd6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffb0df61735cf5a30c01fe0e1b864f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a332dc71caa2ff9c0e0d8e231021ff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1dcf442fa95a89b67c554057de09eb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f382a59cb4fdd24dfa59b76c473a46579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cf1184dacaa327e16a663bfc1d83a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db3be8ea19c1c7715b1310786f825c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526a4a2ab29692ade40921f1e201217582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87810ae2871d1baede403d55dfc97c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd7b3919ed716f2b0c270da12c744b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa02dc39b396f427ed7b33cee3afcd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb0ead2f66b9f7cc0734d9a2f68db9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafe5bc4771eeeee48dab068944cb70587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396214906f0fb7a60b9b67ed669de6f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e559e9f12868779cef0f0e196b9e4a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7195855a307855db9d595dbb562f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc673879fbcf4714599532120b9cd7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a782e315200fabb925e444cf5d915592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88cf1d7ebba8d83714bcfb0e63b7f5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cbb490078a1f2a8ba3244782ef63f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895cc3c2c0c7c9498475b313416dfce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60973cf1443b4a967026355e0a2a718c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e45c1b08bc6425085c70df0872872e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07b37ada326ff6debc25985f91b977598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358bf3ac4974e31a6aaaefb2be6d8a3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24318ede2a98c3825eca4f5cbc4ae061600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2d5d92a54160c85faef8b7600137f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd09b6f3a6681fc9615bcbea1b2ef3a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcac855dab0c0f7634cc9b284edd9e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a4fcc75337ac1ae2391b00616410f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a616558710246fb9a8970e37c03d8b6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf651768e7938e0a97a57b61bd5c6c8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76572caeba26c0fd3de68b209c02a46607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701edbe6e0bd08acbfbfc838f243fac608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbb51239e28eabc71e855a6860ba88609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568fa27aa1e2162138a344ee6a86b3d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b518866780506da9b45eb5f888d85611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ab46854319631fb3fc91aef0ccd7a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84c478b29e3e4ef5d77ae7c89e1308613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9dd05cc67f9fe9e65fec810d420115614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c51de1d25e80d97657eb22da7815a5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e7fb2ffe89443f74b3299d4d84f48616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f687258605b1440062b40fd0858238617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5e17f1e9498ef66f4c874d62a552a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad33ee75684a275cccf6d4716db1db619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c91bc35d958238925e8cdfc772342b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa75e54363ff24c3b3b89d1a2aec799621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982ea601ca9c80541ac95850ead18e6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c623b2c98531aa9e435f146d9adbc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ace38fa9c537334ff1c36168e2b4e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e9908c41a4552cf5d576b5ce76059625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71eada90d23353c929a12e9183dbb4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa0f0b2516fbfc5c2629b0878b8f0f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920aa854beed75f80b13e1b54d3acbc8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582c647c8343769769a06b5f005d727629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ee3848bacb119fc464ec50567357c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7412d8b9077ff8cc3acfaa1b2e702631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d59c43471f1cba5a72ce6aa102db8d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d368487fb57f92b66e2ffebf8af77633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e2865186622bfadc76efc0b87dfff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1f1b66444a345de9ee468493e243d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecae6e4ca53fd4609a0b25bc85d998b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a431824b3ff784e32be79e601101780637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddab825a1a930ca812ddc90297c9985638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac47b712a4c0f6f328807ab9d1d6947639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae644d4f004f92bfafb9df784f4b939640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbe49ef8f43a6af687575a3376e785641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624da41f1a0bfa0a9296e81cb19b2d78642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87d381d6d88f0cf429aa1e7d32e495643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4435512290a54d33dc16eca80ea81b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa77bebb71949d32d26b5a9cdbbe0f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca9e6d37218d10543b53a2d515e04f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044f776772a9d3f7fb9d4c1427eb47e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f8c57f358962fa588be8dbe97059f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efaf1836ac343e1ad24fa67507a93fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6d34e7c64a2a47fcff2b576558d79650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647b1ca39d9cc2f5933901e3180c950651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b521e6f1bc51b9ff0c8b959c710ce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f204739a35c30a3e8457a481e34871653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18928b6b8080dd5a0df1c4a0c077a85d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bd1c7057fcfdea6dcbd0376641a78655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6b7745d8cb19afda92cee92cee8a5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e12e718492c66d66a6a874ea5492c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797864e9a83c348a49550a9b98384900658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab1c4e3faf80ffab88e552f56023ab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea599d660d5f837da437250bf934e91b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea60796de27b9a31ef0ac6747dae317661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f004b39c12e81e2ff643eb2b60cdb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62133c827b42c4c509284f46d073f717663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02ee211df220f4ceb8dbd702bf47d0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e87f4e289e9c3bc1c71da1c9e997c0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc784550f3cc510c1de0c490df988ddd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cb044b459ed1f31fa03000487a7c0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8a0b1a92c75a5f7eb04b6351c9a2a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577662443802ff28dd364dabe441084669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d82339a0361eb49ead91dcf8f596b7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb6094ade6f6c6b9cbf91b4b8c527a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc384916f0947f0575edc47a1000a74672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349ee654f0b88916418b3af244e9bc9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacac409fe0695809fdbb45765cdfd7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080ff3abc87530827dfa94a01526cbf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a34cc03c5ce3b48241304ee8ad1a34676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff720a45b2ed885acaa956f5c042f95b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4d6f17986339f054cb022cb30615d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3978086b58fe298bfa79fc943fad9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71bfd25a02750ba637f6f3f9d645db680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d16198818af97f7bbc3ed0ad4f8db1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07de30885f1d15f4a07dfcef24165d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1438ecf06b20f9aa64d253287bf365b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70f1ac9e7028e37c9ac9d5f19f1aae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae00958481b1246110939da2031432685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dade796d677b327a81e2a7a21050dd6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ad2a86733187a73359ef429cac31a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035034593f7e21a4fa4d2887bfb65d3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c93f5844aab78e5b7b37a5649533fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493f6d3cf220800895fa76910ab836d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198f5af439d7c07351f9d8cc34573b6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9d3ad7d2b88e15d905d2b77eb0c7a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605241b1ce1a3656c9044cc8d94dbf65693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19146bb4b611ecb1ad35400ec95adcdb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205d0611abd6614cd39a28cbeee6796695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84250972b4860bbf8257679dfcaa0ac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f51eed5cc47b2415168b7da20c1a90697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f33cb8e593763f1f338b7292e40324698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535d25e3a388209edb12f4d8aad57bf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faded0b2219e759f6afa0aa0790db87700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4bd2eb296c0ab5e74c2e0e93d8bb8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42285ac2958e55d0d145f2e2711819a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed340ab936805e6e361f3e47a0e02a5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddb226f23dd065fd046c8605f1ffac704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b16a936a4e74c236082b8bf713c5b5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed736b93fc36b7151f4e34e8678ecb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2586f3b46a0521a8ab783c0a2b5f589707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8605af4711da6ce3c9464c451dad21708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a766d6fd35da350120d4e88895d9e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58214474789717e52a431c9c3033a7c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ae0b8c1a2d2c9c7392ad270878065711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ec4a438354fe29b7179322713a171712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd0f6361f172825ff0765b57c7ebec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621762c45ba93a2e6203c31a72f70180714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce061fb5888d8cfaa22744d0a568fac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ab14f74bd32501b3af96ec400c0b3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebc0df9147b55816ec47ebd36b152a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9744acbaa876c1b572e7b0d88c1d82718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa60ae9a0a39feb8c73632fcacba1a8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc440dfe575592c14e991625350979720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8df7b9ea29d2405a564fa1f4ea94f0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45814c395de3ed91eee9066f8b7404722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb419d200385c44326d31765bb69bc5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75870babb1750eba2524dc5e1632dbb0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bd71d41d29710833740e22fcd7e82725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ed2d2cd9f0fe33d51d972450c227a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1040e63562eafec9a1d2a6ff530f28b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82302ad74f1095c42b0da013f9c786728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af673972515c7bd6d0a7a017bbfe622c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d327a9031c780275e986a247af640730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed031575047f8cfc08e164dd86b2d3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec37350663e145717726c26fe0bfc6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3851dc793b94e9368abbac77c1172d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85825ebfd784388d95cca44b051e10af734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246646b5d7abd883b3a1d18577240765735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adc6bf170ddfb512cc140fcd0556b6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19a54f5b90554a10297acfa3e97a91737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86e47b71eaa61d8615c0ed3dcc1ccd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2871dd7c06ece62dd6263058584bd0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810ad2085a74c0d90ae6b791f8c9d54740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0609e0147d764e22571f5972d6a0b79741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62827cabcc645db4022c000638e2b5f0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053b53a5abd445302f8d0d7df7b086a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a5c7ede458f74facb1bd9c893893f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c7c02815c208657ced53c00874e41745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e7d98771dc9e1d89420b5cc532bc5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10759252fa467a3a82d2c660024fda747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde79def5c2770850728d3dc286d967748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a1e13f9ccced109c3d8b005ca2009749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd639393e80d9f5720c9c85568002c5a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26c78e360648fbde3330aa6f8ad2a5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52373b121c8a0017e7a95c4fb3e5bed752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0843e7114d0e7c8d50b04bf5c55cc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69979ed27ecf6eaeb241368484802bfc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8708343de8e44e36b27875531fcb8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331845edb0f7df765083d626aede2bd9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21754dc0896d827d207a73f949ab1a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f420ba0e87296b4c5980ae9c71c59758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb904ccb93fef39815a8c0133972bc2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>