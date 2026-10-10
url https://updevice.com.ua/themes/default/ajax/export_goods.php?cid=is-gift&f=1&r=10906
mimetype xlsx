--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964faf9a17bcc7fd6c86ea9abfe9e2c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b14abd4f0a6e8e5cecaec2f180f282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aed6d2f22de31cb712397828e01f073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7133205d6e1a7b9e6973cce811ab76e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342d0a6a767cbb841f8046e0c6b8b585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b615a19559a1dbe3b97f70051c8266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3015d1616010e63ecf318d3412bdf67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b03329df83b0fbd283b74c3836085a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ee80d6d2082e27988083a5fbe1b609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60059442bf6c6784762f7a07c66095a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab309fef3b23ee2ad4a5f5c6bb29e7611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594a3ab85cec3ead4d8ca1f397fc08412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2f47d8f349e7879be2f92176eb4b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa2536aa8a56528916a254eb350f0c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69a42820e8f4fe66f3a5191eb9296b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ab3dbfde490533c4ae8612383b20916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc7fe781e92ebbe9f7c034cb4d349117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738a508b1d8ccc729e867d6c7edc3f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e687cfb3e40749f7343d0541696ee619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79274c9e274f54e566930c24b935f3b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403061b1ccd72bb202e8bd207fe7c2121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a9e456e8091b549586d29142135ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c883d3936beafee1f358786aa058623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f5c72e7e5d8155b52f81b0dd1d38724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f4474d6abcd49209bfa0663ebe42725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56376794b8097de0ee702b2f76ca1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6e8260e7cf512e22af45e0952595c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabefb6d4e145842158b0105623873128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06dcde28e8b860d6a0dda39639ac5529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273824946daa885b407d3e0ce922a33f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e84f8b243dc978482c3d561a7b929431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89131f6ffc60783cb930036a362da032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427274035f0884153d8644b52694ba2333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c1289dec861d91e2c600b6eec94e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584ddc5e24842459f64fb0dc742713b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243392aaa963bf15de16cda54b29bfa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c547c228114b2077cc2e4f21d7b0037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce0b60b1387738a78761cbbc91127c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440a48f2352c4764c3f0d869c6b951a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f4928dbe79831970cb4c0eee5637440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6234113362cf4c8895538e6734559341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81543e0afe22be4d9a2a5db63f488bc342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664f5ad33ad6184d15eb43a290cd73d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e13da1ebad5b3f25a2ee11ad291af144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2f9cd5fbc3e9b2427494db896058f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60ce9aff1ec864a6eb89103f64be3246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873b72a145f3cc4ffa08794c523701147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7eb8faceef4da4ec31467a1ece6ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93178621254877f7cd928951bd41155c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3271f4e8fb0b1aed3d7e21c67b09450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487be02df92ddb9705d82927b860323751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241acdafb101bf54f3b4ad22fc43d5452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd8ed7550934b453eaa8fb2c5d742a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943dca07236211e14f6fa28119d7f8454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb09cb7e108142841bec1bee83602dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebcedf9d83745b4d9cb6f50dbe0fd056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7aa797004e8bf07ebd7ba6e34eda0857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf868a13367324d487ded2810e369cf558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47deb348bb2fbf98d6760a228dc0b91659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd7390293a379ed3feff9763f0114e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d681764150d9657e347b2ba8dc277b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f08edfe558f35e7656a73afa08c93762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720270b0bf9af7c85171c69cb97de8e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceed5dc3fd39b55246e590daf5f318b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0bf5001fe2eb1c4d5bdf17dec498865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aee17005001e63d62ad140fe71468e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59703db294a49efacafcd9810e3946c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e606665b77a7a98836412e9dcef3ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f38e02b13f62a03feb2dfa89a0cd4269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d725f5a69481cdb7920f408e8b0ffba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999594aaf2c84867d938c79d26c7d2371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e3424571fe58eb0147e7a162d1cc272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e532467c80204308c547e7b2fc7e5273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7b9efa2ad7b4e0a0b2636c4938ee674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195baf3799d0793613dc8883e1565ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a1f58dc2b652d835d8895305e769676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe99f4ce109da8c91753f9c6c1128977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ddc5bb49b0af9f4a124853977bce378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed976382f9e61782f39570dffd68497579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa298e65867297d7efdeb21f67930fcf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd98fb2a57d5439a0e3121e0b1604c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9892a6caefc2db3c790b684eeaf9d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f764ffd9b2c307895c596609ec2da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea05c1bf4ef39efdaff26f3f3ceda8784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34920cc827fe445cf52edeb29418fcf785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e448d97735a9a46373dceb5dfe6a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8df8ecef7a41344bc57fda06d76eca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ef8e07d81bbac3118049912721f2c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d95922b62148f19a834778514333589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c62420a67e3cc4acb243cd13b23ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b83422d14d29fd093ea1cd55fd38991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61530428021fd7be97efe347000a42c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea509d42b1955464db37b3cb1f2dce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531c27dcee6ef7058b0e11b7f7b951894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68f12669cd733f21aa53afbd77694395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67749f98ff04eb4f19382351ab390ef296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d6342c7afbabb85b317139c04f21897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0c4b4931ccda5bcb6585d1f8adcfb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e47c23b8a02a3f156da1c0f68de70199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57519429e936fc13f75046b56f728b01100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e4f208f00e315b12cb4eaa5a13a6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdaef873a9b2121bd5514984903a9c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e729aa80ba96cbb6f6ee229c16207df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a345e56be17d8ec46bd361135b35b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2917826085bdd3b09b136c67738d5d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebfb1b71e5bb572fb79bdba1c88ae8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74e5b8c4d876b41b0cc37986e713a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cb3599a282b627ab2e7f431e15360108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ab37b8d1102356c166d492c1d4402109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6e354a37537b50189acf3ad416291110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbe7fbd7a1554368634534788ebd01111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146b02b314e9d5271877c6aed475554112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7f4f10c49152644f2db4828be3790113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093163bbe61882f8298dfb35bdc1286114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db0d268e917c7c8c8a95ea193785e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b94c6ecd804c4221ea061a2f5b048a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748debce5c4b2522268ed283800e743b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987c27f08813f744e862c1c6170541c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad2426d4fe4b07d69e46dfd9bff561119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d82ef6fbaabe7080c38bddbf3d458120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf614a2ee5a7a831d572b84470d52b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398643d758f7955742357d936f30956122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e3bace84aa46d9705bb1f71ac6535123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec46ec2cc7ed35d3a650f53c9e4eea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a5bd4254f10d7c363c4bf73826b95125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cfca9015bbf95e1ff95f73a57b111126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9bdceecd20342035524bd9e1691cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee558b06c87fd4a7860fc335663e943c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363637c5a360d74c9423c13e9d19e02129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2141951a6abbf7f372c1b39106ffd3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464f335c0edde00176c1b4f8479c98a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1f0353b9ad4f0444a3370956cd919132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d841193c55068beaedb51116dff788d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b83bad57f3dd2d0f91d657225c60a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879673e0805b1bb1b7c1140481ac82a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394ffb6ebb696b4e5fc30c06de731b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed5b0dd829dc08f442771ba46b3147137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c6a27ea8c8669a5dd5c83b645bba2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48c064e54cfad988bc4170d11434f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d8d27cead018b7cb9ecf0329baa7c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f876a5fad8358009bb8383fe27ed09141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4aa2e1228c1a80a3d2fda6834fcec6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ab3f67daa147cf419d273faca058e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724916350bae4f1fc137c0acb314cbc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17ecadd3aafee4c7f57abc842406f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43333e0ded406e0875ec7bb7b0277e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91052b90d16092fcaf51f566e75a60147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d375a42860b73941d89ca944220109a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe95bbd5b0e09dc8ab66a8a81f145e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a260943ba0865c57d49d26f5182b536150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09f6d7020e13ec58427a628caabc3b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4735d61df106c9027b5c2f4577acc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67534fbbcd40d2c38f5387ca60aa82153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e0e1fd32ffbeee0d070cc546f9a52154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a19d8952a24ea41f157fa0cf93135e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32174b32ae7f78e8622c3a89fce1fb18156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89790168ce591ae9305605c37711e9a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b265839b08b68a2b92f130715b35e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241ffa33bf01c6391804af9c73f38c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a6b4d6d44b6f8daccca7e2eb356cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e0b5ab81d9b822a0f01869bb0e87e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ab7450f38399f61aa0b5da2f7b48c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246d95404163604e0249b0eee98cbde163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c2d406e85c667749d5e82ce0538de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979d9dafb4a00a2e1a17707b48794db165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506c925c4b97501e3e28ed2ae8e855d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c85606a1091506fe8fc61d267e8ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6fc648d8b2dfafab5a5dd21aa6e50168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4df584045dd90e1e3a1555b1747dc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd349fd473689da167b2f8d88a1acb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a1a5907b47d7c811d366342edf7b0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fff2668785345d16efb87b193d91b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fcf7d13c881bee492f11e79929fb1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba619e5693c83b3aea3b6c5cf0b143174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0b102a1e708bf317c06685bd24261175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb776817aece1ef7d4184a11431e2bb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf013dfe0fdecf845244bf905ad2e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e042e4ab3f0717f8cdab22c8f5476c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc104fb6cee506f87f9066658af9c1f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e881174c271756d7435d94f6d4b1f1e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f9868c2bf18d2517b1fd011da5a01181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224bb5d4e377e46defc5ec5fce2a8e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7346736b495f696431d0168c733980183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f14f7e944cb5bd0f06f889f298b510184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e98f03e13647e46a2d54b1320807d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c0645141c316de70c818e435e5bb2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ba2fed44db82636d8c7fa68f23e03187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735d62691a4e217924113e3c617f2dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ed2c37731854309e9590a46f2fb32189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ad12b0f164fda703fc638f1756ee5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222633ab571b885dd5e454ffe3604d6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca96513fb3f1081c85f8904a46c3faf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42acb1f072db3b4a71517286dc1d719193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fefba15ce5611e292c91061728cf0e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5d94ffc957f9ffb1e13516e61a9e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e756c7b93f65dd2b2623db029c73792196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158636bb1eee8ccd20332cd94e65bc3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e8bf7c5abefac9c481f36780a0f9c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c2131fd72978ca295ae6ea88e6283199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04cc6d93144542a2660bfdba8a742e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6edb03566a21d67c5a731c640b1f63201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf84d80eece5ccccfa91d227ac2f439202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c5d9ff3660954356be8f5d7a6e6de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5add409d5092797f6e4dd69485cbb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a35d222b6138e1b51f9a9473ac499205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575989767b9e5984464f7fbdfa29ba5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccd2e184f1a74de69200dcaea14368207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588e2f15a8f26c43f0818340543fe73208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57f678eb5e6d67a0cdfe787821e469209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2ad1c50c8be6fecdb45d5fe1c4597210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6dd016591b43bb7005490aa6a4931211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e014285bb778c92010c0b8bb171dd1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3648a3b814dc75641ac1428cef41d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a108ea9eb1b80afca74e4f988bb69214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ef21c133d8b25f71fd529da458e52215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbd5d04f84e1c92242977b05ac7928216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba052679631667d5711e3f49e159df9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e658642b585dab2fcb649ab4dc0eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a249291ea65672fe7a8cb268db46fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82f8559d6e7765451c971c2fac4e24220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e4dcf26d3b8e9c88b7ba74130daf2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fc1f873388053c8df29a69aff952d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8726386fc97fdac3f30669f7569de9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12f8c51b29d7aa4540d30a8bf66c09224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36d99dd1dda26a5437978dd6df9152225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa833a07dc8b8573f477e8fb20c63c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b1d8d98e25f3c9533d0131eeea897227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d06a8f172f3020541baedc4ff2505b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5d2e5fa45bc8960f0ed287a7022e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466caff36a68565f8d45eba1d888849230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141442fe4f4318d3ec081ef486ea348b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ea3b0a0ff813a5ad1ba17bc21c293232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fec73088017e6a8b798ac49b9c260233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c889163140c8db0b0554c07926873234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f1ca88fe81345744f4114a3cd0977235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab18e9e1550b877fe8ba97ef7fda97f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47d860da2e8a9ad7b4aa7012781a95237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7f4f1313b54db8a1931b9c3749318238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3b69c08f94fe67b2a2f9527ff9d8b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd77b1c0c1d2ff8c6d391e52f82ce7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c548de1e36e817fa27203a069791d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2873b736bf9fb7bec470b665a1badc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a841d8ac06cb5667fb409c0b95ff3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b867d666fd4a45d4152d12debb510244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c4610922d9470e94e65b45ba3866f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7c9c7efaf282066812b3cadd6e675246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab587e05fe26f0356bfb2d68db317e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7bd053a3213116e0d8b99f32981f7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefbab5836d3d1fb33b7cc8800f6b31249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ceb66184b1ea9f77908176765adb3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34097afa7b4f216e4b590f93170ec317251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097d8bcba2bd7dc54f1d825c6212490252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e634112b328ec79f27efd698ca880253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769d214876b273c9919aa845cd1abf9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d908b91ac0fa4920e53651da00b992255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc5e7919a4cb018eb08c8a6a31cdda256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d259fecc1678c7aafe5f3dfddd54ea8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100234827fd3988967fe360f2aa056a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e7b3c9102286aa0bf724b35e37683259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b222555b294e5a1ccc5c562544359d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48ae7bf747554a98c0a346d445602c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5980e51d809c75ce06813a291e2690a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed418fb25f7bc4c047f78ca482d0231263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09edc1a7e9c464075a7f9f4bd337d2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dcfe8aae906a4b22de5306e8e5fbd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782c15dfe33bcd9e61bfc46afcaf126266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab5d3e59ba2e363541d9f71b34fb93267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4061a64631b8fdad4c65e605bf6d24268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7dccef38d2feabf4c917b5de72ee64269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6f7993ce48124dfa12daf763ceb29270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e7cf4af3c497390a39afa316b6b89271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c4c28b7a767b4f76cdf8db5648f9f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8cc4202c32beeb1b935bcfc16e877273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ef68743f90cced08dde3e6abfde1a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946813d711b274d42a65e4f7a258a23275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9565e8416ac44eee45bc7c9fe7f0e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa901004c016dd469b22051a4baf4ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac101b25dd20c05412d6418e4e46655278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03876c46ba8b6fe727133dbfeea071c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae248785097da87a9b4ba77f41e4af41280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91757bb6ed703a3343ad80dafa2bb85281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805e6c24cfa4e7878a0977e54d37e21282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676306bea62378a00e3eb4002c8b1a13283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafbdaac8f9a95c7a9566a9285e656a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7379f199f108b774941c02dfaca2e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a034543a723b678aa4de244f94e17286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90d57fdf0703595039c19f76765cd0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0585b7de55cc96e11c90702f0f483e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c758ac7fd4aef9ca3b492b4ac1f2d6f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b706fa8ab61db1ead87f39715fab95290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfca8fcec1f701bf0a9cf6bda2f856291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5d05ce33df8b7985e9394101eace8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db0cc43eaa4d850844cc5e588b8dff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549cc67c775488e20225bd5cd440b1f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2907223d6fbd49d5a063b5410af0432295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156d1863334fdc106687c98549d865e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd52d751c2d60ce3badade71dad9eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe35eb4c3752ccf05b93951b171a03298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66510291cd03388dc36bdf8e3c47ef47299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2355ac1758fb93acd664cd7c24f06300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec49fbb05351f4815b2b14ec6fb7295301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8864c0171686f12753ba1ee19ddd1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897520e0591264e6668bfca2cb34ff8f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79ae2084dbf8de2b7970a402f8f69f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d284d1389531699c81cc7fd9de69ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177a6e7cd3da2c7b32293a53d5b440a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51762338c0ef873281b7a0f4eb8a2de9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750f538e34732f196237ad665c82d6e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bd63dd0ba926d59ea26cd6468c7e7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca246b37cc0470e4f9221fb8bce68ee8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76858590a93a1e872396520dd6a42b4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f026007cd3d5e4491d23496d3b5bd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7a272d840fdce22e641d2e480ce40313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d465ae3723d52a42c7afcc5df8c1b26314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbafb318b2fb0c1132729ad972da35a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2c5c719c2c8361483bff86d7564ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15e74fdf8719cc56e83ff4a748d2c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35569056624873bff321472049f7e14a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3456ec950117c6f2e376e93a6a3c648319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18082b35afc342b4140834196bc090ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8ef362361f2b5933181430d243acb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe33c0ef649a7c880f092bc80fd54a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a26803f9fa95b1582c5ec886f57d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c51c542ee90d0cba8584917ccf3777324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113dd27074bf7cbe0aa1e1133eb5f41325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb867a89bf8cd665bcbe73fa792558df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a19f497e72504ef739a139266c7b5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dd3faad1bfab37570fb8c76e685f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47fed062aa309bed67e4146758704e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac43b6db2c9dcaf71b0cabc375a62a8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964fb89b7010feafb8fae032ee22f1d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685ec9594dee9c352cd790efef2a98a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21814cd2f2a2c1ca2b2e42161fe11b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9ca63b2074b917c0482698e74d99f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd589a2069d796ec2d6426240e80970335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd14f7f368c6b3ca85327c7f9103da7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285479d7e287fe4f558f60096dcb4ac8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34994bbdcf00b335f104212525dbfb68338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d271f465caf8a3ce6d33519b7e177339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb80815e2d968c1381b1bbae6a2344340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ec4b06e1588e7fcf9b9e2a0ff64e1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c904b157a23a8b325614ce8267ed2b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce045386d84f0096501a981c3b084a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c34c93807cd3d4e1a6558998d6cb5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb27ac15a59495a963d1303da74fde345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ad1c1a3eba4c53ce09502558703fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4817729c2a6e9626313c3bd2df584347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45b262e59b02efda46481d4972cbb7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cbb90570e939732bb6da921e170e3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73044cd514cf7ac77fd3aba61aaf91ab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360573a712041e33cfe5fd1cbe49885351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae0d8714ee11cb2a2f70e0a45fa82b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c608379acfe85885c4c83a3bf9a96353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73ffd09aa4f5e68d4375c55ce1ce51354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a676f9c064f3f088826ed2011f552355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458896f97ef5dd18a8ed664adbd9c64356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ed103e5815baa4a9afb59a3316170357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46280c8a945bf930cad4b4e30434c735358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f86a90f96fde5682f63663c6c138b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c352c821cc9c52787702e1c736dc4f0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ffc7dcf9d658a83a49d1dc639ae5d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97090689f265cb920f47d8327185dbf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d57e68a9b578ebd86442d04d54de4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ab1ec7a45dc0344f99c6441d5c95d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df9ff86d728011139562b3786685aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40a02f4069e7282ea70c4522a224aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabfa96445e4ad9d3496de310997127367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef637e40778c2b1a613de9710aa8492c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86746637bb4ebe9323d4084069a97708369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e8fde6a070d56c17d5112dba60221370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa566190fcfa8b859d4a13f7478cd0f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b77b4e11f39762cc2f4e7cbc1cddf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f800dda13c3cbec64892ce466b00f35373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b18449ab4c38e87ff2f5f40cf6ce5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c0b9594dbd2c0ccbfae83d18b2536375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809c1b22bf791fd3794fc2e98c0e02b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bfc3b4d2582e1fbf9ef70d27aaefa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6b2885faf54fcfc14fc23a2805d79378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656baf690993edae1301e09021f3e80379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d6df70cf6e0b64f0842af11723ab8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c590a51cbfc0a44d42edcff574436f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e24a2a8988a427d106e06cde5f3a0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1c6532073107c2047c0c0e1fbf61d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982ef9731a6813663267507e3678354384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574972abb59b703cb67aba4f6316c08b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b4e50a515d07ded1d8c14b05f701a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42264d12913d3329fac1455446c383387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbc80baedb36bf7ccd134502d7f552388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217f5deb288447b1c1999a7d95e04ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed66000bf1ff883249865bbe285333390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958742a8c7978230a98061472c55b7a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b60e2b9d916a88f4fe8714f18eb89392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1426ffb95b8f64e0efd92afe8fe07393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c829adc92c2bb29374e6acbcef085394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b78ec93eacc77ec0924d44c1db8675395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de789ca04def482868204d9df7f40ae5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ae2d648c8dbeb62bab22a7dac48b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880e7e04570f3c847a3b9aeafac3cb8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b549e1bb0d51246a5ae3e5046c61c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8affc8fbd6ebdc2262f65970afa0da8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b67963c01999935cbf48a270a60b41401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60980d9c675258cd8248f2bed7771fca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad4089a840d941411ea0c7af4e255d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5809db46dd444aa31457b533de124df404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43bc76037c39356b448e89cae58e78405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e21a15ef5435d2c3b12c64202a46b4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8a0a12ebbe1603c74113371dd598c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d32ab027164af3a049921dbba785fd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493353bd54ffd96728e6439ee5e5dd7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98d526a470f6fdb4f36ab704622876410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874d7a2ee9460c668486131fb813dfe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6f78b3262f01051c5aa03f319506f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1f6a40696ca1bb10f913b8336a39d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364685b271d6dd6777c6b471c277eec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666edb2a8ca078bbe8a049be67d9a099415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebecd532d9f82d45b8f38a784b5f54416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebce3281ecaed985964912e717b78f0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226a30511e9d1a6c0cfcdabcd928021418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2eaff97f7203facc5298e4068946c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb9196cfb35feb18dd0e7491d05ba4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f437019caca02679ac5f4769ebab7b2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3875efad7ecc67cbb27523e15b0ab8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdce5e503c685fef2fbbc65aa07b566423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113559e5335000a57ef942d40c00eb9f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030f7343222ff54393f986e7d4429a6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922af261c7858f34bfd721311ba98381426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45973728d59e93385fe1c601f96045f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed74f5d7f98e6a9148a2ac397f6baae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390502dc3a2dc128ab9afdac0725e48429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb7316e6650446aa26eea0966fdb9e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e88b23c3ffd4e5537ac141369780e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703683e244382bc5fc1d35aed74a9d4d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708eac71f186b62a9037f01afb4a99e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deda3442f1d4cc25e7a91041c5e544b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43574f81fe2ce33e87d0484f8099f12435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517cbd07c525edb09e6d09db5ca3955436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0996b127928b9bbfbe98fdf0722f0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de108d2fef23e6dd0ede169f2db21c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacba5611c4a9ead76e67f089335f3cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863669ea566071b42405c8ffb898588440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab94fb8582c55fe88a5597747fe637441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b051fad0a42ee0faadb7ba3326753d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1358e49512c908b8f327d7960097a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938a4e8c7fedb3b193a7ed33c647f57444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeccd386b50ceafeb4422fab5fd9143445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657069df1a867ec61dbb5077585b56e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5742766c2c51ceffd3e3817580a04447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9dcdd491ceb352b410b3c39c8719ad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a073041596dd545cf7b34666f99326449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5b2d9692e5c550e6e6c385619b3f7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429c5eb00a7cda5720f4976fc86193c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430de74fa0533ff1581cb12d48f50e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564a689dd59a704fb3a1d5ad7ac3b2a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b5ff39d23d928a540ae53b52e1062454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2707a4a2608bccf1220a9fe7cef22455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fc8deeb38de4de28c134f82998f80456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0661682109e2affcdffdee2520d19457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a12359b28c1d557b81360dbd33a50e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeba2cb3b9fe3f1614ae61041bd3d12459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2a40bf941b130d91cf9fbd3066e91460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140aa4245dffbc3e07e485147f170383461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825c3a8c806319e18e3c30f42430444462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11662e3f4aaef68ad028a7a001ce4c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae24ea830cd16a89f21bc935ec8468464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db569f66da8a06a69fa4587a61190850465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821654a0ba112b2874f50c16c62f07d2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b95aba1d5ed8d5fee131a606a9054467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2512b8393d91b3219d64f6985d606ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b775cdb6e06206290d32bf0303ed6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e899066e9ef6a56b443641e95c32aa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba6993b34a3944eb7d3d2c999b10eb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4eefffeddfa853f2c42e018cb7c91472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bc1718e5472fd852312e9f17ca70e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0824cd6e0b97d829f6a6e2717d2ce6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbba8ab6a622d638b41c1f896d70bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf31d780a7484c5d44c9788f8734714476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eebb65ee4c3538977f0437ddda5aba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b202e37812ed8b0501e2bcd63b702d5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b15213036f0adab6b4de7dd3ed025479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294994395832d33ca91b4ffe48b4624480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bef5ab90eca96eea91a87e5f3d9fca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce611e26a29275ece5cbec5d3a2b83482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02802ca310ee0cbdc5f00183add551eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ce0ea039b78cf2747167601345b15484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f930076f6c054fcdf04912531b0ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bde9d8bd84f8e213fd91f14f8a682486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f8acf6f3fdde0fde5808349973f23487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50229d2a9dd24a91c084ae51813148488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68300a7b590b2392f81e8a25c6cf634489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb841bdf6353075694c45b3c60048f4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a471bec165f907c101b0cd1502e87491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10233524890ab63295b8f483cef7f625492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85818aeaa621e5e39468e21c6b9875d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42d370e1da09b63d6daf54e67f9b7b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e81ab19669a914692eae5eb81628b6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5723bf1378829577fb0f4e26027eb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a0107ca060923f179fc3a9341ebb1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375d6bd6f793e68fdc35f4ea7cea68f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d526a51cb0fb492c35e832e25cc14499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d13779bf91d575b7948dce00ddfe9b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a5d3082ae19c658e9918552c5c067501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0eaedce068563ab812e21ed050f132502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71254cd1929b46fc53c5d709997b2920503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84338f52e6ef9d284c23ca9038dfab88504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ee4b34c14dae81bba8a0e5ded3c66505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e94704eef4ac00981eaf8c509b034506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7b2c4ae42b9af72e4bbc5aad7b946507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be3a84fc946f2d57b62b3eac96414c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da27a609e4e6d3087a15492ec577f2a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733846ff368a518713a9333b8ae84e2e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474652ff0c9b38cb6ded9310ce9f39ae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7279fbd48deb38064e6909385a3f8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fd3f6a9d55d26bf23e7628053602d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaeae3c87b32b8340f19df35c6cb6b6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db19b39d837d384c8031428506aed1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83485f8363133b0b64d100c7f379022d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee987290432f2eaf089f84723787fc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac315ac473ade45a93e8e6d1d77e0878518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76592123900d52db3755f7148b5eac95519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a18600d6730bf344251479e3db983f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bc3da26dd99dc11d771bf208ee278521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b83d9467846a259a255728c4cd190522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea9bf8d75751bada38c4f3171ca782523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bc024d3a77fce04f5cc2365836c88524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a20475bbf4395a313a03812642159525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c8b370738236a47e7c162b6948e8b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5376fd4cd2314f9093b9d20b76cd7f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cecbe7374ef433aa9601af0342939528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e0a982b9b385f2e883fbcc69bc54b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61c488004786ed760bae4d35d2bbb9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f34c66baeeb12dae309f390907678531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11b7c5ddf14ca66956b0bca589f7bf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c060ce82434c90e2dacdc156eac7f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a3495cf309897cb85755f9873311e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60918d250df1a618aa9ec587b6864b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb7baa749d26501dad38eb98b7ed1c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ca38834e6d159208442d14f3c3845537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e376484d520c03f757ea9d8e9c1fe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91f61e1af61f2b5860ebd164beec8f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97caaa92150426b10b4f4d844d8d816a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d951a937a37594cc0c38948864c78e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78821c4515e9eb37c59a9df46cf7b78f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c340db119f7a591c9db5e816ad2df7a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749bc4467eba9e6e74116eb6a18ccff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50ae8f2b43351f62e5a5cd2c130373545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc21e3a27cddc89dbd894529f0c1b1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178f3d8a977cb05656a73d41d1b29fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb3c41a3770008567be95de44a6a50548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47285b09581a5f0bd2988e165010de549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391dace0e0824e8613eab76ba64adb65550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8642395b432dcec203827c6e79e85551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a3c84c9458981e322cbd0cb053c94552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de827e1326f2f3c23738112c1a1c3f4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60947e416933964992f9de78419b19554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c45ac2e8ce9b95b6f51804b5b6fb30555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fd91283b92258959ded80e3e01b08556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a5e1c06d600525f521462b0cedb66557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2693e1d87c8ca5f7aa30c54b70a7e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96dd0a70fc9fe08779a6fece192cbc9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a9c57c3d82adbf24803d564ea520a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1279bb86f76c8fffd9335b407c653561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172d2e5bc73e8a67e987be56e0152ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8454e36d1722a02a08c8d7af234f16563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c72443f87d2fb96e77b1ae4dc51489564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36481a2e79156f979b0222b67d47e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3976990373249db98d906d3bc2f21b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1fbd0ff4be0cd9b2a026ee2ccbc3b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae03b6107579c5cb976f422cedcf0b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3e9858d7e4d5c5bd0d248156ca6bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd00459dbc31a5c9413fe7c21267ebc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3ad2b10fef1160f51c39991b7dd5d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa68e3591e9240522cdf0d874c5810572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd504888a62048ec42458c1a6771b77573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050933cbf97b1313ba57694121aee4d3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f833f2c67c215c6cfd71cda269fc5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e153d227722b7576dbdf1c9c3a6ca6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6c859fc4c47464a77f956ffb59dee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8cdfec937140aaca3d5b4d00d95e79578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184557f3752fd09ccd2aec3ec5d3a74c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6eaeb48fe73cd96d8fccbcc8548280580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27424976bc5c81c6428461e7beb4ad6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230954c0bbf46fc06120a94ec7ae0d4f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcf3a04f4b1b5cc6c6c0ac1fd840f0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b70d693f2dcc6eba8dd4273edf2994584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77518f810c58ca91fca4acfc6e458b1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dad06d7bb575708d220320f9de8439586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6735453dbad260a2bf8bf0bf7cee34587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076bbda20881648f774beabc9bcee81588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30682d1b0a15987a45001fa5979d2ba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e25702d7723f26ad7c19a756b4e1a9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1352cadf09d995ed81e7f008d53806591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08735554be4ebbc120f38dbbf81629f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454de326ea99df83e0f30ad8d56da422593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d99c4ea6b1589dbe5d4a26fa9244a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2431e5c3d5ff2f1bb887c8945c238595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7dcc09524adca6efa29b837997a467596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e853d14ca228ce87731025a1c1c8e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cea7b33864a557117232c546399b8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed508521b34e474a980dc2b736da6d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bb32a13497fcc3a2b2432f8eebdd5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098138f3ba3ce391971504eb05463e0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593bdee4d7fa7b842928704cf275b33602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e9ee10db6b68d9821ff867b43e083603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc1c139121f19350559d9f6d069fd0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31fbd9827a6fb423d367afa1a4d977605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7da59194c935bcbca802119d236b73606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc32d74b56f1882249dcdaafc7bc70607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afe8a14edf96cc64292e7229a3fff9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4651033bb92777374d50957ed77c91d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb925d5fd8eae60ec4466454b474833610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ce184438cd83bee6c401c034a4bb2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28395dfd4e3d5e32cd604d97328cf988612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c3f999a1ff2a8d97330f3cdbe5141613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014d47d9dd91c9cfe5e9f2b7ad2213f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ad1c1317c085a77af8da325ccba16615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97752db5c546b5d45360efe47da6de2b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5483413f37502631ed13cb6515843617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8157e5637f69d1e0f0977f4b6d9d144618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c726dcc6bb0550262b421dbca4929e7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b2597d6712b0edaafeb583ae7d68c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e17c9a685bb5e59166457da9633f2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe76497354134b902ae3a7ef38805e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d64e038526e3c9647dbdc87ee77b77623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15875809f66107ab055e9a29d6e8cf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e72d80338b68c4f9039d33f09189e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c46a7e669bad0b05e1742d22fc7a2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499d849edf0b056e6ac92143f27bb50627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30d481030454ac63e6f311e364b079628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89138a5563f394e4a7de6aab5c134670629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40795e0cb9e5c0c6497a00b9e6e8636c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9621bd9745ca9bb49f778c6c2a0ce5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b76be35f913651d3c3bf789c5d340632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76269e805d2b39aed02aae37da080c58633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ec49f20b1e9687f2f0ed5b6ad75d9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58172406be1304ac5757724aaf2ea3a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305703fdfb86538a897c3f48867c591636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68111c0a4e588efdbddbd569e826a7a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb19874f1027f7fd8bfb4b764f8b6b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4cb132f13bc8aaf2c204f25a0f065e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8d55430e7f0bcb4e0680a9eed4a74640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5a2ddd7380f878f44fce5a67ede9b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb9f3dc6b02f887d3f89df5091f8fd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261aef79c30a145e139fbae237c19c02643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e02698e7e5b79cb49bad001c4d2ea3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057076bfefffa5da746187a32336200645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8410509a5f7f89d697985cb8201aaa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b345cb84b6b40f2bd6f94d1906ba42647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25f2f447cd6be37477de4b8691cbb8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def045529af7e1c81ac4e051bf5b5280649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6713a9bb808ce474e99711a5587a64650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf255ab94d6b05997151e471420c6ec2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b77d0ed67ea2bd1a15c887921a3496652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb2883356a85e92cd1657af019ac82653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe6d5481aa7063e61582ba2abda5c6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d710a9f83c005a404f20c67ee15da4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3566276b2f3f0572f55d1ee47fa29bd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee4941cea6e8b9890586390865846a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78fbe17e55e5c58dd385ddd9237a32658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d603d7807ec0dee3fb0ffea0ff760b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc6bb1bef5fa2c18d51be4f68018b9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606a17c8697bf5b73ebf2dd0e5d7424661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3179f51fee6b3ee183477888c03d91662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309e3361fd25aad9b90ab681d3927c9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7d03939930b2c4041370e3959fd00664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb6740b339ee9c7211e94eeef92eed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627a9f28f19487a44ca1330ecbd72ce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a7717ef6d76c2ce94ff1a10d20cae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434c6d9835e9773e53f711d13c4c9eb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57557922fc788a19aa4a8c2eb9c0c542669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d335fb32bd44782ac7dcb4a918afe5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b38ebb2d8ba7660ac7c3b8c571884671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedf3305f728f5cec277de926878dbf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e2ac3afc6a2339dc0ad7130cf11d6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702bf5970f428493be1ec145cb94417674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8a7757e678e57e6339038653b9df2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dac8ca268dec435ed5e404bf0479d3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a87171da8e489e3e700384c0e95cbc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5541b3631a840246925d474fe7627678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a555e150c26b52906e003ba26732cd6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c666256f787ba0f9b65c14e88ef59680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd0e7437dd25937509e00cd0f51669681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e291437294a053bfcd1eaacdc6e58682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9ccfa03b1e89cceef3709121a2a19683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4d0e66ba3f9643eb9fc48af1a2b63684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57af8b543d380bea81d50bd2ccd9c9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ca123c9bf64b63b0cbb23af7ee5af686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce99c7edc632e852bbfa73a5f7fb59e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bda8d4f53d828f307ab637ec7e1daf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217d8a60cb23745a736d10a2e8a380e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5dbf557f3736ad61f9335d2a2516a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1319b5270d78f665dcb16c1b600ffd2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1da8333a482e7b259605f15d7700b4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654761220c833eea51ea89ae17a5e07693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45c25820832f13684a0192588ba9e1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6461f6fd145b71dd4d006e81786f512695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e235942750f1ab1d40d55b6405174f5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e7045a155e5c186493fad18e654e5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6688089b719c75eb2fa3d25ad2feb7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619f8b8dc49eb91aeb1e7665dd955f2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2112391d2d469f3bbaff984a3062b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9aecac226dc47782394f09d6737bc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26ef996ad6f130b3df83869d7ef6f9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643f58e92726353b33817e0014d9802703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd51d536c96c9afc5080d3f4390fb02704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd72ac2d237a7a3780c13fb383d0818705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43580a7712ae8c76d845546853521b57706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72f883f4de6fca18355f9d0f4bd52d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4838d2ed5c63960eb4cdce687135644708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47e50b33be6f4c3c5db626af45ef91709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a92b13453eddf51a1ffa20b063a214710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e892b6eaa6d353533478741655524711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279b8b4816d49e1817f1d736609e547712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f871ad6692f38529076ca19855e3f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd913a473bca75f5e36fde2c1fa26f94714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faaced7fd7b92d0089fe95f3b509e0e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330504262eb0f3d479afcb8a93f9989716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073f98749c4339819bb4b9866e0175a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c392f20e676ef33025789612f527d0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41cfa4cacdbceef192499074e3a579719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fdd1dfc7f62de7fbbc2fe8e173596720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8cb8c3164cbc975d35e234cdd0259721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef17e072002f6d9099ebdd99ac405e7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a7150aded1e51bf22ff6414f2bab1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e99dd52a79c227582fbe22bb79226724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a27a596ae00dafcd7e0328f65a34cf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25449d002a37a6a79c21679480819252726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaceb01eb9f4288082d0023afc479079727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594eb7dc0b70c4397d765883d51b9264728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d2b2d9cdd559c3d7e64a95cd09551729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7978a55749ab067c6377e57af9843730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c9755f5e658aef200df6563dca2ca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775cecf33f2b9b0cfc207de807b751d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3e967413340f946c9221e443fc2a8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d43b8af88e09e1b4561da6f60065d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf113f4e1d5d2d3fbca1e1a28f5a413735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f7b22e4b0783a78bb7daf602acad3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9c419867d91f855a2f6024d3f365a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516b8adac9751f72ce2d1588e8c1c70738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17642b757d4d2f65362440acb150dc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec368acca950b92af10a6c88af439fc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de713d8c8c2e2ae4f9d458b5979188741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0785f022d4e0aa36520f8ec5cd402b3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdcd8b0e55ac928378eb44dd35295f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d1a00c553d41bdb52b644ed025337744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b701acdf5eca7ed1c0685d6acc0b0a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46d30e561735619eb5f39297f9a4e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80d216cfb5a10e03172e4bafc04c5c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1c8ee6913961c4f11598573e5b5dc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170a0495af69d16a29eaee90e1235c5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed851c8cbd70f61ba0139ec3248b37750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec26ab77ebbd0be2fccf776057aefc6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77753cfd1d109a6cf3a67d41d4b311752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d976167ac6d9087cc5950ce5d444d753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea521c14d8873ab26ca5feea59386b121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f60e0477975716d9e44f7a7b0ea112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cceffb8c0ab5687643749d1fc150583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482ceda9596395743b9d452546d4f554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7e258e4fc7c2153157a89978999d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f13ae3fe1377f65c0bd5b5e8710a406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf81f0cd4f8751acecd7a5b45d4faa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2637dfd53e3923895b6d72072729c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c12dc91a47cfa8d5bfc7dd5b7bc829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c44b05b10be465550b57e6a945e55810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f191bdcbabc81be9f9baf8c571815d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fdc6c7192c053c8c405ecc699770512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab9e7c9c5f110175ce59ad27309c9113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71d39b174168f217f0bca834bb6c2d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724d64eea9d94a3b20661892aac842c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9352bcc865125ee8c7959c9cdff03be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84525cf9e360b11a47fb66f5600ac317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8a4613d9e1bd480727778d829a95518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129c6252d79e30e71cab5cd57fe321d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ef5e92d3f02197b60aad481e5281a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d40fec4974ca1ca26a7a8ab481dcea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6aee9fc92698aef9ec6dfef8b85d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b85baaec016bda23a1ace074ad87623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428ac94fd54a9587540eb419aa9f3b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cad1be643e7a2b0a9c70435c52f2be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a59f54b549608b507e503649eaf42826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640908d8747fa4f8f40923240ba48d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d74eb9c75178844bbbef3dde6932728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6c742048e01a4c9eeed0260a41e0729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e471bd3354ec6ccf27fe2bc5fce8830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfeb81182382e82dcffbc6215f512531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac7a7202d13454a7b8868850306aae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead0a54fa911f13c234b1f56fa07f4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4aba52a09481ade5194556f5fbc78534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cf278fb6e02d2eba17eb4446f1aa535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29016bd50aab32b0c146d7a8206ced836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a5cf5fb2b3238cb419091bbc4de5237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdbf24e405fde77225ebde6559985138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bad275d8c887fbe3cad0f0e4188f2a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cfc00a5397066c8b59178949aa88040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445d1c0e768bcde4f1a429836364a9941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cb369c633d4ece1ce7bc4ecbd236f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa07c0b403fe2cfd27f8a7d0ccfcf943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accd5c92b4551ace999f4dc15445cb944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89434a9f50ec2705792c821edba74545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e807ab7b52c8d95234d7f3eae01fe1446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ad967573c895968fadf02ef812c2a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3602d26dd0a7bc2adf62516b56c72f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32858b4aa85953ea124f66f238079a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9a94d7eaa56116aa7f797a76ac24350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6db2c8035d237780512ede80c6f5851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a964971ffdf2d888820056b151bc8552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603cfa20ca97f576dd2f471b43ef3f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502eec8acc9802e8bf1acdf0d6e2f12054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ec87beb8efdf14d3dda4bbd1866d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20bad578a153f810e47e7aea60987556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e6ddbb88ba89da82eebb7b100815657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb162bd3a49dbd7210d501fbcac968b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f8236b01de08651deea12065d808e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e7283399e63408c687f881cfb062b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170908b602bd45b6695f9a4a017250e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e833b4ec68aec42f6659b92e9b5e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c469522338b56095d40ab11e6d533fe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a511de2110560edf0f88586ac13e8ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ed4a15a4d48b46f233487f037f11d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12848cfdfaef23f1834ce3339d9dd066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1d08fa2c8f062020e11a81b79792367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbed4e3f81f0467903b253b742b17b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09f24b03a9b0d86adeab25bd6931fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a121fbcef2e011ec3bc3b97edda19a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02071447b179b3c7dd6a4c020992556f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb87596f2e74efe575e5ca172aef5472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375830a89a66c143bc2e2949b0e497bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1d874c0529e161d70d05bcb16c2a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cf9093071b39af163ff6d360b436a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893854ef664c5597dfcdc0fe629cb52176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dceb2dcc9d65da3e7478624e46898e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69b2dfeb927ff8f113edb9f479bfc478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb9efa97542c7fbc02afc21493c1ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192139b3bb89fe2015cd051112dfbbb680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfec33bfcad94570ce0ae4a1a4b979d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9ef1a8ffde2f0c0ed5f09b71589eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6b2392a899cd73010edc51a5e4d6383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5845067749e98621762b2eea50ee1584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6e5ee05ad997ff4f10e2e62e18b8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcefc0d307be9819b98365bc774158386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e7899bdf6196842edd5d17835cadb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12f4b4e4b2f7fd87674aa68e8ae1fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699bc5e2e53632730ac78bc6299c23e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55f8020515a9331857249d2445635890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587bf83e23d6687f1c1a03db6d87edf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58625010620c508e9cedb0cd7855516b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de64bc8143aaa12f8b4393cc9dd48593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d90af388a2e078978e9817061e740e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281c05c194b4257aa775affaffefd6395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5160e4795c961b2c231589ab9185796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816e28629758c36c323f70e6b0435a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300feb95b0f80db9d5ee956ae91390698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a61c7c56207150ec01644e0a9177399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017bb2b3937a50f2e81cefbaa26033f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc373c9ff6bd6b577763f5682b34a80101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48091021ffb42cfce220cd8e7a423b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1afdeedbbe774429e787279935b7f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0348627a6df546488b7e371cce65d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd1840184231242a30960bd6cf1ae8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efd751c247ef6378ee9022d09eca44106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab86e1cf4a25c8c901cd73e6ffaf73c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec590abcbbaa13e3e25de7e9806c5b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70c0cb3e2ad17d94d149087d83bfd9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cd97d3adbd5b37a4a5f72c507c507110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02589d1b2d5df91ca0d8db4f55ab5e87111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581cecccd25bc7c2f52d6efbad95d17c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1036a7bc4face577e065ef1f98d13d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06b013e2bc8d3e0f4050748eaddd1e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824c0f3ea33c2bd20e2f184ededaa38115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0064fe620ed41f024f27561774c95a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b849b04a5ad4e06c6d609abd22a461117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccecf6101d5ac6381e7e08ccc9d64c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edc3738a7452c142c6eb3063de86ce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b471f53d991759f047b0da81313d0e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31867341f6135317f18f451efc49eb83121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ebb65d2545c671a56901498c1394d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46c9a8ccc440a43cc5dcebf5542488123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae258ad06b8724c8fdc7d5f5f5e268cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db096f51af17c6f6521e46cdda76ca36125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebc71d8a17a94624da8661e780be34126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107487867b3a4a7ddea53a78e3f58dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6d960e9f13623aa75826e53c0ab33128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149379cd7db8cb6fb68416f1163efec1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb90fe16bbb6249b29726b6bed8a98d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae9cbae9c1516b12d6ff68511da640131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282b923521ca9c711610fb2401c2731132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9ca005805df6232600b4b1ced73af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897f6bc725965da57f70b34e4bf2a83134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee31ad99635d17900334af4de7ff83c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f446d0a56e63c7cb4d605cdd9c3b8ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb65a9644a9e47cf9f8a3ce798d4c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602ca041c1ca9c04c43ebfcba96392f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabacbecf01eca14041b57c39b5caca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3face3a87a1f1123393990594281557b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a09e527e132cbddf6801edc41ca91b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e432159728b5484522470db168e108142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ebb3edf6e54aa2299780a8afdec6e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81972d23ea92b5db89ab2fc3cdb01eb7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116b728e57f90ef7d92e771965b2906145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f832b4001428a4c80b00f8aa498d079146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c59802e1945c8d67efbd2a7be44c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f4166f3ce43fc62aac6adc62e39e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a548d1da2589c92bfb4d84166d2d3d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95f5343a2b79c48f4d83e1d3965993150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeabd9e0ed4f744108bb99b91d660c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808508047fb3bb8c37ea06f750db35f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c61381508e0c7edd773a280b34d2a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31a2e3b6d379fa710fd53579c1410b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebae91633d22783e025500d3162c91155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ebbd531479dc0931ae81c6506095c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf52eb92a947dc032943f43f210759157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e52a6249668d85d92cd1bfb2f8f35158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0e80ce98be106f3cbc7a4849db0f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a12bb285a4d1829481af77d3ac0340160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48276a39a0b3cb93f6e38bbd53f34a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8e3a409dc05da88f40ac928e40575162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524eec55f5dc3f2259277ac4b135cba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef588d1bb8b7d7f51e594fc61badf5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115c4debd5761bb9a31b187823190ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950dc778add54e6e3f22281cf6b19f95166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8980270bd775e5254abd7e08efb06e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052b81f87bf8d56e348588307f405b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a1e598152523262011b9798e215cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedc5ca275935bc38afc90aa7a3e52c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7a0d46a16006d2404cf02aa85d126171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fe831c8647cd9f2ad20939e71757e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4deacc151239ad74831aced0bfe46173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99fab5f430d244d7bd2d4548d00bc6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf3de0e897f7e0616d15d37820c1b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b27d4ad7e2fbbb8b1fb7f6be12efa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88122af3c092fc613ebc009822f673e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d39603571401e5281f1de20f705f72178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f301725df3a6d537a0437aa2a0a901d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccf5ce5786e2a7969885d7e9834fb5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b53e462be27f86a06e299c3fd09812181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527e0fb3d8f309f319928a55b25f5e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f1b4a7a54f085869d472cf4ff5c77183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc626e2b2b3403aef5e104a7def7e20184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdd02593845107e69cf299107d88d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9508900adc322534facf5805fb2b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2e8a3dc205773d3250b5b93461ae8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd82125ee975497bdd7c93c2b9217f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1564f6acbdbf63ce2af89e6749014189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e25ebfbd33e5d0d7849d8b46d0148190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487b067f6774897c67fee18f76a0c73191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428454d6e3afccba08ad5c43689674e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da9dc61090085722f80247f53935de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf7dcb99e87a31fde48fbec0fe13e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18115ca25344b7d01625ba068714ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc81a522b6a10e0a0b0162177087aa3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be3d70d536885f9a70ccbc0941ba7d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433e509f9f8888a5ded29750066c097198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb64da726f1d9275d1ae1823659a66d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cddbfa79653167c70d3d5bbae0511200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a94a18edcb8de711feda1b90e0a1e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24929ea95854ceb4b3f87fe05bf024202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16b9984b0c63fcb614f7e0b44c2c66203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afab3e06f4bb08b873b67470a588322204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad7ad095a15dbdc06c20fb0be65f5d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf230151b2649b28d853b9008a5497d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a9021ad7245df86ed3c9985556021207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb819632bebcd1b711eb910b5c7b63208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749caff49c9c4a8462ab939b78526b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59cd52e5f63f31b25a5712fbc20a95210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7292fa21ee38888ea84975821bfba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d99a539c3193567578a852f408f183212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa9ffda2b8ac54432b368f93689f00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53824c5a27773bebd46c1a084f05141d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a25e04b3048450aaca9362ef7bda8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf728928c9ac10264eb33ba119a78f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb583fd290cc85fe07287fe14d71f43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fd4cd3e13a7e6c1a90a4676a55a51218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dca2dd398f0d85f2ab7c2c97070377219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d4ca585d1389fe893d7538cb0e28f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc1440a6cbe6d71ed61776d82729dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203ab0e6593baa7798157b764be00ba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef006adc3c3ca4f8e5ceb71bb26487223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30949f9f33938a4adbadc6216692513224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbaf83f20d34dd7549dacbe1399c664225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722bb1a1be4346a7c644debf26201a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0207b89d3b15a742240faf5cf554d5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b989401e17e95ce08edb7628223a6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd101485b93ffaf16b468f2f14b2fcaa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a4de7916f79571f7202b9b893689c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f75fa2aa379832ae7b9511250f2ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c36083a5b7ba73d317262b2484232232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5e5ce8747e29e6f99aaa91cf606ff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97955f20a244042a96b85bc5aad85aac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfcee8e803adf4351b32c63fe0e61b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a79cd993ef0d3651ec4ed1f0e5143236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedbff4c8ac84973107b1af6563b0c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34e3c541a2edcc968de425347aa775238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50185c8535221d7320d1de52aee696e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd705484c747364304cf45c6e00c6a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072bfdb4ec8cb28707acffa3c7025a5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0457a9a4e418b20dae5921e50c0538242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382c5373af27de061ebcbc707b30b47243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed83a2ccf65de3bd0e935bbc2fd6c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc148252c96b18a79c5285c1d65f3b4c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f1494083de8b18e9315895af93420246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04994c906bc8b451a820108a8f4b5dd8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa227818598b807e797143c1b36788248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c1475f71c23023b16a8f4b2aae692249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea00fc626e42a5667d8f61b1bc107c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32c45416e88ff8d5562db87d58b5fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de824e565c579ff99f1497a2f019b41f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88414258f72de34a9824cef3d9ace48253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691eb66aba6de4885d686ad4a1ebcf44254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53988e8f660df619eae3db63e88a2da0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549eecffa8450a8785d9d20cf8a76c6e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32ca46f077bdf776507d0e116edb0f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f95982b3775dc83a291e5e3bc3081258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4868b585057c6ee409919cb5128ee5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00b8a970d4fa1436da0a4283fcb479260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bd287f775eaec7f269a41e503005b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062131ef2c04215b0aa86351a64a2414262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93fbc70b447f91df3228a09afd1e6a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c87549650ed2bf7ecb3dd63c3892d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bf79eee9a40f808ccaf194b114c87265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bd04ece339a771a70f6fbb65eb440266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612293f2b2d6b92c674ef48e539f4cc8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc629eb512237382ae869c64be945fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4608158dc8c7084eb8942fd2cdb26d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e2c4c4bbe692fd21e43d4950728ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b183cdff35366756843f1771b25c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5277817e4ed4f300d409ea1e1ab6471272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462506202f5326f3a780bc8d3290ee2f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98e0b6984f495345ce5abbe14ef96f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcd5248924bb39b6c83379380ad01e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28618cce98f55f2ee1a052aa47312c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a751c0a751edf988bd408df8351d7b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472aa8a63cac0044b9179c31337c104278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c893f51edcfcc458da905f18f95d4f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103b502b1d5174a2aee4fb8ba6f6fda280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513889836f57f3aacee3571dc0d18907281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c94ea2cc3ad330f2b7c44ccfc27df3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b18ebd620de38758d71cc2175e180283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f986487e506e67bb0b7ed998d702c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0981f07778236ed1a71d0a239414fe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afe08151c53d7fe0261116aea7f050286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9d01b48ed8e321e293ea5935fe766287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d03ea3921d39d3c33b2e16d3954af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa60af66ceecad69a29f5bce3cc813289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d76b7cbdc9569b4c820211a802270290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e87929c43a212ebeab60a46d5dc6b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8fd033231aaaaeee8c47ae7902995292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df41a431a7194c1ad184b52321ca21293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0d04f8e0f5affba4eb177835ed78e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b36a7365c9ade40e91c231752c04d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70103e6230d2e760a56b68530a4ddcf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9c5771ade087d0b9d7b88c598fa87297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e811009c1caee042fed02a83bdbe9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f750e8d2f385e1509692fb92ee3a683299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b6c9a09fdd7d56bc7511bc30e0e4d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef7eb656c4aecba8a29823c140a2aa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce9011723b6afe407b25f983a79cce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3667281c2ab9351c9d94f7c1179355303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbffa72affa63a57ea25a81bdbd2d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3043322f788978205c248ecdef6e2b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74a3de2338a0e6ea1616594dcdf672306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d1a175679e7f9b27e9baf48234d87307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79b973070ea6da1146891139b27ef7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048c920d7d26cb301e8997b42e9180b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16357436a21ae19057d570b9e4d4f7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a77473ba05baf82a45808ac1286b9c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38c530b120bbbbb55d19207d6502c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a4458e0526ff863b101179811f39b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfb911580432166bd67f5c20a61cd2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14ba96ca51c1e2a0699610b48c4864315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bf817e69a617f0c1df1dcbc89ff23316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffacbba414121a8ea911324f1c5133317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318beb5b7eedb88e1e5e83c218e90f8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45800c9fe49803dc811944ea7c3b4aa9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6c0c8e598594eec6e6be77141043f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d949b4a4e03906ff0b18e32cd65ad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00264ced15b88fc1281ad674a79f7312322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea3bfb423ccb3c49edcc055b394874323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df227a770a23748f84cd4098e906ae75324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec04456cc2d56f38b203a53ada75571325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd69aec7caaca2509da58332939c67326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d483d2c12b2f12e109503e10f620a61327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7ce08f2890c881abff4d1e424e7af328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c9b0ac4b90b63ecf235550219419f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2baa074aa16a754976dbf10fd1d2b1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339a75c0d48dc1e14a9ed3c50e05b83331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6aee4960b20e58c858a516405614cd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd97830fde54caeb35f04e1873a490333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bf320d5f68de1ae989b1cb063717f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b100fce4dde7b1935249a8ae95872d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a6ccb176ec3ae20b369254b118cf1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b640db3b484c139e1ab1601d43022a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b93d931502cebe02f8e594ce8a25e3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6170c4befdedff64b59d97a73c79c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20eb44decebc2ff7d243e38b2cb2de340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46694d77bfea04947909af8711f2d8b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9fdd0242570e0b9eb0696ee346c2b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e775f70040466ef9558ded2fa1cce2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03996fb04b097602912bf54e977bd414344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccbe406a310a32362e6f9170abace4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f43bc51016a50447dc4f18d0c3e1a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c21536b3b80d01dcc4ff5e9cbef22347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdbd47d395d6c823487e0cd65a33d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7fd80839393e9080e9426333b37b2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84079f60a5454f051f1f3400da9e66350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d0738ee2b58c5710b6fbec7f56ec1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443283991930252326f879473f765d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac975f4255c5415bb31cce4b64eca9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce63648bf745d7142f0447f6bed5a1d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd95d597d2f53248f0167fc9d44412c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba795426057e8796aef2550f5711486356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe3a29c7b325e566afd905ddbbabea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446740dacc2cf6e54a96cd06accace4a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fca840469cd519f4141f980ce6da3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ce06327746e413934ecd35e4da484360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204c5229d89aff5b2af79256fa2a77c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66761fbcccb15d472346c7977065a1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f238b8529dfedddffb557f566ccd5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbc8132372e479865d20e5786dc849364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e249c585ee530cee66807fcd865532365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575dd7b3986782b3e432176bc8fad962366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a74274f9959ad8a4a805a30c85c79b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3adb65af6f089ceaa64e05db3bfb2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c46eaae8d9ac047de635216ed2d29369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc3d5f87e3463bfc1596af6edc9e67370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc89802d0562ee48646ca2b37de6186371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca8bc6f5aafef546476d74d94e1cd4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f29247447fef5acfc1f22e33c8dcec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967961ce93d74d5d3f468c1b33ed73fa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069f1450c3d6be13871e8d52dab66dc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042789d64763cda9d6623a95162e07f9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9618d2d6ffed2f2e535acd0eb399ebc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f949970259aae1d3c94d772d2a6e848378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e22a15645393f5991650ed97f031e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70beeb5fbdb702b76f3a61512a9d4370380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a612fff15adc0e3411a789879393601381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63334af2c84ad2a40d4f0e2fcece548a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49b5858c5a4b1503db70a87763ce01383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bb53adc32813faa861cacdc920a6a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828a0ba65dc7e816dfe78f89534430b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd93139d88acc7934aec2d3a7c7fd8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26092c194a4fae4e12fb698b3205c0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c2c4a39aa130386acf34bba20b13a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef56d89aa206deea612c95fcf4dc1ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bba07aa840cbfa14bd0d471e37429390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eddfc9745fd0983080e86eb1fb280d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8ec287ef9c763094ca9ce772afc6a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dfb2e951272f4282fe7cdce908e53393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618db321b2f0b56253f22ca48c6f751394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac69504202a5fb51d8e6764ff61bcb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad63caca481e080e3cf74fb51d45eb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9f12e0a83f66c983b8057031a9991397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9322d9ad0d0238fd232e8e63929119398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f64d57692bec1f54dd0c284244b41399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac35a6011572c26537f93ade34bb02400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a15f7be3d38beac77e6a78b954edef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1c873a0b856e0a7b06a6e5f22a3a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382244048a93ce455fc404dca370555403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5fce4ef5f1eaeb7f8231d102dabfb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b04c399575b5d6be15e5de7cc10d47405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ff2dbd8e05dd45b76bebf4fc6b96d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507643718f1d65d74b0c633f1fd04cb7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14be04d4ec52fbb695c214dd802b5a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a105b0326aa89ff7aff97c344751056409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38076c37233204b3b745cdfe30abad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef728711ca2f1f6928fd990393105e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1644858506248f581a7d3a715d7e449412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37566ec14b4179abf726bae2cb136eb8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff62565c0e2fe3dba784ce28e16d121414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3b91a214f47bd4e9c99a0fa4f6a2d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea406dfe6beba1ecdd859db5fc1dab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474206db4b1fa7303f988832296527a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fc3e8d5879d3d71c27e1b751a85d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9655270d207f06b492402ee7be2b51419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d3275dc33413bca1b75b8eeedcb29420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ca602a7b80d2967896168b7502000421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1237d47d66ae3f4707ebadcfbac9e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0d9dff1cff0b7527790bb2b95b755423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58556444c136d00a5dc453dc2e2d54ee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628e4820e5d2e98cba2155984e4a056425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e79c1a657b2cd79682cee1d75bc0b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bd790f1d03ae7de87aa18ba355a0c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec93940e819e515d707fcb1f122ab2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2739f7fc6deab9c3f14ac2948d3566429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c4aa7ce095ea49b2031f9ca783622430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546157e1fd4c80135af0148fbb71f09431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066ff9ac02c086de51e8690e66ac8f6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e58f2d28db181bc1961eb648f07db9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6bdaeec409ed7b51fef462c691f1f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d988e9a232d5308da701b1122dce50d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b653807690e53d6d90beb5d728a9a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291be1fde1b14a72bdb28d0eab30b52a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90099eb6e02a1fc8217925fb354077438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5335c8b883dd97994459a602e87a41439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a464ba1a420b0656e43aac918656a0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144cb68be2f2ace349eef382f5569f4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5422088d8c034ceb2d2ae988209d39442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a3f2bb94c162d08aba9349a1f7a10443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086824b578e456d7d6699e370001011444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecacff6873dbe30ce5b87e8494892c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cbcbc700734e21b9a3327be122250446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a85e481c4b44c0f1f3f86d2b35d00447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ed8c943105101fb5ca8bd26dabc1b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b5abc59e6985a5b18a49ed1f4894f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18b432cd1c30c2dd64dea356241d71450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0ad088c1fb6acb0396c2ec5d6b689451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e620292125fc926372626cfaf04de0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380d6f3d6bde312791a0dbc9ed9ae35453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f38150945dadec0edfcee85aa30c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d77154c320ff7920f302e2ab43223455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b96581546a6656c8dd1ed496ee9a6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c66eb8b731f81f8960c694698179e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be004337c7bf21409c4e24c8c0df70458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8bb61ddb4a341bcf8d45030441f8d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036376cf6486d18d1fe017a92432c5fd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302db75aab4f41a2e93fee4b0ca8727a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90767d66bf115ec05dc0f62b9115b840462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2f1b2aa774f40138ea4914d0e53bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3845ef20c69e3a630c11675d7a204b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac77023e5245c1ea1a650eaf7578c51465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e335c1afbdabf743e2770a3ff6aaf13466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac6d63332bfe3cdaff0b6a42d7c322467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44837daaffd5912b9a0b0d4cdf3af61468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe3c68116cf2f109ac7261e42b3f97469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733218d740b39fa5fd486ee615e02ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fb77b678de334a70f7605c75e52fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff6353b8437c3f2138fefe5d207148472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2f523faaa537475ec22078765e442473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960bb2718e076467111ad502f313d19474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752281dc57b53ea9e7d9d8cfa8f4cf88475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a9f9d148f5af3664059608e3c188e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c4db20ee9af224a91a00157f3ff39477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30169be2f3eb2e9e589edb311b8917a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c55b7394ff4b0311fbbf31806c7f7b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649b59b07f8af44b35c887ab8b7e8c2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae61b69e343fc7836654c9324db25a5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6479906e49d1498f2a0c740d461232482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682efd2692c4b6a5caea13e018502169483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cc1ff41974905d5f4c6f492921634484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d2ddff9b4fa0525e0f99f754c44b5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7c99c47d5a02a0924cbf53a6327c5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd2d5f65b7ba08cbce47eca4336875487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd795394c443102346b73482645a35488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee00a6a5f7b69b985398a1b666f8e17489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822da7c8e3651d1605c44f3eef19e06a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c670942581a5ca19876886fa9e4ec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac827fa88a75144b4b7f1f3fb965b84492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f478d689d1e203caa76ebbb8fee4069493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238dab26f9fa413c315b5307853eaeb2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06050af3aa1892bb1f076ecb6fa7a563495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7327d437a67ecf9a9a353ac827766496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa74018ed75a1576a18e31bba407d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad9e236a23421a4ad5200d259c4183498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83c8931dffa78669f5a7ab0a83b7e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419217219d9e39fe997b068fe3b2b6b1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24435b39b4ca4d705d8b9834f15a5d5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb818477305b53b7d3643f1f9c4b045c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875d9fcac90b054aa5b9f81d8dfa8ea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774b01895cdc9218258a1a9733db97f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3c42600c9b669c74520a8ad260b03505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5480e781028ff60cc0efbf9f39ec5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab846c26b384abcb33c199e747723ea4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8c7f23139594f0ed937a5e9d808c7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f430977f5103dc5e6b29a4a74a31e3a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64964d06caed7947a81cbad1924f6e4e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1343c031ca2af482fafe7ee5d33b80511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e90dd300cc2f307dd9799b08b4025512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce54b3dc5f2d1e3a37d40ab9b57afb9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f6d79076c5b7c68330e65eee813a3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3da3dfae1eaed1f9efacb42768421a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73f949c590489697ea70298a467c6e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98ac2e8098929ff05aa453a7e3f149517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b54a690072ee2636562569966f2dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3620160e6cccb0bbb16d830a3597a77519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26fda7b4b59d1ecc9d1b9c1b566c45520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d27c4d658dbabbc362a15b1d21d04b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84be79750c593d85bf68f6b42a3c54d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574886e3cf9a2cc6390050f2d0c6619c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ec393fc50f27a441be6b205ff42cd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f82b303070fcfa4d5df0620906a118525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a3cf5d63e3d6284e25e6e216cc998526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc852ee3eb949a866fb21934976cc2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057d46e0e8cbd63506ac0e0c4e55adb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ad3b4f87ec2f57e37a760ee52bd0e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f28f782eda751772113d10db86b722530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c158c3daf71934badd7bd1a2c65aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2258c0870f0bee30b139309f6c9f60532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f770c07d910501dc4ee6b744eda5e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb38878c7a2b3ebbf581b3c80389805534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b8d56b1385ec2f3dfd0602d3a17ed535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24fa5ad2ac27a3b2b9b8fd80a9d7d5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8239dd174aec9d431132ecf7c50bae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c1be00d9e4d595f099f29fb163bbf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c20061eda40419fb142bee07dbd1ec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678e2ce37613e2f1a4871f8f7f3c4a6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5fb2458db679543277f32f9c6c84e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c484eec214d4b76ba8a3eb4ee1af8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af1a700fe1a88fef8d9a6c6b51b340543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e22996f85b83be8e80c7158efe4fc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84429614de5ee4a1d23f7cfd509f7db8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee972f89137c7a646927301753e6b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d7fdf54c2a4710281ab85c775ae08547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab827f0368ce54995c82b8c4a3088e85548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ccbf5b30e19e2dfb732b96ccd24b0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87363c01854402af348e33ef2548a5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f913d889db6dca561bc84bd339db3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706b79d405b768c5d19829483bf5bc5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3f98953b2443f5bcfd2a500473fcd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003ac3b7c15fe245b54d2063b1dfc0f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6c3a9f1e6ead19dd766e4a087ef48555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b45ccb00e349b077c99b098fa725d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc142effc9581a62be596569dd216a6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560ae14f7b2284da632f3970d4c51df558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ef51decc621d5c587188152f18804559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cf461072fa58bb3521316d8fe0ab0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63135567287236d9d2b51c4a7fc7f044561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb97c20f3bee765c25a9d926ada70e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51616747e1c8e7777ee1e77ab7a968563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfe41a8eec48f5641ee570fc1bc006564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbab5891a2e88ab5e34124e98f467f7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16e2656879e1061da53228ba7261d5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff0143bc4f83cea44ebf8b483b3268567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd58cb392bb595fe0a90a94f14dd63568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36081cf0e74478a8e79293b4064b77569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70ef843347cc0a0950926c8afa15f6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf9fc815f811f6e9ed2decd027aa00571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815bc1bd3dd6287ca4c60bddfda5163572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec585397ed25f6c281d23a95095280573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ab14c34153b95ed7eca71b5312021574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d54c6b6b9238d0dce10d683d72197575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e803b396143a145e5f9f0ef8f762e35576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acd973e5732ab8dad150507b8044e1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4afcef1255dac9061773ff01058d5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0789c7beec72581dfad9fa563c05db579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68718add7fa9563fabced8ac0c0c0b99580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f76a45d658d6fbc1fe593c0e7cd648581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6ce170c2e10c63bd293fdd2fe6820582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac92e3f219fb2d4d5607f1e4867f286583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732b59af9c8077244bcb53ac02618e6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adc7565650a0e1fe648f8825895f7a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264362810b6bbbe9782325a03b2c1d2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72daae2f34bb57ae518e4f2e37cc77587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4184f4982c35f460c22f754bb6654c3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2faaf1b20256405f03093cecfc1cdb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c95f722314964ce9e7b64f6a49e95590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b83d0f3915e451add5f4f4c8ae8f3a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c75e04271d653bcbd17134fb19a10592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4c22c30906574c6dce8ed704a5cab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dd1a98e5c6344560d71a3dc1b1dbe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb26a50ebb4533ce6c24633d9873800595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbea0cb29b989dc47df6051abda782e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918110ae66b7fbaca6d67908fc20c6f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80716b4aa6484ea3ded5d79406cdfca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00a8c062e00062b4f02a43ba9d05d2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af09aedc341ebb0190c12f4fb97028600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34603e6f022e7f2e870079529fac989d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14451b34afadac35f0bf2592943e318602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac58e673b40d5b926cddf2a7abe6a1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597017283e2e536b04f124f00232dd8b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be903da0a1c84571eedebf54c26a435f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95959650991797eecf9a8643e04fb49f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae8b21278433210fa7a2cf96aa0e9b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a03424fa96b5ed3cafaa6c2bb4471608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ce0f45c81a47c50dca7885df9a1bb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28737e7ec87ac2a5807e6d84a690a8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600ad2e11797cb8092924e75e470290611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09d65bbe4dc86149f3b13bd54475ac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3836f4e93a90d1dce50a59fcde5a9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3774eb7e334689d29e21234a6471d0f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e38846c471ec05f0cde9acb3fd4a36615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99812cb92887ba22f2eb3f92b1717dba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db66c454f456673b416fad0c9385c3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee081f7dabdcbc4c0ca730ce1153f4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943a99bb80dbece4ad4471dd278bd56619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e2a132c75e5c88e2fa1303d6a460c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad98c3d51928036323fb5d5d456f0f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b966e8364f0d8f46cef42d9e15724622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6314833b360fba6745e1cdfbbf166623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960a43533f3aa43534488d18f5af8c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99caf38245cbf280ad4116fbc76717625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc657c54355a457e955a13aa03e1e7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fad2b0d978a524e00978c6a23e8d7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bca31a462cb0d2ccf060ac99615f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd848090b5bca132dad848627a1bd08e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e03d9df7827f3be71e1e2af752298630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1861094c0e54117233f614bede905f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2861b0941e1542f58fbca5861d630632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cec8939fbc5a3ab923457d9114d6ff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949eeaf680620bfd316249325f85a20634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cf7f88edcae7cbd432c9bc1c4dfc8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8dce154e0382a13de2cb95cbb04dc2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71278fe5ed1163adb5f057c2676fa75637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409d4ca32024036269d86027c4b0e89638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f3d9f8abd845c7bb0deaab061eff0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bc9425864d37d18f5b6ec6d0c461d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7440137b2eefac5bcac3e81cf365a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c93c1f68e5e6089d719f2397af9ebf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253071f670c25c5f067389622d3c3cb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af413cceb5f3f40dcbcf6b68a0c6af6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5e60af29aa49977013dc6e6437521645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2dac2ca7a34b4193d39641171324e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1369ceb79abdbafacb91dfaa96669a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329759ae3c9521cb0382931b7ecdd27648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d12bb3f92e8b2073f989bfb452be1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd738938f9931541421e5809a685c95650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8370e424afcc84233b8ab3648814c16651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe91407fc710439f711bec70fcc05e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046f8424ef82e610139f73563a37e91653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c4cfabb09dd44556366463be8af0f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b747facbdb61878f41d5c012b7f61b3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd6e289a713357cd9202d6dd8e1e15656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50d380ca110f429a89c7ae12a358d8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce35d9eb26ac7cc623b59ee486985d2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc66a2311d25b633d807b1691796f1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7f256a4eff939b81cc8cce2b9383a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452753f94dc7b36dc7344a143a192575661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7883ea87bae94353aff44f88f80f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a7c4bb9d04550d2c436a74ae4fe73663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c661abc324f1071af2be020a75075b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c670dec1eefdc69b61bfb4c430b543665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38a91caf0a9658b60ee8b55e8645f0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb60bfcf5c2da5186e035b362b3b22667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a140d24e4a7cce9dd0c2ed6e746c02668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0855cd5030557d1e5adc7650285c4a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308185c7b2dd1cf6c69223356eb8bdc1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e976c8c29eaccd2dafafc16d1edaa6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6717626154dd69e96f0c77429826095672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608e3e0cfce6fe35c2e0066b9f9f7c3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352167c80af8682fc63bf2d266a0c87f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8787608fba22614d81ea60b6a2797675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee64c0e50a3ff48853a85da86f80939676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093ebcf4d5aadd02fe34043289f0185677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f1663119e07787c8c26eb8d6cb864678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e9eaf9eae630a7d5754010bf2dd68679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b33605e15df245fa72f0fb06dd404680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf41ff27d2fe2948f191e2944b40018681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4972c731c5107ef6fcd0009443faf3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418e12e54fb5eadabe7a8eee9739e8b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb7f733476323b14dfdc54f49b28cb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e99c407cfccd526ec690312834669b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685404ebda66f535fba68f2d7c8e4306686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5eaaec53e33d2ed946a93ac8a2393f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9229f2cf14c52db2fc02f4c51c13e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc666d894434dbdf5f65bfbaab2ab77689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7b7dbf6a8f3438c2d40d1a5d68d8c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f31940a33883b242f514c1469bcaa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df1c336896c130b17975c0c316b8a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771f3eaadf39dddf1c4c41d15d50cf0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803e6cd456af13cd3f4dcd25893bb40694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d177113e0e2a8d65890d95dd99207e0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b047b0da03681262f4ddfa5216d45d4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba55a6bae471c80965828f497a34d7f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb963822ea202cdfb2d7dce73758498698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd067b223a59ebf2eb5e66ef0842d4b4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44018321199e29d254713859e12da3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cd223b404ff5e5494cf5191906201701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d91869e5ca717d665756b5eb0b55c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7499739fc5e3a8b073c3a2ec3b2c8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45486b037644c6dc7089fbf6ce08beb3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d5457691ab1109a186ff3f06aa395705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4eaf475b999312ce0656affb2e973706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5e53021739011b44425071ca6c296707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb80279290f757e7fb9e9126efd6f0e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd204ad77e53da6ec879f6292b4963709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecae4c61c023e2c17e20cb79371baa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6aacd2fbd43ca0d1c46fa6ec6cd26711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10202c635cdfb688c48568a818bd77712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac475642971801a68ac627587dc59da6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e253144f50dfc8a6cc9999ea2c9df9a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fb6258970ecdd4d520698dcf8895e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ee3d83a4cd8989cc08158570be407716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecf525ecb7dd1724dc5edac7921c3a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d5606dbca1f2c274fbba30bc78924718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00a228a39654bf99040f0cc98877fe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc436b8ca42f35a13e2933f4201aff45720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd57ee4de5f0b4f43e86159ced9c50c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebe71c6d211d2ba5f487f542a55ae6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7882455f0a435eecedde6472d01b66a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc848592113a3ff9d076621345fbbc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023f89ee053dd08dcb61b703ce1541e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879e8ea6d2ca1ab0f972b24d4c81a32726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3bc5430dccd47ce1dd0e253466cce727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfb5163659778f5742f0ae13145701728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14625c5f24cf27541d0304a5c1adcba9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572624757eb00a63c45600405003b228730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e667c8f0b94b3f033410c1322cfb8c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4025ffbcf71ed7bab4a55e31a55c8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcb9d0b354d15d772d64401bd2280c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601efcb1e8cdd84588bc99e6c36ece3a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2486931d5abe4daf1196c3c12a5085e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1897b22f44e3e6504687d9a4574d20d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e54d3a8715ebe2995f64fe756a41c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e6fdee09638c61c37a3242ac376f9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1fa7e1010fa8ebc4cb98c7ddc6efa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14c9d8d2b66ba09411ec6a67b42d84740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c43bd1018704054e857a3da2f23f0e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b8590dfd2b10d88e316a52778bcb2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5d3e28907936e1fcc55dbf661881f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e0e853df89f3b4bd7290e880231fd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e029cc3b794864db3a806bb18b0e3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b69534b2693cabcc7f169455b0c0df746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885941db3136443fb1c7c7f86565da89747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2604a5daa029a6e3ef97d83a90f0f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288e6243b723e04f77d559a9b3d8d02749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed110580acf2913b4e86efa7298b00750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20c46045bdd4a98a320db86cff42f7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6839e2262070cb2859293064a4c62a7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2788cb376466a43ebb4c40aaba2d8753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>