--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd23be3a209a2a331a93ade8d364091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96812be5e3c17078092d9db7dabe775c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81678f0ec17e562580c31210659f3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4cf7504b6a92c8554b04d6f8b6b014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c396132c3f53d475713acbdb692995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e5d54486b9726454544cd7e8b42356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d232e3153e1a04de192a2411ed9e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf617de0c6dcfe3637a4c44d9545288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c060344cf33d2467ca5a08d3e4162f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae84007af686ee0e0f59ed983a7cf0b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdaed381331583c6b569f12e2ff48111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4891507c7e8fc61f4569bce0f2c2b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442c442ddcd6c8f8cab2931d4cc560013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9a06ed52cbb738522a0ad4a16c98514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073221f8359c4cea9c2bdd9afade07415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949eee3ba7b77cc3596acd75f90e107716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5d319c6bcc48a944102ad94572b2417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a3cfdf1a80a621b6dfbb2276067a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6b90996bceaec5f921a99bdb01d2219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b741f8d3cd2d774ae56ae07dfce9e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682d34ef0124dd8069f118a39afbb6e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9d9dd8930e2f5171c1e1df73a862022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc44dd9dad092aded3c98acbf70dfbc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e30b0aed22c1765653c4a19f0eedea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca136676941746704899a1169ad716d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098f9a1bbda62110a7c6598ae82023726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2fc39db7c8cda381b23e0a2ceb3f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc2ac7689ad884dcc4e464ac70528d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de150557e35e27ca8c2e135f97fcdf229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a95f863fe412b09a6a804f49d530b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c366e510b0c69415d59818a0a1d3731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c6495cdd83d11bca157cc0a0f60ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abed97b20a05e528eb9121fb627b7333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08d644a94db9b84640e69f63a7ffc434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b925a27c11cfabe67728cd5b4d5f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5548abdd495014df5d3f430da96bf7036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e4de00b96d714f55a0f76405cb0e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ddbbf289b6cbb950141d7552dc17738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da728952e1bb716021a88d6dfbe61f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55168c9d2e73f18ec62b9bf6b66e63a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63308c6ad8fa001e3462e529dc73847b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f856ef7fc6ed1b4b703a8bf7227b6842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e1a5813921147946ffd6e609c4d2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba66f3f2330e8a56b2b7a1b91b043bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c346798f03c35a426ae7f14a573ca7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5484cf5e34114f6e715c72e8be85e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb72105d6f795c2bf4936a1f7d222547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e57b3ba47f04d42099e5a8ff1fcc9848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abf3b330e760229d33ab0a4ccffd3349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c670f0dd0248debda08bf56d8869750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e525a5e36058bbc20d4e92e88a222e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589dd24411ae693add3c9217d42331952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d945afa8ba2c0b6b25275f3970e0653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071267cc386fd4b0f0d866338de87b2954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fd0db758ef96b51d1f4d8dc44466d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d55af51de7d9fb5ceb0a2c7156195356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c832fcb13028327e3880dd090d168d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed26a32abbccb44217651ab4ce72c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931c48e8bd9056c81acea515b64b0f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74e7bd0810e142843f938abc23b77160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29002b903c89aacfe3cd9a3a2d4b83ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d8dee6165b454daea7f253911e7e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ebb2c8637b95d2190bdacf8711ab563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a188d5e421aa818c6b783138425d5b964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad758b0d7459720369c83a95afc692af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e76660bdba0c03e68d7e7cad6d8d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e7b7a746a01b908e07b4da7ca589467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86b104600be28887e3e8fe3f9f3e8668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6af9b1507f23fd8dfe22ce8d6caf769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c388b53f6579693870d70a80c51de5f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a073f51375a569c15283c664fdac571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46964d83d0f829dd8a0aa04c44f45172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae679c1b25e72ac1396e4aab04c513c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3842898f7b919d49a3aa94772cafe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81a1160c983bf8d15e4c0a8b24acde75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82458faf6ad7851451a1154866ba520276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20973c797632d82c3628a1c6e8797777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4d00c8c02b3ae2fb9439335e938aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f74650afba80110b5d443667e733579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be4af34db1b1b6e98aca3070a134ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fcdcd6f82a54c92756e0a64d0914381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22143bd4835f53b00af5b4bb98443e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bb83de1087619b9665de755bd1b6b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f18cd83bd74ead34881b4daae5b4d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932d28c5c6e0936c3626a0c975dbed685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed660ad9d29ed18b19c79ff5b3d12e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bb63cf17526e8920f68406f5474d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b1a628b08b46638629165ef4f413588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935aa4500e03d78e3d47a8056ef9a6089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d5367d5ad6ae562a133029f5900ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d3a0b0d200f060a17f678e703d16c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ddf82f72b0a88bfbf60b4ba1afd2092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60190715bb0d3c0fab3804a3b0075e5a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bb781c538ad84b6a0ac644396305a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a468159bf7be9a595447e594c70ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5a9c958b21f33ffd329b492de171e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d339abb13429ddb96987ef60857c8d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1749f2669f48a9f0ea99a5548ac2af298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7e806b38b1c4984df8624d0399d4b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cade11935a3b7d70268420492aee0b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf7a80dcefd815c51c9912ebd65c46101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54ab06fbcded31aa9062282b9ea97a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7991151e62aa013a5b1408e7a4b90103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625f611202da891b0c96118cc037378104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161092827b24f3c52bfffa353cd129c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4db000bf7a920e4162010a6f62d49106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c93d67101fa2880f7805b729626222107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831577e8649fcfbfd7e25d73514d6ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd215ceb4e78a9b4e3a2d7e92702024109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721ce7ecdddf9aa1fa719adc900fa10110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf5683f47c451af4e94cd64c0280ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636f02b5ef3ed097493d1189e812650112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f09e8d046fd855d62a5723d0d04868113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc00dda1023b460cdafce9d23dda2cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03177c47e846da4920181f1b90516d5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab014ff9ba2632daded17f071468d38b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457eda5e2014e504fe52780d28e0bc95117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9210de68d31975f91a8d8b302a2e3f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034882b4b3817d315c4e365da3ce164119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98030eacdba4666f7b6dd0fe8f7fbd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e34b9a94528fec72c677b7be3de205121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3d390494c994162e1bb0c645f2a71122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322aa7c2c5f6b7a5fef3c097c575e12123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8871e5c263750bfb41f3b60e68c95c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27300fda36152f512b30d309c4b8c525125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccfac3946c8d809f876ae0e440234b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4f54f9212ecb266593b1ddb4d7824127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ef0e846211c4160a5c9348651b428128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac58f1f5e9eb5b8ce2e9193f8322cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a189eb1568d8f8134e289db5ce9fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728718ecdf5c5918534e61a667f14f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3c6d63c9f445816453e6b3ecb309d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52259b8e269a8f2ddc3c5999cce2aa4c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d76f4693510b7fc12257482e02925134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bfd9a7cfcd0e44a50de133148239c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094b03a46c11bd4438ddd45767efe67136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e6d0fa49452903546cc846e99622f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25afc28a28b4710f1b3636e4509e62138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f782bcde2e86e81a3a2b7c0e73a9f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093835de9c7b803187d26892f34fc6d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b435c54619badd5465ee876b33b0943141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fb0076aeb1d594126cffefdb9c7d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c447f2f60cf6495083ecf2da6ba4b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3d9ecac85078940353dfd45794207144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29faee71895374583e051ae518eaef0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48179c7339c5b6fe2a7e9e5105515a52146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff244d62f644eb33d61bb16b340b1aa7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c78f75123f65ab9522dfc32c79f4d7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2135d6f0872cc366745c1b152b4290b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a6e023e1ac53165e1955cce5d16f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406953ec06a23abf4640bb7f790ca25151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ff270fe0224d6ef3b73ccca481def152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b355d6f13c1e58f972ba604f82f988a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155c3bc417c2c5ee9834ba2a5bcc169154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142a99746b178f01a433c5dfd16122d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4db3a3f4c6104f7c0a5c45b740b69156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdd4a5e53a716322c8de6dfd35835b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec800583edcfcf23f8a8172f0d95fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d2aa07252d42e443f3c7adf058bfa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c187692f786f3d7b3a3b810bc341d52160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7faeeace3e3d407c51956aa084f33d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143fd61afb4f19fa884d74ff36c845f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f410cb78ea8b62b654a76d1e824ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f46ec66ff01efc0021f25b2df136b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194b74982874170d33e8c0bf91199aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9badd62d4ebc6e8bb5a091c4f587a2f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2982142dc4a2c1d5c3ac55061ee8718167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e200bbceff8eb268a732024a2ac217168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68f1079796b1975483b2d184596139169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7de257b529b02ccbd12bd0cb7884e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c840b3b2100dccfdd7d219fc874680171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1d77f6e31a3433e4150ef359b7d8e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88020837f0e0ce1a9aa1309e11c93b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe17a9bba7b9c9134b9f8c3a37558f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b71e00ce6ca0a379f98e17bc76e7f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50772d8a24736d9c747f0d7959b1d831176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad68101081e07c64eb9630b87fa4fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b03a2f4be6b8bb4322cf42aa9fa48e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2a91d87ffbdd26b0c42bfc0955837179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427d153feb6e617b3cab0bba6a9fbef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d2b835d58b67d7439a5c58b06851d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffeae4820744dc479e66b3af1c91eeb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae0a530eed65008944556944ec79cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defde893e259a5278d9ecf6353cbada8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce499a3c9b16aa0e114b4f3618052ed4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf81e7a29078f67bff7728511734f11186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61d1893918c45c9d61b6856b6bd308187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca9bcd6dcce0516c71380aa0b04472188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b07a47748798e6b559891a3fb05fc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5554d5aecf000c30c6bf385c5fe6db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078341099984a93d582512ea98c1fa1f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b82ce06c67b1cac395cc076ecc215192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d1656f734a1f8bdc878f1a7a9938c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a9447e916bdb5e9e37c42d249b23d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee57de415af785dda66a11a9b02fa66195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3067afdc401122b733a4baba08c635196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf3cf525d496cd5a2abf91aaac1f92197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075c9926b1452423ff25aae6b33c792198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59560ce2c33a26dd4e46eefc5c9ab87199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81daf4c5cf1ce1f7f0ffb357bb619a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ad6778b463318b887812adafd8e11201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d720cd669365e17570d95161c762ed8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5201533c9cf7eea7e8a39c040c4b41203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac403aa6c969a4eab7e103a1ac32a6a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453973d6f14b2e8e0fddd687b83e5e78205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60931c1887464154de6f0824ea31d20206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a33fa8fd3f2f8f47c44626926c75d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6117cbadddabf030f35b536c053e34208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b7022293f3c270b82959b01a97dbd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45d6090a01c8d4e2b6488a0c983d8d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab494918c71edd422a17139df7f6a7c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2a3c1afcaf37183fdd5d11841fee9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b59c30a5c9f7e294eedf84c0cd3ac2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891cacd9d0369b6ce0ff550a8bef7e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52856e49640ab3b8650f87fdddaf0a92215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f473c9346cfc5be4431aa648684f672216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a2c9496f13413f7dc7e61ad78063c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc58d044f2d9966d6266c6c15ec895218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd4118e2dd0b4662f27e2dd885c5f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35e7264d7a86ddf45160ab6765f592220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ba9d7e9d0eca971156bd7b14fafb7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ffda6ba5aea9fbd8da5784502031b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9a7e5d51a85783e2a3ab2506a1208223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd9ffd4e8f5f3a58996393ab4ca572224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a620872c5b8498e448ac25da5b2a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3a149b80b1ea49a336eb59ea98320226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d239f4b5df718b7b48421bba1eec5b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2fd7a1d36ada7858681ab3336d778228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49e5eeb1a358704e327867f74ed431229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75cb7e7157954e4336cea088a5d69d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174d5eabfb531b711eb8c8d500e2b39231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd49a8a576e1d77c6de0900f5fe8fac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2e5a90733d70abb9c1b889b86d434233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0de724dd473a2aee82cfb86b090a2c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b3e2ffdf9f3a06669aed297b5e598235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9cfdd0ea99b24a2b748b4a3c216d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5383f775f7ec5adf93bc8f88fb0320237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27f9a719ba075c5ebde25cc04fbf9d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e40276a1dd49bbeec4c21db6be4a9b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c8c7d9e11d848bf3901bd17561db0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71872831d93eaa083339971ee0b58885241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc443db3d4d7cf1c3d8144a089b93b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf840f23313079d3164a8a970dc9dd44243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f15356654949e78586376a442b3c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811febf2e52cc7f44cd4ad704b57732245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755e39910c4f26d54dea288b55e8702246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1828d5156ca43f9b7515e7b8d21c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8d56c951c1db0323dae27c0d7b5d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1802f0041f3a8d749cb20c2fd65b7f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd18a48ea3580fd5b0f5563ece50ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8102eb61d523c8980641a58a6d84ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c86c848f384bd666877becc00d77fb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06dd7ed89dc23f259a67c8ea26a2ff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecb4941ce2a2c6f3d2595907d5f9ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6193bf52aa953baaa62e87e6b412ca6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e23a7b996315712e887ac9302197d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496d3aa2d76796a30bd651a503a08f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c86abb5fe0bf7ba393b3059a705251258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec3e3897bf928d263bf1b7eaef4616259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571096f1d13e4da07388d9177521191e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5b9fb5ad2921e2c36831438e833b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367eb6d151d23b73df60cdee0c8a3d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2ab9e8ffc297656cb2f6b30a17d19263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b4810439b7261827b3dacbc8663c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd42795f008897910ded809b1fdb548265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0d83d7325388c1db63db31677bf32266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc611d64f24adfe1fbda8e66f3663de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7e49590922f21c296378781a1300e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ef95dc678306efc4ef8569427946f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132b9d0c4d93ffee5cdb91c0d81ce62270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb420f2757e0c650d50b33af7f1cbfc1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbdc63a4feb1a9f3444929dfd843ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c433bb3b36cacaa3ed887b366402bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ffbb87d48ce2786f6e68429788d03274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a549cf543ff4e3af9008a605cf692275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d4c61f12aa15dcc9820c9dbf6411d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95549be6560b4925d0a31f3284cb7e54277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6a249ae4eafbaa087019521297b53278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3c6362a3fafacb4db84fb0bdff437279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0759fa8382c2e7a2816e61425d27853280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c302aaa7aad34cb203e552d49722e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97733ff6d7c6805c170037572604dde4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7606d687414258949187ba0888f5719283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f089a0d1662852b9fcd215face19d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dfc8da1bf44d99ad897a5fa7ca891285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a075c6b60a56920a1cedd1a259072286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff5747022f3bc94f88c4ff1b1a2af7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f3ac0fbc79564a9730d48b4980f9b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd37f4fd7a56347e23fe0dbbe4ac4e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6801e71661f6de27ea80e043ede0e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad257c91e22f62aa70e788ae453e28d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f0b0e42608e366e268e8cd9dfbaea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aee3c3421726c44b6e707500cdf911293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadabfa3bd42ed17b8d29eae44e943e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca0bc8ea7c1361ce9c0735308ca985295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9d63628923fe0208be3505034d65b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3d188b1bf3073b9b80ff424148fe6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa681a9b6a079e118b830a1aa098b3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafd8a78efc5a0f919d3263c0d48e33299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b262f8ce24031672aaa24a61304803300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a120ca33a4e7eb7348e110ea3f6c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db326bc32a738287824976af32c8ed3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c337df84fd473135faf101b4095957303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f13d2e0afe2f3dbfd312b0482fc7a1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0b0bd832a636ad5cd028c3cf3ca22305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a54f2421926cec53f1f74f37c36078306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123cda38ea79a0c95aead6023047094307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575fea0fa976ceae7afc73a82d973ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06aaab0cfaa10dba67dc31f2051b2d0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8996b02deced9eff0dcb3941d787c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae09a7cbf991a6dfac9395ec3acac8c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14a6790b7d50a7bfc9c97df1053853312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac47953e652b329eea372087cff081313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae498d111e889d704d753e90156716d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a545250a0f5d2e172a4418c235fd1e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affecfe0bc982ef1c3bf0add45a866c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a229e57815c4f6a1fce8c65a75a9eea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77addbae736f15d76728d54a3c413440318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e465f48f9b7af352c5beb4dc6407a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0182baddfd04e61068d9bd72d54c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f43953f8f381e79d7186d468c649d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764ff5f464fce5935e13d1c08a50c75322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb8b77adf3577c78345a940f68ae4b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c66125ceeb95431e5c0e82d04daa3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a21dd2bbdf1d67e803e52a71ebb38a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad7cd21ce77aa22e349d5f6a5a68e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10862bfcef9de75ec427ad52342245d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29f382ff82604255278fdf32fe5475328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c165e3a9d0e368c8c6e06a14da7431329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721c70a460bc1f7b1a6a33357dcefc2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186b3a7d7cb844088bd86165932b185331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7777698b1deabf89ee6ff9e858312332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627a4677f944ebc1540a42274198bcd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ab0d8307b5d4de9e2a5531ddec808334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189c866e58a8a47f657398949778d67335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e8b701aec799a39319687c1915954336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e13c2be73bd2b409bffa40c4f1e9a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922599ad783f77ce20f036bd8e69c224338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a94bf3101d6a4ec44ae2324352f974339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e089918d22cd3fd8315758d53905539340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8913ea6f27502fed8ac6de4559d3e11341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f76efa0f860d3eabf1531a08ab468342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688185769c170d62961de6b56881f15343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e200d799960c5f86e8568764b4557344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a374897a616607855a1c767acb1e5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d98bdcd7c6b6cefe7899aeb57c5cb2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f280af13b52f1da51143d655a62a7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf3544f3186347e8a9c7b99212c1d4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab66b18a7780e237d3cfa23e246dcb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24dd2b6a428cce8005bf1ad71f8985350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7a766da12a68bec32093200df3143351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6cbc1842344f96419785f6c80859b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc543865dc17a84b90bde40eb202dd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517f41fd38c6a6fe4d9429b71ee1db8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd80cd43a780b60a93e7aab7df2055c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80c67e04feec33df58156a665af7ad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097604ea51b76e50697ad58c26f114e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81aac79672718bf07694eeb7766127358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3c8a7ba5b87e4d90a660b63fbf715359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed321dc7b754b7c83cc9707e6924be8f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b93344d613bccc6304a6520aa2f47361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ba5117a30f01e8ecf88e761f0a925362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4a055d6ec98de6855730dedf1976c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4f1aecd2287d0fa14f9bb149b2854364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389071395b9f8578fe54c277675b3206365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b859272d662c3dfc17cc3e3a99431366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34bdafea416218ff5b12a00702ffa5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d268ddd01e9ad9e2797cc0b0fab2988368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca40a0a408455dcbf5e2ed773abfb0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198ddca52d32eb36c2e7d977204195e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c0cf414243fccedf879814e6f015e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791bbfca59fb428138caf07fd2cff66372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3657408bbf1a2a32c04396e20d7606373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9ef62a78833d32caab61699ae1c5f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75079b34ee8491081c3e4f76b0e0a37a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ef15795087fda8428c7ae26c8fc76376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af514902ba31e9646c7ac897ae0e64ca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4088a98c9ac4c96863724dc18629bdd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a13b21361ba0b866601f9337bc6c3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54336037176e3cf61c0c87362bac0c2d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a188af3c5875227f253003c0d2dab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def45df11067e1fafc2f6cb06e9480e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812331b4dc27d517151bdd54f1d96590383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ac7d0b3c3497ec83848cec377b73b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a24668a68140f80d4555b45aac280c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745721f74ed67b29cbd6fbd0d75f1450386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bd316c5df750171e3f7f33d566a8f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27f004f5eeeffbdfa7234ef8391cb4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25762ffc419f7ff0c3180f535f4b30d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdde1b1a8dc45b5d94623fc17f6a666390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915e681f71c595d0554b34d1bf407e8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b93be91defbb259b0bfaa62fec97a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e66cd6f7cd1198d5c8acac2c0a2b51393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db8d60bc3184a2a038bbb34e7cb2cf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770b9a3d4fe4bc02fe72b88466ce358395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f779dea58cc270e8c08ec2189b054d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc055a257859b8fbbb732ddb0352a72397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c550a2ac961dc4761e11cd008fcd0b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6644f56f9b52388f4cb509321119a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27aa0c863bc45d466417727e5350728400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33a29d844a809692bee9091382577e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56085e142a391766ee4623506f46a9ca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a9e516ca28677b1517f5cf785f3e6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0a5c1e0e55097fb5225dcb3ea07a7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17798b88c21e9a5468af1967b181ca88405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e600bbced8b04f3382121e5b42a0d92406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f560c139d66f162586c61e54d2e7a3f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d023e363a4609d345f77f0cf6ea46408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b10c2106c30563d251c78df14bc93409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbce2c4f4a7571bcc7dd03323a7488410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cddb3fbf28e344a3593c269fa27aca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1115db2aa2fc7eb154a842a001e15b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f2c2ee8965f4aa0c94e916432dec5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad0512757e4a9f304a2e00b960a0aa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8abd5a2ebf4284c9e049f29d986de415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4420261cec3bf4a57619656f6d0529416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b169f5d1573a55477d221ba0cc861417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f468e077d21a64404368d4f3ca829418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52fe00672401a50ac573b42418ad37419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3b5a89dc156df6073534f6026a1e2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9fcc7f3a427367ce24c5428f5f709421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7458e50eda23ed22624df0289e0becc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d5b71b1b801f0093f65653ceda75d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5f3da2554ac397bc8614c49a48179424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709a8e745fe9be381738b9d293945af425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5980a08cc8626903d6c2a9c097c927426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28dc1a0f733287147fb40864d9822f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293857579f8c523fbf435f6d1c87261f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0af8d0f1a37ac1975cde9935a79e3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026febc66f1ec8d676702082e6ee8f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44ce72bc18ecc75183c7d55b1b9192431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860df141f519e2d011c711d9bef1900432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0de6dd8b62fbffd1882e07bfb4b20433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b4d3735f12a88e2a9ab5ed22ebf2b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5d65eaaa2369d79bb851b5aeb3149435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2fcff8646bdd846bf08be8c65ffb9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcd20e277b1f98858761154bf70ae7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd784b4a2930b7c160450a0d2f60b7a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b3079ba1832087f7412cfdbae6297439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d823b4015b6ce98d9aa608ec66c8681440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade057a214c4c8546a5340958a369510441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3cbb8f604798228e266a6e5354a50442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b62339b815979a4bd465f585fd853f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38face7c4f5de61d2c8a17d75f31ec5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bd0130d24497903511b571371d864445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c9728f8443e41a13a652cc81fab51446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63fe18816c302d3a9f32cc75ef4508447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1f09700dac58744a3f86c42849c6f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9663ac9ab54036abd487bbe54cb63f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67d5e63e7aa45475db47723d0bbefc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fc031370349c29162208eb00d487f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8d037d72bfaa0aa35aa27da90e71d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4660d972f45f8e4a5f53dd374f8a150453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423b9a4e8e600b9f08b74b65fdee6ba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbb29e9f0b6749628fa8ab8a3e9bda455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bb940f41c462f6988726821afb57e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa85e270c5a882ae92bef3059f918a4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eafbbb16f7472f80cf4554b2a8e189458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e564beb8dcae82c9df79139490b4b90459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf96c5522a13332990fdb81417dd182460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1c20913f3e0670dfd3345d9e0dbac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75da34bc4cef27751490672db64a40e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6e1767f19e5bdf95e91b5e1e2404e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa95e79f3f14a17d4d31702a5960ddd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7887c1ac21410c11c290bae3a988a15465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8eec8668f0d30275c1b87b6f1dfc8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bd77f6b331aa05266d6da91b1bd8f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c55a914ad1db8df49e41c96f73403468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166351b12370d80c7d198df7621300e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f49007e83ef2049c52c158fcea31e6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9494fdf0ed24682594da476ececcce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f0bba64a8d6f439bcc844db9bb6a3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d467470939d046fe351bd3fb20d2e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351c0208814cba71947ccf81d197474474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99884787a4b8d0a5f45c2b4ddfcf8d39475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1328096aa152a61fc53af25d914ee14476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb5197f53a188fd7245be2305c8ac9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b5451958670e23b07f6be07caa0a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3943c1a3d1829049032fc457548a0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cbc1fc9a08d8a44a21231b87b4eb2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ef599805ec782aead891f7d603a34481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77426101d00f1d86cfc23e78a57141a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc548ad6ee7f8b0cfe053c43066dad14483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7645313bfd8969dabe8932d54e3c617484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a4f828d01354b8d14b271d7aa5fed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95c3d91c616ab0fb88189ebea24381486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047409783fcfe495052484f359cd9211487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4582f11b8cfd3f3fe3e7dce10491a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15571387b9088919a9d7d365527aaf7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd78902f86794803cca599236eb74d6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a14c173f03b40c0879a304dccdc25b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488bc84e5c4d8da9ad495d096880a91492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ba35d09c42898598b736fe3aa1073493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afaaaa6a3865e3805f7aff245996bf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cb8620a4c6ff6ee4ee013ce3e113a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d004159debd7fcd7422a7a9b1d6c16496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789324f40b4018a29299d69b2b7b7211497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e82ad4f97029d243a850972d90d72498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79bb44d2e03f60af72739ae200346a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632baeb324ad925d110951f7b5eaa885500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a35d012bba710bc000b6632fd639cd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d646556df213358898e4b3c04c458c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe24fea28743371cf90c3eed9c46e71503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcd3601de946b8bf1fbf0dc3bdfcbe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff5f328df6ef7e7239ba5422108ff3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19429b6da16b4a75c9377ba8b7d6ab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e5c94ca0981b9e069e9dfbc32ee0f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3672f4dfc8717021973e4aa901c3e3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20a18e4ecde898e296a767142080ea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4edf7a75b110672eed2fb17cd28c3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9237d5dca1dd0337f35649930c7fbf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c802884baa4e59ac9adf9db1858e83512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302436fcaf7f74358ea2b9698f5c16b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b14c8acd15abcae74cc790fdfbf9e2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0488f80b10b98ac8c041bca52ba95515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99402b3c63c59fb933753c3747d566516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95768a0fd332661763d457c719772fec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0984398acf9dcfd4ee49edceb3e7473518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632be87cc50c1a66295de79d2771fde519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67447688d19848d166272cc1161440f3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f225bf04b0bc971aaaed163abfd20f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dff1a4e9644548cf227354db693045522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c50b639ffd973ca3ff1d51fe87e8c1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478e0ade0b58c45768498501c539714524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145260bf3368b441dfb712101591d872525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a4e12c81a376fb14f28674ab18922526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75a99be28793c00eea04f5afcb0d0f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea777fe4abb9cb36e665edac2f60f3d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad722ae5ab7aabf10981db56912ca2c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f027bcdefd0e979aa3bfabc2823fead530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b76db625761c6cc7bee2686cb608a4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b7528b967f61da89ddf55256f2ae8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d0a91d06717256d7ed0abfa324c8f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628b63646b1c81a92440ed19c85755d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31df7d2c3bb7c095689022341e41be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabd0d08191573995e4c5fcb9dfc376536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe5cc19b881ba3c31f6ed331773b65537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be881ccc661afa5cfdeca37dc16ee2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9702468b8bff78ca92e3e578b56ebf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2fd2433dc0d34b8067b144ba09c7d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43708cd241a38bce1bb214d6deeeb11f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee16c063c1e4fe282c5d5a462ed086d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfb4cbd04739eefa6dc237c52e917b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce602a11fc2c968b853d00c8ee40be8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820a93bdae22dc50ca7c31885dc56c3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c2c9a1e891bffb6f4898deeb5c35f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cf505d002cc3c2ea09659c85e366f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e997a8d930105172fecb7479ea0290548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbfadf02fbf2f312d23c1c3413b26b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a25e593e6f573d86626c28273a6805550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97288328982f18a61b4aeeea8290dc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85309ad25b3a32653e4ef003fb951369552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4c21e3d015afcc70887eb1bab20b4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d613baab21726b841da92500f3960554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbed8de156934d0b8dba37bd43dbdf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8390205d4bfa0c8e5a19816785070cd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6a4d6662eebb7bc4d93aa6e90fb0b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758a31821d22a8fd4d03edfb36b48b0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c98efdd21cb6c11e8d533dc10f5bef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce731b70a49d3a6b34a96f4d3e0e3c6b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966293f3d467ba9b36d6f80a3c44d451561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04db27f784d908234071536e54f5e1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be8508082b7a7ac2f4b7b6cf935740563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e440dd25ab8e38af696793d435edb0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f08e1b99acbf0048f5dfe2781fbe0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e100536efc172f01923e4effbcccaea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d277c7751a41524a0ab5fe918f6d8a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bd52a43cb0a671e9481e5e2ceb2bb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86c497f80c12e5aee244241e5dbe5f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d554a35687500913ccb2453a04bae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0734797e963fba3dfd1cfaa8b4c784571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f349af3947541ad26b7353b4b3e75e5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ca2c798145b78f0f916a18a9a5697573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ba5a367a1d6f3fcbfc35e76e674b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6f59bda8a39b89eead8d8940b399b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f4c8cf7ee9542009fb66dae8e98e8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eee8b22515699ea36f8e19ab40f8d3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726e854af5827d9a6748f5a6abf4ed5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17303272f1219b8191d53dce015d59a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e57ec7fdd7260772e6244cc2f8460580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea4e2062fddfda20ddfb7206982730581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf6cba6c1a3e8202e304b489ee511f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d49180fad9903b221d756ce3cb4ed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25350a9343c9e0e4753e18ee85be2a8e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bf3fba511ce327c7aeac5f7bb4a29585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d57dec5b531f8c0e8bc04f7bfbde3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e390b28b18b177a252d7220781e76587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e22932aaa3038437289a18dcf1ff0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e06079123d738ea6c348f227562c59589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26340f3659daa185fc82fce67b6a296e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e451057c8182b0012b30105eb3d75591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edea916cdf9c53e15a2d2896e25d2e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad8a27a7c0f8c75da6d01b4f27b9b2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948651230e51bedf38ed3d93d024418594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c550cd5d12a4fc65da904109ea004595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f399cc37c33a6ad19b6c8784522d68596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90973d7e7506ec56f219393008700ca3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33622b39a34881531c5d668f38ed05b6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d257d41fdd96887d1ca09398d77d58599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd07fb2d557802e755f6d49604f12b0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85cc7a6bb3f3f6ec2b2b12635366ba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7029ac83db52c4667412f432b886b85602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d77e2a3ba3476971220e5d410fd93603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33e5dcee0ece22d45431f1c6f9a5b6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2491bfcb57193b1e44bf273500d029605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05c13e19fc92f78c2aa1e95f13bf23606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d02af85e52511b0ff06570bd4e5cd9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef8013c4dd71cd22c3e43c77033778608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b48a8c1f48c750e3814b3d68f7eb9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bb6a2dd74734d4fdb89a70c280322610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece2a94c5e5d405d6f6bb4f4f07334c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673ccb08dc2e2f7ae2d0de2037f2701612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cbc6ce990e2a4e528604821793c79613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56263eaf64b375eef7b50fa15dd291e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6834e62bb2ff60096d6b0fe72ca53c9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d31ad22c19cd9443cb109172c34d0d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48006f068963eca72cc517000317063617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e227edb5efdb8d4a2484bea60dd59618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534bbc6cb9612f58f2ced62dbb32b2f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eadd2726cbe6b9254739818716d7a3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c423152d85f816031f67a074c9f5b6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83abc32bec6771782378359c6f000a4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b92834e8e551dcde5c295677572c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f66dbaa1cbe086ba9134f24fffc31624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f679930ff474d6023552f9409a40f3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957981ebb3639329ed031456cf5f064e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9326c87ff1658cfcea7be73b382db3e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32920559e3edbd9f7a775eebe44fa59d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22e5fd66c0c4bdaafdbdd6b30b6a2d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbc0a0cee44d3f76204b122ef32c48630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40378a55626156f77bb9296c53f4f74b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf765174772b00030ab7b20d4df6cb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69e2bfb84292dd6ae40ff119dd0b22633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476514248b7be583e309351d38f3f9b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fed0d2e6589d1daa1976c4de450573635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814daabb3239860a5c35fb0487fb5393636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2785bfd2cd45b621e758205fcc23e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578871d9bd974596beaf0b3750803a13638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ad512936b78d8cc46f07eb8827692639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444170d27180caa91f579f412eb8447640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b53bfcd12abe759f9772cde893cf5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6026f7a3c5b62c3a55a69008d93be642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d2fe942acd026611f8aedf0e8e304643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3378a8b341cafc67f3d2019c87b27644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad70a6bc05adb45269ebef18b81c58645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6b8e22b5a1419a7723af431da086e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850d37b0b76cdfcdbfe78b9c01f0388647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe5d218c1426bef4edef53c45a7c0e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4194092e0236d64cf587fad37035ed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba15ec450e4517fba0f3edd06dd690650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccdac3959726e369e459430fd401a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dba41299dc3d1c02805e3189a3514652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711018c69b10379f0c8634142aead2fc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2cb6f72a42b68f3efc2a1de1476c1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d838bc575fd945d3fc6b67e7050ac6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe081e08916789c06a189224ea7f8653656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0b30e0bf4016810a8d86a9e38b27a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0a50d09e018e5b24a8092dfceaa55658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175cf73916f56d2d99cab2506533fbe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614df9ceb151711c9e8c9c51c9fb7b0e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754d1e7b78a21295f1efc8637d60b39661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94253b87e61e6d8b64cec20f755a92662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381648383c6b684f84b690c141475e4c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e044d99423593e5eed12dbe97e6e7b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2f80f15d757cdb8b437fe653ddd52665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa28f403b49f1c377ceb85e568cfe6b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c3a5265875c72f35eec7a6a658043667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b0ee9ea5f4c02c1beeeba38e380b1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78fc811422d5d58b0f62328bc19808669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c4be883caabb2005364f16c7a720d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f592da25c93dfa78a88199d1555809671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26895a09f8ed59b5eac86b7725059768672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b078747807a725c2fc7c4b1d26840d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156469a09b6a694b1c2ff24eb224e17674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdf34404244704de2842b6fbf38e42675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88323ceee7ceec34bc1f19435d1cbbf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beebad712eacc58bdcb480d95c4d355677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdbce52f79f8d64b3afa4dc93afd4f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d66384a9f7403e2033bbc3dfb151d8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b694eb28431f88236b2cf0cce0a05a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3976c6aa3f525e39d6d56527c5c0af7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a3768629ab6244bc619ae13ded823682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4885c93ff22a3de67b36a91d2e641683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34c56842ead876dca6edbb0949bd59684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30ca9da97800f3f8c05e5a15d1a46a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75c9aa7a224124338965a519a22bf4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e09ec12f78918d82c7867a1efc6237687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951eecd38de6b0ddf19d9f490d54bfc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e859288004e9dc43f46b5a9f2ce6679689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493aee350a316526e92f21955d6f9707690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4ffc4cc79e0a952a7151a6b8973c1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d76cd5272454899041a8ac1f72305692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12e8c4aee4ebf0cc85a95bb0b7f95f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aeaa2d6db46ce9bc1721165e251289694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f483665e79f433b2c5b61c9fc7bdb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff55d3a4896334338f70e710eeaab6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74145ddd697e48b1304fbd6e65aa082697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6fe57eef95e6348135073c244366b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc95db8bec32a1a67c1a4b8f0d2d62f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf8db1a5bbcccf3a788fa7449f99dd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01522aab424196bad057f4528ddcbe8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1d942524640bf86ef8ce8e82d6c91702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0789de38cae05d6bd31efa05877df5f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1fa3c0cee8a0836a3be56b039e5e6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed91bab0976d31b2269938c69c89c00705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48f6b792d9220445a3034130e2063f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1917d47bf82d234fc770d24ca1c2be2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb51765f7cca1f6073876e6909d87f0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491d59ac8d1d44362e33acf88627cec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3669f134a2a5cf8041ed33e51b674710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef584338482b04ffe1017171a25172711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc3d9f40a048568c2dec256638a3f5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93158055696a87b71bf0e1d69f059e92713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd25b611dff7e0d5820001e3849d58714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085721991f2ab5303c194a7b4951fcd8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d5dbc791c70f43730aefb1ff24d60716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5ec87c4156abedc518288f8fec1e3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4da835b08e0054efc221251770c8cf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a5506ce2947456491a88fee81a9a4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878df988a47a513aebc99dad016db73720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe985f812264032c9056d3a812e61d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5aac90407c51a7a11171c1ac430b3d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543616595a19dcbcb6022aade946f46723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841deab7db235efcecd386a08188d90724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f859cbc2ae0241767d81c9252c24fb4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03d802e0417503369cd302d0606b80726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8af2b61f9fffbfeb505c3e5da1306727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65758a36581b027032f8eb9c3b9a1e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45820bfb92cd69017ab34ffe6c9f645729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa6966d8a40f665aad098694130090730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bba56c43f0e8a73b2cf5a9f54b04ae731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59de9f3b12e63baff39c82e798a75b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f79a369b085c71f61c15a99f0d8872733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc492264455e10eca51f5b3b71e57bac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7f4e50c9bb0beb7267e9ca4aceb6d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9ae031d645a565a925c459dc7dc24736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a8dc1650fd6fc71b606f54ab3c7c1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86485d77a0910949530e72d9eb5bc99738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130ad7aade804a6d0ac3855067872e0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d57871fca794c7a22dd262cfc7b3d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1580857f3b23e579166ae608220514d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baddf6f54122d1ab95a81d1ea58c726742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa395ffdb7abaa561f1168757c9e80c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ded72da7dad8cd73105bf194645696744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0e3049fa3d11fba6a3746ee4a61a8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774b6c993542a9ad973be036f184894746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e8fd5b638781a2b62c3abbb5ad9d7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd272a1afa4e177645c1fa4d0c4e5b25748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5894eaf3ec45e79fc4bb709b18d8f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b145bad1f00dde3bbf790d47d57f8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80ef09f622746f61b2f75b2fb45b38751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fab8431cd5cf39848851af0c85895752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818d89591851607a5fbecc8af822b63753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b5fbb7d1bd2a60ed3a9f9ddb0e00a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b92b99496baeef5670a4d27079061755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1cc66b6e7cce11d20250e5e4a0a52756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e4c9cd9f85394db136d4de9f2ce36757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c5402f346d0656f578de188b39306758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ffe5ee552a9b920f7d7b8b04fe576759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be3bce3e8390626e04426117a832ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69294ba8f71d4656186e96d886016aa62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fed8442e5256570b6e6c9ece6111bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de702b37b005928a5100ab610b84d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4c977c82703299050a626bf49f6505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b91aab7c7e83c8163443395ebf4266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052711397f05409d3b891f47521aefb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d8988fe7b86335aa2302dbc104f048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f424ea6d5b9b2eb707475468f0f519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d655bc3e6e292f22401eccbf6bbe8610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2475a0bedd04077186a639a19859211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e97561b11b5370e3c334547fe9e5812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfa6ec3c225be8db05e13ffe197e1913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839924440210ef4e2b0cbd6086e035114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98a798861f9f5a16c55e24de2e0f0d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9deb1c786edc44b9dbb596d1b0065916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fd915de1fbd029063edfdfee4658117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f78d67cd520ae5ab68bfba0f4e35c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38e1c6f4e8c9847048f662a729a0a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7e4fcfad083206b432aa008895fce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3974389b5cc0ed64c6bd44c13973d2e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edb1fe8305ffe57f0166388a942d0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02382701fc8127d1aca00a2a78df9923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c55c5c326ca84030ccb9c620bf1f3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d68759cac50ccbc91e31e51319fbec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8053c85857d1f8ca5f4dad992ff9426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c475d8a91edbc970fbc7dc1b2f105cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7123d9e529c6112ada8ef9149dd5c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fac4a7d2709834436d96e41c6c84ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500b8601ecadea915162e39e298d28830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6243a62963512ad90f0cec59cfdaa631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790c85c0cd4cdc21de762e8adb49a0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762564427198d21925756c294b218bdf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbea5523c0f760b1e1bf9dc7aafa9934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583ed254acb5e54a5b4f4721fd9876d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48892ac4e227979f1175b5d45b7eae9736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161915f316c53622d521b796007cb19437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf635b7a73d6e6ce94f6523373b8eeb538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39c6cdfc5c9d1b182d9acea968eb9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b8e824db196c0277d164f4c5bdaf340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9c9a080e449c6bc3cf4b35d40d01b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425eeab8bd879a83d0fabe01add39f2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb34d080d1f7d925e34679f709a130243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c75205ba3c12c2aa4ba16652f7567444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfb1fb1835c18ad1dac09e2835692a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e87690150e661b962cff94b52001d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c488ad27fb76d2dd10f434bfd38f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518df06cb8a4e64efead0b2a5afa846348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a0a7f901a8a1be66d867710dbd6ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ca6eca8310299d3c4f5c4185ffe5b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb128e1f030024834271cb5c903aa551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5ffa06d9819ea115c732a3e0b1b5a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0ef34da7515c58b92c11e1ffcf65353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bbe955bd01e3392383626e60224c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddecb8b5299ceeafc91831cf3b9f38755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2f3cdc655398fa6e2a4b46e5038ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224e61ebff55e42e894f80672986e1057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0351b66201c73b76d23376de97a6758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abbc97ba4ae1ab690aca523f204e2359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f477901b83f269d2a53dc65c582139460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945cccc188ac82ea19fccf1903114b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82484dce7d3a44064bc302afa68a7962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125452670a931de925d4b679fe0b05c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d28e1d8da64466ad2585b67268a36664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5c267b96a51feaac0e2f1671cfe4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf8f1f343d5011fce5ff334a35ef5e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47648f7ffe6eb5b9e4f803455b4a24e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a92cd215be8d6ab7743c05685561568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0047f2cf9da92c22297d418941d4969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524fa1b40237f5dabd54f17a11e032f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebea1391e9522096be04e4f7bf8ca271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9f46ae20cbd861d76e88f2965dec272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9de2b3cdef4f2f3c2db0653b7b76173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cd3f381b11caa5f36f5d69cf532f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a5332b5cd10e704edeeab965ce68775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098b8eda4d15009db13b1d7a4ebaca976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d89564392fcaab3cb33bb06ec00fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74302f3c8ab79296cd2775d54a680c3978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eceac48516163a550f7eeabe66bd6f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f34b95e9afdd9b0ebd0837d2a013e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3dc6e8f69432969edb55063f2b426281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23bde01896fd2c32e020ddebbda70b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa7dd063ca911ce10fdaae4391bcd483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e6e139742c1e021d2853c21508aa684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d1d5299f6df9bab1a1fb0faca466d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75232fd10dd425bdac0df17b3406415886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146de67486095fa58182f5fb8fb3c66b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c402866b4e0654bc96caa4ef980936c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94882d7c14196cd644aa2c0cb34e2889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f7d899e982000e47ac936b2674da990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633d36e4d96804d6aa6f8634539113091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd665afdddf25a67717708aca4cb9ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6d7a1a1dd48a4521b1876d5406f5493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45d4082d04af24a3fe1ba1808fdd8994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff287ce037174b3fda230ce25ccc0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8051df668726f147b5b635f55c11e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e05794f1a10ddcc2163f6a6656aad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6328286695281c4c8a6f6d948e768498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd296ec6de60891bdf9f7831ce631699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95242ced78ac3559b8696ac50eb8a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d056f908ba0ea26c0645b76698d10e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aaef1346f069f5b16b63946b7d2851102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a24d4df558c066d3fa7b3816f3263a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db1a54f8b67ea1f6f4ae12434bc3d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19fcc2d27351933c2cd6cd0c3b004e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50970ed1ec9584400f966ed2c1823588106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9b0f01d384d278a8e71075ca7a693107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4770218115022b3572a00302a1233b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c996628fff6d4c179989fea8176591109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbbf2e15d4a34ecae338392e1a9765110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9eb7ab0b272e1e77a30a02dcda63f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d7d3d16ec9958da7c5512d8e90b51112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1ada2ecceb6bca5fd527cd5162177113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a3b2d1a427d52b828573bf8e8d486114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6d9135d76e7c8e31fd528b58ff728115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49db1a0ba74451516ceae8cd3c23862116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9005257d1b0e5466db6cd13c343f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901466b580fbe97b4a13f9164151ec44118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2060c5bb496d845b901fd6d50e1c7d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede993daf0fab85b5790d6fc19b2b76a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a771c75ac9c01edfd16173a5a1b0ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868dabbd97b56e754459f362719a555e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f00f714a8d92834e48ab81d614f64f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a3e72e71d334d94634854c0d8aa15124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb1e6ee9c2b616ccf719b3e2d10a5f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c63c368ade43a9582dfb58156bdd76126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa183c5baa807162574881e359617e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc558855027db599c0fcab477361a6a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aacd614b621f207ce9b416383e440b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9681854df1192d944a0fe4066206797130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9b6b0f0e2ecf72cf22afba6d419ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1647fbf1e1f4a61ac5051bb2023e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4c676ce41e13d659928472b8c3fe5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc5d58ed0572ad611a21f19bbc93f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cb76f3affe43508c3058a9cc58020135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111c5ad4d882caa7f26898c90cf250b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3444a1a91cb0d15120145947c135054137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19d6d567456ae154dbacb629f0fef9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc327f058cc84457e289e021d1312c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2609262647aa810cd9dbc35eca640ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f1d3dda783ad82f8c27ed23691506141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e14c4121f78bc10dfa4b47f1b81ceb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2520dcc461a857e1f8d3eece222ea72143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb2beb488ccb4fed11cb4fc3b5a5f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8022fee392d259612565e635b693e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fcf9936f3f0db3deaf980638919c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170eddf183794aae0714d31ae375c8b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ec27a7af739b11a59519551d5317c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fcbea408dea6db2c95f34f72e1235149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbab2a55301f7416c024b0b7454ccf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d793e4d70f53b1af2b32f3eba77af7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0e4f286098b5e9103fc12079d4318152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f4118b1607c1c86535e57e2eb526c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed414d3c0afa0ba10c79802b3512e820154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda06879d12865ed6f84193897fda3f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c141b3e779334c3d91ec318667f420156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e07488003ec473fc6d86bc74cbeb1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847f693fa0c8f004d50af57c6089adf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edb2cc5e10153b701f8cbf70d74765159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c33206d0ef9c103ba055571b418b5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1787065f1cf56757c48b214f76e8cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a16ec1acb59c7200c9f90b8deb0cf2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9425c3a2abfcb0adb4edd6c67fd948163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdd1188b2fb096206ac9a7825a0c0e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fa8266c210da0e98dc4e6b8524df7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51cb9b9d037a31ccb5247a0c05ab07166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4dface7d372d7668d9a729ac7db0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27ac3eea5d065ced2af53ea905596b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd10c2c5a6a0723c80e41458bac9e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273714f908f84a51d88ff4efa6ccee8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6acdb11c310b50a918c0083b69497171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bcea082884b7724aafa30e90b0ecb6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e82ef6f24adae3de4ae6bc91ffba9c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea65a2c86b8cc3c402206286bb6e59b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a015ec331488167ffb5fc5172e2184175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed71070e806d2e3dfc78b5979a10a2e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da389b11c20073cebb63313407119c41177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce233a602df9e6df7635deabc01dec5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edf1568d15a96d194957f5d0e02277179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7805c115ea43831a484bc26588a7b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee7c9ddd7bae2d966e128c86891324181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59f9147f23cb5d823ee5c5837d4841182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbdaae3159f3192da64b0a7eb0472a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecba6185863c79ca27e893ff6886842184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa2065f60d4f26050efbfd52906451185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafcb70b92699e806e348add5575ebe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d28753d849f7a063eef8a3c50f4a48187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cce213480a8ad283f48b73295293f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec802c8b9ab7b66f22266dc6929311189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4567cb52abf0c79b70903f516c08432190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34e52059f3225aa6fcfc5811174747191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5795f941168998b814491c74264c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340a309f7bd87f3da1d221f79f84aca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a16501d85831bf6012b00438046bfc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d461c4da84b3c491ef64399b8b1d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e0bd3b5c281b4ffa95cf42d758ab1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779d032a5428ce14c45ce675f84b3c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b25a5e773593bc259943234b6ec831198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81bf90e31f3d945f2b49ab6d4ec613199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefd2908b6e7d0f1494fbda9da29f5d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf88d60707925970cfe3d3e869120b8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2598f0ec7acfd274e1dcc5b593a7f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14431c326c5c4c2e3dd017410f23a52d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9431e5d8a6b5afe54de82b49d15651204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12dea6e550f723381fdbed7cf6bc461205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cdadefe99a005fcabadb11acff52d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01ae4110421fd26bf00b3c44020602207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e25c3f52b55e5b6c97632636b8a73d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a1da7ad0d43be4aa39dcdc3880535209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e3b75cc462afdddc3c68d8e94a86d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ed68c2d8531f5855883a4be6bcf07211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051d300df04f994096b1615b513d1cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b91d12e22737880d1ad322318724af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ba57861cc08cc5260deafda6c9f10214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54f5e30c1f963e556e21c387a3360c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824cb702f5fc46fa92b7f154b83f250216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f29ab676a4d0cef69a6203012067b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d2cb1dad1564237e7c966fbd7aed2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26198c60047a9eee08587fa97be5a744219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe106af800553252e81d592233e1af220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb21b1e30f636115b9422d9bf58978221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a12907f49ebfc1f8b31aebe7db624222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de581136a858683bbbc50c68001b7df0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417009cc64e22bb8429189f76c26fb96224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae365706dcd0f21015972d84332ded5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed72a8730708db5a03b4adf3859f5e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b306c6a6631806526c21f13853920c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75513227d781744180057604af8ae856228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06af80282852f9f58269cce353ba8fa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdcd2d0df4b76c0ac3ec945d5cbb8e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0303c7bbd41848f77c984ad04e8a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a8da1987d1a93bc9d3c3bdbf87e8f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f34c4938c3f63d92fb2c0a166b067233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d030340f4e544c32775bcfd5bbc21a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607230edd26494e43a4c6f9ee88126a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054175c8b5d52a21cd04280744476104236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bdb7deed3a3254f8e0ab68d008d254237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de485597b3e47675e7e7246b3b29eb17238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59f7d6131f276685989cbb7e09fdf4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74af1bd1e227e951db9fc32e6579f9b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64469033e02e992c2184b8aae97cd84b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3838223ff2303d75ad3a50e68a02ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390c311523350109fddb859fbda7279243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102ed1a201f86f343f5b8edbfe86c03244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77935b061c27f82add97b3746a245d02245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfe7dddfbc55d595196e6e0fa8d0af246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463808b5b87c19a1f5f33b8cc56d349247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41299a7809bff169717ff51a47daac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9664476e8c153813d950912225019249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382d31890354aa8f74b202bd181a18b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49291b8757368030872a585a5ca7a8db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a7dd905979fbccfa53e21cbefd715252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030977c630d533d341ec186ef6c4cec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a65298068e4c302113f21790e88ff1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e5ea2d006a839337cad4be640b50f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbebb1f7cb48f9eac66705b0c031f74256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e71f68038cf70b549fb3eeb873ca7b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70080ba9a23d4e8e577c4b72b018f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af26b50c2200c936cb359a642ea264259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d7aa115287a69f67c61026fda5596260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093897cc2384a85fed79710181dca2b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a6492feabcf15f70833b4e112f252262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366d0ccb2806019f6da60b48878f8a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fd6238761ea7964b161596eb7609d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4bb5c80d3c1c409dcbcbc905d9b8a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7685598a99f873adb4a17ed88e9c88266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92216c90a499c32ecf63c84da8e6e7b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b92a01104a50fb3cbfd81cdedfba2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16c5204b8e4054d2b9f0e03e46e605269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bdbbaa3eb036f1806948a0e1b01ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8eeabdfe5bdb61f8224f675e5e8cf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd8fec96d0715f7c562906992412d4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12078dc734e8e53db2473520b6afd6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d7a31ce0486c7dea03d51dc66845c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e8267289d0af28b5d0e6e809e4490275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465610f75605342cfe9886ff76033bcd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a85aad24b75da072e968dafd805a6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2889eda5083e1ce8b11e711a8a7965278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e736bc92fff5616a755f184c199a937279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802ba9d4de2d5f016c49f4c982bc0ed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8d05b63694220f95dae71eca34d8b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10932e58b00fba087f71c3c9ffab4ebd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073ed809f0852c2ec1792b582034043283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e7ae4c9035d830f393a5e510d6f2c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed83336b749e6cc32d3d84013ecd90285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf03675123eca5d70a2c3eb7e2af87a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2490b8f3721ccfb9a194abc7836ce6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64442066f945d89c4cb9bcf5ed497dc7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7e234c82facf9b07987e747558d47289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155151b06508416470af82fca3174b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ec8c41ab4f12a2b5371e3e2718972291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319990514271d849eefee9321d57ef5d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05fe38c4d3dc9d6e1ad7ca28fb7a85293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11238b4000a6372992196ac568461966294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76200a4c0836ed4eb519f2af60cef050295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf44a63023a669ff26116303f276e16296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486a93213983fd2d39c4a29d11caf7a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb253a57a0884578b5a58fa8776d872c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0988da2c403fcf005fce4a4aa4076299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614f16d0fdd02ee1e0251b94deed6a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f889d55bf9b233eaf084523bd7a13301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05180e03b8e83996d4271de3333b415d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20c0b978a276421f3c48b11b899088303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ee0cb8e9802310f9158bda0bfeb13304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a96c8e762a4db44c6b9fc80e0cc52305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b479038dd52a78b16013921755421b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4a900eb8dc1623155c3eef457693f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe9f859e6a756798907f1cdd772379308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868a4b1b07baa1692b4f8bfd99901a9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f0d671e8610687c36be3a5804d3b0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d83889663d5109f826b10fe734e3d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69757e0bc7ac4f316defd709ce479ff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294490ac85170eef852e75339386f4d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25ca86395dbe95e697815cf332710e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7546062a359786b7e7f52ed9ac05a2e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206b924e44c13c7efc7425316626d69316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228ec3a34bd5dd8157522844311a652317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e0610da6f01fcfa323607d6aebbb9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7829a6679741f235c5b567f5dca891319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef669f20746add1fc3c83d72da5814320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b997a91a04f0d6df490511f399669321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72b7c2d7f8a1ed77d04351ea2816fc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f4bd03157b522cbbf43f980947234323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5e47f89294f1ddfc664fd854ab679324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95792d3e48efb9a86e3d254273686266325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa71102153b66fc94047278ba44439326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d58f3628e933434d5c1325febf5656327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752c8afc1c64766594295dc20e33f2a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7b9f8d202d75d63ac1d33a51746b3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c129de3377366e2f3fb0cf840c593f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563305933305d4ff599cee5c740eebb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1032b86309c5563aac92d48aa1412332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d418497fe95b16d9bc32b19a274e4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166b1ec4524d6dd1f13eea577e84c21334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24600aeb8be0ad4c737169d3ac2f89d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fbc5fa5b3c4d91eb8fe9fe013f4eb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d06f17a255141cb9be30bf159fa03337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc49f30386ca9beb2593921c8a35b3d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd2253fe5c372c2cf4997855ba0bbc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c399168c82ffe3224ece5e2fd195e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd144f52b22533314f2a7a6394489e17341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31610e7f8587269e4f87eb167882271342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1dea38c31d493a92e95565b2e3abd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05a2c59376af525413677fc9de1110344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6201de74205bde6d7feeb3f820b9a4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378a59cb9e093536a8174ad14d6df49346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194a51b337f2a9c77b3d0df1c3e8ac2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7bef7ada9c8e224370e43528547f6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6981d61895c53aaa8926409437bbc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6ce4f4f1b615a0d34f6041c8ee884350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d931460c995b2cb1eac0ba83796cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbff978a69d5a9a55ef2fbe29d4b2c0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a727acee7e7e692bb7a4810d8b03ab1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bef654f7c08a0408890e8e56fbe3d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa25b120b2a1f74acf93f175e6470dc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5314b8ac4c2b8910d80bdf18bfe93d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20deb97cd576208828d6b3d4036b36a2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48926dbcb5bbb122f192e02e7568f739358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bf49a76774d034af739f11264046b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6350cb1472fc60efeb8ef3137d8fea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322061b22bb9523029b46b3d3da3837361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea6bd564ed6be654501b39efe5bd42362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1917e86140e4e01a490caa42bcbf90a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1655fad87d8cfe70a1f11d8498c530364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4972f6d3d2e1f03c2a6ada7ab98780f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82206666f0b0a5fe72e62aed6c589d3a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1c487f65f9613379efef81c66dd34367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c16dfbdb43078d96be003b79ca1338368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5cc916825af8cc3665e58880dce4c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e051547e987fa78ae062f1760d5d1d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d241dc81b227990541b8d6e9683d2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29012068c891efda9c61f0fad46f0491372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9d31a2dd133c988d801f089d1d67d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c903767fa7790feeea08730af54bb61374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c262e417549cc7aa1f24f89fb5d9ac1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a619ce53bf9006c1f51bb5dc2512cd9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca06df851822050894ebc48d88346b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cc517c44368e96f6bcdff7c61e0bc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4fea3cadcc5cea4d1d34b55bacf23379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f16c5953e02fe1068b2f3680ee25f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462f42e3a364f064ddf4a200449437b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039d4333144c67c9352c7abb5befda9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e82cf3e4753343cc80cf62c162cb8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62369636de987e835394226f8fb9d130384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdab413799461289bfb966e49c0900385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3aa6541ec2a8ca453114dc9b0219f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ed0350ff0cb92a539c85df3f8b2c2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdfa7decf5b640c1f7123709ecdd07388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d6389599b3514cfb933022a74a6fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5e2934a3d5c77e29b7f1ee7203cae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5327e762366d4389f065ee56dd6df391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e438d77a53dd9784e6c73bc3393cc4c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64206075cc8e56d21c2e05989b395461393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0dbf5b9499ed53d71cd84c9c5944f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8a7512544aefff24464471c7f8cb4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c497d2a81f85a58a28e814c0cb6b9b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e37ba2ddac8e6f557577b2c4ad51c7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc2f0ebc617f9f14f471116951bb26398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd65fc8b690a468f6a0aa688b8b03e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a9fecab510df688a08fc261e07e17400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac15a31d65112d21503b338f823d28401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804de3a28a36467b9b042c40714ee9f1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b42bce9b047ec07973793d42fc514403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067392f2ca0f8e16462e70cfe0e7f306404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad5a9f2288dbaf40399a510cfbb43e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58987ae1d67764e17362da8e6b0570406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae0079ec861981c2c5a7ede6a1fe3f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11140e22dce7d4650fc092d3ee3e23d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78d6a0b276c773fc8861c610ca9fd3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242c41b20e7a14fb816c126342692cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be652b0b52c5cbc9b77a0f07e49e1a66411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630937aed9c124eb4c38e112825192e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57696be0d889cbb0d6df88a5d4e81a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380f999572a282d7f85864c16207a69414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3ddc9782f8594e092a9c9a2a1a7d2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae34bec6aef14dd0731a119baf3d4c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631284ce9f25a41929473a3994ff88a6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528c3cd690a17693ead36e0582d79a4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d0ae96a15581e23af4b13994be579419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cc59ae231c310a4524a195f2dfaed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5935cb14347e3977e32a3283a85e768421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4a700f470110e87d78b0725ed3468422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f89d358b04a3a631a7b7ed2211417c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c1cbb943f15a77070811c98e009b1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6424212cf97db64e3184cbc5cdc44425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d94719dc1b634c9185c45d57a0b24e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd0f8815749be2a812f3ffe6d7b2f3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ad5e2cc6f7786c43efe65a60a4d7e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e87024437ff9aa374d363eb6241621429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622024441e04db81beaa7ed64b2cf16430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37e533dafdeb69d35c87f4207c7200431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78fd252723bab7bc73bcc259816288432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a119cd5575e72f7fc48a201373fa6c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c91cb8500f41ce0bea45bbb4549d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812e5c94feb9f017817ca4287b582f2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a843cd1f2b7a9cfeb99b50334fd1b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721962ad7d8786a6e85539739552c61b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3613b7f51e3731b0dff7b3cde29ed9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636687cf22d8279e59ef6e151d438a1c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96757199915eec8300d5f06ee31c63d0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625c3e6f3f4a415849df9a2c69b3722441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6e552cb8e2188ad1f408ba66a8fe5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4ef54148711a2120ddc6c33a09a1d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35726bcb80a4f5cdd8a4924588ea28fc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca2ffbe4bc3fa5d9513c1d68dc677d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f011d102ea57a0acafe773a71d9f3d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1dd17e6c58630ecca4d401d3d5750447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad29864e8f493c24490d620dd4b33d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65337d381239611ff3750d47ea62ac20449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4542c94a4bf9d30d179b6116a42e825450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea911270bd9b3d5ab70c30802beb7c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ede673c72759ed82b8ecd333a7f8b5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363c1086036864a23c50ded841c7ccc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f8b5021d13fedb6bf8a7c2ca08b5b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec310842757f1e21dfbc583e8aebab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e211a9b81f46f9d42fcc64b353b56456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f583390c94ee503c261fc2301463e7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592946722dd8f7de138021b685831424458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208b2e30120d06de255309d2d02b5b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1feb78d35a022f5186a63a133b0d468460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b8c98defaf63d704916f25a2ac1cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fea0328b3d68fa696980b2bdaac8d4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176ad44793a4cf6ca9ff317d8cf5031463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fb3ba6ebe496da3b87958539b5f04464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f4ec59d4145af0a8f1913dca7f8e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b546b2fd56924634826a1c2090d9b6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a747434fab09f5e49d1260ddfa9ea5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed57787a2414cb737e24c786ad217e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3c481f0495fde2a112ca0d47a590b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a342027438e37f52d5b95308fd195c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042d2df9f6b206f8c79a14eada5dba1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d631319ee670d60ffe3a3f87d465a2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99396fcf6e85956a87598dc234444e5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e722275721dd36ee88ae23b2c8530e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b1ad73cae4d67dbd2db91796b773d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fb51881a035a136b972270f4a93be476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f040ccda479d0dcd986ae8f2830f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1800a39224993f83b28a144e5c880a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aed3b9a161d6c6dffa74bf88dd1f87479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615ba13dfdac9351255474aa6cf4dd1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b187edfa312c4cc0c1e2ed29b26afab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3f11d686604015e571e12bd8effa5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a91128de999a0d83ba8a53aa12c85483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd1b66eea13fd9ea2ebf0cc3d7fe4f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a89db64705341d49042ddac09b504485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f016b1795202d79d70efcf198657d0f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ead3c33d94daa68b717e882e60921487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76725fb6c0fa902703bfdb0ed42dc6ae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d62cca8187806709439dcfdc41031489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a294c68c8af8afdb32f1f96bc9e52e6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9df5c97a414729e2f9f443290e370491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b629d02b6be1f23e6aa0ec47436e9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0847eb9d565cb87fe1c7deb48f840fe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccd5d696c38cb830b58c836a32b3e6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad191d13f9cfd0541421ba9fc8ae90a7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51bb6c33ec9a384fbb65f36966bf20496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50687d8ca1dfe4fe325b17fbd7f5bd52497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4f46b10dcc22b9303acb8627309e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9a7129206d452e2d6f402b83f5c8a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150272d61b681113f7b4150231b46ba0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e65be85b4d47d37a38286a3fe5b6d0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1758b1012b9b87afa967012edacb13502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11661b575240032c018a947c22c65e9b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01fc117ae124b0ace3a84842360ff3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba5bb401fe4cf7e674d67327294192505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638dfa49e7e057ff4a99dc6524803fdc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce1fce64303394b2209cca79e2f86e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a0213aa429652331f7196d7dc4ca2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fd180314571aa28191fb3f588a0e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f0d2adfa4850f9e5d69b937f23de0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff391b7e79303c0922403ec2b42a50511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4557b13416641f13722b1bae5015462512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63df775f96799520cf68fac82487414513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8a75552b5ce34c14c3fd2bded91a1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ed13aa1edc8ece6752266eb8acdae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacd5f4b561fcfe18551f038eaed98f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80789e0e9e725bd2570c270179700dc4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e9ee9bc34be43e1af445eecdd2767518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e907f7ac790ed01e4ad973c3290eeea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcef56b2dbdff308fd1f1a0df3ae0fa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafedcc4bea00b51b91431fc37c8c6f8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373ed15c47614133e70a7c6e3b25998522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cb9b13d5ffef2cd291747d73e211a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5e09a70ba2a5f7b4ba85186eb68bf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61329f39bfab34a0724bd5ad2077860525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cc8f43af606d3591a30b6cbdb0cb4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c8d91ff566fea10fb8560f0084463527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a87bb9d41818d2080deb26f83d4b7e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738ab19e00b6ebfda349bc4888c0c88529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783268208a5d11c349441e8bf618639a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612df9fc03653e7808fdba33481b893531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5a189515ad4f8c300aff6787eb04f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d8ccfad00eea92b188dbd01e529f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72cd1afda22a850153b0e9eb37f58b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7bbecd95044468e0e845b6b5a2bfd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf710df7cc839e46e4ae903d8f7606c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2763306a1a94e865d87f26f4ba6af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b34b8e961d90c29ebdb65f3a4cea86538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d047ba6abcc6dc5e6058529e93f6a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903db4d7575c58fa517b4877d21e6a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a1e91da8aba08b70e622c8c05c4de541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170edc2c06ee868fc5069e1ee1a9b131542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e10c5d0f022f750acc58453501e3e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670f060299a00e3d5dc37bad9a87e0b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01472d8f98a83eb62cf4a8e487cba69a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d271df69f83e2fc9094033a3346d95546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013c81c9522a73364a9560153e2aa2c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf4befb95bc1ea7eca94aa641f8b4b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d572c23a1e284c2f45c7596ab9153e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1899914862f029a791b8bc6798eda550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95cf4f98b7b0f9fe3982bd065cde4c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24b5675e88214d53b3adb86ab70430552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fded17ebfaadd6eab6429c2d3ff5272553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02629db87cf377e78e919c12a57e88554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b11ad90f568933f50be3fdeef61a0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace796274a1d8805e3c280253500256556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca66c1dced2f76498dd042d0338546557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c6ac143ab6c26aff1de17bb920fd9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93adf5545b5d297a30b8e41303be6cd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48628711c6157411c87dc125ed617bf9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca98321165e5579de7d8d81af84eeea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a87e5a23f0f2adfdf940c53cf2ab2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af9406f842fa48f97c7027d4fa6726563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7964c60d8815f5549a9e73cf2b9af4a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bde3aa55d374086fdd2628f34d74c1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbba89baba702198707fa90e8b65e71566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de705df4223e3ecf43f6a453e29755567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113eafcc7ca6fcdbf5a8a93982c2b2b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864eda6751b4392227debf53514f5013569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b982ae2dd12a1dfddcb58cc5328046d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce558fc403859193fb60f18c87bafda9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc3fb26e6576fc6b8b4d6c037a7ea0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd81241887b2b410bd8829b3245b809573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ce8627f72d60a4c2efbc57b110eaa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06f3854447d3446e9f2800ce34dbb0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbb3572b804ee3b5623d2f2a6398cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebba75766adaaab1d9a8c08bd6ebc9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea4c6816d6632a9bf8b8acb15d9093578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8f9a4aeacbf702df913ae9431005e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f65eace1ed2b1f224edf4f40e7230580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0c569baf7b121652a47ad6c234b39581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26e11f8a906c9285cb534d90b0864d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36404f5e8a97b9accbd9b4446ad9f655583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4e2a9d98e4faff71a50205377c340584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fbcc2c3972a76cc91de33bbb39d2f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525545a3e9ea0d1ca34a5e7b704da062586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02a45d5841523e6990ca579e790caf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e1fb5f4199cee42d59075720f0864588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ab2fcd3fe7f438b551fb468466ecc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253bc059915f376546299d5b8e50d4a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06e6f08d5764c9e6aafd7fbe493b2b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc59ef5ab89d3a797d35341a6c2ef1a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e71d80e4c329e174eb12d7ff397353593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d59bb001ec8f21b7c303f31fefaaa6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329a722a0307e1d9f6a0efe6133fc13595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba79a1b6ddf68a748125f2d722772a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58e05cb790a9c9247d39932d4d151b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b5d864051ee27d66b10278efd5496598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a4c47286834ee6aeefa042b9bd13f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404397f2f0e13b41ba323b1fcc61160600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4107c1b3a2a95a7d5a0cbccb8d1ea7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601ca9e9d7c2b2f2096d80340982d3f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d609f07ac4cca1df711ee8231f6ea7a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df313ec2a1f275c0c73835bd5793ead6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d476aeda6ddeb59fe0f74a3ec6649605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c149cc906289595702d0bc819cfe0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf90c652797eba99f6e9650397f2ee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1514ad4b233b86318b48e346e6e6b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaab966bfc14846fb79ab7e6d3b8c63609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f4ccea6b0956c2af59fa60e073724610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001b90bce29308fd65fc7fedd6a599c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ad0728d9d55623b6bc6c0092c7304612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199b164c0e285ab0d4065bef8762f6d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4604683b13e16fcf2129b3688ece999614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf8312b4481ab873cfb241548fbc5d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11995e63180a138a80e1065e575a2dc2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3bfc2d8ddffc8cae838c87dbe2992617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020d6d4b9a0354bbc46c71e8c52d304618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec27630a7857a6456dcd3911f9806a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72545ca0dab7af0573b78542b57743a5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6023756d07060a13f81e2818d12b3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6229a90ab395178cbe12b89dcbef59622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0677dfc97ea85d8447770fd66348e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef80b1e411457ba73b488da0491f38624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46aa7986329d95b534d2a185c89a9d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26bf368876f014d3891e453c4bfd89626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd752d63d515f43fcfedd48b41890b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d484436a02024a61a838919bde7c3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a18a140a9cea7f7e8e1ed6987c70b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae961c53e6fa1d30b7f83c8a6d6565630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4852a55c1b6c3ebe854de2833320f74631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555be30dd6ca6fbce4ecaad5626087b8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a7a337c20a2f7847aff4efb82ea69633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5feb4b6bdf20b6899ca52e3586ce5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c635f037246139275422d5544ae77a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d166fe2bf125c5c580701a9f620a6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581073a2f7769d4e1199cdc4b2340d9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593b6c781f607c39b292f42288e0bb0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd298b801c3ff5de598ae221c1f1de639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd99cd46bc5346c45e9fdc04b60b9ee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f839454c592ab71be157446f48e0b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ed34fc30874a23fe6896b7c81c39d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069b499d235847a5d0e4f755cba765f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed6fe785d1452b9b8aa6901351b587644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eece83dacf31bcf83abfa4891e4f4b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73839a93cd0192a63ca62664f1b86de646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ae5668ddb9f5bab033691beef70e8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6db0ec7311c8f024a79a98c36ef8d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406a362364860a2b9f892452966bc1b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f7e2cc34a89b3760eb376cad44c8c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec31296cce4e0b9180d1f988f881df651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2d7d7adb19bd535631e7a940da36d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad610530a1b266d4599c2344999db3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128851e8fb09160d88a92fe921742e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f52b1fe658f9a9235f1ec08f95fe3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4c6139bb47130f6f72f9a4f329f96656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7112a967e4008e0303f5898789ed7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a53d69e5b17acf7290435da53411b7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddcae4dd6a7fce8f35713efab78688659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb141587d8fb960b7008ec29363a46660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008eb21006fa0f961bcbd1e1b053df32661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f278c0e956939f6814780dc283d2855662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1432131d69085f531783bc51c5d46663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cbe3957d240146d31e0f81db9efc3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f038b5f0f87e9649f819f2a67a48944665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153964c07a37abbf1519742b3d078525666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622504e7c5dcfe3cd47e4a9aabc0082667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d678a96246d9150661179d693e6b1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6c42d2324fba9e38da3f0772a9b41669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d29fd165bf5b8a6db13d3bb3c85909670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e70c1a42119bdcf59b9fd2862c583671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8c2391772e31104d38cf11595409c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459a04a59d9a8b50276b3d8e623e581673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a81c61ce6e0bc6e5abbf02ce67b3c5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50f62a6988e07c60b497da22c5f030675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4ab59d3d8b72540c4b01d8baa717a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa687f836337b9185b00d6e1fec6c683677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a870404e6adf2657fa9623ec067693678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe7ba0b96d0da6fd9e85c65333db5b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6e0878962898419f4a716b286eaf5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e91f54af847ff1917229715c25312d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699e66419006f39262dc784efd66b8f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a010f848b85692dc24e32aa9d46d23683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e7b063f148dffe6ebaea971ddd56c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97051b1000763cec5671d9174645d3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d34542385a828fc86b733a6cc3fdd4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf884e400e1c50044f47d8cfdb31dcef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e742a243f72905962ceafe8f89a08688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598b91f37ffdf4e6d8c72ab3736a251689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53f0a898cf8d99410d91e0fc8ca5a3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b9482bc1fea49469d6ede4e32a3f9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4957f41960232851aec99f6fa0bf0d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7da2148a540defd8b17b26d2fa8ec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a3443345cdacc5845c735209103b2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff288d87861b547f676c7c59e4e8503695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f470bf80091c6ee202898a476f54be696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4d991f1a6e161cba0df1d03d0fe28697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb14f98b1a3847310da9820af9b0924698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d2b052c61f7a5cad5051a5b75ed23699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139045787fd2fcd17beb145db7d4901700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bba823e74979a1229496dc51a9ca83701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305e58cdeda007c32efde0e8a81feb8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ca19fc64ce2f057acc4950dc8b3fb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b2289bd0f53642a9dc65e15eaef2e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27768419585a3e95ede2de20af3df0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d306d2df82954406d4e8ab4cbdc20b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da3e9b53a88502ebba2b944de23b58707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b0af7a6d6cbe6be6977959c77164b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b116beab2ba36b5014872a121e535709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178364cbfb79871614aeb0aa3d240e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424eece725ac3fb1b32cdfe63c02b780711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d6efface3c7b2bbbf8e081dd2c690712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd122461972cc4e50dec104221ae90713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6180f3019214c5662b21f35b9aed0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500207d4b594c7f0fec7cb6e161f552d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9d7d601a1bb75d18f1afdb40274f2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ae87620bec6d685d835fed7e53b69717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f483c5ef7ca1caee81b3197bc48fe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e634e85e78e0a6955f43f04690dcac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b225bf95ca6def0c84d1d40ac31739720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb1ec749c49c1471dbe4140bb12f87721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fa9c47e07b79dd4eb25f8cdc3b7ec722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f38bff067e0715b7414bae9d31b36723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c7ea9c1dbfcbaff6f62822d531164724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb16e04e390063ccad71f2edcbbbe0c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffaeae4633f62981968335f2e150c7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2db49d1bee2395f6c8bfebfa9b2148727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11544608d93b527ff487c286c9d02454728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5dc0dfbe7ecef07375c540dc5e1d2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba726de8b969a254086410f60bb36e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7d1d117ab3313182720df57ed0f0a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313dceef364d88593b24b2d2dd0b6adb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49f8bf04c83bd01aba72c4888707ac733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ff93711bbd521510142adde8169a7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8465b513747d867b157d0713f5496de735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082b19d1ce27a20a67028a6e5a64f1c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347a64f7d398ce2bbecfa3f655ab2f6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b7baae0d42497b5b5e18ecf07550f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb138d2ed6cd7c19969a5186910896739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2099c8ec250f874b8c3c48a58ca2da740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57285392df14158a72d0bb36c2358992741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12ac68c3e6936caed34c6005ef2efe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907310b6b72f25edc1dc4eb12e55fda3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf079e9209a39ce87c6f333a5110cd9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018e16ddf56130289520c58878530dd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee2b36e421b3e9e9ea7e536641b5fc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e89db13f188b34bdefb12e396b30c5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6ed0713533061405e1f6b4d69b6af748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a5387ac442ee79b61883edceb1a4d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fcaea005322c0ddf8aecdf892af67750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde8fb058ae47a44ad8e7072a13f5f3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae1858078101a5f6b11a6be9f1dc37752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41fa170391d9c3485e8ad1a2962d09753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7b01d64c60126938a9e3c0ec93a50754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e98f02a8358831a82caedc8cb373b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb21427bfca3e013b166e1f515aa144756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207db47baac99834d81d222c46f39444757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b90f94e9e46aedc2b88012d97a8f5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f71c0bc350c1dff5819cac6828b675759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>