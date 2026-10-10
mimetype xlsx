--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b55090acd1830588dcf9c265bdd49d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260781cbf5ceeb32fb085c3f50d91f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f4a4602583eb57c144bc02ee76d2d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a2620d1676cc43761e690879d6ecf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ace989e06efafd6f432e1d8d8a06875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526943e8a4febddc10e827f17f71f6376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c46e640a3af1f108f3450237bed5ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d13281203c1bd1128266361aa5d5468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce0cffd9a667e74e2cb2fc008765f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77671b1504cbb5d98812f9993972b0ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024551fff43cbeed3c8d79db193db7311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d376642f43797e07db1617cecc8e912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f2dac12ad1e597c72b02b3bba1d9613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c16120e534c400dbab27ff1344f1314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf610fa8e3e25739033cf41c9dd7c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3844a29de42ef539006d05c98b92116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5201c8759ee11420854bce5efcf3df417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb3b69355978c199477a950e13995618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e9001bce61cb69ea874df4584e26919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e62367e3e9a1285ba6fab882ae4cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d09c6d7c77671116c6216b9f80569421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cae74dc41b3745da737631e6c3348d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f1344bf63857fb2d86e8e800dc98023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ddc4e6c14638421a9379c226eb52f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8970aae371440db1056f0b50026a4625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b40678ec93ce51b17af65c97a479626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d04d9c242ce6898b92a4d34cde80727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5c736e3c97c45463af36155407f6428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add4741773c2dcc9ca62aba0d0e0b3929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0e0c945bd54390c36fb0a1dce83f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c844606c26cca72b9ad926143bb0f7731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff476268c03f87271a2c42afaa888d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8734269e290bf6a3276ebb58573cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cef2b0b65170f34775aaef107e02a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadfef50e27fa759850b1ed9e074a5d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888a5001799af4a6e8430e65097c38e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7f88d3cad31269f61c95d2fd7900837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fe115c65ce30c6d061c47131a069e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1efedaa697d437b4e5515a337f7ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac3b34af7f52372bd1bcc7f601601240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6120fa912d9536168a5758fa8ce8a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49433b3cc5bb611365adc6f4ee3cbb742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2c1acf3bd39f20ad995a18cd2802243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb8b596f8ac598211123c05d3791c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cde6e21522f0e631d4e547dd77bcb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fd9303ddc7729c2cbdfa5b569c37446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669522a9d1c8e9047332341c5a2a5f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a904eb741ecd990aa141e91d1ec7b7a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c67913485422e5eb9471493440af149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14853dfbaba3311b6c768d6633df69ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb02b7f7165fc6b5ab340e559f1da9751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912522baed9930e705bdb8c8cef636652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4f4f7562aad2de1a7f617159c8b3d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab31c96a8a6c79c5b405a9e33113ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90872f4ae21420f693023975442ed155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810354cb71dfa1f84617c258040c5f9156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b03c0f391beb39236e504aa64e41757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2e5170f1debaf86d065bf43754a6158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81548640d8f3819b9ed70df0b31f325059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1796e816c4915976c80ca4b89d408b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847b75ac160e51af5a02afe59ab584261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9d43394d07c4a4c74673d6ea1d2a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c55cf908b0b81087ef2a1d3b60d1363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a9dfc96b4e8ae2dd8a8493c06432864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edd4da8219d8532c8595ecca57b07f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3b2d2769546954727754205ae4b2c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b4e6746192aa36a5aba286d37412967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182b3ea092448abd356b06e0f615e6268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270057f8a9d2dd37ca894d812989f46b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391fb18c27186815c91b096fbdf340470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085b3af4058dffc509f592b5d1eb88e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8afe46b044be157c8b9db54c3d518072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7caef7abc52e5bd67cf0b42eac3664d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf012b7464d84f4183050d008c8a5c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f776aeb3be1d9c2201ede21304999575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ba782710420fc4de1a3c507b751fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebd71037901a5601a0bee474e496ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff1ba453503cfdb365a3eb997a5ed278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ae37d7992f1ef756537517a5ed04b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78f6fe339d2505160d3b0a3d97836880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a51a331a6f3ebc0cfeac516fed8bbb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce0ffe3d8533d9c8fa6b9b8f47edb582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466ea9ae3e5854485a771c2d613e14f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86197805fc09113e948921e3e2bad4b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2a8e2613996919d793ae5ab00857e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f949e0aea62cde00fdfd9b68c243286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1e5fe7c57598645eca2da9dbba4e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601054069ef2dde08cee83356984d16488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a84c4e0b056498b2808ac698c213689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb731ed189364e6857efd582d1f95b2390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d24277b864e919debfbc607e3334091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbff138672dd16360936f4e804e44692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3464e578d59e4a871762056b97a6993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a281cb0d9afcdb0d36c089244603e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ba15d536f46803cb094b24e52af0195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea025b680f5216ef5778032c2b599d5696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95155ef62e2050b3ded2e8bbbcc8d3d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168eb7a759c884ecf71b3b782fd4cb598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82786b2986798168e2564b4dc18db6ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c53ade417393f58aa12666f52f918100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892c4d5b66ec7af7cb9965b636e7c54101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3b02e7272d6ea89b201972865ee40102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c097fdd130fcba128ad6a48e15a67103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd238f37fcbc8d873c9dae6f6afb749104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a96791117972c5fd64d1ab45024937105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92699a63296a2ed0e6628e8c786f9f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132154f02aa221ba645f914884c125e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a970c8b32df4b41d23c0de88a88cc22108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0a2303f48dae68ed6235f95c2510d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8c8a993dc22c2ee52667590eae8fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91aa644410b5f60a19e10418fa0d86111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14d18abc8e94cd938bedcedc76a75b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355a01e640b46de428d3dd9ca74f90c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6d92fe2e16e3ef8cd037e7f9a304d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591d6e8701c6e9c65bb2d0af67fabda115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd1938fda07438473d608ccce38ecd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f5974ff8cfda27880481277f20215117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802a8e9569a1ea2ef20042aad55eb29118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3781906e5c400563cdd60e22151a38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d134317a07489eda893d9d1a898b144120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80905ad95a5a98b29b6b6f89138dd8ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746a0828d3e135379299e229c002bce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3c41f4e5697ce9de1e4605caca1c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665fb1492439edc301a0f0633fbcb19124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57752c01c3eadfa84d7f1223432da9f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5b6a48c7a388bcb37432b798b2fc9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad16a29e77996236e0c7c26ca15bdd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720206bb71dbe023b5083c98aa51fae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e2417d0cbf89e2ce32dfc3a72b868129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f02a868c0349eb55637c817bda88c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00411311f4c962535a066fcd519a5ddc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daefe81dc08b4fdf987fb011c93fbe6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d243524244223a006e67658a571f46133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64498144c92aa6f8a3393f75678585eb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0203cf34e5ef6274ef31a59604a8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39633ced3de2876530d1f91e48e6e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44941256f7ea4589be33814d09f61807137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cd79135a918880683e707481ee195138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cb2815e0eec20be1c0a3c2b84b45d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbdd5911dd0084ff743bc124079dfc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9445d82461ae235fba1d5aa760233141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182024c70952993f09d1a78334dbd12142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45f61657c6bdb309cf52690dee73eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9db62e40b0c3d0a296a3541700214144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0390e658d51f4eaaaae1658d5965d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415a60fa9b26ddce1151c92b88a0eec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f9e8cb29adb7ad5e7d6d9fcaacd28147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75713db023aa82755878a2a19efde60148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97395b930f43e70a4b1763e44afaa4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f236ca8b489c4daad1d988fc0b521150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba68cbc022a53472bd08532a41d95b9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8adb5a83aceef34cd8762dac83607152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113a70b8b16a5915d33f5e6167f8b64153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987aae207db0509aff68c5be260d860a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acbbdfda0ff4eedcceeb25e88ef30a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46586c88dcef2fb550389b3ac61c705156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cede8f9b3fa75582663cd8a87066dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a74682a7bab68c9c10b4412254f00158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301eb35a6f16a5a585358f46a0af76a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ec1557fbb98d61692f93e36f5448f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313cc1a90b1b758b1ad589c81ed9022161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562d5485df044aa826e90bc7bd4c317162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36e9d69f9c0f12c1892dd6a601d2e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035d94921739cc23ace441580532c15164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168e5622ce3fbd03bbe606f236630dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66bd656296019c5df6ddedad636b6b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40831543341788906e0ec8c15e246deb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c894d641eaf2e88c8b765700531bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc70508bbbea744b41423a21e8e99db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec8bdca83ae74558cb6b6910498a57170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6975af52ebda51484e5e3de362d362f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0976f407fcc0e6fd53c8dc95e63f0d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be282903481659f58a230c954664efe2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891c94bf7b76ca6328c2a464e1074c0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89f650fb3a8f0db20fcb79253f420f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c4c12a405bf523b03c40e140e87bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38b4b847fcdacf3cdd6991be6e107d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b4e1d2d86778893146fad3994c3b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdde001b8f328219347814588aa31a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170333728744b6ed6dff0a1168d26bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ae725df7860e16aba76923b0e8534181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b088780bb87e7440bb55dc358a9ee7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976cdfbe42369ea8c7d9ad8c26bef0f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a52a394f10576635e3391b790690a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9f4346053ca9933cb5df496a6ab8f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8cdc673e54c14a5431e5eff333ab5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8001b133cb823a5cc3ff3f6e714fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72baa0d775cdee7eedfa0b34e6c344188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8c7d163eaaefce02715d27950d383189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad648f5103c8066a6df722cadcf02f20190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69e747d6b2f20215d8aac7934dafba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffc246d9da9255abcfa1cdaa9ee816192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb65610c6899d20ca2d87912c7773e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9e9bbddfef552fe858d664f0549ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59105224b6411837a663ffa75d5e80a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef74ce1347407557b0d7571410f9bfc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f69e8c729a984b244e0d58921c8932197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee91497c6685d7c5e82123850d8c0e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de552ca27b65d6fa4988be4d1ab168f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f059af2638836b302378b61d6acd95200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8bb3c71297b345a12cf0be5a4d7ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3292faf7c49d539cc61e0945c0b838f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b22fded09c41003799994077d716fd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32408f69e1dea66e1b28ea0cdd12a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdde888ef820db2bf1754ae056847a4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b7af97897da2fca8db423b1fcbc82206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291afe4f3c5209f59c8fb8cd67667248207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8f764b32cdfebf498c16deeddca4f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3755ced516424757f612c5fbb1179209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c0d66cd3a22f8ccd18d158116c9c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a4fe23b8573cb5951aaf29a0c4058211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1afbab7131e6be96384f310600561212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d595804ae8f11e5a8991f91be1e2195213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ab892925f982e26ba277aa3c0ecab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d98a84af4e217bcc46c3929866cc1a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d9ef3ca03e078fb375bcedd6599a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63e4d05d0834c2252c0e6d7766fb85217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fced87ba9083a296b09a16f871c812e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77478a7fe880d6f3d463a703491d08219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574e84458ffeae356c96a760536b57d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19be0a3f52a7ed8c30985784cba936221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc3db16c30841668889b368e13ece4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d14b9be220de67d55e73308753e14223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad56b19152feb46074cd013f57c008c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868b2425f618727b7d1d8a5b4112015225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1620231ab47d186389dbee4ae31bac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf36743a77fef144a431234c61042bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625e4e4ac8feb7a7cc1ce258c8ae8a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ace63d0a19d7da6a6cf4445ff5da56229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5af50406b08458b4ba293b6895d83e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdd07b7c5b3f911f38b78b08a2a447231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9960141685c54580588ece22b5dbc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ca93102879fbbf855d6eae66dba77233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad299694e72a7f68dfc000fac162ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf16c039ea024c96118be88dc9bc96235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2a7b283f168d748136df8641298e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc454c9bc9e73f0bdf859cb366f07808237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf7ccdaaf51a66e7b0d3ef3d2bee05238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d51d27941525c1a8b62043ee6256c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd581e78e9f7d65263b7df6bfdc366bc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb84d7b223c837c8000c32cf9d9151241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4faa3073f3afd0681b494d83fd87c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feec2ff49528c55e65e56a091a2e2aa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4633af1cddb5bf8eaf392ac253014a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de7dddbc3b5400a9da09db0981be1f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12691bc46d1fdeee54fe5f7b97c0ab2e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74e8145f79d5b6929281125416d6ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf3195202ddfd0166941b578a5b288248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e26bbd63d6ef9340d394fc762db2a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a646a156fcce10f505572e1fd91e4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ebc138c3e93bcbcb713a456b16d3d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d700f60f88645a2bc96279096151d1a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76181ef83482cb16ba9c9c777379653a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3dbabd0907dabbd6c8c09081b4d20254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98902e8c31ecdc4bcf40a56148366a56255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b28df8243014b7264a89a62de0d089256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ebc0bc80913c049beafb7b59d6843257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1a9127b67149c17959005d09ae504258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a328c771e117bf74c9f0039eeea81f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a24736efc57d15511a8fa4e8e2b919260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472eab12d1196a6dc4b0fc0e6a278e6b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54f884a3e2535369a5ffebca526afa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d91d00a219f9dcbcbba0ef93a34a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07005dfd3cd19338503b45405e49dfd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ac3471004a5631bb508983b711323265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09e7ada33c9097f00e679dfdbb90d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bb813c2671032be70df9893d964e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee7ce0eedf44287300a4de0ddea86a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bc976d0b645fd3309dace90d3033d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90086f7490def42b84519bd8edd99276270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682e3fbcff9b4b4e3c7ffaae9ed2091271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1946d3b41b402e06676bfcc900a08e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81fb9a3d384c819e89a4f7cb0534cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800e2f94c14c48fb34e1a6ea322848d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a1ebea75d97b9c16e8de37fd94d0c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad933e92bdbe4100f99a3e656782cb40276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3863031a9394e0d709e4c3e59906267277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddcdb03d2fc2f22b0e9ad498b23431278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6463749821a3b01f8420622b23bd61279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edac0e3a51c9b18a686da6f138117f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b359138412a2b1910744f6b8734eb7d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731e8469633fa9c6894b1cd2316f328282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c270c9ec4c7354f168cfa10547df4e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956237915652678c70bef80bb9afe9ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c744daefc0fba35903a26ff65fcc0f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4e6d4c3874a5ce6ce5bf18b67d330286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618caff36ae955e635e2e1d1646ec1cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62148558c29f1afd294bf9fe97623ba2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc7abc939918958473ce4d9a569ce4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c185df86a296a354b24764f8f7dd35290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3f4fd0ff621457edae1e6ec7995a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e4750d0e5a81b977a46c01d1162b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccac1895e7472ea46d973f29ef14363293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda3d83ddbb3e7befe8f71595601c8c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23e61596cb0ee8d615a0a12956eb80295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d90d3ae154215eb69542c5e0ddcf0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ab4736bbadebb735e85d5f689dd37297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ff8df19b6825f6cb043d6724f680e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9db51129acce64aa85cc768c753a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd8cbea42bb3d1272b5444ff49a7ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba97e0af3c0e0191bc709ccc6a8caa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06637c07554694bfd14aea0bec066443302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69863238dbdaa9829af866281a6d36303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda91a9fb5228e925ad3a0792fcdad6f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caad920d684cb6d74a131d44ee0ff02305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230c94818971290ab93f4c0e8fe858d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8eda472182ef62cc8e5e2dc14d6b1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ded721d0ce6adaa1a12d76c7ba6cd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89090b534475555175dc7a24bdfbcc7a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224d235713a3e672a7bc5c44a5b9173310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba0d497086ea674bfcbe6ecda11141311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc0f9d634abd34be8feac7d5e120da312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ae8b967972fec52b6d5892e4116e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b9565ab0e0a42cffd322d7579dd77314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6b959f65fcd869c393e024fa78feb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb21ea9265b057f8437036752db9306316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dba127a9b01962246e64b7f0ecf9e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea73af1eb0f46c270236eb66a54d80318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6579c566822b42ba140a7d55732c078319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4416be0a4f065e7ae8524014e0cbd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42b14ff5c56d4c7b9f564fe10db1d3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76eef1c602560d6f439922760daba1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724305c3f5b64ede8175f093ffe8383323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f696957e7310f83dcc2ca59c3279b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae725cd17f7f99479eecc4852ca158a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e71282ed943a09f139ad25de915b3c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d21c27862ea7b32161f71981c7ca5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d443345e0d327731159f775d483db6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75d419796bb4726bd891fc487a0727329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffef7a9e360c34b9ca58f1049e292f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8841844e062753fc7e4efabc0b1cee0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b1209b156aea6e7286bb19cf371a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f56d263960002bfe268339706bfe7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2c5223e5afe196e67a8220a8bcf56334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de89316f2cba986723dc21f435c99e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966658cc46a1dc485ccebed44258f3e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78a5756e106d1b6a0cd267373f277a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a38efc1834c008af4e12fccd32e9f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fca124de9ed93d49599d518064d8c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f12f3434e11e66f42328fcbb7d6969340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401af4dc35c0cbfba086b3ed7c71390c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2478133f4f54b4f45e50e7ae5b486342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9a2547b098dc6891c550b8637abd2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ee66d90273bbebfb42e3867921af3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd9106d6b1db3431ce93bc8f528e83345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3b3ef492197e0251437f680d71d4a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eedda85ddd44621de736f472eeb6d4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816871af4d58023bfacedbba87f68643348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f61a2333614cefbb52f525f260e20349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ffcd011e63d4708e801a67b267325350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bff1a7b4053d88e9564a0e1fbcd31c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4adf7d7051af79e111309179b98f70352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf7d9385bf2a6ab853cd5162db2e3f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a99d0d50f02eb60ef43b8aadbbf7dd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb35a92de77f34655e6ba30c74ba58355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69894f2bd4023b90c619fdb631ef0508356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b31393c566a2ef6223905ef181353357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543ebf67f37956ff82223a9eaa6442b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19715a9be2a5119cc35e1b65974cff5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956f8be5f654c322ebc755100842e7c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05af1e6eec2355a6fc998983b498c8b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5147a6de21ba0c19c38c35833e717362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f99971c77fcb61b0720228cc5737d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4d2f437d62dd67cf92af2be7af787364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83e05e90eb3041f92cf28c5c32a932365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c0aa6ead2a7429ac2bf9088e4e76b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d1758b7a0ea2e170b6999177c3448367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841b994f419194c45eb424047491122368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debb8b013de78dbbb76de59319e40b2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055927f0661d8beb2ae9078cc2406387370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9dfeb911102f7ecd62c97b2a79c0d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a6f908571af9326bbec344da6a781372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6508c871cad62cc95c22f9884a07f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ff689d6e2cf39aa5f6aeb0163d338374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa423821be1ecb6d62e2a5f3314c020375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a22404988381ad51cfa17eb5bbddae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690c7fb972b951e7dec85aa93f40bf0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ca1e5321aa333561688474e3bf5b8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4e3fd9a1cd7cc5d2f491f99f7f27d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831cdd6d9e0e02b4648791273d8d2b8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa9245acac482a5586261f2d208415381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725648e2e01a08f401b5b6d1315cafc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb362cc0332b77b3cf653bfaab43919f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9fa0ebb5ec0de2aa4ca2e4398c5b1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767eac2d0508e83b5c3e2c2bfb06344385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757d57ffe096462de1c7192f43d8c33386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b31e7eeceda03c739ac31a8ebcb3d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c9a611b608ee7376a19047f52197a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f93369991b0fa5542fc65873a6a4c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee1c59e7d956a319b3ce109b00312c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04b92ec819730c96434eefb60a196a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae3330236195b462fbe75b193977ad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369638da25e189a4dbd9343364a33b99393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c877aef3e2ae16b125110125d2c871394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a39b859887ef438d48eeb9441dae7c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e845ca058c4ef35d7ceeb58e7ad37396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014192d708907530f4b08cf4681dc02397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208331bbf5650437de7db4ae2e4c93e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a832f054316b3329be8e576188a36399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c165cf9217654593642883b14da3c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb6fba7278440ad443c06b9419ac1a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84fc4d12d0013cd5d19f53af4f060a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb11863f803e2fea16951791c36ef3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2766d28d522bf1f47925de194f63b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071803ba53c619d3dfdc06199960dffe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d3cc15200e6782fc88aa50c14314d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0896eb7453e68bf4af1a0beb2263981407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142773d36850573a365beea4b7c206c8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41f7570434909651ae0b4baa1b8502409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e736c04f86fd8a0e246644def80447410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173e80f68eb5a2fd1f520432201a6ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b7b3cad42015b009b1e02e47fc693412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6704c61fa857a10a39370865dd5bf3a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b933ba8e9089eaa4d5f1ead9343db0c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abf29f685c8bb905f5f2d8fa41fe56415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb028cf35c1587e9e6a12f447cb93d3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9d14f23c2d159e2f4528baac7cc87417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ae032693fa561620979316f7942e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a4bd87659a7b48f419e8bcaa59c7f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98024cce997f7fe248b89cde0a95c226420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1159afacc2a6c00da7462350f4e2498421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa52a5c44a40a791829c6d4658cc75422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2461290e6395e00085742bd863e79423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b4939c45c93200f58abde4d02f725424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d488f52f1d3d7b7c49e18ca8a1156c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f31a9449772704e95e876d69e04d6a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f771e29b922f0e4e1a4d8f9bf80af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a325e2abb701c06c45f41ba711910a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ffe42f50a1558000d4d0b0605eeef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef55260cbad07801763180bc171310e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6f6bc71fe54ecbd13d01dbe46fc18431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520933fadb1d10fed99e19312a015b9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333989538162c2535841ba44dc2e454433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f1962ee61d443e173e975d312c984434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379ea77c6d39199ac7404521a155b8e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0745924bcd5ddae44519882f10d3b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0205903d93e8208ac12451c3543c48437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb8e30b06c3e621f32b7d742a45dae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1738d95b43a889d9d72ae10a5cdb50439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874e7d12effd56c009acba64aca63e3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb4fb031bab75b5cffa5fdb009b6e3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54321bb514b2d4ac69bb21195f9a3f60442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b52095cb84a07704ab952942fe95bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c6f0b2e04c6cbd9871fb8f373338b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715440aa80e26e0238cdf7707417da2e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa59c7581763600f1c032eb7e5d279b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed0036bb51582927e124fb88a9a112447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db3a32f54c75d04f62bd5a9b000e1b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d0c67a07ad9a0bef5c54abe4469d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a82a023ca13427f5bcd80dc175de73450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0feb80b0fbc25fab77bb0838ed97dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967ee814fbf4b237a3903c547722ace452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b125a62bbca5aedfd0db9b5ad1e4021453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8f664f0e2a45f29132bd867d2cd40454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713721069c119d238b088ae37c3afca6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65b615498d38b7d190308421613bf0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ecb68d7c554bd429305e85398cbe8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300078cb7799e9d9d65b3e71e735026458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120389d9d58bcdbf58ff4099e1f2f99459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee3218e4dcb93e1c8bd230e3689f9a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc69d6dcfcfcf72d30535c1b45bd67461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49837e0f03a5ab3866cd35cdff679e29462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909def47916b2b373e9612a75215df5e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c53d063e8867d251b25a6864154efd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0a7f943bb855e84f21957c409a886465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d9290be6fcc0e3e2f34bafabc6b0e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600a02bc75acf8749feebfc315ff353467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc4cdb2f662cbc826bca23958d5904468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb8e1a928b207ea67b1dd45b6b7c51469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ef8c15d7b531f0b4b448a31203990470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6642c6b758401d263689e587e48c3e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b8c9d16d3bd2dec7143180ac0bcd5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288ab9bf53e204478e864f0ea1bead9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532366530d87aa2b7ed287b867b98221474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357c24c13aa56570be2679716afae64475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34823d80b0ff8c5186527900e7892f0e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e03bb8c74fc7c3fcce411d8a4db8fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a3a1bf30a86ff8a7d7eec396740b9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf73396ee8020e0bd729935ddd4f128479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0b15ad86c864036e87fe14c74954f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925d54a46f493558215c00e6bc52fa2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f25422d5c4f845b1e803a9db705769482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4e6a9e5096547b8ff7e4558e29cfe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2acad5f68b3d5c171d9042e7861524484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99d2873c433d16418b2c12236d886f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebf06089922a567a0072b08dc78ac5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e19e8685a5aff6e7d5a0cef24408b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808d1d81f725aaa4f6596c88ebd0e05488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf0e365d1555fa116842f4fcc31a9e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bbba13245d6921f25464f9344c310490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f47dde35c1eb3b21bc1b42db240a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08d7ae4299c43898e72f71dad77504492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c64b3301296b98cf824b207568975493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63dae142503bfc05ef7b7781f5f552494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea47450236e1b9222cc8bddfe089dc4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952433ff814d5052b9d9b2c0df0ad474496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811bf6ca1789e4469cb1885a080b063497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40157ba139b753f0b302e250a53216c0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06308a9e1b854e92a91a7b7a2789e953499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00c9c1391ca89493c848bf2279b793500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ed10b26852f374cb7e52cd889f209501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f33a7e090c6d8ba98d4c6d653f63b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220b6fbab3fa3dbb65981c088283bf9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100bcb756ee01799ad0b3ff751d07d9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5300b15ac6dc52e3c33d4eb68b72a36505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc9edc9a8679c201e2dfebb252d451506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dee3f2ff7d4d392e6daa1fad6db7e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409ac5e641fee0da1980d1e11305b29508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033609882f029b6e05ea04bd7e5fcca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbebb94283541d9ce018d3bfc317ca7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1e418813417d8eb567fd5feb89491511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7c32da689f160519cb81576922879512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5341dd3be70b943228910ff125b01513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc907f851281218bea942aec11d34754514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b1ddd65f6313c0174d00ab02f873a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0caa6849b28663c22557dd5a3f37e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7234b5024ea8800dbcf3f15863685517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ff8304a87bdba9f6d616ae51e6c59518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be9bf59adff60e5e04ceefee5668e7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158ce5810e1602740290bc9e7c5b6ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3b4a92a6c696237bcd976331067e2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd23915f9fcbd09aa7c9c5b5041e90522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43de0d65c02cde45f4b2399c5d6fdf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9de4609aba67f08995f798320b174524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d7be4827581b5e597ebf104a4b032525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132a08723633e5958cfe50de8d80253526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15484f54a68734093b56221518a8c415527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7602b2ed9d981808656ab4d2415589528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd469fae8d2ac5778a8d781fbd99f84529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7893982d3764d2a0076cbf198f796530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32c2b098ea84d3d47ea92657ab562e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd337edff4410c40064bb27756449393532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c86142bf10fd8eca54cd11182f1d8e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f92e9ba9232a091c9c05c605b5ae7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb38d47818ee559afd0251edc55e437535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a36b81706e5f67f323ea29c87a322536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5343900788059eac466a7b3841cc9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49cb79a6d8b2f41657f31a634bad14538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8685ba0c1e199c8d1871aa4e1f6c5f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0fa398cdaf207a9f7d4d4cf7876fb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e4ebcbdb83cc952b4c52e7c38cc61541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88ec2c54cb7e55b2a0fae79495b0be542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cabfa6d85d36c16860b0fefbc85f8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc21dd36aeda74546da553c95473b76544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65bb8832a2ac9e87da9255a4b469b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f81163970d7460219d2054b41063a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cc30e2fd43bc28bb2ed0e45bd8f10547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144503163beee0400b32337ade89314548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9616643985efe16814636a4aed4172549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124fb55113bafd52e66fbaa9746af19550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6e0936ff2d050fc1f6ca1360e777f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271b4c01006162eab9b64bc242188bc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd6493189759b1177aa23a62c6ebd5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ba988068e301e2c1f40d1cbeeccbe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73b574640d728339c6c8460a5ac9c4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb09ec0275197640f83785b10cdd04556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a8d3c72a85b2bac3676621eec90be557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29861b270501360ba39fac94ffd412558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9352679c2da5de16b47073ff9c4dde2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7228e79f2a71238d826cf2d870755560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1bc9657db646254413e0228278da0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58b699cbb579a44b78c02bfc62fdf2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37d2a5e18d3d4c6534ffa8df79dacb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129816d39cb1406adda6ed2adfbd6be2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d802116864c386137acaf88bc4ed4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9f82a1bfbde2de591dda3106c05da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8e68b845c71656ee4b7c6ae16aa36567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976da9b3c6e8d58ecde6f1a653cad79b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f929f099eca812338f4dd3316e552569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2b1c71d5a54ad3b6c3eede1911fde570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67cccc65986930edca576a57af73e4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c38187a370c50ad56772a5719650f0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8eb3c041d782da73caf0fc74897a1f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f3531c75083decda11a5132146b29574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a865139f307e1391cf6268711b483575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18b109185602a55ca38feec430b69c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50f40db4a4bafe6156e2349f4d2a6f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa8339911fa23a0d0cece585ec1e26578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96ed92d6c6f9feec8af8630056a52f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3391903b1ab71da522856aecfafab1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab493aef54be227e4edc08480d2ac58b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c522006519da8d991bd5e45e212754582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcdaa7c94fe062bee8ec388d85f03d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6c4a45bd4df2918e8e77298b2ed5f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7fabede324cae271e5b8a777e1277585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a23d1bceb6ece1e88754c3ef0d023c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13623e3162e2f7e4c7fd92a99a4e7f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83ab6ffe4d6bf0f9fe59b382f91310588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b126e5a8e55cfa4d4494e0a37aed864589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24d9fdec88624925fe640d96a5b524590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347d4b4a62646f0be280b247886fa89591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a78ce90841c6e6922a752e6eac216592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62b4450eefe84a8bf1f097b68ee86e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f28c2ec0b15935a97dec6fe6c3b88594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1123c25939fe45094fe935bd6f0811595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337a24c94f433eac067c237b41d32ce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacd76532c94019c64e1fd423d58118597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042050f9c5e8d15be6303eefb575a00c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ee71167de0e19ccc8edf23391bdf8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0cb2b4c78c3755fe1fece2229fdfa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c381e86d644d7b3026ef79d4372c8e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a7a6df1b496556de4bd9965b108a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e231b7e8ac004b78a5a0f53ba19e52a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8d483231910c71b17876ff05e6495604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7a1f30da4282021ee3639bbd33d41605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8066e6eb19e2d9608eefda719915dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be70852fca4f8b42da88f7990c0956607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb172aff7d18911b45a56c5482c8d64608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c73046eb7cdaaf57bcfadf093f1878609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a643234ee676672248ca90a372239610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ace88614c110c28317c957d8427ebd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a981613c8e039b10fdefd14ff904bc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461fc5cb81b75f341b4aef135f88858613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f704ecec57b7e2d8dee185726093bb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a93df5656eef191dc3aaf91615f597615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66dc868f76d76ba8609c8b1b15cbb7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd4401f9b8e1e762ccd4b744d9dd28617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8101a5803e2fab4dfce2bb5a673da5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64384a6f690d6e326e34b90181707bd8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7623ab5a0a52e6a34a20e2eb449e498620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7b55930007d08d843a840d163c20c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671108ba23847887aa257b6e94c84fb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02d3e9ce8566e8bf6922e689e7438b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc3e8e937aec2d4d497413602b7860624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee150f83b180d13e768be26f75e204fe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43421bd1bebb013286b2d3ebfdf5dc1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef45ef126f2606af3ac280fe6d19c8b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5105831442468205b4aadd81ecc51f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf76cc6c162658a6b218200d614295629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25537c4c4b25e1282f0c87624de02d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bad576a06e5d7995621621c38b160631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b54d2f5b91979235552318d575cb3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84c6e31b02605fca47dc5879f23bf5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87781e723254071d5e4974d64d55df84634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec94c4aaf9772f3ee2bcca16778c139635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20811b563514ecb0289791de0d703d0f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972f42423d3ad493ff540935225a7b0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8695b03ba1a16f6a296b123484cd5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462e7904584dba1410ba24d88bc7c6b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f870dbcc05ee509b35cabc570e8f756640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc83fa44ef2dffd03f62a2d93aef28641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2deb1928f7d9fd03d88089c734ae83642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2819f4db373579209b2a044f760ba90643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc04225e81ccc1c9becea5e1b70279644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a2838d15af2452b352d60b0fdbcea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6de42a4c3c9ab1ec7961853cbc8ed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d2e8dfd8e2daf11bb9667ec6c82eb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a89f5f84f7adceb673b08d48f2e526648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56850a6392f040ffe14f64f15c3c9d5f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9d803f6aa2475746114b5ce76d68e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28088bfc4eb947e9b372035f2306084651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a645f9247e36adf3b6b6058f3c461652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad95024244b38e5ab4f7f4d9acb9c58653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ab2ceb55d0dda45b834cc59fd7999654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b0bda7aaf58cddc6ed89b6940336e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ea4d78b4f39daa97d3300ef7df2c1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1dad54a8d158b8ae94f003210abe6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32202efc95f54521707a3934b353051c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a87994469452e82343d7a07204ac1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8e6ca0cba399e716d7f3da274512f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6115cabc477b38c7659fb92d848718661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac56fd4fd7304c59cfa6db9925ba42c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58512aca1aa46c21e4bcc56fefd2e764663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab33fa0450e27fd49e20bac3fb87a5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec5d37f69cddb029b150f0206f0ba9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e85860ed2ba6c073ac72bdd2e82006666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a94a9f58dfaa5d7df71fdf6271fac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f44718a34e5d52666afcec3e87876668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa560b143bd42fe534063689aa385e0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06999fbc91917e130851dd46d3a136c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63daa9eb91deb8d7884b03b0b8a124671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5b826d1796bbdeba772f9ff4d3cce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169ce32ed49ec29818504261c15b3dd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3b51500d9779f15974384f7c265d0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1185e0f62c748a60df854efcba24e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908681f4e6dfbce18955911a268ad70b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d20e127db22f692eabcc3f651d467677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34094445e12a24f9588e98e64b748a92678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087ba7c62a8090fe0d5b756ff072482679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e82fa131e57096e113c99a5883a5ed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f665b20c649950b7a2e987cca8211f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908ce0fbca0d59fb6ca131ea0a0f8aa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86185f320d41199182d5ebc8917a74f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11f5c241a5beec73e6d02d8faad1b6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa074abb4c77e41d39d342e231dcec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adad8185c119a25d278cc02cfdbec1a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33b738091b8f887ce689a66314d9fc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98dec24d35d83d7391a37afaf2ce23688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed872fe47c6d23a9d7c209f4ce2876689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addeea3ce472bbc903e4ba3f76f6ba64690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692ccbbda1dfd6564fbd5df6ec50638691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bdbf73251c83c6e08b0f9b0409445692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d319c0db22b973bdf21c839972e6494693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c5ed46ffe267d27639f2a4381230b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2b4f3b674805504eb4109ad67e9be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf69210d35c273c51addd61de524c98696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204978c2661d30de010c3ad2d357033697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1b08106637c6231512621f40ebe78698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6f3cef30baf0da9c28b8b6b39a8c5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d66fef0b4b44ae84592b3f361781b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cff29b64ecf61e9b8fa5f81e2de7ee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d235cce1acdc88a056e79af6fd466702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81773a3d43b5dcc626369a4f94598f37703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced0d3007f1218e071b162576c66163704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14022b413f6fd3ece1dbfb89661beec9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181ce049feeadb58ecb1a0101160d5d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a75afbead6cdadf9f1ac0128e0ab57707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733d761837aee91beb5251340a96b84708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f42eea6230f5b4fc03b4622bb535c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadf6a3920d7b462bbc7ea19af1c9d2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7fa140d7422f4d6b89c30aaa94e7d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed399bef786a93c462ecec1a6978e7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd692f6d5263b770e8780c974da32cfb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ad3d1736087ebf430c3fe6ec84899714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea685fc14e514dfa336ab2c2b41787a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca1b6f39fb063b989c6778b7d62f2a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108439d4f7aacbee9d71d96c7f232bb1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50a78864c02a7e12a190f4e5d0acc5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0f2441521ad1a2407b33c57f64ad7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49332bb560ff0d8c08f18071323462ad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e443a1225d7a90ce4ff24d85e8964bd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864286694d891612e1722235dd2749e4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca6dd6b85c23b75efeec787a21e81c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b23ddcab350a191fd2d7462d5fa064724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42055cd116cfab8398edfdb814fb73c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483bbadce28770db9c7f87e59c09304726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3484466be00db775f8a695fd574a6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eeab4b4ea97b3a9e5ac7fd33252171728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24488750321a67651c5e345832495431729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117693c1716523ac21746f016719c53c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5862e8ae994ccbb1f90c6be223673731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc336af32ea46794e80e5ccd1a3cc2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b946dd630c02f0467ff4c64976c26733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452df60287b8c34e489df45fbc784b20734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf1f55039714e9146b5f1565e42902735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88840c81944519c537c7929cf8b28e70736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6996c0d410983f2d45acef7bd1f7d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b8ba539b6658d199cf2765a6fa1d5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296552154e5cde9385e116b77c05c7d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936029877457903c355aebdd8cb29d0f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359436d18d46b96af5859d1d39fd74a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c93bddf08220712332c0683f84d06742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2b0ea04636930b8dae2f2017ce739743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a58e2496cac9c8082ae117d96b913744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023c57cae3defc9b35866690824550f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64044a04d7c66e6693f22421c5d8ff04746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa2aebd75913fa434f03fc9525a75a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38c7fc993de4570dca4cfe0afa75bc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e641f93268a0d6122fa3e90b52fbc5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a626452c3f3fc7a9ea12e204c8d86750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ae03263f6663452ee237807cac31f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bd2bc05b822550d4e717fefba187c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a65cf7d333e88566c313d4095551b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621be250cedc96e1750ae09dd64d2b6c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83a27d8be0e5e4743c52ac60465e7c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13bd1071ca3d7552b18af150ae5a98756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9c2a21cd1b085a34aba4bd847e3e5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211dcb370fa37bdc6ad0300804fa29a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed9afd2fbb5e4bed3fabe40d8b7887759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425bc661d531fa9b073a0b24ec6bed71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de20160d55cc00780656f3d26072822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea473010ad9775e720acb494dfe85313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7952a83269a99bb95ddff43604e6e294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f01522cfccc9030dcb8ef0fbf7051d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db444cf213f30b00699d0fb128caa5d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18102a64b7d074fa1c4a1da40ce05e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e452b31db0703f2b895b6e2cf48fd868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dced8127e63fa05d846ea1213cb9a5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15c7994855a45e047ad4198e60528c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b11bd902fa786bcc3f9520fc94f1b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2dc8596bb942991d77ce2191d5f17812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3b463ec845d2a759e2f88f7d8e37013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fa4e0a235282074723ad54e01a42014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019f9bbde283de9c5cfac8ab2184a0115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8dc5373f22876fcbc952431e8a66e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffac2dd6aa020889da63b095a4cd7e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7c6b9f9a7b81afd4cb74a4395fbbb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b79f596db9afee09af2d34e3eac8419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a50ac749c08d1a1d8d86cf29ca76d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b27f65b3a0feba1f1b9d9675a5661b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4532dc07311f0b0616f39d794f9090822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadabe6215f92f0965dcefd9beea568d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b6e98e08175773c97ec5097bc230724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4064ba4a109a341bf209f005202dc025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c192bb6c6ffaf029a362895b2bb30b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81cc353ad109985fb695babbb6cb0e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f4afba119972aa72341f7b41a172328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660e9465a5465b30b2a73877a8c352629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eeb9dfbe15ce3232edf8fd4a6b2cfa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba3df41bee092235d701c4901180cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cb0267c7ddd0f61fcda030c7d8bc332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfe9b9b0163b8823d4a332abb6912733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ccacac84cb5d0fdb37509a687253334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506dffa6580582170a556432203fd3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63153cfde6fc160da9f984171ca2b84d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa6f69dddfd1cbba4763843639250637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c21cea58e4982893080197430062a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f78fcd022700a5d76dff89f5519aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cf899c51222f32b2d92c256ecab7440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78eb88b78e3467ef0feacd2002c5c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e3f1a504c235c75b4d3912819aa4242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c90632a65677dd4a999895bcaceacc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585da4c1dd751ef4b978ba1db8a317b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487de7890558c7f16cfdf430b06380d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8111c43db627db2b62c323d8ad4335846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0f5adbca3975304aececa18ae499647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14018cd12cf40906a357a380060fbab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43968114bff968304e3c8038191f1949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee22f61b3520563f3c25762a2e501ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a4de97cd14b26617c4b1f9648f53851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42f608afa060d4100255f2c54cdfd852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc074d63ea8fd808ef6dbb3581462353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71b6e04f87a873bbd0d5edde6e946954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547ed5546629c73f6e1e90a02deca8355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c38c26e24c845c62dcd503625764556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85c772dd229553790e3d8cb48c80a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e24835372405ca0a12c4368ced25b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ed8886638f54129c510cf73e9b13a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbea33e6c423a63aad0d874b5608a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f7d23098d9cbaed448ce0faec8d5761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e96619108e82607d65794e0f033af62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42fd45833ec3a3158e5b687bae0a0b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a1a7a8f6f44482879a7d1ee8185d064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300c17368f67d6a029df20651edf3fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902190ff22a41a181e7ae59fdfd87df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34436dd4bd3e67bf46f812da474cba4867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6043fe1541b816d077977de99a90168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450a726b93e267e5d5cbbe8f9af9b0669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5829c9ccd203efcec59b7dd84d1c4870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59f12744af87df98e905512db3fbd671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29a276d0eac8f216e6d1cc33c7046272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623736b6e38e65778b519bf6cc8be14273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7638d773e058711e400b3e902a22a3274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6aacef96d04419457e477cb73a8cc075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413211ffb5f39e82cb2a6293584f300b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce40551c63b0feebdc02f3b537cfd1b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e35df2ff6f6a1e8e03f4af219096e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a8164093380999ad7757d864d74a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51183820ac2dd2be2afb6b90e8800980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699e5e83e85fe872aaa11ec24991db281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb9572bbc799e22ceb8155839e75cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9a8a30e9e5577a4b25e7399cdda1283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b396045988e49ae4ce4b39fcc89031d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2dd9f190a55561144dd4c59c71403285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74799e837727c46895cfdc75d339353986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edc8dc976a82285c757c1f62f44b3487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acec80f720373b8665630c07906b10088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bdaceea7cbe3df86d19fed5f5446289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f22dfbea006f2e30e9b04a411629ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f72b48fef3bdb671e58a03fe227af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86772330ab3ca41e99ef83c169284792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d11f23f10ac3ad50177943652649793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af09b2663ff57db5e9905aa73adce894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899867ba0fc583756247e276a965f87195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa17593d750ca0dae7a2b24f586c7496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29594f7bc0b5252ae342bce49b795a1497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cebb016173bef869ba092e3025558298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932d9e007e5f1052171a0a087dcb1ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadf05cb0802e81b0d262cf8b7b0a9e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15e4d38ede84617bcad3155205fbdb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7f82025b0aea197e33bf17ca50a33102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558234cfe56f187891ba4024dafabc5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37407909009105f3f679d79812e883f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d317976a0adbad90131e31493ad849105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31a1f444d3f46a03348372dc3c355a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b4db4edb92e2642e243719a0c504c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fe534bd166e5042df8fff4506e38a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489388536937dde9c5c0793e30cf0a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138e4ad71c10d38662d61c8b059e309110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf1e0cc39f594b21de709502a7a2e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b826a40255e420c2c7206e478cc26112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a339af880e573a5c4a09d86b8276840113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf143392453620a3e24544a31d4fb4b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b88892f3ae335548dfc38d76860349115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e48cb7d8d9b3008d7721a954da3e02116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b678160d5592b00c9b4f3beaaa372117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2b39f4074bde7bea3ada96fc5129c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8f5d38a87a4be24deb3f3d4e39590119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728b336d67f1961f6e5ef064ad975db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f71c62506f344cf15b2e57639e490b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8dc30a182f6db6367545cfafc14ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5e877ac4fb06f255905ea352abefa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5bfc672243a5171a8ff00d7ec3c59a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0783d0a193f6bf9febada29c99cc61e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9ed51e08d19ed2b3d045ee34a7315126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6073f2d868eb70b68b9fc9249cb4e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586bbb5288488fdb7050240e5688111128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8482295ddd1c4d1fd6c67bdc8ca10129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124a2fef515424eea16d0f748cc21bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ad7c8ea14d3390c898265ec48bd82131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54488ee1cb3e33cfa682b074d81c536f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9fcf425e7c040634d95775804c692133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b92871eb3cffb8d6485db2c989c59134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a18f65697c770e2f6fb1acee5faf7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f12221b0fb1a33662cb3dee7de8c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115e54570c1150ba4111e6a883289d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb56e30a7ba73ee37f03cb6a5ecc2f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec3d2b943b00950f532cc8b39c3157139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef67876c35363f3679cb8aec19948da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbac1b5456197eb0995f14bebc3881141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae810486032627692ef705ac26e8edc6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2eb8ad2fc4bc4e6503e77313b66119143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfb361ca782208bf92723883ac1922144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4ee9a79a196eb4574d029b01dab9d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9139a6c2422fa8f946a9b8b75434a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a82ebf4ad0caac1bd29e513bf230c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6c0dca3599aa095962f5d104ab289148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af633242fc9258fd6cb47f4a0fa6070d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927663a40b9003862654382e5c68ad0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765bd87c6dd9373dfbb7d00d22d3e10151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd078d5d8909a3047639699f1a2a3046152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed48363cb296923824ccfa69c946b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9052a77f5b23e4bf631c6c4ac2ad7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bcbb17a47f4209c413c6f82078924155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422f8bd703bbd373f893f410f99de50156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed63a077f9c933fe89ff053f95ac28157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3478a519abade1e49f5834c4178a4e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b32ed7561e84b13df7fb7d71c6ead3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1e5b5e8943fa7613323b610550edf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d92169d8b11f19ab200f85b012f5ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8425ad273d56fda71ca81c8b6f8665162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc27f3803080dec6c9591128bcbc71163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feedbb36996ad668d3547825cea9856164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955591999137779c00d3a96d430df9eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d259541948863468b2acd7e2197f8d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e409d4ff102e79f6d693146701d293167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b25e80736bbbd735d01309f295b8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc4849a14e6938b3279a56f812bf31169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce849c81a6ff55f80b71a413768a7fba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215037aea9fcd2c4e3b854a906d31627171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81ee45eac427f5f40119e8c0d50b70172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9c4e708a8c97fca11db1a869a9f31173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16116e5e6468774a25ce5fcff4462d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc7202bf3b3ea1f4365e9f1a28a248175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af8adf088e98245dc54397d72a9c85176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdec8aa0a9f419e17ba822ab7f5dfd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600089b553a8394328cf018f0288dad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2cab98a5444e96a2a5b979617b3af179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02eb42eab373d622a1e92d501618b90180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c70cbd7d8debf6d5d9a0564ae3660181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c47afa9111fd843aa1276ef89f337c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d667531a11b269adbe452aaa470d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018558d781a0361f852117788e98c89184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7af2679dd9a377f36f6aba153d1494185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bda055e34010c3d76367363b99714186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92daf80ed54f844fa92fff6783e3cc67187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e80543a2a77663339b8d608ca0c3e6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d16798cd409776fab7c824201b95d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fad9a34e679d0724a8c58f5348b8a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff5a3f4d9030382ed02a1239ebc2e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2f655e658eca2f5af554d6af82304192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d17bf7f2de1ec8c399dad03f2daf9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eff0912170c6f43d3abf270ca3ccc9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06b652e35aa1ff24eb4707f3bc234d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abf0d8ccab443d72612bc8343b1791196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e4256b0b739ef5fb3f93664845765197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb8dc063eb988deaf9513fdd35c075198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb873fcbfdeec7e9ae1e61199029b8f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cbb17a7eb264cf21de2bd298abd21200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7306bbe65725bf0bf5a1a8878c229201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71050380f916b75647c203fc3b49dcb3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa797844309a8ad0bb2a8d7cc26c04ca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a2d02b5032768d9758338102d115a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4dce849e053a7af6958ddea8995fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94b86970e8c090dd7d2e9fa3db5c22206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23016191a3e388cfc35ca17c6678df21207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32195bdfa03c1b21a898e0804a861f7e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17018b1fab4a22d2c2cba9c5d44d4dd6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eda829b0c3f56c00f0a63260eef6a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40515028be5c09726df7565a98e69c0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30926fa57b1525a87921a32d77a6d49a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd673b12aa6f77800abc6f2a0db9c53213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cda4bb6e745697660c2ffa1ebfd6b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f9ed2ec72f17c2fa8666c11b3a39a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa853e776532c92ab0e8155ee314dd71216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7804562e33a251a25e8a6f30aab3db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedaa8d0f180a4fc8dd47faa0b057ac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026995fdcfe0f5ae53af23d8f2aa940219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9ce3d601d540bcd48ba3f24dfc353220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291ded559699850642f7e0218e1fbad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2046888b13f4bc7d0a386ba67079ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288046706ea7ad9c6d725537c71d2ebc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527b629fb4f4918dbe8e2fe81009758224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc7452034c7ca96ce6f90273b2c798225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568232e8971f3c103311f9a180432383226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb93c5e2961698b4656cbc0ea3c04f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da4f48b230f6e4765e1afe37819b73228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee955d32e439f9d0462168b4bab55e87229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01aa75bab2f42ecdffb9edfbc8a9b47230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29e6f09eb0694b985c892995e43629231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55b2d3ef2aa3dc8a03c6e5b8ddf2a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8700ca2e2c2bbc33d41d1d10151a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35c04dc3f85c1b2fdaa427a4ab77d3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cd0161213fb255e9e0fca597de349235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27627da414c0310068154f701aff438236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea1e46cbe44ab786faf6ddd4b763be237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562b441ca2e38cbc8decfa6f5f2baf3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7adbece68f368ade4a250074ba343239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1d609dec8451d67dbee9fcf84755e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b35082daff1d973e0ed770d763b41241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6f6a8f547da78e77dabb77934d12c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50e747427145e2014051271ef50025243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879a9243d2f5f4a8f946deb9740c743244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05361cd8d97636a5fc761a2b02c374c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b21c4126d917cf3d3f18516ccbdd88246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351879a8d6f7d5576077df7e6fe4f91e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505ed3eb1b1aa1fe5f5ba90b0e79b1c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029651a8db0697ded6328431b017e732249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b03495a4dcf85e8659bc8f25b13d52250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432c3cd9016b3bdc78766b6c76b3171251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df2a4db3930ea3f277b5c54a3dc6cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86123c086865cc603106a77b3d818f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9e961089369c9db31eb6a6f47e712254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3f5e136cc0540839144188dcc0582255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a8ba691db8b00a7a4ab64d40d3545256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876378f8f69486e967fb633b7afcffb2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd580af72d66aef8f9394e632bdf063258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba52d0a535db99ecbda3c7c07d0836259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609eaea8156b77e47f829822eb0174d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a6a77d1b3a142ce93440b1d7c3d30261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b323b319db7fdfa47804508e51c5b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227a7af428f3aa0918c29259bd17a4a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2b536d8ea3cc4c363233a27b78d6a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60cde33e6191caacbc96cf7c0556d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bc2ecfac84288c684a5fcf94211d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe7d803d9abe45c598bd39ec9bbf18267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5121984d77072c07cab36f6f779ce46268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3243e1fc1c2a8f23c0bcf433888b391269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630853c84997e61be68a41a67fb10bba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0532a0c04d554b4087423fe1acd94bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049406253469fa5e4b0262fa3dcfdf8c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75342c86f320378cec5529697112a2e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473f26e8e42889dbb07acdef04c8a4a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6b8bf5c17a86307d24dd8afc73ced275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a52606b99f741e5a1740a778246a78276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40794a0df8a00190d322f2604410ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b7ee714136887c6a586da357a99fc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c309e3e2223e2e6a3e4afad2e5f20279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35d37cd5440d9eadfae0f9da9227cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e82d573a1c0ee6aa5926758de704a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a9efc51fef9b91faa012d94b10dc1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf597b716337e4e4f5112542ff0f2a0a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db43b124d5b0212f3bcfbc30cf65b75284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed26aa83af9e55d41f53c03f10485af285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961459ba3f626c54b82dd228b349a3f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fc54cfde2a49079d768ade4be3da2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f94f1ca1c7cd85bcab42426edf6e7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fcdc7a5b03a7e509c0506950a269d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba58f1f2ca4d3858eb0de25e8c4cf6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3de89ca0c500349849d2b0b1ad981291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980fc933b224b3b8d8f5b057fac6c0d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee882e9cffce7c5e95623d706606c1e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bc04a7c044490fedab78fd3310775294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d03ba40371ff27ea85d0aa9e90d63e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e00171ee6da79b415de243fe97ce1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ef736f147e8891ad7e3f9cd2e0984297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bf4429478c97cbdcb87cf2d824bd7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d977836b9c836cf9ae346e42c10581299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031db417b98ab5bc5b78d7c63033e062300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7f7d9e0d5cd77a8e932f7fc739f93301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d401673a13158211dcb5499f54569c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33369081cd9c00b7bca9ae895d30ab25303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114bd0b73d0840df70924ad05ac9a3c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc597c263c8ee36b30486907a22df695305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6f5b35a907022d2f4efe83fa92e30306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7123591d44ffe762509e42f571c1809307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f288751c44c41a086b1b8961a7672308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd092a1d3299a260e5fd870040cf4c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b3931ea01f7f6ccb0855e764e9aaa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef3df446491639ed5dc803c6d384b0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c179e24fd0d8d7cd0e892cf79a71f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05421d4149c68673cb73a3b82e8e8c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520360ef1404fcae2428f59efa754670314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371f382c2c826d5d21a84610413a217315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519420aa542554b7142c9f833a14e26a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c405d3e1b6c928d5df7b525cb555d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90158f232279358f6ad6098dbaf538318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d626edba34f106f079f5da3365a8f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5fcbc847387eb3735949df0b70fc1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdfddfd5ac6354c12c04a98b1c33e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd025c17e6ab2d29f241cec43536e821322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03136be3bd3e7c0090bd2632affc723323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2332469df7f56f03558444f77e5040a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4822625a9af89265b9787c0e06e717325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073c93ec023a901274d969448200fc2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eadf33b3cbc8031fb111a0c00c89c1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080e26e5306eec3a93b7d8fd16964fa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dff39455c338603a321d4324dfacc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69f44ff4d3e0ce16d7940cfada6a82330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48476deace60b5bc1221d3f34610a722331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ddd47c4790bcfd1b6dfaede4b3dde332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16100df69493eb960a55e5185cd5bf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afa3e7e77816ad09f1ce23cca1c5fa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1423462ee458fc09efc642d1e8e0191335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17126af97fa81003dd0ab9d9a1cce873336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8044c0058b8ddb182368f594312c9b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f0a0c7297bd25eca8ae2999982cf9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084a1cf4d11272e4ab346379ab054a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247b649235b489b1552b3747c795a32340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e0d1fd69d7ae575c7c2d48f3d03c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c7cab64d1a7aa0dff791123930482342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c37bc53ec7517909726102d6bec5e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3ae0d455f569a83b912ebccdb51bb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6f46e61d85ed0d97f7182bd52c131345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5ab29b05dd318775f4e5a6bb67054346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1aa9822f420d81d416b39b035486b2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64845221c4885c356a07a7a523909cfc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92709e2926e470d4d7b30a2573a899b2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e92f9817adb556a4af7cab7aeec9b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7aecfc6232e8d25c0d327eefbc567351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b325a93f20ddb9c63a5a41454451a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80582c769eebad2699de238894cee804353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488361daeec43c4bec27316909e1e5a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d004006ada6b2f0c87cada26a3ecaa2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44437efc922a3a2907a75585d5ccfa53356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1f0159a6d6164b907968ac4a33b30357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4836219ccf1dbc7d4b638e2e06c2f1f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501051aa77ac20de053f26946550018359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9a1b6389e6973fa4eccbff3e3bfa5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5886aca142dabf43c316ac0a6d1d33361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bab21b20ece0d204d84e386683af38362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d61256d88043a879f46ce2303c629363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34445ae272294321db06f9750382ff26364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afe6ed59c4ab407abf93568529b7b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dec6594a5921a88d4fccc9edf10744366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d2acb9f2a77005a219b3d6f788cd5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6be25403ca4f42e5ea9a3c16696f0b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afbb36c49636b8f8e619fbcc4d8bfd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e2705f9d745968ec3ee29aea1aa4a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4c05095a7b204860a9033ce94c1cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46528b3ad121e27016108cc5f15429a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cc8f680c31457c7b0497e893a8f86373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c992e4352fcd15e88246b93c30c7543374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865254b445670a9a089a95e176520ea3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddb138f5a1051707c2007bcc194c5b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de78acd86f67b7fd583d521bcfaa96377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ebf4770a1f6b8fdef1e13ba65dd12378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ba62c684f336c479556f8ccefb3cf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190982513df4d7a2804f15685ab5d74380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fff861b3e1809a7e8a19605d7d79de381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a8515c192c7ab96266137bb40fcbb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621c39446e00e5c1e8d42091e926049383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3497cde7af2ac987f5ad98e49fd8e9d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d06c2a042f35002c30957503be173385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a383359ba43ee19c35ef1db7dbd95f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3ba5e6bb6d2dd1310cd73281ae018387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e5a969ea0f2886b67a86300879a1b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1b8ff52ea840c9b2f8bc09e386eae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133300d86230066e4d548885e62f57b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b438fdfd8cfda7b0881fa0097288e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88b3e8d1ac179d92721d8a63248e98392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c47fe9eae9d3984818836fb2b5f3aa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f0c6e9687b3bcac009d9cc3774469394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f56b5d4048fe10575a01135292980e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a7692d45ac12712b596a3805c5643396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a053c0915572eb885445941567ab0ee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841dabbe08d9b449185722f3a5ba5b7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7680cf99c23efb9a3fb22b0289500a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebd51be5a8a40ebbbbf58cc822f66c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23cdb58c1e11b72eff2a6712162f72401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b9612ad4b27c1dfa9ce2bb46d4f19402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023b9db1dd37065a7df86801ce5de7e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fdb3c0fe228fb390a7d81ab3a1aac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1ba3bbf2297f274d95a61979833e6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebadc3630d95bd628f3ebcd94386845406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0af50af008a643c84bf2b1a7f5e7bd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a8e29121e85c13b25d57c53b781ec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cfd2a46202c4f78b25d4221b2843a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b3cdbb7f4b6eebfba7f3733e79d92410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff480d851be7df8f93361d313521b30411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641f8c9f7b47ddb6b5c29872f9c9a20412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e686641f6bcf63ed0d6fd8286e8302413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1e94989e182271efcd5d8b4082c25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4be0788c1cfabf3f8e04eec7cbb17415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a315d85396f0828e9975bac3e44c71416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9a559ea5ef9cdeec21bb5dbe1d61a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334eff9e82bad878ccac2f9e0f3fad4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbb832fdc07c8793eaa1343346b876419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26d571a00394bd1ad9a32e13ffc2d5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0fc45e478b624e51a9d38e58d5bf1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3842aa4512bc7f23a46d4a58ebeddff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c49c64be2df4ed16a0c64ed050379c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3062bf26f4598b6f5c588ec9208e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e422387e1a2dc8f9144ed9312f5e4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aedb5b03065480b5849822be3adb2e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a6eaaeb8e0dc0c3d02eb36e8e8994427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ba9568bd3e3f621ccd83bb716c6f2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9277fdde43897e8798261ee6c4ab1d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f79c64ca9770e3651ae36d594badce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b74f9a2dd71f2c0b35bad05d9ea261431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d77a74049c029e945187e3519dfb7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05957f0ec79651e1ffaee04ca28c6b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ec74123f87883cd291a9a65dcf30d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c85d534a8b13a0b6a72854f928f55c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d073426887bea501a1d0a1f5e4c29436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743f6ea6604e030dc3d94f2ee49ddd5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67369d609021230d594d6f8750fc4c6a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a4381ed3844e849fcf24f76833274439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3627fdacdce06784dea5e33b5d3c416440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ab6ca0fc62a4c5c70acc8258d4479441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fd57ec416f7670c595e731fe1d3b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c741986365ad340a5c4c82f75e9aebc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244e3c3b824923e5ee0be9d82e4143e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a25b67d961ca9f712d6364637d205f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a027d87378fe0a9b74e259f41123f4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85449d2047f808dae3597530ec54f833447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cfbd629c9d785ce62776c9101b691448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee09fec92173745497022d03baeeb8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064f972314d05cb0b1a5e8e7b2d8d5e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98df93d3d199105d9245872e30dfd8e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815405e703fd17e7f89eb53c7e58377452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297857e11e9134585883d5f658457de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6b21bc1ad1f57f96fbf93f4441668454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738fef2898a08ddbaa7855bd38bcc8f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b267495f33b21ae88dd7f880d61b11e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db9888a08c76597ff9370ccf250a9a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e6d20a6168c308787a1bfa352efb4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37112671f02fbfe3a140885b60a08db459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c461d357c27fe75ffbca96f1a794f2c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0c5a398a89ec8a2cb7696fbb38dfe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38810a7970df0505fdd53534168d9a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11c4774639c52bd01c575cf1a3eb13463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a07de54fc5bc907e33e98b694f83d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286426bd174c95040437c118ffc1290465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbf3b13e1538bb1b3c9ea67ad54ef1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f2b9e06cd3f97192e631de99057ce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929f81c5002ac0bcbb4b2cf1f71a480468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c5137030c13be1378ce5b6539f8c4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6dadd260c7bec911bad4d35cfc1e8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcf8b10840f2adc70de030b8609690471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b929bd6aa63314c38472d4a48d25573472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3293b793b88fdb83c91c692454bd9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13f1123e23c4c7da3a2196e2fe70f9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6e4d38fe912936ca427f46c767579475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9689dda626fcc4d69e20c4b996e6b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a91982e154f0f991b8f75ffbc6b93477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e31e991572395227b660aa6cdec22478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca05cfe34a7f8993aa052612d6e1c0b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51fd7725477b27c33923e0bc40b145480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050895ed85f61eec56617b9e8f30fdd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f37ce3b9dbb9083b6eae328b15f3a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1abd17c7991c038886ec42630ae189483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f944fd28d2cc8f9a4b7cc70122949484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f83b5e24857c14b4850a136025ea8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef80e18f41580b2dd4edba05bf00ca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2db01f50c2c9cab08707ee9003ad04487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a88b24c8bf4ce37fa67a95ebd7f24488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9289dbd3546ffc86877a92469ef0114489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92490e1b748137f5552ca60e862f19d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654051a4e6f0a7d492b1a470165ce1b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172142f907e59aef9f2f5683f3884f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30169991b02151477d92f8ffbd56ceda493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8277f05914bec71a54ca87441e3c703494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3338369013ba92fcca08c7fa9d19b7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264ca2ad96d59fc0b72ddd12181bfdc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd00e1b62e2fab7f49c1927b9d39c5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5fb46ba5cb4d0d4ac00d80ac98f2b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67323bd8135514fa7c6f3235613eaff6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81c287148e90bf3f9a039f6dbd2e55500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd652e3b02e1e06035de4f158d817e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d84e29bcf91201326cd287c7e1b26502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd80db0b019002e7068536dde8cd6d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402c1176e6cfd63eb0f37a78340405b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59da629b2c82d8586881273d3eef23505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8a83bcfa5bb60e2394ead2a9f0884506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80142371ad5f89340c0e052d26d164aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9342cd9dab7c7fe4c1afe13f657ea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc192f26954c2d1432fccd69087a5f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf0d3a4ebe2bcc7eec39d06e7f9fff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52396e6108f9da604c59a249b11c72a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93101f3af0554c093b4bc76ef72764b9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94515a6e6a998088185694f297bf91d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944d82742aba025b78f0f6e5e167b87514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f0b84315ab375ccdb7f80892ead79515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cabb3ef2efee03b450e2d3bd491ae5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cec6cc007a42ac681d958782314700517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da70cb2dc59f868a24610b4ebe5e5bc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23233e5286af72cfae8e6b6128b745519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beade3396b4ef85d50dd6ba0367c8abb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c78a0e9532029406b66c750c93de8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8b30742e1f97ee9deb7bc5c4bc662522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c09d4be9a183c7695e7e3d682445ba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372d9865c2ac4ceb8d33079f7f0ea55524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a129ce9e51018337aca0016e9115bdf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343165cf18289d8c86b549d8be7c67d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5950826bfabae317ee4de916bb9d07527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac34298acaca25be0a0f4016ea62d29528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adb343f22bb413a91e82279da713c4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795e02ccf19ffde8923a41df8fe0fc8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f3147b957d9c75f0c884e908a989e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31dfe9d5df7982e9b9c64329fba362532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03595855bcef538a451ad34acabc6ee9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da16bd265f4516919443bc0fdd8940534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1916f5ef5537c7a8796efa22159aefc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54769ec42a48c47a3ec19e45705f07d5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29316dd80bb0b2e8850cfe39f49a6b70537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528ee1a4c46a3487f0c13da3a3e3e2f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180b1120bb2d553fdced1cd65c17808539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae35f141174743eff86ddf667d28fb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde144b9a8badfc6c40e6e792ec3c51a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4ad924945c81ca658e1b2b7c53b20542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846b0006cb2652fc2c521f22588cd17543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f086f6a5b443c88bf6e0b1e769ae59544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301dc844981ee2c586f0df575f1bbfbb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9deeea69307dbfb53a3f491b5cf73db546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d5b2d150baf215be4964f0cd24d2f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dea0f94329ed3c39c0f4ac3fcdb96b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd35e0063f28c72deb6d443a6ff721549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbaec62243544e72d5e1a820dc4c501550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89214848594e1c93c3c86a4811426c86551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d978f33ac5c440a4a33c62f11f1a7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b23b374971051522ba3f8ff3a753e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e9e04f97315d33c8bfc0957011edb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858b7e1b231e05b9da1e4dd903b1186555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d9d9971fb329c3367a2ef6fef0588556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463c8f3e7d50d06bb55316e2d66d32f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca13bb50209d4330b9639423fb36cf3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc6f26be1c71935b4b22d56563703c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5bcfc75115960d68941398753efde560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060130d68b61910231a4a9d9cc145a04561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7d79a79272d020df93c8f0ca963d0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e117dd0d7cb2198b043f3f7dbe293a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0609dceb558d418c70a125ea2ef668564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedefc9f96affc647823d81d72fdfce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7333aaac1c77b889d4a85cc1426b579566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7859832b7982cb155c3135d4943eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cdf0057560d23ec1e22e3c3ccad12568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110013fa19cb6c61c85b4734cce61fd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea2afd894e3e706acb9fa62f0c6978570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7b2f3b85b0ccb5c002ac0a35d1f5e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a62aa8502b2460ffa700776a13bf1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36021c9dbbb61419e697529b76809ae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09874cdab555bd9f5ad73e2c8f16629f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920a9e0ba6aac4b3dafa88c42530cb0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcbaf3aa4b56d1473abd6ffecc33cc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be730b202fc65c59d0b750325841565577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff72c3c9153ac55d34ca15137ee277578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4d4267b9a0951aba71bbb1f51d916579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644728af3707c4b97d7441c02527ea2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f000bb22e6485d8d5b7e61cdb875a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd157becd11ba2b8f20653f4205cd3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8c5cd8f5be2f2474554baca5bd707583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e4a7d8032355fa822bf41597fa190584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cca510032e9b519dabdcd6305ec340585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8f6b24ede6b38a6678c53a056b140586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3935c3e08b591bf3cd61e9f1bcc8e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27d8b47f148d2d2ab7f4b4a85f664d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb1d9f7f10375cf6d067dd1bcfc6ff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bd0cc18c103b4cd68a92d1b0fbc5b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef12ef8a2927e3914f163f46ec1590591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1819a3cabf18c9e83d299f08d5efb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2988144eb33022556cb67bfa11dbfd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbc52dfba5df89f7ee0ccb19cdd77a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1035754b6e313ae0a368ad27cf365595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd67bf75e0b0eb6e41e96a3aeb5833596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68d2156cb0accb133a2b7d1fc64f10597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951388937bc162f722f8df6dc8b70988598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9259407af886382ab6bde20eb0a21599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c567080eb65e3784c7c5d8129ec1ba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3e6e9f8977e2e307a79040054c8f9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab954fbf149282802697d9f04d8e65d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934de95bc98c8dd9411d5f1b4f21e05603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bc88e8ed79addcae3e9f6008d6034604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cfca4acf96a79ec0b97e01b02a0cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca326a941b4541be0ff78b650898d88d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf446f69a71922dd2b2cbd0c9ad3f51607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0d5f9315aca54317339c860d8802a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba60ef53c4caa4b96ce24d2a3d9c96609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82aabd791873827a641173c86a84601610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfd2884c8725002b981d30db9bc552611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4c01ddd621b951b78784a62ead353612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5dc8ba0bd6f592224ccd924db8074e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cad2379b5c6ff20bd0816146fa9a48614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7cd917095779c9eb733d3ad46c504615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c7acbe390d1e5df9379a8e70dd1af616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38f5eb77a661c736537ebe31215149617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ff3f2e32bec8f5ea0a700ed0193e1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37750286747b85cdfd6928446a1f96619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22ca4e457032b3fcb2e308633c916b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f9be5ad0a9dfb7b14aebbe3a375cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602f8839dfdf6ba3155258aaccc4e95622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdeaced2fd310725ad0eb52467d18e9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94fa977df443ad315a0790cc95cdb7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d59b45498290fe923a1e65d9c74213625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40806dbc07644e629b53c48fde5411626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83bb9f556357815cb9c9c9faefa7b9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb3c0cd159aeebef93dccd9a97d945628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb5ff268295ae7d34fabd00527af90629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1852b57f45e3a7d364627e9c6080961630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cc7b04f8a829c5870ca761c21bfa8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc574e17b5679e61063d6ce3ff173eb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8d3d454eba804c250a77bb9fe01be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf6e904e09747bbf1a63f2fdf1779d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c34471834cf91969e94705f50a5fca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d6b28427e4ea5741e37c11aecc766636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d2dbd0304bbbbcc814ef44feabc17637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac4cfbf4346b9b054b475fbff27795638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e71e585b591c8a1ac494505c13010a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea2307b4b0871166a021d8e572bd66640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2387f61a5f65a819bd62d81f4f49e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe54108a3d0d7aa59266d0a27ddeea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1406a7be373b012c0aafab9447e3d8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640715adf809cd9b716c73bd422e13b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b61ac246991eca34a0c6c89d691fd2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c8e89f4bb2436aeb56f8fd0f139f2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c62f581f9a49d8050ad6e25fd11bf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32972d6cdfae1eaebcad80716f488d9d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11091e77d345525f886d863a6f9a7f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b81fd4c4f3d2be0b3bdb89adcab48650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80263e669f2ad5b4d20e2899279cdc8b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecaaa0f23ca272516df16c21c29d80652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f165b159e9810b0aa6079e4a972c3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c540dbf067480a7b2287fbcf61c2ff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ad8f2804841f4eeed104fe91cc6cf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a39c0600bb40581c0c38ae7ef03e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57f44ff4eaaf8bf836aeb7cc4a73a7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670091c4ce686d8838d3fe620245a70c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143f607e77e410e1402355e39ca4f32659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6d543d60734c5dd64ef7d2e10c204660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca519043f2a7118d94b7daf7b6f041d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93861ac5b2b2c707208959f1587f84bf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafd370c8cce4a5f49b7a7b7034357f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37affe19b8d350a4aa3deb60e2332b0c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9187304e6925184b4b63843770552ff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a123a27d5cbb271e4111e4270506d6e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706d8c58d97993f6cabeb4284adb169667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd312cc27254ce0abdbc005706b025f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce416fea9db547e64113a24619595a0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6b1e3906e20f44a1a2756466f31e6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bf89298193092bc1300e941c382e4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f7f621d71fa48e3df2f00b329df4d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72a5067e3e4ca2d017f76884849c2c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584298af0e37881d6ab62849c3802aeb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7388f84db69ff97fe8f692440e961675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0d01ef224a57acaaa4e48333e62f6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5790821b26a9fa6cc72a9b4400eeb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ebc61b513c1be42e40dfc848e7840678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3a2638d55407fd456768fd6d35423679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfd4faed82150082f4311e2b9cd1ff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff2ee849ef91a4b544662295f6b160681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f633b82deeb383c8ec49179ea1f07682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a66b258f58bc308e9207ee771d2faf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209abbc0931b9ac1c9bc991491c4404684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54747323cafb60f4e6af41b2290b59685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79496acaae23324dacb509c9443a64c2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a4139fb436e6deabc7419b3cb218d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7659cc97c1c125a6af4a796f9a3bf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b52f8d75b7e9ca0d4eabdfe3c79ab0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3de5e0c0c82cce655aad299e234f2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273df7834a9b444868f033e19961611691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520896416160010e334d9b62c2481eec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7080a39e99e7ffe44979f21c03d51693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6f8823a8249ba5cf9b64b85c9973e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0aec0c474d8c8ff6e89bacfb045f5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cd47090ceb2e002cafb4aba062d36696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3e521d72068318ee254cdf573571f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece23bdf138a88e39560bcc6cbe722b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2e97380ba815bda71a34be449543d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e353e5c1a349a452d754cf538cdbce0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581a1200f21862b4eb2d09dd7248f06701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382a1b2d5c83f0e925c7aa756fd4726702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad551c717de3855ebce0b6ea284b513d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7f365936f2a99508e544c7c2c419e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824781e16a7c0330c2e3a22bfaeb169705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251843871fbb8aa7ed6e9c42434b846706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1168c5f1aceba0144baff19663d261d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52731206801005b387d3e0496c4a2884708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c09eda714c1a40776935d80fd0e4d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0026fd9e7dda1a99ef18813387c1b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238848be5663333eb9f73b36851b686711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0567fc8a82d1a4eb5faa7822230e5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ccbad6b82d4bd2dc2d608e6a60671713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236936b476fb457a956945084a9e92e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701a9aa52dabb61cc502ab4296d949c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744545977253b052429b0b4a13c5345716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb862a0669a79450532a207ca5826261717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb47e3d6d62aa204a024fe6e36a9e9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546f8335b430036095a5b4560a89b22719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d53252ea413d4f1bfb2121fe7d3f77720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a5bc8975dd799a113b6cfc7e90344721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a827866c32031463a643c381491bd7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4bb190f2abe40a9e2b7eac95c3671723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9289ba62f97d09e2148da62682a6749724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cf70748636fae79287e5a84378404725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5630868abf87455282d09161237dd61726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28159caf0acfc6ba2a89a05e0fa51568727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506d94e6ea0453876f72f52f9f4dbeb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76251c65b77a62a34dd9d4894f576e9e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1454805b592c53ac529ce917c69258c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754f86c61c08860d6dfa27abacc7926731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35596cfad324f1bcf7c4df2b2f5d9e62732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d80863ee31a7514606b9f88e85bcab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67aa1680d71bbca6897559abedb8a57734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06208ae754a8ac2c9b64cd005323382735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4236c898429c806bd700237498448736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476157540697ace5719fd8444e093a2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405c4bc01e4b09882259a31e4dc2e43738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6eb84c7ca987f38a65c1ba74b4ee2a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f88a4065dc0825ee177bf8627cbd27740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f86939b1da09fd9d7ed8ecec440ff741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0b485dd30ddb42da61a521a6a749a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e9f8b504364c38cd4a55237f760e0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69871bd0a7807bba950b0d17356ef021744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f7707691d978999838f0409e4396d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2681ea50c6efc096db88c6d046df8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065968100dad14a87da54c1d8b4b0d2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4a28960d31529168e64763d78508c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88824242be6cbe6fc17ea520b0e9ae89749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22416fcc3adcc6dceb27ea57eda1de750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba19d2344fecfffff2ad856de13a84751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86e6c7812ed60081c43c0b965ab09b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca0f7dce33c092daf9bc0d76923c53753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9de8f549a456734f6c5ec8027e2d8f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67caf748fe98f96a5b81c16293a5997755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e3694d37aede9ff9adb7569259a22756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91655b4bbea0c7a755ca1d4ddaa0d5a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba589c2108d29ceb8a84539a5d5850758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1936560523a60d58e74b192f7b8d95f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>