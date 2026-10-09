--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271edc2e374274f610b9aaf02437cda31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f08413e7aa91a60f6982fc79693922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f7a1c8c3c22dbf6b9c0ba1ff89a733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea96b8f49f13a23be37268d710b5d194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d838a22bd55334beaff789cbbb9b325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390b0168a5d38f91c6e2567d5ec58d26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9812056767f537a193f0910601ac87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895cb3fbe3fa272bbc62768320911208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71bd7d72c0b18cc7a53c24f3d90fd79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77415b4588737283a85aa9cfff3eb1410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000718f4ece40e6177168aeaf8171f8311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac3ab09c90244c14bbd886f3c8016912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd062986754389c8f9bdafeee7b580b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587167ba135d1bb1652ca6891759ce6014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42c8b8eaa8e6038a465e891f97441a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4aefa94cc496aa87652b69f783a63016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea89a4f3cb45fcd72a82542391a91d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb4a73bef7b700706743d5754c783618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7058ffbc24eeb53b282405b32e1741519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfbfa0fe0eeaaa1b88b82743488b4c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b98024ed743775c52b3a17dd762b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b74de756646546e66758213ecd2bdc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a1944a09c7d674d0f626555e42b9d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd0553b82f1c1207a4dd0a5673fa1b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fe56d69cc9767bf8639a71ee3ed5f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa648eeaa46b59e6c7bfd3cc7856f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4a8033d204ac6343304834e09054427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b00508607fc4d87cc3b235a1a853428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18892768b0e0e98722ea9b7a15b2681529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e2c2c4c947b97fa6ccc4460de497b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b6322d0d4e8e66efa7a3bf58fe32031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bafd3c2b67d839ea3d431692b3eae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48c2e90fe42e670663777ce21d068e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98635780af2e6698bc1a83e71d3beda634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c994284c190f5a0b2702f5b1383b5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f79c8485759edbf753a8624ec632736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115323b63eeeb6544ee763c1441685937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bafc09f43b5fc9480b1026caf05c7638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41832e2611b75572050eb5c26c131bdd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869928bff7fcf21b318a3f85178596b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c28ba60051358c0bf0888ef302bd941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240027ed3f845a625a671ad9794374fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134a6f2ac681efe1f39c948fcda19a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e817d742b32da6cc0219f7722b49c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6f5233170b5570d3b850fcfac2ea345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcfcd8977d99505d1a000cd6f2193846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928165fd0c17d85debb734b1d0a2fd647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c09d89ae1f9f8e6bb8eb5165d1aecb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841202423f4916e518214d142c2840949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8080bdda6cdcf16e747afa58b1220de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a264750f0d08d2954d9760acd2b7c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a3d170e31082341279f1559b3c82c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbf1349e7a8d416a7c553bcf120f4553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674af4c61848a55c75919cae690f546f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ebdde901dc844b3cb3f0b9f48c03e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b15e8db27284a3cef7fc25571b2ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d35253a06bcbbbf881a84e4def0e6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d86db493cf0af0ccfbc7af41df2ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a11a2e5b377910480dc3d9af21249b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7571626836b0dad214e21b34aafbfe360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751503d9ba38172f39c4d84b95dfd6661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0e5a4d605caabb7887cae8d52d36862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f296f8c384c6ef3da0bbd434333e16d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d6fd34ad7b2ff38e26eee35a3bad364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568070d2c907e7c45a35fa3b947c0b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311926b3dfb609ad3181c9ff93c56f3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee61a29eeb67858f5edc5492d178b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb6f933e4837706444997629387de768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8139ed9a7a0327a82684418fddbe1a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91a94547b6b07810c14ec49752d94e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06695a1bd0298ff12ef94082a83327eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24fc062e7d46271b28102e4c24ae8772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbd281de5022a58045fef63032f34573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48568808964c5efd2dd6d1b900789d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954fc231892a97258a51c5d633a771975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abddcbe424007c2e284873e515b3d91976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4d0e45b0b7a3a3498d6f0105b615477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3467dbca93ae19cad5d84ce02061df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca209d5347e5873fadf20093c8d28b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fab5ca50a28d764db1391e4c19d1f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe13581656466bf2ab5be1de7d4656981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4945819f62346cbd0cf0fc50fbb73df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17424dd5bce3acc17dc6f31c80248f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416583cff8370818e77228214fd5772384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd64f716360c195b5f9f91bcd7a6aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e1f16e36aeb296ed74102e04c74a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdba99c181a0eb84f6660e7ce6badb787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce2bed2ca5fb40ae51ccd45f3f782988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256d6e3e0f311780f6ad95b340720db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8b89d6824880636da4b4eccfb159690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c157170d2a7718cff8a69ab70d29f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431dd8cba16d4347df0b0666878572b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46bb2d95c12e2c358c436044e24d7993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552294dc08a6903794a5a528a81a84494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa0ef0280c7f8af4d5dc75fbfafd9b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5b17ed5000b9160b3e32d190b858a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7a65b6869fb26c84461bc9e864d1d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648b65bc69c44cc321cdcb91aa7b7fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af70e2d43b943d26034dd4572ddf2f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79665ce0460c90d47ee2ab25b3706d61100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea51ea6eae3dcc9fdaae366ea4ada72101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c681f022fe070543bba1215aad135102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0eef1f2124e6995edb77673ffeee72103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8338aee34e09e7f01bcb2aad57b986104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7680d01b615b463663274ea2a3d3e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d33d29b7e183570561702919ebb96106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775d069d5b5c457c9ef1afa10a58ca0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bda800c1cd3cc5b8174737780aa1d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358f5af13aec62c63160b7df9e505ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f628f0d1bb108c82220141d70c983110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90870f6fa833502155db06a1a67ca023111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d14ba76b21a8eea30af09b7afdd14112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566ebd5c3d4a906adfd3a1d60a4a1b2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78822905d73984aedb2c0f3cd8d3f20114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4d31be4f2d4db9cd2dd2c06909a3d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03b0607c22e23d025d15c4b0af91db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed019f5deb1c483ca6d327d268885e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e54ce3a297ad26e0d7bdde8013027118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3f4b2150fce008da854c44071d0c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50696a172508f38a38d6c1077cb015b0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a776ef5825cd1647acf3d9c741231ac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901db12582a6003eda72f4935dd380f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050811e7e7a00b4a7d0265a3820994cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419ee1c547f1cb90357d1358026dc39124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91465bb40ca927b57ebf2f91820cb2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1db8e2db649c204ae6edf75c2ca4f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440809413679a0c50becbf9e59c707c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1207c9042daf757568bf2767897b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3920a5568f837edf522f03ef7c1cf5d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99565aa508f8795cf29002d652711052130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c5f751c26e863edb44ebbd2124b55131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c908befc4a5f5cddad2ecff591b0dc2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83077837f4f5f1582a89b0baa77c7520133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96b2e6134f5d1df153cc02c119f748134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022e8166a9350f4f25a7d481fcb9d4d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae25da5f4050cb47e069cf4919171e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73361cf5f77487609c2074de23edc51137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937fd85c27b16dc26016f5e50ffc302138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6afa45c24cdd638e4d57af9c22d74139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63e5556d0b8425985c375f7f71be7c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058a71bb15d1d41164816586222dd65141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3b28a4738f7109a686e9067061d02142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9133290071d11edbdf263da79661e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d624ac473d726d6e4056b08c1e2a86144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86299c1b23a7065745c1fd39904f97145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5ac862e9716668ed7f1375f2a1b14146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7b38c23691d117841437bccefc5a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9881afe3c864572f5d7b7432a3cce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae51fca52e093e2d8b654139ffeadf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f1f7421a7c817b8084e1439012242150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6d75802c53dba820338f713eedae9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19e631cb3edd9b5d8188ecbfb14baa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884e09d5f4d9664380efe521699e23f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f2d1f8aadcfe548c660bf69bf2507154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db923bb3047f6345f8e687f326e06e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10235fbd240c0a5cc3e318607e015b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4eefdf3904749828fd5266b1a5bc37157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ba462734cac34f0303b524ea4af9a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb07feaf7f24908ce4e8adecce30f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f902db7a082aa60a5232db494808a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba2ec592ad4ec48a8b0276eaf19672161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af0f7d7a8a2a1f4ade8d4883fa1c63162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5e0018f268d4b39d2244f93079b92163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d05dae8356d2bc0d3917d99698a6d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f20d1ce13fd533f43b653a208e746165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466e3dbb9e1ac47318f823076c2fc41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3994373d07e8397cfc20dfc8f8b32c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d430d786abc3d03bdaf21d718d4cbc9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf1935bc7f6ad0f264bb6749d182d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd319501fc44f88b8c710b71d03eace170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c0019042f0ccca4d6cc8afd1f0098171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e048431a152ff73f3eb028a003810172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6579fd7233845a62819e7558a21c8eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2894032af8ed7bca8fce03d7171d009174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6e9d6056a0a7619d42bd4651e24d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a9d822289eeeb53ecf2104c676c21176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4307fadcef7c5bd6000bdc6393c9a71177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c2f0b5f81f8af34d3807e6359065d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e62d332d9fa8e875047aab8421349179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1a30996fa70baa1a0b9295fe89878180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dee02d837bde5b37cc1b097e811972181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ba1a137582a9c8d53c36e6a53dcea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679a766f5317e690c2edf176f459417183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aae012213ac855c31737ce10ab866c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90554b0c60b5443cb00d364f57c6a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d906013cc8df8b404bc4a1038520530186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f679e888d260c37a270e27d205f357a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d95bf3635e6618c225ce845b2f12d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546a9a238c795ba75a1164f872e4179189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285062cdf265689099d6b469b182e9d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cdb572e95f313f635ed0acee4882c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d1cf6be76eecb64e2d1321e2cfb03192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57489f6874e2edbd9743452d6af06628193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f132a8db6aea9e075c7397e45e65461194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6669900fec81dce69cf5109aaacdbbd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27362d473215efc5283502aa2787db16196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ab694578689d79aca70af975a18bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1eb5a6fbac03a4553e9c59f48a0a94198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f88856d1439d072ddb9578f53c99c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291b287aad829e22dd2c7f7af23dca3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fcaa15fc345fb5b5d77aac631ec05201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71d676b5c220d82d5362ec0b4a1efe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda9e2bc0c52157b59cea715fd632ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879669137639c7e3e39086f28615461204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95831b531edf61e54080c7429a0628df205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd4194cd3c78a764f22997dc50d135206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fff77be80f2335e9a1a7afb0a4e5f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31212d9d8b36c9e7f4791eae8f4e8c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32dd02a063e4525e245b37a0012509c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b5ec5fc3e76236ee8766a29bcf4e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c8fbedd55235310a7ef19cd669321211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1bde325b7a64795f6882244c8e5b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4f5157d2e7dc8d15d2ee95e08a95d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7a598e4305cf922df2eba3f280eba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409200432a34ff951354f5a9e0796c32215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77cd135f1fa6a616667fe79fda2ad1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c3c9a228ecc630385e8bb118e7b0c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bef1386efa88d9f9646cdbc6c2bb1d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a27b61fa2bb2628ab99732a6c7515219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecded7a615d683176c0bace078e2c9ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32580c2d3402be8422323c9c9e9b6cf7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabddf10bb3bd60e116765a65f90152222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0eead9e52cdee81fbed162e315094223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d1be03efc40f8e0cd9136a3b7cee6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da3189d2d287c6289af3d338d143d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff37dbfb368f8d7fae7a6ddfff2067b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b301899e917ae5464e49d4f0aa36b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0ae2abfe9b954579135a8a73c168d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38dcbb9fa9d726034c297a3d247e62229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45b38728c9c777a8759cd4aa3bc693230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de371fb071a5dc7c4aa0a5a96ad425e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fac78b81523397f5c4b78cd5c2899232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d8eac7aaaaf6e0ef2be0d39edcd18233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623e404bf62763f8d2e3ff2cec7fd72234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b67ef70c5ce7a12cb9e602d64a821235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fccafc0fa0389ba6ac903eb6a1e90236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf534ee758d48ae249cae6e676ca33237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d7584face5ba399483bd2fa86cfc4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cac8711ec77e9286e829f9a2b0cf62239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ed7868c9edaf36cb5ea5d00144c7c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05585936c6259f240fc370a546d67c29241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117e4b3fc825f81995b02c94dedf375242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8054760abfadd6a786774496a75be6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8d9b5075d0896454ce2747e81f353244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27531e6c96d7148924c6eeb85d959074245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dca347b7742217a96c2b54714029d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55cc364834cb760262765b5de2cd9f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1557299542824f6e1b7428bac88e8a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca184d3b61a71a2348c7a06b5e1cf084249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2db5c6e3523780e43cfa3faa8ca833250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888065b802bd08fa22320e5535404365251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837a252891a2f031beba378c1696ba3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d22849b4dc72ed4c52557b2ce52fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7d6494e4123ff73bb7cbf4d9dcc25254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c74ff90077a36360795acd9bdd9ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11f81af96503ffddef7737e5bca0b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84429c91bb8889445453078c6d60bd30257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f010736c490cff2b19d0057dbee7e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139fceb5d59816fdfdbdd3e1ad2eb3a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d540c54e1af9be100d165e9df2a974260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee9b351972fbd534938db29f3f3dee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38589bc9e62d2d970e25e18c4ad0dc7d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dbbb236ecfcdb5d6170d7abb49b72263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b5aa98dacf393cf69cca725ccf711264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949fda6429cb830a8961b4c8b31ad62265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2659355e18c239fe5ae0d080a99df9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7abe731586923b37092ac5b3b6808c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19498487ea2d2064628a0eec88ec51268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7706ebe9796622c6468a15201bd459269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eeb9613e1c8182357543205d399699270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3a73826cf7cb1bf7089b4daa64922271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417194c2d6eb16db48e44185f9325dec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa206f43c01d81f9f97cd28e3d244002273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451edc09146c1846fe8ba60c9185313274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afbdf04b45f0892cabab63c83c022f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb44e51987e428cb6985b5bef6c208276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976a8ece1251541789042a035901a3e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae8cff56fa0a079b74670d0ca68bea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d82003046ff9351b9e8e0c6f1801b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f8ac58562ec9b0f7eb52c359a4c71280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c216fd5359f6eebf8d884273dc26be9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df175f745eb4cc63ada50896ff3ed79282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56886804ac36d6ccb333eff12129b12e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4848472a735071c73bd3cc9f1a7130284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758056d313303714e85e843363fdd0be285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b9a9900892369e36aedb182f64c5d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa0d8bec281e5d1004b8a880152287287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8710a11c0596b057a047c9be1e00840288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1329bd1719e80c61144677b9ddf9067289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2054581dd291cd0112fde975ee29c9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959c4e43bac67621d994a256bb17d2d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097907428919512a4764fb6044f03c3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd9247e869176d10cfdbab8e772529293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9162b7982a72995dd927718c2f35c5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda681d96db90f715bffbd8dbeda389295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da29bf4f2ab97695dd5ae67c7627e5e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb784271eef7ec1e4926c0e7045c7c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247f0386c7f844b5e6112c6919b726f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04831b72e9db8f06bcf024f850a1cd0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727f6c534a91fa7bd2d4c0c194bd6db300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b535a33f62b11f5111244dcd3cb4c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7c6b4ffcb11c9c8c0d2abe8655b57302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e49984e92b65ea2975499d60c7b22303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b550d0cb556985018b993700ba148c2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a36e2ad64bd8d3e59faff8543a608305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c0298855a6a5be973a9abb7a501f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd763ffed11288a5872fc57492e9044307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e63708d91802c3c2d56f2a6ae71ecf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d604214fb08a7fd000d5424adbd29f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82530046c7463f0ccddb51358aecc252310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c0350be1513c95741eb6c1fd69d12311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9dac213f429989a655e108595ff86312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e785c1aea1ec10e288c7ebe1b84e17b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0788d297d7e552a29d03660f8fd2f0b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ff6520ed66061b3257c4fb4c74b76315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5306b8380b5992ee8908a57a320d3b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c469d3d53f0d7b781e9196a67a0eaa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9a503c3ce0e4d52bcc9839bf643b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f35241943121cc938831309c7ab5c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce421a9d53fc850c25aaea3a08a2dca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b6a33114d219c2b184cbd21de988c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef50a6498cf3e674b8aeaf8d022ec09322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86cc16d5636519fe05d8b371bafe24323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeda95eda9884052812de8d68a7a667324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a51514981f22dc64dff21e50f1d2ec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471802b49e33696838decaa6cf90d6d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2a37c22a2cf9a23906803abdf935c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46fce67e42b79baf94462b5dca1e89328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d664819f49eddcdbfd08694c21f3db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2903bef2c9daf2fae3cb0cf0c8ec17330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a460211488e61776bf89c1a0d43ce0c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f4a1e53ea8f7d1a67b72412185761332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910dd7d6c72c7654983771cba892b34333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668d6276e5cfaa633fdb2092f59a6a0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c862f62dfcd626b733b74e51b918e2a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e44eb60c4825688c0357fa5ebafba3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1612488a8a61bd179bdb23b7df9e8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf484bc04ba1f2d20466d7c9e897e6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30105acb221ccb9becfcc2b676bd3fe0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9b60c79fcecd77c33d7fed022b1af340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a7144a3b5e16560d141f2d29b4e4c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c8679ee8e15cf7d57576ee372fcc5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a0cda9964e40baf138a39aa49b77b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a312e66f2a3bf9c4c1e9b12152b9ab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d967900cbfe80d18f338deec89b7d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1ed92da4964a5051f558ac411f3f4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e61e3bb251587d6e7be760b6e7ffe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20077e1c3b4e9c1aa7a9bc3f2b22e337348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d32234504f0562cc7bd8d325fd3b2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32816df6ebcb387f39cf1054a9ca637f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e018d5208466f7a4813e74333e20749351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907f2bc4cb15a9aae3d0e31a30e0ef0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b60ca3eaac1e71ecaab79109082be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad847ff46d4b2d32fc130fedb3de842d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79462d25800d75116ff387d56426036355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126490a16a723afb80b97a43b424a415356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592286538e004454f1e363d226763551357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981252c2d5b1dbcc4292e07d92a66953358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa8a6bb74744be39709af9715444f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcb70d956173ff77a3ee68aae64208360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3537ace4c38722099936756467c23361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2d153ee6a51432e3c057d2a1e1c96362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903181ac27ddda6a415413210ecb059363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37d9d4f19e5690ce6a1f472894ed68364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a2472f9d78fdb787a9caf351e4494365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e150f3cdc32b2cfd3438ef8a5628dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b4919193d2641f721be77cc9223d1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df098ea3740c280de4bbc73ad652a9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a21a2f32ce87965496f1614c018429369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10261d4c3e14e612a82f3b06505ef4bd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9030f136566b80c65442be4396529371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9ae3bec978d0041e182e48ac56089372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9abb3bfdf6489355ba5b40955f2037373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624151b5e46e2953e2f3cc3943815ed4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168dc24a257410b92cd379f730933ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f975c5be339741531fc944d9b45a760376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c4dafa895793144f9532ba356b014377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6fe8961c2cc901d651b725b50b6cc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8020940b699d549814c522ce37faf5a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677dbab59db2064ca9e9bd24a4c4b08e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74400be1db71aaa3c950ed147df9957c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc29f4b16f11a6d56887f178aa597ab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6677da02eed52a48b3875dc483115383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9cb76ea24661e1edae095c6e5ffa8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfc014a202f133ed00213fa43141c0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d666087e809bb031f2fd9919725a0c2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e088c4e9b7fa5001acd1a82a7e7e4f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b89a6ca9398d60c949499c3470e49388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cb9a7926bb754db56166aa3fa0dae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012c8822a12ad51fc37aa002cd4e307390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d06b1fd525bf764d9e78822ddbcd6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bcb4b4825a102d2d1f1a44fa06a7f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b255039a7db91a22d8be3c5919ce6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f876eab0619a43d8aeb68f405ad772394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a2c51eaa63e2f0affc31d3bd5d450395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7310920ea197df5daac530c484ac5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a182d95d96124fda4d96e912e638cd4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9a79695c3b921815a435ab4687550398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc87dff5708466c5154392495dfbec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2fbe8b0dc12e99c1ec52896a654ae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38f85e545841096052016862561478401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77b41af57abde78a1a06ee03fc4a7b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a24237ba7945b70c89899cede98ecf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed37adbdd9054cf81d125944790ae7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c03ca2bf1d99a1db1b4293bbe0e9b0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c650e784fe4c398645a6e2f551c95406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f22983b6474c11d8edde3c659bab57407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cb5c5305542b400d8ce7e0116bae7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a6681d9bcbadff538e9850094127e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1788093a253e676c7e28ecfeffec5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f3c01d59c5ae9e3dbdc808fe0040a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c33b9f08e0de9611714d78e7e62a29412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1a05a0b9150b5b158b6ff422822a4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae22f441805fb43e49cf99fe648b07414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869077cdd5bb733dad5341bdd6beb10415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee9a98627270eb46fd32ea36dbdbfb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0762157cf982030d05659c60e4a8a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10edbb43514d728242ddc7c10e2dda0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9516244386888ad6fc4abbb2ec9c202419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372213e88838e0ed7f2c256b7ddb5d1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06660ef71b18e54b81684c3bde30d9fe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f79f1dca819296a05a5c42e4c2803422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547055bba0f3fd25ff045a23031f007423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d1833d57cb9f676424694a25eb028424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5869936d29ec333c48012ef1577cb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e24b61c8fd5adc19af7702e2d365da426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ecb54fdbb72b0733e7b81895ad317427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9665fdc73af77565fa4795bff01bc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0de1f044b6df54a90951e02535147b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bde9b845feba13a45db55766a85808430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893797c94bdf98801f02599966271c64431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a8fa83779d24fa04ba55a733f46f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44e84277aed398b8f1eca3cc61dab7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fd335e876a879baaa61591ed373c0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac24b74ed41e4d6fb0afb70e2488ae4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e073b11e0491ca656ca9977cafb75a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf0b63a8e56872a59f413bf759f604437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5ba69b017c75b587ea2faf80f97df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a57c0cf1a14bf234e71aba0269057439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97966cbc6ffffc998d182e73a941be440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9db5a0b6d459c33da3f3e766f4677441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdc9750dc4032bd9a06f1358acab45442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656613142ae8853c1c28fd267b437a5d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5a87540d276df93ac498191f817d7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326d87fafd6f585fe9e5b9448af2eba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d4675ea5bbd568ce38f12bd1ab3fc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202160a5add69cf9106346655343c81447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffcdfceba6305434997457f193bdda448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5d9dbb901a743f9fa4f2671696993449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b06871b8b84128414d6415582d638c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb883bdc04154779471533285cbdcd5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf29eb10e797f582cba24bee0a7dd77452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe121774c835a5f2cedb07c044b64a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e528b1843f2ccab92d793421ef86acd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047c4345670dead47275ef9a364a487455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3bd31f3d59acc9f0e3bc0725f88a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6a9761e5d36d9994a5ec882c80dd2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab57925fda80905c38e909b09863a28458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6428f830c987e7d50fd0885c1ec3c4d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bba0eb924eb75259e5f3875ffdcbb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d9379327ba2475070b24e1b31e94b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb1ec03e263da004e0beebb12a7461462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6d03dfa5a4c61c4196d90fa381cd5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86dbccbf90c5d9a1a53b00959dfa921464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1387e4526e8fa81495c464619a14fff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25dbf5aad24f13905ca873330f7b15466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865dcfeb53cba30cbdf5af29f973b2be467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b35d83744e57349552eff6907de5c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f547910db840a9ed36fa497e948647469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde015718dca4744d814c3cd94f2e8ef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fd040adf1ed293e66af4d78ff075f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1caeff2eb7ad75931e05882d4386516472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dfabd8db9950f2756815a0ea93f17473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962ab9e7f1349564f0469ee7b41952d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d534e005cf68e3eff0b71d2c330ba1f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624333fc025592e4a09e278ed7b5b7a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c30f8d8683a61f760a44d21a29bad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c0aad2c32e60a539dd02aa92efde7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f446046be7d42fc45e506d4969fd6d4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22403eefe3b956e2b3ce3950d93f7199480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d761c0f87a205c37934ce0bd8394e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3715d846566e5096b615625b53794482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9568c779ccf47f20d9670717df452483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10c62c0531cabe83c657557154dff5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b4896b3c7d3da99e5eadc557d53da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ad9831e724d4980f793cd5fa77a2f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55291eadb58ef7599fb5016b13de28a1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b8cf48c790a338cd01616da2c7ed0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fb6c1437d402750d866bc371267e0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb9a87f38b766f6bbc26e4b56c6c57490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569b5f43eda990a3c6321ecddfd9720491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5a6040bff03d4a3dfb3c3d02b73e5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0cdf5a4b98196a88f4ae4c281c080493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e32ede67b8935a24c00531c50efd4a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df08dfa35bf251521be67df45fde7e8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f1c2f7c55741ac59ce8edcc2508fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336843d7fdcd74330047270d4116b7c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382874e7245678df0234c8bf4b89661e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388974251eaea3d6154874c16125cdf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6720002c17518ea028db401824c46500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b97f5762d36fb6ff9ff5efde940cd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23670627822ea7d802c17bbc26ed9ba3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e9ea3c819525f67f98a4cdf18bb64503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6b3273027b7b4bf92ee1adbf73f21504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033a595cf62355c68daf62fd71ed7ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f81b030a3ea4e591efa40e26e978b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c62422e872669617f4989ca3b7166a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177f401b1fc0d48f5441431530b1ac3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bcf69aa3324021df6b56af58c2259509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddbc59ddda335cec05fcc7f3d113d4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92c71123ba1070c9ce052a7902ed2b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa91eafca71c95a01de68160c517716512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b71f40e6e3a295bf1960c0279be620513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b385fa41bba2de52660f556051308514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45b51b0740c3b58432cf03b8a91867515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e055c0960f44407ce6d0ce1e23e4d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08995eced84df88f74ca7125a27c1153517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ea1e79ff31063bba825f3f1e98b4b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b58ab154e01ef961f9dda8935301d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83431e1d37c9218c943743a39bf9a44520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9cbf892b72f30e919a6e546f531c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cc55d64da1d31dd035edfb0c02cbf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd76ffc9d8d5930583a85568f8475eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1573ba89baa28fd09dc095270a4f7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859f2724d8dff2498bd98fa787d4a02525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d9dbf80caa425621c087f43d4498e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb32501a0ab5fcd21291111c678e74527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b481e83509e04d6d0186f70aa9279528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab948ee8dffbb4c6dc3d1ae9a994acc4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dede1eb14957bb5682d8c2894b1f9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f52c8caee6d84ad952508a8ecb112531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c7f2359d017cc90310070446d2504532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b9de5e290dcd552119bcbe7101c4a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a7fd7dfcfcc7cc3fa67f720768564534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd32da397e4de7716c0fbf0daf128e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73a5f45a2d9a9992c16b3705890355536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a17091679f6dddb6de617ba8cff7a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a03e2842f0b8cdbd48eabab501f353538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b1af82a4bcd70e6db77b8c99b660a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650b3175caa016758038f518be72755540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650716a7e8bd1904a621adce0b63fecb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1e8fe38468188f6f38ebe555b4c3b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d424ac778a051016e516fec764d878f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06172401da82b942d9bbe9c714e6233f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8914097d39cce935c3e1ec0e378e1c4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecf6d1f0ec18ee6b8dec5eabc31468546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cea7658e24dc48e5a35b1a2df0f5b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb264583bdac7d8b1b88111791ebb0f5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed917aa674fd72e013253e32b93bdf8d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae6b5b36c850ef9a2e334acc7c8d01550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee67dc843438740f5f9a5f38a673300551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b819e2ca28e9cce80befa6ec801b00552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc66af2974947724acbe754d11ac232553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d21ddf65a42491dfd61d9f5355e2b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09296e7b33d27dd364f32e76815b1ffc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440b8b2df99f54142725064243db566556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87bbb69544a97a9f3eea0743d81ebdd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459907535481b6549b9269969deb8ded558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf7b8bcfe221a858a1040ba3e2161b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07e40326a2e2dbe657c5567d238023560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57a586534fb879211beb9bc59aa0e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8b306d94e7c1bb50a9182d060316f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa82c5f6015187b3c581dda4d13e1c4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2fc002d8cc92fa1562fac1ecf1f07564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b622a9ca56707c647329fc7509d724565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515aec4eae95f552648d19d84324ed7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595066030d7d6913c93e588a318d9cc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f95197764f8f3a72914272026971c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ceead808174bafd41ed5110641b250569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e4ddaf289626070e0f37b98b42b05570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6c8708b774511624fca3cbbfd9ee7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b57253fa78660cc3ce1aa413e8c42d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4b4d2776cbf23a306818e2566f65f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c6a31a1df8195ebc0ba53e4147d99574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329493a887bbef2433faac903fc76d63575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4962dfadd5be0d1a44852a491b7fc5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e9f3edd01a3a92aaed96ef9617e9a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d370457fd7fa4a32adebaae2af8d5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8f2f62fb4531203092c9bec190467579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcb350476bc4cf06a9dc861078405c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea431cbe8fe54d511ad9c4ca1b11cb5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653ec231b5d53d81f43620c1777eafb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40da76b6986022331aa24eaf518054583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc0c0147cd6d49ee7bbcfa033db215584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698cb4869b731695a443b33632055a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034dfa1bdbe868820fda0c862af23f3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6af52ca06b1ce2a9230f745fdc6f18587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea4306a9e439f1fb3f631aa6c709cd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad9df8e613a1f09081c0c14612ff74589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392706b7b862216ba27e4ddf44fac2b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcb5e594b97af14c51ae9c808ba9dd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d98f6d6251da28b2de60d7a257696592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836392044e561a29fbf87b2bdd6ffd94593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff80e19e9c0c79fd8503fef4d935ef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ee0a11c2977b56cc6f03d5b37c78b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60377bfe316fefdc80e73b69485cfaa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692fc9228924cbdfcb82c68323a15a6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2650e02682adcc95aa9081d202f506598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36eee223181ff03d32c3756254955f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82717464f6665171b81eb0e27f4314600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8636e51bc9dc433cd8a3684650db71e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2300d4d065fd144ab825dbd0562319602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f3b61ede493d1a792b887a981545f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3237cc5a05048f7ed2f68c3a1d355604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df77e1164286369781db58be106bce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a6c6df0805ec8790a9cbf3bf5f7c1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53703df24a411c482c13a1d636a271a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bc2034772503cbb580eb095f2e042608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5cde835449b79698a38c779939b16609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb694f8109bdcf67c9b4a936dd258441610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97512d083127954d128afd93831f4136611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3339ae84881a279bd6be7162a848ee8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65173aa1bd31aa8754222571da52ff3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b880f21ee46b7412a868352eac98968614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568a67faecd4297c9b8e1fd6a92c3bc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccb85e37224b2a5745e2ee67d09540616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a592e95cbaaaed7d2c6d21ad7de6a9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89399460f6eecb1876cbdc316586e24618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647e7c39dae07659dd6220ac086c723619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e335efa6e80df91a7d0ed25346902620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787c1bbc4b5f06c4613d97ea996b3f6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abddb96ace1a769740df561231901dc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f03e409186f0f279616a2630046f28623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fcc81ca9482897e6fd7ba0ef2b8c4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badbbf33a0a665f8134f7daada162c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99dd918e5da28e73f55462a6fa1bd86626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601dc587d0ab918aadf8738d3c4e187a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88920af8da8c88174e5c02d336ef8a2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275afb29c87c7a0a1140e242f73e753c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2789864b1b669b5329a238873d273e9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20a5b21f172e9e39faa3fe40c29956631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0887dde3c82444a8a7d00104710a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26ee1e1a2bcb190d35867189a4c65a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c783293994330a3f7bb577a5df382a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75be2631a264cb898dddd4efb1fe6e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc43aa5194587ec2b4f0a8c3cd2285636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afd202a6a9d1bc18879221fa5dae6c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868254b058f3b46f60b26d0d6e005f9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15382d29c62ecdff0cd782816c07be8f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b57f9e63889e7f6e84dc72c8a9328640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a6578edec6782366310743d2a76df641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f1f48239007ffc33735f068c4fa19642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d42715f4fc18d68bdf73fd3958f5b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632999d46160a0af53f27818a8c68d58644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf6bf5d0a07bc936effe4b6c2cea69645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b3287600bebf39507fc003097f30c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023359a71785d4671064e1b3e49616b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8683f60f18297f868efb675c5c91d9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3e3e0cd1608f29ccf6f3b857ba367649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab7bddb642d086dce24cdcb2536d66650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85793978fa6ad8fc02d972064b9406a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b84d8f2011430d27e087dfc7b5b67652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795e27caecea6a8e102177a991765fb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11eea9d610a5371975e0ba844507813654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbf917c6fff869a90a9fad5aa80c19655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebc225f0123981e5e114fb3e07ecd3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181c507d43749b70ce9a8b0d18e6064657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9ba72648fe18875af2859e4031c69658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb9451777772d3eed500179f5faf08659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae811e3dcdd45c47915995aa209dc90660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19613c077f4f3981412cbec8f5b13128661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f884918916dfbdc6c8f94307d83f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a93cc2a6a440a1898c390522ff5cc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97f169fab3213f0639ad9077291e82664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad691fdedf7d3a8d943d4477e20584665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd313902dc3d7b2ccffec8f4332c756f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b692ca988e662da9a359af4ae4cbaa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabb7b3869c83627d8e72e1315e30ef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b8d84d62174f6690f3c02308a10ed669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4242e288243a990f762a7f32ed6091670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4dd6e738718c2302f5a778e351b5c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885ad2957e325f571f78ff6737514bc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49800e4dc24ccc9bdad11e08c89e432f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552323778e1b70e12dc07fb088af8f6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc805567b7fb3ee19b4b27d9e760613f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508de9f8c6ecdb3cece17ca8fa856e7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e04ba68451c5dc1c3d9eec74a2e7da677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8fe35636adb2f9933b7d84cdd92d3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e7170a11dc0a6b05dcff22a5e2298679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b231c1b3bcb8b6de81e0b7fb0a34f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4de5a917b0a8f3a78c2923f8e2902681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6143ee776e6a408eb7195d2bb4f3a3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef4d9d368d9fc64083f5f76d583a14683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adbc36beb342572e277e1bce0bbaa4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d150646e265d6bea5567533a68dfa7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b15e27c1fb2cab2a66706f7d79d74f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03081da264c1629a844003892b3c6b95687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bebbfa392fdd449757f1e7b30ed568688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35da9857381dddedb706325720b98b9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac684e2cf31867b51c78316d0c69b058690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927ce9fc0b2d01a126221ebf48ddbfc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964dfde5e36c0b2b2df24ef73206fc9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4063502df917f1dd0f241f2aca5d9ef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33122092fbd321c2faea319534372f6c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e10364c23c7de20dfeb10f0baa838e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd31ee0c6c29d1b536cf7a60906011696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06ba80bf91b55d95a9d17e1278e8c3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d52089991fd4a6a6078ccd637c665f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18356cdba3cc4069fb45460f7941b70f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17da86e7ccf430e3b84011739074c8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a47eae722377cf57108aef9dbd0b0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c6ce06e370cbd2c7d05b0f28fa0a2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334c5b9a79827ed465969f38ebe648a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc20815f8860ed027f2ded4526d431704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd0da86f199c7bebd1898afba190f2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1477905c3dcf2fe8a833209dc382b1b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc49a839e3b60566d2214cece8c8f7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9064003d770637962c96f97c10a64708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d538abcd61bdba49db77db275af4c4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b58134de24bba87f97c534e246724710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d166dab246f8ea5d24e27871bd39170711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea53f5887c5ec784eddb7a87ad4f2a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502d301218e3da6713da7fcd3491e1c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb394ae71b1a9c8337d625a5f3026f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b72f0354ce3f2e3262c202efcf1a6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9ef30bd04b1431e49906f8267574b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34f803ce698ed73db570bfa3b8e41a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb64c8bc25f91d9cdba1b3bc6572f7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8d9ef6c7cd82568c68a0990a76739719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ceaf8989f7bbae91b5b67058585475720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af591836d12393b6b333008aa28d60721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895de39cb46d0d270beabfe96cef8e4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf9c397d77ad6d0ed41e872f968343723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fe799d2bd34db52f8abeaa2dad289724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697adb37b4ad8bfaa86750fecd7ca7c0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef977d31aad9d3141a84cc7a5d8eab63726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2579ff8b37c908f4203457c043226727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dde05d9684a0e6cdee6e235d9c14e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb839268f00076e09e7efe1e10ca86a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0681127ba52b385001499d4101fcfc8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa0b9e7653c374be1afb7e84a98cf0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39496d6dcce7de29b362ca527be8f52732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40da5fc8d17c0b6e8b5ad65e78b1e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42774b819b17895c333f5e931d76dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db9872505e70ff5f78f9b2d4a048c7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411ffd87001995266d4d621c502a74c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215eddbd2f36d761ed2c1fbb3ce3afa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107faac8f16238550db20a13787b65d3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4a9d8b2ad10ede83d1fd22e48fe37739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7c47b166e4615d915111e21c6dcdb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b543eb64577881d8b62144c7d99c3b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09397aafe259c0adfa9028b59641cc15742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd79e0915ce7358ed404d7de60fcf0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97074c5e650f66d0e502d8985c40c284744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bb374d574b9485e6e5418edc3536e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011a2714357434857ee2225cabbb79a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff23a1914b61f1c8a72c3ddeca2fb81747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c02a076225c436842e3ae16a056fe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a87ca11f2efa531096de7a7464b8b4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5300d6ebe1e57ad298d02859de57547750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a7229877e79a3c2d430668befda09751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9db21397776718cfe01d0d1ad6fb8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4442c506cb0b7235d2957a5feac61753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104e1aa0d70191e89017d9357a8a1c9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a4d642df91b8524e99057cf215f59755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195c7887f58f92298562674579904dd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdba97b45124e13f622980b706bf0b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce63c85dd47e83ecd8e3984884a7e87758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a80527d4321f6ff8ca7e258e4920b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733e06a321cb66679efed008e99da6b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3335914ab66b8c21002d40656d33d5c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafd716055878ff024fcaae012cbf1a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340468325f8900ec3d1f7e33550f7f304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1e74ce7959e55d2c8cd2283daa8ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c844d6ff3c315ea08f787f9ae9f006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f5d7f3350cde131dd79002d4f9bd97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad48e830c878ac7e8eb5866fa2612788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131646bbfc86abca671ca00552336f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938abed74696b001c2c7db8bf8d7e6af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180023cbd80347e6437c3e5d124b73e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0095372ab305fb7147cf3a36203aef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8e3dca95ad06bffc4848d7152c33513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054079ab399aca614d5d766f787ae6014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ff8365b74b05b55ac037cf826337215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3097f81e6c6ac8a82d734ded1fd4b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a640d9538f8f563223167a360a6a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d9bcb8fe1fb04d7b1634c3db13e4618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b1afdc23968819d73db04375e78fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d02ac45ca8ad1af82d87a7a4aaab5120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f218e37d4c96d32f9c60248e0e3bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2d646490c92f4b5c9dd753677e94822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d624696b515d6e132f7d07e550d58b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9517a38446546b9016fa8c2d3d11e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c0167c346110dcc0ebb595a4a367c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a5e84ab8dcd4ee7bdc29f6a7ee90e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d99402b078e50f0c54cebc9abf42f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ce3655daee3ae71c514de521a0ba128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8dee820436851fc87fe67f16c7f25929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9697e4835ad429569ae28cf3beaa34230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34761aab4342ee0c9e0ab835352984731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d6751326e1854e7f96017b29982cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69924f441d703cfb0a15c2d621ac760c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b540bd69abf79061c121524891630234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938e7b3254157ff3edc2632ad7d752335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f347908f21f0cf138b8d26c4410af836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12cff9c7390e95d55b81bbf689d30437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49129224bacc8f17205c3e4e31884438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f9b47680a00cb11a10b5c9112173439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99060ca773c6909b75b1c63ac111c42840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de553cec529abbde411aa42afc52d5a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d8363cc7683e5c66703f8392f23ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793356564abd5e96c934001147a8396f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1cefc5665068c960d57ef737a34f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc659acba6cab229d7c630df3ab3f4545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766b7dd85d2a51ea27c5b266848617d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993b454b5f3d5ae5114a443560a87bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebc5befe0d5485a08f50e268dde47a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1607bd070705b4ff1e19ac56c9cf4d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1fc9e3cca679a0fad50ca8477445e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550dccd5871b1306fcfc27209090b25351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba635c28ab23cced0c294ac0b50d395852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941d0ca23b9f5fefa4176bfc916080353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ee1c9c3eb98145ce5d04261973f4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf1691f50d32f7f52d3582432068e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a725b4501c2dff6d79184e1fe5ee756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93825288a3de492853d58e5babad0aea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27d11350c592ef5a125e755bd2d37258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e575f408401edec59391d56fa2e63059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fa0bf4a6b454de93793ebe3a8b8d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e63ea1ad51986d535653ec1d388bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f0eb92d83bf70ca499a950cb1a93f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9bef469fa5e0fc9587699bd218d0363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2408518e6dcf8134bb2465b593aef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b35dac916bc72fd29f6bccf0601af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4af4ba82f996b82bfdfcb61d5e0df366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b961f973bc3436f595d09f4bd9d2b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d140a306d9fa25d571e2457cf0d4d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb0b1522316f7c52a798adfa7fa7db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0e76fbf84c5b9001a6157b85e6b4d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffdd5a5280bc2f6bbf15c75bf56d1c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba74581becbdef9f5d39ce2b36e8b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf08e58d16111b1b5481eebed8da5673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be984fa26706cdb88ec1c1fae31e6774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aebafa824f0584a72b45ef6cd5876275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e9f549dcbf58244e4bca052c3bdc576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8d028616e82c525fda569de9267db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13940d5ace0c09b5b51918e57464fbcb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a011fe35218c89b3c61bf26330fdf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476beb0786c866b357212145db80fd9080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e155ee66863b7e08453eb18a6925781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4ce6cb82444feb0b830411dc3709282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590bdd07153ba4fb292faa403a2e02c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97310dc30e32631327696809d79cc384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33dc933dfe235019e4f6ad55fde79bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced92e431a104626eadec8b03e16df986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79319e97b16ed3d14329b3eba106af5387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b87de99d0162d975880e814e77be488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f351dc71e6185abd4acb8308f383689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64353cd19a9b6509bf7cc010e499531290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6a193da02b083b7607526f4b6baf091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb568c0453114237a37070a7acb1f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c7c1544694ab74dcd2190ca9001f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c9f766c63017aaa89852aad3b015a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff43d1e59b9c0128d4e67edfd1556795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edcc69a340c794b96441bb5b4eb4db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028389aa3174b65d32c7690d606f224d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f3d88d969d5ec88c904e6797371e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34200694b7743c7b702a326fcbe82df399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c1bb1db6250750206791c25fe2c23100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e72a434d835161cef1adf36c1c804101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05830ca100250b09acd33a64a53e30fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96763dddb9e9ed38c1869b2f7639ff74103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6dbf2230a7c1165ef12f42981cf38104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f879b06156b817777602af2ccfdf5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d623e933a63252c14fe67b447bbb0c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bab9ac72005be28a0fbc67d04393e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ec37f26679d471c51d4738ea83a77108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facffe171abf63e0144b0a6e4cf122e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7f73163f2485469e78c91908592d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e720a95654eab28720521470024b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f46152034a13125360a7738a0d804112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2cc3ae86896159ec6ac82568f6b5f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b2d89ec512ff8f789907f724e88d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48280fd52f3f35a7fd612ee915a01b94115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cea9dcee9d51f55277951a984e04d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabc6dd916f723475938541ae9758c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce08e009a63014b5ff01ea99258156118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba9d5c3fae037f7ecbf115431db20e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe229946207287610c757e2b2988ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ec50aba3e61e72963e5a528533460121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af011bf463f3763500576742a85d9c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31a7916e65966ff2bc5a1aa274858a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb1f22bd7c227247edd9fb37b80714124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309289540e225b05c3dc3506803d3ea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5eaf3a8cfcf2f6e64f3d85c6f323b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9b9dda00e7c1ccb0ca6fe45f03fa9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8c3d6d95eea4e6365c0862313b38c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c99e71ac396cacda2f7b4b54a6007129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265112cb3d37ea8fc288d7351b0d1a8b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c81ecdab29226735ace6af7457138131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ecaa80984342c846e00103349ef46132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30230907887931974ba0af81ac05ba0e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0783f6287abd4205b8b70437c0aa0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f84392bc4f3f8a52e0cbf3b33aa7dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e059c9283d122033dc4a8eca092d7dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f478f69a93c5e9e552be7b1a73883137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6791b12a1c2a725b1d9b4dfe7ce88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decbcfd737dba61ce998ee34b3c2539139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf7b9c5b9538ed996f91dbe4bcbf8e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924909da39407a2bb37a1b60c9211cd8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69455fb91fe02179b74f17ab9c67b870142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dace231e9af8a6f8d619059488a19143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e75849bdc35dfa8c679cd73da8be65144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e97126e14044113eb07c96e07eb4d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd58c2f034ee42f6c7e41cad476e2c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ee1ee1ac2316152a80a06665aa686147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd030c9c027ad332a2837eebfb5e090b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b38920df42a0a2ae6cd5d200358bc6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0493eec6cb3399b5b0bc3c7d8457da6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede848812d3963dc9454f1fd13d2d277151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9752de3bf32b9119b60551c6d33c64152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03913ab5e7c115fc3996a4ccbd774f8a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50574ce07b3b6ace952bb9e8638c7154154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6d78aab02336adb2fafcf7f8b23fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52311dc1dd2037a3f89263679639067156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64c77d561d7643b2354ccbc3cfec23157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68283bff1737b2de3d583c3e497c4ef4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c62b5a84180f3b971a5f1aeeee657c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fab22b929ef3e22b571e3e3c9630d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41d9fbf2b759072bed8537c6b46114161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280ef29bfb6957d1c84cba91e53e533162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e952d9eed23396e8415520d00a7b4fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc17b69d5a10f2deddea428fab201d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ceca5ecb5cf10772a0ba0fcb7ace0c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d741b644016db2c71096792bbab05166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459da7d0fbeeb01ebf68276a8b798622167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4552ab7e8fcb57d6450d0ed8f1cd692168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b1f52d62f462a6aceb4ea7eeeb42e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a5c12bf1fe7827485956dfdccd440170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b62377a9e9a1dccb0f17b7ec87a229171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffbde459f9fe8d7f3289d946cef28b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af19e46c7cfd8759ed6ffabafc4229d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9afa36621b1412ea34d3945994fe2b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79aec0b98cc80f20970465c3d11ecb5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84378b8b9df942573a41a665d6e6c79176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39bf9052e9103f8c8bea1321a9c7c8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7efc8f1f547be58ecb83432ed60bc1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b582aeb2aae8d62885fd3a20e9b71cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e18a2121da7d735ba34889cddca003180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f89e27fe3a0f85ecbd12219a7c8a3d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645d102eaa6eef3789fe85aa7f1a7d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf81fa5d73a83e3e1a0d9e2f05a365183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7026fb275330057d8f33da076c15e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12910abd8236b9633c71c2df0a83f77185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458b736f53daf52110528e7b8f98273186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541546a7cf70e331652690a678914a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6501aa63a95ffee80b21214bb6cc15e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231835d6dc6bc23c0e0a89a98f2301ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c8cac50c1d4ce920a7dcab2f262c6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e0ce2b3671d9260e3a04e1f5c2728191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b69465b4521f5980e945bba90e0035192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266467a2b1d2529d1322c1a661eb1a4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a9a1bdf51cd2eeb1e16a4485f5cca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2be110f25c9ce39b001f023a4f9b6e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259d05bb660afb142674147ada1e218196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cab2302613afa86a3cdc5e78f0ff20197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732726ecb954b75c348446f58f862cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf080e151fc09f34f24fc1b620f85058199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c79ce2dbc7a7fcc0ae18578e48044200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98502a9d6fe97a812970f9cfe52896201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb6491e7eeac1b7d778f411bc6d61a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d16e793da43e292224aa9e540ec78203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d24430751804d5774d47aa85fb0ebe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c7b352aee827baa207fa1bfcaf5e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb7548cd1641ba0c3f95bc78a12ded206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae75066015f7a1c5f1a42c64b188ba4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf8b7949277f324a090b0c6269ba4d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22280b13a316ed57c76adcf5baf15f00209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676c92e1615dc8e98f093430db9f881210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04deefdcb22593c476ba76b80cbd2db6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a95f3beb7178ac7047cf4d5cae5682212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26403af32cecddea8d2e001a80063b33213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfff036c9b382dc712de81550590cb0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d814fcd5149a0f283cf70013e9969b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d887ee875bba04383800f8aacaf7771216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887300de44134de71fecbbadcfc3a5a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88b05a7b6657f080df625124b21445218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df4413a6ce11244deb2ffff0b5bce6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a7c2850d85a1bde482e9c5e2749f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb87e5ab023b685d69f859c52404557221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14479aaf5d117a425c0e932744c4a35222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593673e11eec13c9c8b68e5ff69bfa6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53003d25a1b62890d4f9b6bf6a17ea2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9ee51330034a2e07dfb642db8e91d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda2ac5333d60eb9844f78f6ce0be25226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2265fe8f286b5b32f1d3e10344c62ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bf0c2e837134bdf8ad18b99e465f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e8837063661e44cf00c360eeaec87229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a119f93ef7043d11e6a4bd70cd330230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202c1d4cbf3c2793762df5b2e41be74231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc112c65dc20340a683eef48f42457f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db78cdb6ca8f0cf045422785034903233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070da94448069198d325f21d09c0a65234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031f565478b25e3a6b7ed8aed6b93dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7659ce17f8253602928df30b0061067236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ee23fff75c9134c7f077d4af2bb28237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d2c9151da372613c5639ff294717d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9034f4606780ebd442da876b0404305239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e8192c8476260fa30702f3111f7d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a934e3220e8d5bc5c335c483975bb87241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba57e299614b8cae9bf8a1667c759d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff2d63daca25086c40c8b2a603ac1d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f841f6c457aa1d96130fa7b336739244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2c976e7348e417fa939720feb43e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b56b4d15aba092f5bc0f57c3c1b28a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75505ca1d05b050a7112bf7ff3f7729247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51182385d9521c273283bedff492fc3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f37f461c9c7b134200a21f823e6191249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef8a935880ac16fe25a21cac1c7f8e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84014cf769f1c46b138948af0b7a8bbf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842e89ea420e703a38f1548a5e42c4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ee916c71e181c39d8f7d3d2f9a878253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1671b80999b979b9408b87f98054b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8881464059d9be3de937618dccfc97255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4b46262342c8c3473ab044cbffd98256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa4fd1d68338610be686832ced0e04257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ce5a95fe5be676e6498f96a539559258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b7e70851bdb50f64461003f21d6ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f2e3bbe79770da3fbafa19fbf17e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6df57bc552403f1bd75b54cbd27c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa18b6c25700e655e9d4b596d79749262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e32fdb6494b4a4e384d6c14f6c285263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b1398a1c3c01450de26edca2deea6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d796665d15583e4b136ccfcc4eba4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e935755e46016247f88d0b3d777dce9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cf6cab30b14ca2c49c07c8d51c3e9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4aa8a3d136f778ebb6ad687a52f017268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4588ecde855ce14ecefe44794d06ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbd695b8255dca33bd0b65ae6df1a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e83c373ed07ee53947daeb7fd4b453271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8c4400748e66954f64606205e48a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383dda7b52f44f693db256b8e4a4e172273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3de1783c61db9b49c44ef8af9eecc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4a820fbb6e95fe6bd2943a548ba52275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d02b38f464293ff448cc3e0fb8fd1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acea75a119c88464b26b32b4b14a34277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd6d201b60cad235a1e0ea6b65b51f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527d809467d6159847c86721c58547d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4b88d79f8c9d078fca6e10b505c94280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfba7ba9a3f4a147a8ec95b5e3764f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06148d392ab7577bb0192102300218cd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df2ef7187ca32154307280b5f09040283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ef498e301df7838238209bff6c35f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b259544b24e3d5b6616ab493db8dc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c761a39518c4afc82ed44847705729286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4561f0146cac5fd0aa52aaf173e712287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffaecf4005f8e00848cf53c513f8f30288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc4ab35c6e5f42e4f62e545c3f0618289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a452e1d05c853c2beb8f91d32b68683290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d784350dac39b91147af61703af59ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c767d2862b47c95e61f44225f9874c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce326ed4b03cede4e99d27aea3b4c960293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac221aa14ef0f6f95a17dbd63e685ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d36b58a2bdf8e4ea16434da77ba9fc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6f27c968bf694474c33c3b168709f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c86227fe7373d821a04c4a9c244ffa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95742ae25ef240532378b04a8084a951298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b7a3ae41ac25eaf77a2400769cd6b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706661492dc266272e9749d17ec6bbcc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578604d2e7143b9ec26b0961fec99e84301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466b2a339bcfc54326e9e38a05b2f37302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f98eb97c866bae59e83c0ae806d1e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02244ca4dfdfe014dbf6a7e0d494c908304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401730d9b82980b6153232cb0da8ca1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed0036364d8d4338c038fcdf979a2c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d23e83051055be41bfe64c6473a1e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee507ffd45ddac976d8b9e5fda9080c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0d976bc49aefc8494ef3c8e544590309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4aa7c5a40549b1ebef036e28c624d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16ce04bd036d9119cd90e45395bb2b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce1657dba923a087566f590ec0fc41312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e22d27da020d5dc3ec7965d62eb55313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f88f4d0fb882ed60b4c0a19744c92314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ed1e83877d0696f236f29c90a26f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56261db5a0004d8b5a8348fa3682888316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3835856bf7bb07bf2f47fde221344b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9b97ad6834abb7a2065c6aa21d0b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cab88938301d9cfa194a88742d2a11319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d65363a1a640592d1d95f015b8612a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44203fb805d90685e7d6f993b44a9f3d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ee66073ea715ed4c72323fd6a339d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74696474a0f75d9b1d92d477d99f1c01323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709cccfcb506cdf4f12dd630655c36e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2eea170ef66ddc7592260580c9dc5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a34906854c1ba90228de34ada90a2a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e34daf35436f1712cb2b4408620b9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcbafbc698fa1f542b7bd9daf80ea5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231ffa6460960cea918665a2c75f66e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c2f7abe5e62508bba103ef047dfcd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0741f4f4f1b336779547da8bfaf0f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98167764d2f2ca6235c8311acd2e1a78332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ee9e5393f0626777dcc5d5d7a860f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23469a1ed0f3710b678ee58db93d6c9d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36583376c92a44eebee1d328a98b952b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe27c9efcd4b854648cbb064c7f6c59336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1d3344efd5c228c49b517ba56301f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cb1338aec7ea8cb7ac1e18e35ea44338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58c97bd04320cce568e4e24869efdc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38944cd7162a7ff3bb1bc0375a0537f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0dc46e1d07ff462c5d82e3eb70f34341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd90d5436462bdde80b75638f608e80342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25688080114fd26f344f503950702d08343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2116dedc545dcd30924d590a567aa91344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c560f074f9eadcc425ec2e3cf59d87c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513ccc4d906c79b536bfdc225742e75346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057994251a51226eec401c747bc379b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a79401af99f960c136f4ee249e00f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf19df2d2bf1e9d09352abbe08d042349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5ca90e86d56e9c92e830e630a3260350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cb79ce4d32d9cec993e9a2ebd76a8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999eba5ede298b2565fa534820e7a410352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b526216ff0c46f0d9c7a0d9cf65ecc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873451856651d321d51cc6ca1d2ca6a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614eb9adef5424494d305b0708fdaf05355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a70e75d6aabe994f81c823498d24f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a898bba7c568d8ee27d2069c62b6067357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8829d732c20d001da28083fea33ec0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1ee2d17911d6ebdcd3be124ddc1cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea47623c1ab9c92bc1a5c7ebb6440b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0569ea75c95ca8877b60a98b46892c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc301f9aa6b25954ce9a93d57b016a2d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157659aea69e4af035f8954dcfc188c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7682de1a1ce923a6ed317ffeb94c75364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d4ae6427cc3060f1caf3b9ccf5026365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4ec859d798176ee571ca955c43189366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778560fc4d0741a102d34e18ae814be367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf219c08d4f882d3724351f6421d07c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bae951624c659a9b7b42f8ed262f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f1117f1b6558ae009c0ed82bdec79370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad411043d1a61afcd87d9d9ac6415b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be788d922567991c99ef77ce7f13c41372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9226bf21d333e56267a558c365c1f8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8aaa1f270249def746738f47cc0e1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae407925bd1c0a367107bd78ebdd27ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1534e7860d056e41ce3f93d00bbc7ea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c1c4caa7afdcc89d1b1de3190ff84377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990d1fc8187b59c4cf56c7a7edffa55378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c322fc9cf2a29ec06b63553c09d52379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4065a80986b13931163f18aa897b5e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6458a664bfb37adcd95f522ffe982381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a2646b18154e7c13aa90db3eac402382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca73e23cca33d1191083f16d82d2ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f9c68b5e858146809e03b8af8a845384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676026cc303ff79bf41ef4a3f54f1e3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c700d33676005da829fe2c826a1954e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb74f5e53de4876902c29b79afb4c62387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d53c8622e75f76e51232c5616c76a3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c7e9c954dddffc98b611a6b4df2dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbba97c94595aee1d0008723a7aeda390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94253b9f0b366ce3636ac782463bf3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb7f896955af2666b32790f340d5c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42416a0b17a03c8d7cc13b4520f40ab1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0a9a6308a702aaf324af55ca05114394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ab2590d84d25891d59a06a964557f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77089c3271fe629840e3db3b88743a93396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd856e19a5c0d22b50a71ee86c7360d8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357b4ab3961d0c873800237e89364fe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf3a4da3d1d40a576bce651ae306be399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505ebfcca20502db67ac91159bafabd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47131f31bc2d10f66647c9ca0aa041d6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b99565ea438b4dd8aee4d3472666a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62815f0f984e02198e07cfc121c3cd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f1fcacc6a6204159f433c5acb6e62404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65225c4cd7364252c23c9ef32d9270ef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925de7e95cba1cc17744d7c6d2c3d2f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96690fa9e98e614d01088637ab5ad1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbb775f417c36a9abc1d95e6338f02408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef151d0112171049f359971b5f1e850b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959193064b60dfd97b67115ad3f88a4b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a127499001635c66cffc9c41e18b4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673705ec9f1bb0d1e4340cae147e027c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce09c256787e4f49418f19e8d40bbd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcaab257b218752601c27ba7b5ebc7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322cffb26238f5d9582cbbd321cab6a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f26405259619cb709fe20ae8fa6bdb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e9eb6f6249cad9229e489e8076602417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8105e8be6c38baab506164fa26abe6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a4b4098beea0081082f35e89e1c92419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032cfc98d0489f05b6670d57960c26d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ec8e315927ffa3d8723db71c132bc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14b0448b55dd9e44787039d6516030422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cec37325c86cdc2a100898a258dda4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271eca5b76dca90c7ea0c2e7609d07f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7c8897f89ca16d523fad53050a013425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d7daa0257e68f4929dff8cc977f89426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87966186fed5c715ab49dd66fb427970427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d0e10dc7e7224f766a1ddfbf14976428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c78cac7a89f759d653a0f93678876d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8be5e58aad8cb6d1ef90f3602ad4d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fba54056adb094f955224428521ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4924cb55ec95685dd936c437627fee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18ee4d1bbfbdee343502a4f9fa48f8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7023dcd627aee05d9c7bb3154e48021434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2274b2b89d54e59610795b407db57435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167272bb28df301423df2f839a4fabc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c5177e8711cca6d6345222a863a4b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6514ea57d86a48a074ec2c84ab43235438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71afc43c50e2a38ee72f1cca9b7e391439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148048043eb921dc962176ec5f7ded1e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbc5a6bb9115668efa23eb1296bf31441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8439d1d8da396d7cc405771194a6b19442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fdac9acb316954edd8dae7c754d41443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf67e8b51fc4d329aa3906a6b55b9ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded42f4448f6bb873d52eb6e57aa884445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540565a5d1b306f8b526cf75fce1829446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccfb2b1af601edbaad38383505af4e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661ed626ff91188bfd61df783587728448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc868a98754b450eaab02bee77e865e5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2dd3b26c72b768ce5e47fc29681dc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf158ee022239d0038a12ad12671661451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfc2c6f7670278aab9e224952b0f3c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63835b5e7965828d9f6cfd2b419156453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe6fea58a341fe3adea2821fd6bf33454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161148eaef15af011ee54ff8b469550455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104713a5497ac3130e840256bde12b2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed148b65952512bdd1c493509bdef2f6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9fd30cf751e5cbfce76f57c18399d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02030885cf9e901ef413ae76b8213d7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b3fbac673abb3dd86afe2b2414009460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15496f8e045898b58c7da19ce7e97f2d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635edb80966c535b78897145ce303da2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63a21653030ca5a5e337bf0e8345bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1958bbae5628cfd7b68765060c0a11e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5703a8db3a38a3aa1bf2389fd5c1a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb90dbaf203ebd0a7f0bf1d1dd026d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad155b155de4174c9df04b1fc3874e8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f47a83cd87b6758998af4388f99f8d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74f3ea7ebb84319e7da6feeb938239469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86746e38b8b4c31e2e5eb9cb7e7aa6ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ebf1d70f30f5fbb5f8d1182797ea4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e268e487e45cba64b4489b3b89bc5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d592a429fcec3a1d2f1a4e8799d8f02473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994cbed6de9dfc50b1f27001b5f339b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4174dbb2024982a9826edf3a49d75475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94671b7c2875047a4a76a512ffe7e2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8b39ed7bf4cd3dac869fe3d62c110477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97580a6a946878ec4453ef54944c84d5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d457c9cdbe2f856eb4ea328ad6b76479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161f0a51ff48beb801e73c477fe3bba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e4569713088e2d48ededcff6f908a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368490ab0b1b07a700fa6bddcfdaa1a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477b40aa81269dee99ec50c09817b0a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909a02bab40259997e2055baf0a098d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bfb97fb2287b56de2ff95647c2bb4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d130eb5e3fffaa0a9614bcef16f48486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44c1952c30fc0b825fe347069ddf89487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38762606a0dbee4647706931ec58acfd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b708b349ca44a360e41b0f57d90dd16489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548cbbf721dac4191f7bfaf26d8d97f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546f1d031102eb59b76a14ec88ca18f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3013eaf70de69aa7659e48e7a40fe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6cd6e0876817a04424c85a4b0e5d2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66eca9baa82b3d2bda3e1e49f1f6f85494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1809a1bc166922a4b8989cbc7ca81495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0325d9ca5186e304d452b58c218140496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8384f7d04bd3f00c22678f273bed91497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e2e60150870f1012cd39eb21095ac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0adfa775e7d0d10c2f3708a3346133499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce468773e05ee24d54a93e3d9e934ec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fced99432e7d3c230f0cc40b4b30f3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1aef18f288fabaa13918113a52b192502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c216438bd77700ec24d58855cf096503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3771eb80e7e6d788226c4359147242a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a4bbf504af8fdc75b5defefe3fdfe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0577048ea31d6147fcbf624639393506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1941f0754c5af9a56f7aaf52f9fad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d53d147c7e56f2d1efef8d6b3963b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d73fd92bd8570b0d36f989c714d487509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf722dad26815f007a87597689dcf0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca1bc9fff4e2cde6219078db527145511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c4fae032a3f4669dd0c1c8b4c7929512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e738ae62793c0b081fcf97314f91b6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541660696455d795a8dbc10d98626b5c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127fa8dd040256049e9196b5267e470515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8f3713d3cbb0a4b0ae2787cfdb673516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade82a932b95a8ced1c2425d5672bbe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b326bd214addec6979bfa986cad7975518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb7f6066e500abf9d9fa5d427a90ff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4ba90031ec794d7a01d7bc5f4a75e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9509da0aebd2160c5c7da32528ca83521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f48e1efd09f081ad4503e1f700150a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb96ce2ebc8c65961dcf7dfb0adfcd3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ca7baf37ac84c5c0415811b3340ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1170c174980f6567094eea027df66525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f94a898e809aded9bb796c0cef6eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4b870123b6a0e9154fb70d6978fde527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e88be06de11bf923f377c8b27d058528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09eeba2f35ae50bab207d3bf185745529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c76e9cafaef7ac60260abffc5de7a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e1f040903128a541a23c79060a03f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17f9a05f548427ba021efcdde18c6a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b473a7ffd06e28a8a3612f674316965533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206699f4eef9c38315f745ab59dd3cd2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6ffcd30b1d36f002d9baf9821da5f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f9b265df28b4980a363c15b7b3398536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed37e111a744b485bd214025acccf4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e6c63d0f185bb72a33d11cacec6db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0267887d050b3b1f73b1da47a543a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44229c7f773e765e6dfc5f94dc1a7486540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f5d58a127c2607f54241aa7abfa82541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f867ebc32a43b11469190eb0b19db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc28776df3c982e41330fbe2e75b8d1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737a894aa9d13d145d2fa10b7684604544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ed579ec18f31701120f8506cdff33545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976a885168cdb6c0fd46f1e5f7125d1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17172025528697af05ef46d74f5c5bce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72416d9665146f99d12593ecf0d75486548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff553194ebd85acd0961a30ef0ae957549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13635c52ebde8efa6de684bf9aab85e1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68b9e152bab57af711319a98bbdf19551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa8fa8bfbe06eee30b91d24d19e98c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279382c2b2799a0f7d1d870cb4702a4c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3242464f2a0a32f8dcd459790ac765554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca62e16be672611508f07b9cd2899d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd6f8ac3d6b64137bfec678e40e753556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5db904eacb814a552c4c119fe94a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6ca59dbd0caedc24e634e0099370a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa109cd0bc5b2b0899b8886c4622de69559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00292ab890858264951fb6e24da80d6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9270119a9560c46d000cd2ab1acc9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d383b95e6a7a7f51ea85b345e9950c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6f58954c29fdc33d8556aede400bf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a2c79745462927fe18c46e7932309564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1e6a8b3343713ea6fe4793302b25b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c87dbc943598729a4a2e1db79fc75566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93722b05682c7944c0fb33aa563e6ee3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd010e4db4d3689cee34b47295ddc3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e50c9b5657c604db530fd31ec35bf7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80c4032f67157fe03441d01a66b405570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572cdb98657e7f99c0810f29e2ad38f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044f5b1605a4e087a0ae4546fe318ba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4380efe30d637081ca0feddd0717e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70a409cb1b4f5ccf765cd23475d64e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774974fcbfcb4e2bbcfa135641dd523575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074363b71efe7fa6cb0b5ca3dc620dcf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10671d8462799575138dd15d613357577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68e95c43f45a0292c83c982e670667578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb4874e6892c391a1840d8c905a5d1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcd49700b377093eea60d439c8dd2e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a1e8dfefa8d3e0f6308f52e562447581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cdab58fe4724e81d499e42415c9ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9adee1d8a44edf2d81ffe079748cf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3268c936bd29c338fc054fdc22644584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7812638beab54c653846b6c2f87bf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854de325d824d694983a5f034714d39586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ee44933280072e718814a8823a3e9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83baa787497b1db0a87a7032e6c7bec0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cd6d4aa397eea486af4058c51d10d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aceed57f1985e2eb5057619b5318c3a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf10ae5a3d21cefa957c1d7263bfede591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404df42c18a2bc758b5130537a500b7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83750e46f272ee93d8ead037f2aebcf4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6570c708a1001bac6754308fa12eb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4229701561affc928e297856d4e0a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a3a1567dc26e21750c25ac3b55894596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d67c901de60fe666d697feb0f9b8c8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed3eb86a442a08537f3501b6dbd584598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae7cf50e5d1e5bf69601422253358e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2f067c6937a211a16a6963edc3025600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f89e224cbd69bdb915292bab24de3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5aeffa94649d1b3b3ba3742babda7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d4a3be5455898ce8a14ee9d0642de603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e3205e928ec6f6a2698c2a1e795fe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3f8d076744b0251bb85c1c8c62684605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abc2be8d069a8167fb67d03dfd5c88606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a464f7791dc9375adba5d4c9e961cfe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e73ed4551d9f1900ca751cc8ab7ca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18789157b366d6a7e53212b88fe81bac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a53254b308880b17df371a8019b4d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45e0916295acb34cb304b87525a01a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98002063c43fd1661ce6325ddfe99224612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a80d19b513f4ea0e66fd9fe778fbc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd530ecb2c99c740f49cda587f049dc7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b17d72fbf3d1617433132fa49964f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54442966dd492431e8b4f75ada5bb5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765ef562b4d60e9dd4b93fe1090686c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475443ed02d5845f8db4e291d5168521618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abe6d71013f7bb3dd91a03a3cf65b4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af9be433fb28f37f1832963e10d098620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324406968c0a157fa9c1132efe82088621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7737950667f379c4ee0b4949d9b1a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2f19d2ccdd060bfa84b0e06cef73e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992f33a05f751d4551af3da594ae01d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0db164197194a3182a90c32f583a82625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc808c8bd473c05d6ffcdee292adb73626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198237f9e1e8f66aa30dd638fa91866627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421304b004840a81f1e8fd2385b00ad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd439a408557c3eaf1b4fafc39bf8ae2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d32e8e2cc05d2f226fdb3e4a94ba9e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd9acc627f1684e8cb63b032839dcc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922414ee89fb1502c5b6e91b29122eb8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbeecd5437ab7617b15520e818534d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545448e3ab56a63a250919a2df33ca96634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d792325cc4186f0900d182435d01283635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f438ead102d59a857f5db49fdcd1a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4132b7a18e1a9a8e133fe24be1dbd4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839878990662de470b24f3e712b603d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba409f12a36824e21d0513754d3643f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0937d1a14a5828021eba7b877b5d97640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d85f106bee86b30be58bbc80d09ed1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ef78877ce2f4f30eb84f402a8e6ef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6475bd75693581e70456bca7be3027643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e072496165130491797bbcd173896644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576b5c5add89eb869a224d8eb99c99a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf1a97fda3f0dc53a4e9fab1a04c44646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6c992d9e17745728b032907a48ea6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a40c9d5392ad3a3c1a50e60c35266648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce21fee936d8acf9f64a02e69fe10a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946fe29957ddf567718f3bc6fb0dfcf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e67018b6a1505bf8904dfca0b7ebc9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcef08ec334da073cdfb0ab9cf34b40652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47320875fe56f3eb06be9a523fc8ac4f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1726f4d19f569fcf1505ebed0cc66f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b13a36d61caf52ac3f42a865280860655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edc508680c25737e5007e6a0411fe9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4008f1b93d474580e023dc2bdfd94657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed190cc81c518e95e090c2228b4ee6b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b430a2357cd5d91cd720ef7d67867659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7d028fab1f615747bc201ec99e642660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8007e42aab2b2fb29efeef71503291661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ef2e3febb19c4ed871a4332bdee39662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72222ed8fd9f8627402449e03ecdb22663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99adc1b39f1fe55e6e65395f78395ea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac892fcbc28cf35dfda759e8703d17665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a790e07c17d5dbe1a8201582b7fa83666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e4342a899fb31346a06014215e943667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a9d72b5a451a63b5108933f2c65a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d258c67330cbd14450aa7fd4710cfe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6baafd91a079a9878ada77f9ae20b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bd20fedbdd0aedbf5a17b039698ba671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff052b91a21922c85497e7223d4c3ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793bf0cb46fff774fb8737be5738c343673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2108d8189101c8bdfad583763d083f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687857a1e26d46f5cc07062f8eaf801675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1016f96dd2a687b702a188a1aeae7c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c20fde552498d0c1ce5a42ad2fc1a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575da91d2cc9c7848c039b6f8912bce4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba439016cd977c47507c3aa739abadff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd1f6c92dc3c5da3ff63323ce0338e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c3aeef5f1c3c35e3d12fd996d88fa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265686373c4ca37e47e2e66845995368682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ec7bd42dcd95f2bdf3230921bff98683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfbf9bc588026be61c820c1eff37e1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfae165a5d195985a0293c7c3e8f34685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02572505b13a422cca167edd0f07d78d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d059464da78d988d350df9c43c8e33687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514d3625d82a54c496eabaee8841a04688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bdf3821ed6fb75065dc6ce70dd8c0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c2f3a83f595f0c0fab8939186aafc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abf16724c7931ae7f1819e1bb1df19691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940793037f56edd44486046946ae0e9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c38841d4d341ac7ab2a030a0054d8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db09dd2a98756c17c62f776cb104ca7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36923e9a5b08a0f8773daf8a8e9b548695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521049a36259b864cee742f1f2277406696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc6312764d69d5821582d664430d82697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b96c68089c23b53e5f135f607eb69698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95e7566dbd66091ebfc2133f730b81699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a451460b03ec804b44f9b3b50bf73700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbee6f4cdb9f887ce0b4e312026193701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f19732ee172462cb8627ca7237c345702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402dc1a948072c9c3e98b918b845704703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e308c80e624f74c43347d81d636f15704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9af2175579e8339b8794339ec73f8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb8c7fd7781f2c68a2f9f81a7923a5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705df0c17daf1a6e010040bb3e6dcc10707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70b3a1547bfe65fe7fdb834c8a2ba3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80eeb79470d2fc81b6f21a4474a9c4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586eed90556763c90cb44b06ec2ffe5c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be9d6606ce093ad07eef05bac4bd3f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925519411e91da8f3fc8c6e671382d1d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd18a05d73b1ea812e624e8a5099b9e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772b32c634c6cf5d6a3175a58c4da19714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66cb8a60d076baedbd65016526353b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f981a5b4e8629d27ee912662d3380716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084712b533ea2b7d6c3e56dd526f2b6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6e5d4cb29c39b59d988a4713a2018718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da761130920a7f402ef9d138ee6b4893719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a90427f0de14307af098eec431e4e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d6f96cb886aaf6e845e4730256d0c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd3887c68e91172de781c2e54f5b5f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22022480eeb5cc404d88ffce94f115d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9160ec9f1657023f1f96ff2ff04523724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86dd66e842e03e0fd86e2525cd0699725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af029897c31a82a6692d0daebd0a30726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4de562a00b2f76f6c5b72dc6e02734727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c461718a729c3978e84faf4c97357728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d2eb0545c928c25b13de2844618a0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec0e39a7024dbc68d8cdcf612e286e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de048ea7262ae0a3748942aaa81824731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a960b42ec43b80442a78b5ed25c7be4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8e9b51288b24db5bc14f7129d2fc1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbefda04a097b972be36c94582e280c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4de711845036438551176774349afc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834432f9874b3ae5223ab381e438dbee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05374cc5adf95594462eb169f50df85b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660ca4bbe8010b9e20be860be9cd788738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41509aa8fb23691d8292786a7599ea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac388c1deb1277424d28746eb2e4df740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cbdb1fec05f9f0049756859bf738a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00855019ca4f020d58f58fe7ff17df4f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd4ff313a05e60af5b93235ff36eca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78452da773603b90de3f09d958ee784744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f25af8c6e7f7f3fbb0278c2ce97ba745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c1ec38b9b582d4735e489c01038e2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ceaa9c613d8cb9d1edde4526cabd47747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce6e9d8b1534789a248f977e329dcd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e750eaaa33b096567ec015ddc9aa0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de95b93d76c418ed3a5ef629494dd1f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd8c7cf32e89706613f2dcd00926cb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03198924fd614b56075edb387b3111a6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409a67d2fd5068719fc845a90e74971753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09fcaff5c834cb6c59e04e2c7a3f04754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d3baf978d9f9a94b2be8cd7893c27755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7a088e8c57fc103c34af8d30f0370756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f48c3d2cece91b72d9b1fc01a782f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd643b91bfb661f79dbe508a247e56758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65f1be56508d824830e51b34d40632759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>