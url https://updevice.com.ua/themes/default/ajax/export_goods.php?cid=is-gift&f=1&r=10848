--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d50aba5ae75adfb73bdc75abe1df511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8666f583f898f3ececdeec7655016c32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c400ee5bfebe725d03e6b0e85c24d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be9f761c5fcf6ae5e4d0fb6f0ed8d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2b7695b5df9ef3c04c2badb37ce975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e31d680f0564e88e350afb0ca987aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d57a4bd2a28f171c63f37772b48e2d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481b253d97ae8880954f3870655cb048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b887d4567952f285e9304827a40ff5f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf596dea6773ab915356120e48f8e58e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e500b641932e5d6e07699aad99daa1311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8bbce77feeb16a423e9605a48674d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fd0c48a83da22c0d6e28f394cbe4513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5e1b866857171fe2326322b3e633c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adc09c82ccedd4efd33bdc30410b3a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc9832ca2febe066d912a5861bfb5e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5da7e03c2c80f563ddc415c68ec07c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0cb4264e25ffb5c79995f2c87f64e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7340056365a760c2d82ee138c029819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984925d4827d89ecde5cd27b726971a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dceaf0d508a0a09bc6765e1d36e961021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796b73bb166c01ce73bb539a4e4602722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc73873a773face9fc18dee6a4651a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf9aaaa855106a69ead40a5e94814924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7de697f5d66788721565cd93d4f2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9916cbdb4a160467e60d5e061a0b9a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba1dc6a4d3db3d1b131a40b350492027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544159d992d358a1147a55653acdb9b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc9ca269ccc1a2a74bd8c477a4905529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f9b93b3e0efc5ca3da29646f9565930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1210762c0c73c93e525493a739c0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0a90e01cda7b0d52b82a717fc113f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0c509e159201d573fbd63e6f8949f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942f1923b1ae6ab0ea8319bc899dfd534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917744724f1832d1ba44a3c0ba4d55f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb43916cffb525a9ac4ba138e2f90ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e7d3402277b79b9cddfbad2e7484937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239da8ff344a763f18419d644e1fbeee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f2e7e2b1fcf1c08719fb785d2a7e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab854307d90f87069b8eafdc0ee4873740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012059e55868de3ebed39a9bc8527d7e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b0933dde112fba63eeffd996d50af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36938eacf204e4aaff65024608d05143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b414978bb6757d4400795ef63c411e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7484496b0f52c7c4d9df202654a60b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b53f0e2b9becb9d2685081f090ce346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2a58cdd21d038d5cc949810477f3347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199e9b690328d2321e92534896da32d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432d79e90ae814d5a446fdb93b241ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2126f67f821d21d1aabeadce1b9672d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229042b01fec9587b4a7c9c209d650c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a4a40898a8f74131aa95f9d97086852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074268e93dc945f5ba665fb9451b6cdc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74ea94196ecfa4f232babfe04ba1c354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb7c28dacc8a13d79b62867ca7bc6a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aedab6294fe04fe5f357d48808422656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171003cda8eb99bbec0cdae26020f5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f9731ad2bb22a749deb385c09972758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307cd0762ae4882fbcfbe31dcce672659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd956b34ce34f851ab5455d39c05c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f127b73fafb1982515d7f02d755cff661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47d71373cdd6b81bf7f121edd3b98b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775738f8cfb15f98e1b77477c77799de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dca1dac043afc65a62e4e81eece25164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5fd407ee1eee992eeaa240e53617565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3496e42ea1aad9d90aaac9c6d87b1266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f5de7599ff0e5d0d4379bdf24e65767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5f690cb22ffc19b9c74d6750d834368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71952b1eba6a543a1e57f0b4b08257c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92480545cbfec73b175777bc92ff63570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e7e4e06bc10a975c6146e02c2d82771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ed92f7450c38e4e8ec6fe97c5a56872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758722920e1e5a25bfe121f78fb959873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4460a8ebcbdc7d31fc23686180880574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0831044732f2b6486a6e78514006a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa165e4637e178437752056913d05e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3bb7499d583f1bba67dc286b4d17e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9ad2da1c0b5fad53780bb4c1f997d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b3458726624c8f75d6554ec949cba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f16d42c9c334bfa7ea99b218d4ec080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ab383e1788ddabb82ac91415d6ab881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdca1651769da40a3abb4ecb35de5f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b036fc695b0f2e8aa5a3b26b615de6683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eac1e5b9fc21970544fd120d2ba93e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097926011d2206f9e43c1eab718833e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ea9246a74828cbec2562d0b47400c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203824d1d2a32c3b8b220f1fa3cf281b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fafbaabdcac5d106423ccd3f0d52fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf20503f496d620c0e5fbacb470a1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32ca03c5a3dc5d3f9d8cb1ba6941fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494716c848877bb5314cc54f93daa7e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d01810efe7f1e0539f70ad27158f1e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d882c603b17878955421ad3dfc325a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96125b6e712f8607bd741cef5b81e12294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010726b5dac6422a9c85c55e3d235a4395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b02f4e3d1d78029485b6c2e62dce4d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cdd3dfb3f44a39940b767381387b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4abdff3d3930e885632075e7f717b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e47e2a604e23b81fcf6a17b12b8e8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a118752fdd821c89ec760976941be6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65db42304b8fe4cc6da0b90070b8b9c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b9912f5b7f5df89151973722ab0dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b9a0205cc9e188a7e8a6dafd3c6f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2a6d885c1968e6e21f5cfcce02734104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca524f0ee515a1b6e19226d2c76b38b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d444ab36d1e767b8b8dd2329341c58106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705939d8586a5e0718efd8b65976395107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a45371d1e3a162d7e5255650e3940108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18966361787fb16898bcd4e1b4e038bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e494b904ef73ce4ef92f0ff870f8c8a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a682a9f333acc7b7754351ce1e4892f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75336d694933c33a4342a769d876769c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf349efed83a688937adb747972219113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4c80cfc3a568a5ebe0c0c3854eeb1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1943d43887e40ecb46bbcbdb6161152115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fdac98be68c78efd4083c17548d88116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17527a243b0c154ef74d4635e0c64e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181afa4536b6eb78593a2949402fe571118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42028f2a435a07c76713b44f71d01640119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95507fc889c0ab6d0625ba8c963b799c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450458a217e8a626c8c0de3b3fd1f7a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb3a477cc21816a9aae741e136246e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edccc0f5887f36ff57e9e4e761fef4e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459407e74567c31570781ce61aa04196124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2f15968e36e87b5f0fe69175b15dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fe992e994ed31e45785091941bbdf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885bf17ad39a5e179ecd47aeb010d8e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58249306b9a6c4eb70861ea5c09afc49128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a928ee5c48861299af0d536bab58f0f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b9ae783666df2427e2ca3b3dcd6ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ce8768fa959323828288d51c9a9e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad156861d9e9b0f9a47b2e41418289132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9c4332d2c29d18b982153e4cf9f3b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba1eddccba513630600d1acb1abf43134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32daaf2ff7d5d3c92b5d5f91fe6995c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f712fbcd62779eb9c2c20af2f3b07136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbe24a3e1a3b68a65e2d04fd0e0c78137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf99be5b187efc87ef51e9c462ec51138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f91b49d58a25a61adc3234d742346139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185b9e0f2fd16778d1c3ed29b04fd13140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f423976ca97df16fcc51de41e7a8df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f34efdbfd90e730e988c985c744ac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2fd543054a661979d89a5b99d770c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3cfd21ad7722f77ff950d9bbed19a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d574802eacb1e4be6c1e3b38d11e64145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608315a509dacefa32b69b034198608f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddb8d083db5f407a536685aaeb0faf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e7523ae6a5875b44cced5ee8a3a56148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182a320c9a2abf19520fd9dce1a9b54149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc36bfcbbdcf1da52019b094b12829150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a39b914506bf0cfc08046902ba74b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8c3f9ef858c94db98f6e9bded2c6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccfe242817f58f9ec94a22de52df95153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21416beb9ce7d3063df90e0680c24aa5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbee7e27bd636e09ee7ab4015ca7c2e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eebd4d6ac102e92fc8cdf0c2f609bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d601a2b2c6f96b9bfb84643453b9d35157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0ee28bc1dd31be831c6099013216f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52cc66f1839a50c1611045f4efaf27159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bedab4f6465590229a0c2eb13a5688160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593a66addac0262c711289ac60fb067161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151191b73c083d01ce3c6afa55cc15c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151b5a6fa565ac44d9d23423d61f681163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b5160ebc887664ca2a64c5d07577b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f9a1bbce4bb3d7dd3dad63c15b988165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31168e64997a68ee9179f8a122c630f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e4d359a10b35d0284e64a9a5a0dd1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee0be25ca2601a3a61f8d1e4a1099d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2f29fb127939d0106e99cca7b011d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f500ecf609d1b36a41614dc022713c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf26dccc510515dd042000b71202a20171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c3660cd7d9dff17321535a4d5a142172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc258877068dbfc769eea3e4f82c3e89173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e79237d50398059ecbf4aa01b12519174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de660fb47d5559835ad716ffad35ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a1a995d19395dc851cba19d019622176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34512faf0d0c1ff3c01c340d98cce0ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6fb23365a50f958e5996000070ebf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd122c69747bc4ac339b8e25e2ad3880179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00df63302c609bcf6a4907fb4f6c14d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8b385822d605abb7243ef951633be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985717b3402f80d057c94d845589f33a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba4c4244338bbbde30f8d11602f4fd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed4e6d80d4c399a98b050c39dcf3ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca250694930bbbdb033b0ee944677b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4d75ec0c3ab4cbdf7641a9bc17624186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3fd0c9f6d3e6748117ba9aea31432187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848311a7d45b2d9678297677295a4438188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c13234ac896cc8c9a6ec0f446ff0f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff096f81d5d723dcd710d0a77cf92e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e0390a5d997e5f93562c531dc2ab2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf1f8904f879435febdfcac99df132192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d899cb2034862da5741785f02349d10193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150a672cab82baf52b317c5a34183f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d0addbb5df197e937dc524bdb2d55195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27356a4541b8ae8f2caff76ec14ea5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041056bfb8f007b050051ca8167efac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3510287b71f4d82ef9a270b320cad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187555c0b362667042c7b8543692e5aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da401545803bcbd884aa8acb823d88200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b274cbf696673561a9348cef975d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17917c18d883218b2dc3c9cf2ca43b48202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381dfa1041d2e880564943251f6bf7d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1fc6a022c33ed7095d18bc4a410b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495488b51ac429e030a1e0fbedae567d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead58f855ca69e4bed410d585fd38ce4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53351ecf395e4777b77b5533ef67b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358db3b0b3981b2c6835f8f756c6bd7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ae6d6b43f0c89342298c675313f42209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab723ada4ac1090c16c99e496bba772210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9b0c0942d29cf3c8ce367deafb128211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387f46849f4a1fc1f7c46af4ca79327212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14c2969790959c4585e06ddd4582c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f656bf925a1ad7c3e46b400581c59a9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f9c61fbcabc4f516fca6b296ad12b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433037f71a5917a14d6166700d59e7e2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fbf42b7e16fa5fc0620d1d2da1f2f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d19d91d9d187387fb2bc54507882f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ab98640b72d76dcbf9df87bf3e7cf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983008e05ed9d049171321b325a4330e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4229a37a94ec358bf93dca3e99cf01221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34540ce89131489a70d034cb89c626222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcbcb41204e1271910f010173234d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ab2b232cbe3d510739f94c04298b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512dd4e870e79d023d4808e0bf61a96225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc09f444056a307e71a7e9db35a632d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81774cc14eacd57fcc52503ebb0289227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ac4e1f4ce028f72ac3ea352258173228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c96223b44288213b3b0c2f3dca7297229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e3747c6b4c5646c4293d2be2f3439230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08abec094bd50ae73b1280c48fe7bc0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6388b9477218773a8a8ea47ecf2fc41232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbbd88d8b0f9c67e77187f2643c4f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc75c99f42c012a69cd9a117046888234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21f24a10bf1d3a903be2b36bd9ba68235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d020a78bc646c549a07fdfd627ffb5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051517a1776e13341a9ba46b8c3a1273237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2b6ee6de1b82290fe625a02567970238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0827bdac463ac763bbe1c63564a711a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce7d2b0df9fec5d36d2ff1ac948523240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e58e681098b57b7f6ae88890177305241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a040c1f51eb406511ba07ca816723242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba15ff6203748a044f0906bfb8a89d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4c0f92753667a0994c907cbae83dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d083e2c28445c03c2b22d3c3da9753c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9c4e465c800914ab4b387a4691f70246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36ee91afb8919f83d23673d9fc0907247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d2e99d56396d35ae45c99505e5706248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cb846922b90388b5f4f1173df3656249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297a8afb117ef8db3aa0ee787cbb6bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447023de0fe45b489904ab508b0e0b7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bed974ac39e6c3938b6055d94c2a84252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50229899a395a27bde92a6e487d2a068253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b046c960f1e76d0c9ec49dd2f25a7ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e664f1b99a938e34fda0415bf2db0a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474c466335de1f96003567e5bba66db256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b227eb336cc515998ce70d1e116b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5ff791b289d2040ace4cb5380b913258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fffd9eda42d418839885a9230ed04f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297293876fd9ca25c87517b5dbec93f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fbe76f9ca80ef21bf89aeee47c972261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100ad9429d55b88c60edd39725eed9b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69185a54dd6d6e99c3ce9b7987cc6143263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242715e31c6a1d7c59003fbc8302b8f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b332e4d143a7f52c46fd6985159b39265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61903e269aa4f71634053ab69e49aee1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92ef16f5d00cf8aeef76801783f3a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f91e9ee03ea8e57a006002509fbab1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f6a198167dc58ba0d81e592c61183269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fcd5d920925cf8a887591d5e3befa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab0f71352290015d847687295e337a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2548c72ce7b46c22ab23dff2c3b7a51272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976b334ade1ba33b28e937a439e5910273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1a67db911bb5ed6e8a190a9680fed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876766cc18594619bc5d9d89a1c1ea43275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c9c55f9cc4ff54124727e08f3db69276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366a33ad72afafb92dec19fe86d721c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8a5844c5c11e510364e8a5066d2c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc5f8baef010d2d0c0e08061e29528279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75f3546bd6f10eeed8b86e6aa73877280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cdd5f9efff5cdaa05516f410b565f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cc0d03f9f320263122cf34ff9269a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941894c756d4abd342648543756266a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f8fabf0991ea485d62f05affbc883284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bdf52a95b9d2bf248fc4b5bb87cab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35657c753321192097e6e7125b6a966286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cd13b3009ed641e4a0f9199e66106287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d981236e949f72c19544c25185bef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9353a15be3379e99c9967fe7601290c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b702cbc187818af85d04dacc3918e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcecfd7b7c345ea18910f5954263d0b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330e252edf664d73ad8afd0fa1c1887292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc70558881aa40eec9da7385dcbb77a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688c462e06f78ffc42c2f4a6b902e97294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd96707a4ff21069db57fcd88e9aebc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedc9ca865d5562edaa06d05f5ee204296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e007260d3bf409f08e385f155b967297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6c19f59d808d576f2af2236c33563298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067b851ae85643867f311e3db6b6bc6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0e032511380db67f28560e82b2e57300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ab65d7316e4b9806ba9fd22a55cee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8fcec0f3fdd98d5bfa7cf966141a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14977ae7b4cd81325dfd87f3caded5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b976d890a669dab0288412edb7dd53304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e30c743b7aa5d7d6961f031b3e386305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515e8c805045d53874e770272e6c2fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0151473cc5b5981ae2534feb2f3d56307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551493ac90f5238248957d5ee45bf29308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608eafedc9b7c44d2b03c0f7dc74d44d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13539336bef9095949d742e67e48bf17310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570b2e8628c2da329af051b8f33b274311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a988b716ae68a2f1f910bc5dbe5a3d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ccbf9f33f4a97ea97d5abf8e8aeba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae186df59b16373b2766d1565a68177314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bad9a6527211b1240251ab9d95c7e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24b6b379512e2ebb653dfb300c734e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0c007e37113d27c199615a6d8b7c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f9f8aca79746249bc9fc78af237b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443ac13a0af96c0754429a3671c223e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813326482878fafdaa0c99d77642de9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2191422db0c547ab17c9f89bf4b5ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23a7bd7bc488e79b762fab9bd436e7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bddb2fb42ce637768691e9c875068323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde674d4558a538097dfbef2afa5fa0a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d77839f68961487f8906ea019485e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb69292292113c9768c53c199560d9e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5efbfa3e8e97cd7918693a57f3eee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97d2f623c269239de53f7f02193e9d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05875c7b16b4b06b5c5896a6f40e5dcd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e13663ba5c92bebcd90419b196eca3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1c829db97cf6b1da52fe3d929ef00331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b325f9cf89e958da9c74c0940df2fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e0ab5170839d669e8093ce0434585333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16288f8a2def51ae551fbc6cc5eceb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e782775a37341e433bd0734d15db592335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450bccb5ecae053443ad10dadef6751336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850996772d0da18ef136921aae93cf9b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6e7c2ba33f2972f8d4efd448c8175338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1651b427c480cfd3b8be0ffcc83b62a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7897c8fd3fdee6b0508690d6204a74340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468a22fec7fa15d2a333ee9c5b265c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ace89881d02a423ecf89ee54973986342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19422b7eca117f401c98435f81325e19343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c01800193d4235e94ad32499a94f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f45a17f74669b0474bac5521ebed7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43357bea6dba823f37455544a438b537346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c86c445266a44cb41e33eeeac5390347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129b92a57bdf7504fc2b7aa538a6db0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbdada929b6cf9860d2c6be0f1e1b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65d0543a6e6ceae02c7c002284c993350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a5d4a05903df2818fb3b4f0eb8a8c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddb7f0faf7981bf1b1c24e5ce87225352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec294bd53e89f055a5ba1cfc4900795353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a84cff03301eebbc6152c4866cd6b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9156a9dfe96d658dbb1c2170ac9db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5bc43d26d3103255fbc7ea7b9fd67356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551be1412dbd84718df87798efe7b82357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc836b6f6cc6133ce2588397bd3c9950358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b854f7f110129c6d4afa66e5138b3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d815742133f717a1687c0e4f1c3f66360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ed84934629838b9da380d47bb6a66361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4460c62aba6d8dbc26537437940eb21362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2a2368d982f684982229ba672feab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c845e4c778156660573b3064a9a77364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69571bf569371d8f398705be2c32fdfb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d29b6006a060b55f5d4bb66c248cd9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5df1fbb88fe40179f35282ee9ec96367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c67a8a06d86fe55a35323e5c2cd29368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a711e5e2c524375cd77c623e994eeec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283910f47fee3c6343d06ae9964bcf6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71031df85e1e20e4d2615f1e59db09c7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a76c8aeb11168f1522d6bb85d2dae1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989376607310fe42bf172a7a45d2d99a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd2cce87d1464d79b6a7b696bea577374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095389db5a15a2b80ee64db22940c3e3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816cb75ab53b62826bd3f2a2d746132376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ef199c7c90af89b65f249a01dcbbe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebfd6ec739211fc87bc95964c4642b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578578daf22b12676a335fcf6e0b2cd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc90c675645d52346ac6c3afd95218380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c6262756687e40c0a43c9e7d6c89d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91dc97c044f1d49f184bd607ec5149382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde9c3657288033e25226c6278c519c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4821db2978c0b8d16c0e4ffd8a2c1df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24620f25c6970647eea5e2332708cc7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53d27e582abee579692ce664c09699386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d98553da2b580e17ed03846045bd5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365eb85c68add06091858260552be6a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3264f2be7a4d1ab6ad50d94054cbc7c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a85adf1571ff13f48055e02d7d490390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d279212afddfbef1db49dccd8bc045391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50958e59f32837e5d9bbf43e6a99f96392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42677f7c85e3e1dc7cfaa91a2aa787393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78438a734da7a5dd534f67db18db4e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43939b2426aa8e64aa7032b19b20f1d7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9910947c8994ce3bd662ac1e437e57a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4e4e091be940d57d57c51d393bffc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316404e7c09b1e379b6a9bbab34d239e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05c97e2627c5d11a9fd57c9dbb66a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c0c27bdbc13919d628d5f3160d68d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d889f866ee776088ee87118f00942c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178672701222195497a6dacc6529bd5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8faab8194f977b13e36652fb8f8704403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3e00810c4c034371d6533e76b3eb2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd39504e435305b914c7be70fe05a0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e0416e78d69e4117cb2b01a36dcee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548526380aa7f44fc5849551e8f95339407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73aa8189ce2ae34da26718e8b5de3d8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac4541569940d6a4919d32c2779cf2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d568eba0ed454fad469c05fd47e9d0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74586710347aefe855a77c51496cc79411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493834922821c9990153cf26ada74c67412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ace47ede4582448fee17ab4b07d55d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278309a29eb3a0f76e0ca4b75fa08a8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea57932d03c1e5cb3c10e302fc4bc8c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984e30dc53d5873f557fcf932431d2d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47f7c7356c551d5e8b6c1fff2d8a2f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d6075619f2c578202bb543c8978bc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96d03b0ca15381f770a7ed35ff8ca2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c529cbff498d79fe0f871d163f4b85e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bc675938dcb81fd03de060471f1d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962ae5cf06e404b2337f3413f158ab1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c9e059b306df9333dedaef2016925423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26729d04260f3c62907ec908638bf5b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d305eacc799eaad26005c72f986b889425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ced2e6ec1b0c20f2cfb93d37500ffe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de926e3d7f4bc167646f26657dbc97a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74143fcf7491c6b4090a19ea71cba8b5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe221d8648daf31eb6c9d5c9f99e15429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49550421fe23b65005d6aaaf635da913430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c11adcb719811a57de3c30b57565e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057967cd0b0ecafa2252c5d839e1a06432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfe6ced04861b5786e9dc77374a279433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8009e5c255085850547e64038103a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5372523e2f21a04ff6b3d75db941ca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d292109b6313b36fb8c523baf9d37436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb5ec000e713237ef32810f2ba2c73437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28c68c2e621c6f345d2dfe05d01f9c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de0c699404e7ccdadd76fe59a0925e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e70124aa04c1a829bc52a07f45b77b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d867eaabd8c2114ffca2ada098d3121441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd35bb5a0d8de30b3e40b4193b3896442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fc2868a7c466c398ddab0bf777177443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9a6999715916f4491071bdc2c8226444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e996b874f4ca6e83ca27fee6f9d23445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c602d2c7f0a2043ba5a9880a8bbe51446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46fc94f269b291a3e57afc910bb4b7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206196ea2753a73516e9c18a74ac14a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d6daa258e938e1a1330e9a88d0190449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295664202da150bd1a0b30de2ce1d5b1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f61c827aff376c48223bf784d131e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a163509e096c4bfe999071d1f02b4ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24faaabe48ebb1b14611949466cf526b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5e3378901c69e8f45e87635d6bc9e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ba64dea6496447dcf3f92592fa962455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936c3bad154a10cb4345f56378587d6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3e0b4e3514c58911a2e5aaf2a9a4a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09034f780d7e877d39d9d33d7581830a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef321926c58b6de4c6cec1db57c926cd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee37730d0a98e7640963d46473ad3c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd9251af247ed8db844be5588745b7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680067dbb57b89fae7fd386913aded19462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282227f556f2ef30d23f26313616cd10463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcab94dcdc95c6cd643868064c362d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6461a9c08bcda4567c2b1c292afbd9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594f8c74f594c8c32ca7de55c0ee439466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642679a0de33b29c1bfd842fd6e722e9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24e4a5c68ca38ea5ef892e0c3dadf0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eebcd427b56241903a5c37d1347e3c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcff36d7e44d688bd6a59f9a06f2f28470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d2031ef04482dd48df33981e98d36471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a976a0bc57ae98ffef70e63fb54062472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2eabd386ecadb6d6c9a59f7f40328473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113e25f0d62cc69e55f539cc0eefded474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ddf8e1ed1e898f9eed2d87b27a54c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c007ce02136f6ac2ec760ab08680b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdaf5f6e6b1e789a19e05780aa0879477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d4537a624dd4619ca22c446bf73a2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599c01ce487a11e85e40724293e882d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e10e3f92c25791401f86de00033c4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac2aeaa9b1d089ed008ffaa9c536a7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed56b8a9ad1bdbb10611d1650944a5f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaea3933729d641b94e4ab2be4d6844483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad2467615c79d14af9e18baca95bc1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094e7b381e1d2fd80119ccb3f624f20485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618226456ec2bc66e909b0f139fda81b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639904b8b38b28bf01fc4d074aa57720487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1bc1ebae8a67cb61a893cd1b8321b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e33a33d1f7a246c9d82da925df64f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d0ebd42ac7447c62eb61506b137be490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3cc0bad9bc3cb4a7ad1b1140c63db491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bde4e81841ec8110fe6df736675fe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284eb996d1e2f6e484e23dee0df99c35493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff421867b26483af955b4afb37727e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258555a8a23d5c65be8b80a56c10e17495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43f8edf9d70d45ecd741987db5f12f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cf3c8c30304c520dbec0452280262497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b414b6d3afae4e4e5384effa7d67db1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a789d0e14b90ebb5cd5e0072989561499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31318eedc6cf1e0e346b6c4c2e952f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969322295c73c3edec1ed10830b499e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02dc4b0cd29d2718fc4ecbae8e2f49502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31212a6e9dff42607f8d0034474658503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb8528ca426c7ad0b1f18c41ef43e9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1ba3ac25a96dc6011475e43d91cad505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c88aa5eeede2653e58c6b3caf61a5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20866917d4c4b593412a8154b5bcb3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d7723918aef0b498af8ca8af9ac39508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fcba35e049d0aa6f5177c3726a3cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dd308170c752c78727edfa038a0f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3aed60b554e182c767760af3469e3f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4635cf91bf39debdd76b740957706ea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a1a0644127ed5086a0efafd540c93513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96613fc20dc6e9067a55cbbdb5c3d8dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a96d85d87c394fadef2ed6f133999515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59eef2fc2346b61102f0fc7b3b34e7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30123ab9ba42e0a13fb02a3cdbcc97fc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e68a57322d9589533e437037f24d24518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464c165908b2512a0deb56c1a2f5f17519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786b339e43a7e69a10c14a4f1a9a742520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb514bb698f616cd6cad132e803fb181521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ef7b4f154940feed6605831cc4273522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc178f74ff71b555f980b8db0336ff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f0e5e857b8d991ab0652c50ca8569524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7eed6b8df84538205625bd1bd89337525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edfa787531de21d09acb525b710322526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2498e7cb042c05fb242442aea760bac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b043809cf717d33e8fcdc6d4218b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe8acbe3661fd25fbbf5f9a7d2b53b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b676fc90547c0ccf828e1c44ea57b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4deccd5a51d675140023bf67f6b35531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393509a9e9cf78d634f0d2c31bb851a0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a96af3dd3d3ddc51f504d56ba5a90533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e00ba4b3a45221308163eb25fd7d0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92abf0a951d6be2de1ef572602b13f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8515c2c4649692f846a5f9bddb7bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28223e2a07bd18f866d7f37379ffe7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90082aec4728d1a1b9ebb8dcde7a1bc4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437ba0e7b8179caa9d9a73cca638343539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9f4b2126f58e7cc06f58d70e0741d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6b116a99baebc7234791729373c88541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07634033e62f03c20279e33eeeb3500542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971627da580cd43203346ad362c1022543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada2799637259d906b9b9023f72e9a7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad76fdcd73ce62dc911c3b66d23ba1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf183071bd302ef13c401218d9b584546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecf1e06eba9a9c8bccd89e3013f23c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06da3363d89fb806b76100a66591b6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d65f4f3882408524051141a8b5d5a7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304a30caf521fd9f929486837797b13550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f6f74979cec1fa6abd0c3fd82acfe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff887ddd81cdaa6149fcb17e6c8c7a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1eb14bdb3ebb83a58fabeeebc93cac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c2e9bb96a8b3f7b047c3b281185f6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719b9e09c0b26a5e5a5c54a489eb21c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c78163f0ee0baa064062c59affbab3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa04eed74cfa14284564455d99ed044557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68606fac7c0389c6b0ef68134a2bea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc51cabba93509a8f7e38ae43fc7a5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875b8b310b4189b5eabe5a06491f3bb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e38ff8606cccbdca00c5e22e19f5cd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd62db42eaefba1b3fc760df2f91961562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde3702df09c967e444f2bc659951e8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6d5908c5e1f83c7b08d6579719f57564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94420131cc5b38802c84bd2848e89b05565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65811c6c763c0318c52e24737e99d65566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85846f491729072648ab71b6598c61cd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c3da884e85efa30739f3de9842d1b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac1538855a6684f54eb65a79e07058569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131e9bbaf86ca57ca92570cefe96066570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2d8220dd4ea769e0016ead379f046571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cdb5e0945e95598264ab16c51b73d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978c76a3ead85ebf6af4f02ee9732bb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa5a0b3f7495cdcd18cc076808c90f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a13fe9f189f73fe3359fc837107c4e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e0f5e6d1d6dfc42de8f9a52dbf743576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc7e247618e38e1ac4a6c94493d50d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb22e8d42e63569474fb17f886188e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e96665636d43a31b19b221b5e58be579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e3f2625558fdc15bad6cd8f76be71580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cbab7e57c0494ac26544cf3c7c378581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b269d2a7ded62bfa1bc91c386700e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2daece88eb23b92fdd723dc02eddc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fe799cc8797472b1dc3c27a40ceb3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47439fcd923fc4091d8a0732baf22b0a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3942f6df18648b6ca9de5726f9022fe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd952fdbef2385ef1bca1f5ade7ce3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902f59acb4868d45ee047ec9f346b71588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd13775fdd6f9c932b4f30a87ea2e31589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b150863e8278330d1816116eecce3f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942606039a4aaa4c6ca7908cc8142b40591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae7f51f5c3df2d4444c4193fbd9683592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259981fce8c7d2be3ba8bd0123af016c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aee98559a9250b3d0d9be6ff01d4ab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1475190819b098154b3db046775ae4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb608aa89d2f15390ee3b50667ec33b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9a06e5ac3397df2fa580b662bde5c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859dabde4ba0cf5790b5d301ecfa1b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e70aeb97ce445d41955deac261383599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9875fd75a19800e75c0f88cfe4bc8db600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487faf1219b932c85a614d15e7db95e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fe4900d1cd9231521e79e1135c442602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0462e342fadc64eb2abe068cd3b5948603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c8fb4614dd8d9195d08ff6a7d9ac5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ccc193ec449c3c9a0076222116fd8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72669b00a8d53d8e8b7b42b641f1b4d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489f3d9c2d136526a866a80591328ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eae23cf99837d6ee458c2a3b4fa65e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8f4f4d609a67e997fbf8d0bfb21a4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b063f1cc1f845f4e20f8cf471c28626610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145bf2236b38433d40052a177b7f3cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfec96f233a80425f277b4c7bd6a954612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7081a43dfe98314164e3554094ee0c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a84a5dd25d42fd5a460fbff777f8ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdaf538ab49b963e2f42ac8ee4980e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab116e2db7dc60988cb7d48ac992210616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450783b8589ca914a6a1d4af5b9f2318617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4134cd430b2641ba29dd48bb90c04c3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72358da26aef28cf0f9a4a70077f413619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a7b551464dfd3db027eb930d763cb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fd9c845fc7bad8dc8463fe081c158621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8eccc5cc7997b7eebccbfba1bdbf0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b32064f48e83cf24727cc619128cb1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f55da6ba580101f47715f0b093823624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5d1d56e849a1271ad777ec303dd35625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8084e771e8c4714d90abeff29053d3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ed85beadaffb69b2f91680657895f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf7b7b96bd4b22e41212c2735507ee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b373586fff010ca0f57310809f3d0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57bbefaba53ce4e74ab42ef726c4675630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d339adff8de19171d0107c98d046a1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20332b4b89646f1cd8d7242f68c59f2e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056378b4f157b3ec0e6d8215ebfa642d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4488cfb2aacece93401b29d4f4fe9f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ac63b97f9d882a3b833b76157d4eb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200eac58aa415a32a1433ea2150f595636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2582e97b668039f0c1744e491f91129637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac4069e6fc6722352234809031f0ee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03176ab81b32e17c4dda3eba200f2061639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5b8696b980e7ce39e6bd93a69f1be640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052656e2dfc37376d877ab1e83dbf1c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18ac06102ad840a32ce5ab89daf04a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9caf64a6427c9692c8de5988ac705643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3ae4fb9d3f52133ba5e65f4aeaa28644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761402b956a28e949b12ed93d951fd5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073b5e6b57d74d1c5d20f90aa6bba65646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76989dfc8f9c998dde4808a978d7fd6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36886b70cc1987d155669f7fe27d9378648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17efd2872947d1f751468c71f9387fa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916eeded8e4c15726c4e9cbf44cf3f0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5d07a573d94645e2883f202fe8fed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa705cc05f5d5fbe47cfc90a9562e74652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a96c2ee55162898c271f474b000aa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c33c96240ea47fc5622e98a2a55130654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e752c7fbaa508d12199b874f6cf61655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e461159fb4a2e650ea84f2aa85ac529656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a0427faff30df94f3046d50461098657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ab5545de64caaa5449a2cf5202131658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3e1b3a08d023805c67695310da964659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025544587bff8937bc4310e38a3528d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c688e8821c9db7b1f0df27d74a3bec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28aee3781aa2b9cf18ff01d25f07c3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8a105edd7e4576b5052879b4d7e0a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30107e14c8c842fd5a462796d0382d21664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b7f502ae12dd602a6f0849ed9852d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba2f094b72068d999b516a6828a73b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad260de92a5c97cf334f157d32361ad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fc063205997264d7adb93edc07488668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af722db3c7bebba88344fd62da058b53669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c373b53e7e65056cba32cf779265790670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e978d235ec439b9bded9f3c13748d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec7c99bca4693ae6632e2ebae566ad672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a665853885b654cfe95f81511b0d3cc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf65decccad276b98b63a23a4ba9970674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b6ca70fd1af27d90e9e5036aa5fcf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81f0c6ebf2181c0b4038080ec3d9fb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27058cc4bebbb27bebcd80e9fe560c83677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e58dc89a9909cc7d5ddd50cbf959ff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee05e497aaa2718723c1ef87ecbb92679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edb5a71aeb10fc8f846b33d495c351680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de90d889b5219ed5062a5dc296da317681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba44b908f3b3e06986ed56870fbb52682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90564719b0b747ee06808da6126d7700683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01803e0501f8ea929a3bce05b9f05a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7a155f92c6303abed593c18c201a5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff2a98dbe89bcab8f152930f02f87c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a10368212dae94057ea9289b82202b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cc02851ba84a13e9ac3d5c6b663cd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ba12990b24c6481d117f045ab9594689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b1e0d29b8a1b808895e84331e9690690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6611fdc3e07cf725f37d6bba908b9a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090faf88139436970c42eb852ae428c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297c88e28dd12268a633f1a9895f994693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999bfc9df52249ca8d9563b0ef4a5b5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ad0b725b84852cfdcc722e0bda465695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc1b453bcf73992b7f72e6ccf632b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d699af7b06c898ade74c4439be555697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af815713c7b90bca06f37a9ed3b7ea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fb5c2de7190b27018be64ee23fac9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cef4ef86a649d7991d7bf6ff7df057700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22ddd2cb44da22259651dc14b1319f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda5d3e17f144b442515706f3218169702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7a34b50724243aa592636f263e1f4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a2fb95f67370c494d5e580e654770704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b842bd4bd0f1b600781e05347cea2c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf7e1a4c607c9c1299e3544947cd54706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391deccff5561a5e818f27b8943d9e4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be6859ca6c146c2be2c1ab3a7fa89f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde3b070f63f0083127e4145bb2df12709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28273151c2f48c2c9cb1499971a3b79710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecf3535fdf05dcb86457f001792c2c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870444396f55ee5b06b3f47a860210e9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119758f4de2995471c8eaa587ed14ad6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ade631de6df349038ce575383a5491714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6138b87846d4ed938392c7d96cbe26715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655a27597c285fe080c6c234c1bdaa7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac089c367def774e1efd7015ed0c41717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe393582886fca49e64cb9633ae744f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3a7bd7d776d8e5fdb9c5f1e5dd8cb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db6adb54e4fc45dc308aa1ddb832ed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fb7ab6dc9c6729695aaaa09e72699721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032ff96a4852e824a7c5d18727fa3f5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c760175c7b7bcad28567428c41b496723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb702541c8466785cb4f35484caa53f7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c527c384259ca48c45d59da5c8f51725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164ca0b1909530f0c6dfc99a121159c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300279c0c7d89ed2b52398132f584cf6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aadd189cb23ab4c9079c2dccec04d8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538dc1dc56800bd049a353e98abcd1ff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b231d47f09acd1b02f80ff015aaef9f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27120d8991ba4b9032001c2b0c1379b6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717cf94223e391c2ad1f8bb0c4d070f5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ec8ffbec1596a7b411eaf841de2b8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519b9079da553a6bcbc0282dac955b1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5723710386ba3263ed3a5216d2e8c5b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027122d3fd3bd162170cc685b66908d6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7a10eb6573db91a333ecbe30b7a73737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955bd528c4899525ee8f01cb47de2a2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afa9f6b1cb1597194eda8878b6c573739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33702cf02bca41a86940fae8c4d486740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba0e90a3f01b55c0e343f385daef35741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1233b0f8a4268f04930d356570c0f4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc918be6e69a43aec7d7e5253b155954743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c31b3b68dbbf9312282b7cf4ac811744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51645009563a6797a82dc6512549be56745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09317988b28fd6b84a158859b009f392746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91264642476fcfbe8ae9e19e2a9a7074747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8f813648f4f7d7b4089f3880a83ea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca8895e6f3c621555f4f318c875da2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c2315fc33df4b19e05b17c139f012750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734add7ea242eba4c489aa83ec1ec24f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab8cffc9c3842108a152f125fe7325752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5292c2b59da82579e6121a92819f6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff5ea86838db0b85ca523da406560f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506100810b1c371afbc657df43362bae755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259c4f11a6a487607ca8a9416aeaebd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994a65794e9847836a8d47cfb86469f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5adeb1c2530973fe777fd7fa1ae3771758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455741f831978831c4e1ac79eeb7749759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78733b63ac8cfb68b8bf545d133512321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ea5e2d323e336e98ddb2ea488ad472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f33973af61fd0dfd54992fb38fa363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543f338a3f686d3f24cc77d1b3b25344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b969fc6ebf60798159286dc703fd6505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb3e4d23a9f542c3eb3f26a8c1daed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174618d3c59e46babdc105e0f36fd9d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a1955eb32880d3d186518921aa0b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c9ea9d0de096ca40ae6da1c3fd7ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff9d471dc10aa10a2da8f72c3f3b1010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728d778537b17d02a867eef7ff01b6211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75a2617c556e29f077d998b53f443712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a111fffde6218eda37dd78accdacca913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9bba27d1148df7cf51258d2e4d96514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55580f9f45b7f58c71e936b29f7c8bbb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcae6f4de72c612131bd28d7404d21916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a2b07e82905b35a55e2c8ca89ed6217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca8ce2682e95e43ae608b19e7d5e8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fadc7a23e814806e4170ad42ff6b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf472fe3b2cfe5849bc85a5e9961a9df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558bd56eafb5f94cc5182b9dbfaf27721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7e8e6253746c537b30ddd9ddb9c0d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d0431553d11f873f0132de30115a823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455563400f917291c70b88c5f5989e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18f91a31b053d3bbbf41efcb2cc0bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96d687663e446ab3223bab36d0247a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bed29ad61f5ebd0b2499b18bd7e15b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8366724de53bec7c3c1a2432cd8b96d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3365f687cfe91908a0f13f3ab554929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aff349a85ec1b65edca1623dc0c01730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332a529a620ba5fc39bcca5ea86e7d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56da7a279d258b7019c38552b37cd8d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2f47e9ea37e6adfa1f46d78408e5133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f43c516cae0d2937fb554ba67d8b1234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400585d658f7f074031abcb422bda63b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e1cb79986afad69d862cfdb5116bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26937285ca5aecd82dcbbcffd1727ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4940992d2739e4b883613d97d770e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e018d189cef6bc54fc8392cdf8e1e9539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596e101355c0aa8083b3f56ca8a3aad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23cc2caf609e00eba7dbbadcc1c53b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e051b1266e320a14344ab6997d09042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ddbc872621f9b8864acd34f926fa843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb70423e497362e8199f089bdeb1a1d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7d3e6fa0b367d4333f0d120426c6445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3478c9bf36bb42c14d416ef555b4e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4044052e7be4794f76fa5ffccda7847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb37b50b71dcb0b64fe59f56512ac348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165debb043e271552983fb7ac7f0b4749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e154680a3cb1986b3bba09e36ba55750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb585cce7e3074536d6ec423944a0d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907998d8e9dd0e569bd6b975bcadfa452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb310a69787a4bd6dfc23ae512c6c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067072963dd570856679bea236fb91554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f967172dcade3bd1d2de10691d81d1855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a1579430c2e1a8b09a5065a116bd156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7f32743c3446812e47f41add2f86957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f1fdbf7e098e5a2619cf0ac36ce9a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef7f83deb1569080463ecc39146f5159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bec5a243f5c2e0a84aad16ae3607160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8c17013030cb83e3f62457188a45061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1939e2c07e7177cb85e11e1472db5a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea758b4047dd59ab92b0f4ad3c03117f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5b0ea5bc15c3a42ae77d93742d84464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5c269a0f5fd78fd564cc3e611cd0665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f977065dc5386b059a01034282c2eac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a2bd8c3ddee8a5425eb741c0269f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc56e597a4479873f4bcc00634d929668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d1020ac6bd5e46d5ce5ab67d4c65869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086907e6f5d85d560d151e820ab677b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3e5a1e80cad553a2fe2212267197b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c421d7fc5476037fa4a40115d8ed872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2fa2e67c69539eacbf52111f39c2373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e1f413c6f0030494309e1abbdcc4774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4723ea515190443d8978b6da199b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ceca6ea6c8d1ed6d8d44aeedbd316476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e2e940b45b44577fb819e19d664aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558021a89dd3438d8067efc8ea799d5278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b472bc5fd76438559b6c0e9641e04d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96d0373bcbd38c02c6fe34610e2bf380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf40ea3560e80444f486e98c8dbbc681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f365f1d3a65f2a63f906b8dc1f1f39682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8883d6887447ff2d3e0d1ac79724783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe2d501c4095f9d7174d371796a17f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe445a8a988e0c29c09eac2cb18802c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301d9e7d15b0e7d599a7b2809a5677686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531aa42793254f509523fa5ccaa19ec387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9fbc3615602c9d88b8ded6cf116d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581015cfe479be2cd5449746ea7072eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22ae5a7291754462470c62a79c3a4190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487244be949a173994186b8021467b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32a0893b21fa974272a0c9f8447c2d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40683fa4097ffdc0a4d5bd9616265393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcfdddd82d3bb04bbb98999f285c3294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824af4fce91c3253d4fbccce448774095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b187530e637c24829a2b743bea0a5f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55ca36bdb27a90231437463eeafabb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07df5ece0ef1b5ccf221591ca69085b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44d6051e5d39aae7ceeae99b343cdf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b74b67190c5b88d2e30c83d016eb15100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6ff376c17e3dc6ee37603be85eed0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe85192ce3621a185bad0091d7a589102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa87b612e433cd57cdccdc5848a8d85103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f34b274cc8ee49b1ae0d52179fc4b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297df6a0c9ffa889aa437d967f22158105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd4cc41b2c724067825b7a07d30273106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78033d2638c98ce9780c37770b7dc4e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc3298df3122874edbcdc724d2cd45108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cdd159e898c4ce63af5005f6d48d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c5b3d6e26ca9c7523bf907fce27cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065d525d5f48855241383caa1206a86111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b34dc86c1321b4aa308d2eeeb14203112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df197a05907ca01116f1503c04e78353113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300d27f8cceb87c5b3e64acc1c80ab2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b229a254741bbc292d85543c0b458a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bba056a6408bb0180baa1c95aef15c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cc4009b96b444912302145d0f2de2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84e4cdeb976cf52c1c33f06e5660d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b6615cea050a82b34c7a340281b68119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53683219aafa4b882362a0c82b15afeb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4060f113787e253aeb415c48cc0e0b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826fc38a0ce46425018431d26f6db7d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846595a5d94b848adb5600fc86e0b8cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3127c60864c0a32fe7a2a98b7a71a92124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b4ed235b377aa3ac2f38575df33b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c176f244152e8274326267d9a080eee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f2b1ef763da7672899b52c5916315127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7858abdaa7856d210bdf42746ee3501128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518a11ccf58de9d22ed565e273ce728129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495c705e0b3b60aa3e76fa1dd78b4f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8723793c016543232ac69835fe9e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76b5f64434fa5628f38ce0a611a297132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c83273051a1d84814c03a0d1c3cba4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e4af25c5627d441e038be35041030134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d03bae89e410c7190f92ce7c7412e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223e21b54af1a0279ae2ea16ce46089136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4063e6268f706b62da27595c07e1d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d2f88a0504a58aa9ce7e1633a1d8d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18dd2eeb37937384961065ffe6b3b23139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59add40e70fe1852622d96d0e2d2be00140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387c58db4e7e8112e2f68f34d1a9738141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ae69b0c2b230bfc86031dcd2e1269142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd800799521c5a674d7669a430910e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677282a9eb7f437868c95b240c49e8e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c690a0a3fe9001daec373a360ea75145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b26a9511d948969150051ef2dc5e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbc19b373ad37d1f2a6fef93a80c82147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8b04004b15bb6d14d3338e433b4d7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b6e7690d2d1cf5e3d46d3b8044266149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ddceb7307d7973702e3dbe1b82222150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397abe76ac80067f4f7ad1c34a7c9f7e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672371a96318ab319ea8a311a412f1b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40187448a0f15c04e34ac40e6c33ee93153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7875aab2ccd9b1d6be93871f4ac003154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761311711734ef8c4afbeef8799ac8f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fc449a11967ef1d23486e96836882156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea68249d9dc383ff4203e8ca265063f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1718a0f0427f93cda0e96cfa451464158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2012f613004cf990052cc631f0aa90159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf329e60f92be45de2251342bf89e63160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8bbfd33f44aaf4fdf864acf5bce27161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82780cf24ca35f6bc5cf65208afe5679162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1981bc7a744c0712318539d591e0b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7d934b039d13fe6ba8ad07a48a8f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982f0c6c57762d68c9ea0cbdb48d6d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5aec74faaae626a8920e7ad59d2b57166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8b47441999f87ad83158b9e7540a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba286d0958a7b8957e766a0cc036a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e804bae0f07f0133b5a4552ea3d0635169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe6a134fb5369014eede28e7a97b58170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47ffbb294d3ba90a0a0ff854d23195171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df91de45195db8eb6fdb4cb2ba7b720172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693361ef5d13b8533c2d076d6a7a868173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85833b385e6046cca373bf8f5548d8b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12f41236f4d783f87f80d62a246534175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a7deb564aa21995b6a570cb68a77e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec263fde3e7e35b1977ef247b986ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941eb5195c7d4cff786a9eac4d85102178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8bf69039afba613b43468edfd8818179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b8c83d3288642e0b3c647ac85ffc8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5bb20be69eafee68494cd5e7c14a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156f211c805ab01e0c6ad769555a3f9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20c10f093b2138545218b68224e348183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebec08d75982c91e92b0abe6cbd5882184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3bb6520a4a113cd4af83a75021b3b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88319e4977896bc888656792031ed1c6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26658299b88166b6d38aff6acc153e4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d81a0dad2e620b18ba37f9d7af9bca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67fe41bd7ea8bc25cb28ee50abd034189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d075fc3708be7b1fa0621e4ceabba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546ad99aac6a6a2794c639bd84ff5ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6f196959e185ba29d7299958fae12192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05080208d675b30311c74451424a1cd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b36124835b4c6f48b3e3cb70640cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da980c5ac6263156183884033ec8e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa57b7c881220e35292d8493ea320d7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b14bc2eeda3f0d50912721f7dd4e95197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257deabd6d6e3e678fafc5280c1ec3d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7a0d8c45e12c2664d92437b3472c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbc90dc6b0be38a825379ee9c9b1ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24be1a83385b444a953a46332f6133201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887611f4163da0a4cb76994216e6bcb4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e343bad057c02bf7ff67a50b95c8c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80626a1074ec249112eba74daab521204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbd835678212a6ba69488b1185e3ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc994e57a9b864f8b23632dcabb4a096206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851df30524afaba79939bfdd3dac5f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e85e427ba0e9c3ac1c8f80d1daea1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bde6b4ceb22fe1b9d3fd925f4feda209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246461eb2e7100fe1a159e0ec656d74210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9547ff68898958a69a374f3d7ce21211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c6b0f746c298e8273aafeb05c6e1b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e139d031126fe9bae891b8da802fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e81b34438d67e09b609f56ab5146e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8a1f5766648650effcc627c905c4a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cff477e7d10b6f3e3533c8dd076c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822058c0443882927f83c0f03f8c1c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50444fccc56985aeb9a9110ec3eed3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df524276afd696e354162769132c9a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e70f2615840bd4354c99ab12a7932b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d41784e66843b6b8031bcfd806976a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d67f00d1f1b09a2e2ab2bf56ee5850222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9049a94cefadfc1f7582e4db1e4008223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb3be4bbd30802dddc4399258ecbe3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e29fe4f8028aa4c185e19c85fb4a94225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ef31996ee6d9b97e7b42284d12f3e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d939afbc1bbd14caba6c32575de38227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53b8e0a93f031554539c391cf37a37228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c75b9097cb6a0a2f7e847a3a65f972229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff03ee0110f95b8db93b84d0b50b0a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47221534170de4963c81d71c754c6d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8e6dd119982bfa7e3861967b175ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f01557877d453472aed3042455cdb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36d922b14e423c0b6c57e0eb96cb71234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafc9d0059e2c4a287162fdf05c7d3b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e3654071164820327749bb1745a7b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8813f65d58f0d12c98e9409794b73c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9856548e9e153f1674df816ae8b5e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48bd2eb83957ab8056f2674a9c5629239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d86bbe26b24881b6d305dc6688db2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1b694ee8b8e20bf8b36fde57b3587241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a266d1c6fc972f637132790a997f4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c087a121c8acff902c509b9dd0565c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651dd890c9eb5d6306f594c7a135f6ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252c9e41ceb248acb30d61ad592ae31245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787027fba2f5c20807bbef03c89bf4ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecea9adeef1f3568945fcc83c6a008247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa19f73455c9b9a9f619a0c2e4f0a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6710904ca0d1e74e198f3fc547216249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee70eb72a2c79017ef75fbca2beaf0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61265ee895176944ce55d46e6e71c4ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3905cfeb23cfaf071346a3bd9cad617252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553053ef53d5b0f9f1d1e5fc4dd1e112253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa66304fc9baeaf8c0fff1ae3c08b9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d067eeb9dcb322c36b2098a76e85935255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5948e83905d03b1273ce09a047f42256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7265dd35a1f2108da8e1e5523e268b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f71371ad1486b1d3c259b3e1e36127258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954b81b795b7770e9e807541fbe57dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e04277f6752c2f7a5de8db4f8d3f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ce18d0b1cf351d20bf2817ec4f23b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c822e58eca9503a2e4693008a0c76262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27da46694c5805f8cb802f22c5b6ea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab069d50d07102f83c0cdb57caa39f19264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc93ecca42f2be30caf6473c5452bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80296f32330c5f11bfaba9a65eebb2fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9c6fb781258655703a6d3a835b46b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d33ccab0bf44ef61e12414a228e5b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4fa5a1e4dd7690fcea6965e678779269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361add6e2528354f5e2bedf50d99b8a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0520a6c248314828923c9e464126cd5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa974b146b207a5667192231a3274252272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117e38de73510e418ab5214f4bf7bf4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d4d8d3a80466ffdf47337f5e9000b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84655be7ac74f21b86c30041c78ab0c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece026b6e4b4dfa7b56d21b4fae49524276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1319b74b0bfbffbec1330f13c76f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914efd4c57808b45f0b1660f99a92ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9daeabb4241d37c6d0c6f5d99f538b5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de4aa6f7ee8abd399cccdaa672e5b4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121548f55d1666b2ca37bce88ce81ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c380f840bf2ea029927c0ee580642282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a2b67249d4db441e8ba3ef17b6f83283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a9f0cd9d737fc4b41c6321b11477a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ceb22d5170c2d8009a5e6ce8012df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb716daf84860b5af090a1d93ae17a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be2008e3fa5e68335efa44049e3665287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83012e9d55a694a29d77430e48a7e9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6eca31f4789b05bb91f26a82a63c5a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb865b7e3bb9fec550624b9c88fbaab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c3f0b39383bea5446b80a6a907263291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9138c40cf7c655c99b0bb758c6a54292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce12baf18f7216bad9e7ceb63f5db65293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d084faba9d47a2a4f58fa57e3079a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80310bae7b58ee76852327e6e785ad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894294037a9f5b0ca9013aee196922a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c1075ffaac408a4d96109c1bb1924297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cf3de8e0b9e623cf77235823dfca6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904836e20c9f063d2496a5fc07402d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd9d615de49f0b6115f8389c3225e7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e95ace8f8adb52764be2a16d8b7c6e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b5eb0d5b4168892fe8ae32b424184302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff87ad301d6756461f99900beaf5043303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81b7e508f5c527a6de73d60893da59304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3a95ece34139813d9e9f4326450aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c581f30fe010a3c2ca5dae056a935a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ab1b23b72be6980102234dfb97044307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bba896fbca86d7be08f1aebc89c645308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a210149406854de93b89257cc3149b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5b1911bee6aaaaacfd3e6d7c230ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df32b9cc2c4f554913c4a4c7b683aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dbabe88ba1f595f27c5e13f2c4523312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98dfb624c8b5254bfd02fd9977eec8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074e3de48f16a3b9c399a4ceab9512f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea6b8a76b300283062de9a4f70662f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb76b03febb8b478dbd179fa8148113316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4546d8d5a8a3110e0f3509a5827af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e85123204f273b5b802fcb1b7e91ba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bcc61973a1aa65d1c07d167687a69319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f68aa4fbd10315e49d2e889031bc6d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908abf25fe662f38ddd914ea50778c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c1eb4c3cf9cf0c85177ad76c5d0d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ac484e77493dd36b45ec56797b2eb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd2853700042cf22b765a415504f14324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcc273142b78afaa3fda5258d50e0d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08405a0d1ee1f33dd4c6935ecd535d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842f539e53bf7175450bf006da176ea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04781e2b0cf92e82c0a9bab2021227328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac46359f32141db25806f2d7317854329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3839fc0600d1dbbcd5e5f090b5d91330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced27f7482bc1813ef943fafc816dd1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecbcbcbe5d0d08d4f8853473bbd696332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ddd5e1ee27a969935679d622e34d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780babce794208aaee95e09a95659116334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67519ff91330eb62a0f0fb218eccc7f7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf40d5a9c9aab8a8978427c22e1eee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633331ef019ae94b554f221d668db12337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ca2e53535cd9ab57be39f72be56e0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307c3334e6789f8269c07e500869667339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869dc4e61f14350816a16d4675e81d2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6eafe2a08380118f46e8cae228924f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfb687821dc5eaa1bbb1812657d6de342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca9ce74dfa1aba465d31ebf6256ba1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82dec089be2001b8b50c0060d8bd0c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74cc5e7b9cb10a73b94087914c0f23345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d5707d90f2156a5493525df5154bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ca70f26ff20e41d36f29b7b5af2c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c14351d1c238e8e078ad136dfd84b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4507cbdd5836f1213a309d61fc56308349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d85562cd1ff728d727529b53cb8db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317aa6faada7ff16e37e411a8a7ec58e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88614e7132475afe73c8e2ffa15ba2fa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b79f4851695c744b4529a9f1a0f23353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d97f27659ceaf078bdca350d3845b1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823bf84f88b2885392e4c90e5eaf2b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be00f320f4b09a5e5e35e9440a014b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350dfd6f6f52c829eaa8a33a77eb6f27357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e30fc96416fe33f3ae8ccd68794954358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cba2ff8c4d59a193baf608c71ebbbf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f564c8abb33023f1c5abdc35b3e2db4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73223ae17248588d64656d5f17783756361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6e112823b898b08326ca31232f70c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11132a3425ea7f67832e01d56c7c21363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e2e762856127dc6c67488b25d443f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e2ac2cc0d70b98669ae28ba187a58365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf774cb8d9fdb3e38329d9274f78e00e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355c13a79a902947706b2e9f199a247367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57142918c9ef765a7576cd8705212c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f62287b10d6765ccc9ed15d1096df5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080183d9206821b1ee15632086b5cab3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2586259f02cd091674aa925d7a4a69d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9167766bafb800644f03179c705cac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04989c0a4030a14ac43e67e8e5720b5d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98a3061e7b4baf4eae9d525782c028374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d64b62d3d0f9e15db6ea45bdb932c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633497e11722fad6f66c3b8ab63d0cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac9b9270b06d90ff9426d068062432377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d437967372016be9cba59eff17a1c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21830da48d9eca2a6a603108ad31fd76379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30713d1ec87f0a3e7c041f474029adfd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3af094dc8f19083dd072b21c426da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d61ed03f95913f88cb85cd3271ec6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643bdc535f8fac98fc60defbd6ce62d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621170339370e6a72edd8a4b7b63389384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623788d95ac2ef0d0dda27768ec239d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73f36fc68e216a16c7010f34aeb2c5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24311cbbd23b36187181fa3f650ae7c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746eee8e10083bde7f70b9c227b480b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9a7f0be544cacdcaacf4cc7a1308d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e8aba6e12b34c87b00eb680c6e89d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f348764615e66a3c319f02338018eb9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7d1e06ec6fa3a705d2c3a9fc68ec8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdcb3882143ab8bcc997c5b59f77494393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f876ad8f13062ebd905d0b0a208fcfa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b85c4fd3bd797ffc51af30a9455cc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292d6fe61b72ca013618e126bdbc648396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50d4dcb14c46407d5075fd35273996397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70517ae06e5867b45915c10e4b67c02398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d822060ae73c0ecb7a22603aa469fd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f8665840c2db6ef9845fcce727a37400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35136006c2ce33807f07a2c8766602401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a209ecfe26c37bcc593eaa67d58dbcd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8a25c58644bd52d0ea557432fc4a9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148dcb15d227a62966e1903e9eec962404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0ddc1e13a76f1c7a623ea487bcd32405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458950859da77fea82977ab388d681b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6b0bb5f0e90c2f6889bf7d9b332de407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb7cea3f148abab712b8ab26ffee0e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3621a6fb3f32d7fd46e1d67a3bfa7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80b048b160abe30b3905bc81636262410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ae83b6bf8e55748d55225ae85b74c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff919731bd24258a6379aab0f3bc36412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2baf678f1c60e3441680b9d706c1369413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8baa97493bb8f093c16b9f7e9f797b7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7503bc132d21dc417ae894e3cff5b5e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e26957984879428255d7af415135b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4136ae760eb53301bbb1a547ae4f7cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b992279416553d61a7fe2ccb9220c3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a71880d5de9c8b10abcd3720c2182d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713433f194848b0a4839044a0cea320420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948bd3e79649d7c019fbae6c60eeb5c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063c78366fbee033101b5a37faed91b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef486e2d5f4095208417dd6b577543f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc9537bcd28bdfba5c4dc2d1b89414424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fd71d98ff7269b00247fc2d742fda425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0454ae8bf249e8b4c96e6b60dfb9b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43875d7fed263096dd7d51a83f048e01427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742df74967d637f57ec96c902c4fce2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227301d84f51d2acb52c83c464eb0da429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957f5c47d71cdfeae7c411ec5ab100d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35991068cd468e6317d2d283de44c0a7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc91058ba55391c346cb4ccae5657a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cfc6b2dfd2f69ac03ebe3a5ccf926433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142cd1a29e0ca13f364c2fce9b062f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad565d4170b9f431df33bce42ff07605435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9c7ecd5cf9cbc0206da5426f5006d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01663a0c11af829683bfe96952adb2fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d338c52828f8d1de5b64775c6fc0f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdc3c56f23dd5c9c88aaa2d9f42d45439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1e03d11063e0e0323546f9f4ca767440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6484a67c1e68fb875e031a9dca98b5e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51c6d1ca4e0c292284659c1acbb8b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c368de69b151a0804ae83f360759c6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b78dbda0ebe6560e3ff59605036021444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016087b6160da6fa0c5a2a86773af0f5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ba37ab7b3023548b17ca6480840c1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b33811696cb9cef04212fa8c49290e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c035f90536f00c4b5c6eeb96388c3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e950683a4d17cca2e4eb27d7dde51449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caab9619a7cc7c0c52a4dcfc3f576c1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3597b59b6b045c6816f91ab7646139451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc77da17d5d8b2ad9f885a814953ac5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612266c00c231e05df0c680090fa35d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c781a6eb64bb117c86c36112d7beb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bd1a72fa5bedd8769d5bb5b4d7e9e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15dcd4369d18aec71d5183fdbb8b75e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550cace5e0290c70b97cb8ab838e1d4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acce02bf632a89add565f78c1ee7f7a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ce3274e91798bc3cdc36a3107ad0d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33ecd9307879babdec3946d4e6b26a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56799f83fdb8b7e714027ce313fe3ba4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d78149e32a561cf79decdaa96f4d8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26877b9a3ec711d5b78922c6c366ebba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed265307835c910276ff33aaf89ac8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7133774dfabce296a2cf4811933df4f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fd0d0197a81d37a7dda9df09b7092466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c845397e6f67321e8c2ab27e7b4058467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246d1f6937d2a9c2f5af710c339421a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98bcfd174d84a734b1aed8a683d9a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38b444ab2de757e4c709066801b571470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df43688b1618b3ef1225db01c23e03471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172812e03b6de1e5d09ff23ad241b610472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f42657d8238f2fa3d29eefcf292a78473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f238ef1da3784b1701b1fbd28b5c4e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607bd9b1edf6f952d12e27465661123475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e38389a0fe5352fdb5b1ac3d064758476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cd35e0fc104388fa7223f25fc4ea0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f26170cc0335c605ef1d8d0c6bc5fe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2599f2e698907b0c2c26554dc05fc48479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9183df60d460a6a8cb6409a1152411480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fd816bd5aace981d93a82f5114066481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11cf827b3d393407228f2edec92395482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0023227bbf8fb3eb15e367c805f07483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b576c54f1cbfe18867113a435506095484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd624c734da541c2c1ea214d30cbce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917e8c58a88a53e14990bde4feacb18486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05159daeff8894a3549ae8127abb6b09487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2975c6543cd46a287eb57b06a50a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a03102fd4a33948de71c68bb3dc1cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f0d213d70e44f5d17bf5b2e26ed2b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe41ce8b98c9d15482f6976194582e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c233ed8a0b505311e77b86c0ffff6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d018dcd89534ff874089817c16ef5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b529f32a25b5af4ef940d38343a4a6b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456847207913bc5b0e7a91aadef00b5e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411510241bbd49bec1b1fcf6e513574496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82638cf3f4e63eb4209b8c64e10c67497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389c70eb3428e7a74d2dada00940955498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400e943a3e19e975ab35da4a65aac44499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048576d203a8580edbe9d26663f9806d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c9e36380b5d848c5dcd4f48b7dd49501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c105bc9c0c10632bac0d82269db5c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea65da54aa62b8e2f681b7813c3f29503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2c44a0832d740a6f0f0203ba2f875504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233b625b8441caba737916e5aa705ed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b057c577c686e0a560967811a6615b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7919d6c1ff0f29cc6a57486b78780507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4217a940d70c84bff7cb9365fd02563508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe237928916ca812bdb55381c08f4aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45800d4a1eae8ba9da2c0456b62de60a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6c645aae0714143fb5bf8824e1898511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715f775e6e06ed5f3184a99ca0bb484512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c443f92d95123fae2113e48bcf21c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee9d7ae0692fe663afc1e95430e723514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c4d32924e90384c067b637de21704515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f153168819a63209201d78e5babb256516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce00f6dc6be2a556cfb9aafabf226b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8e6040d5a197ea79b8c07bcce42b3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d37c5a6acbb4fa7283c45e56cd8e2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d451a3f1424928601c5d5bb38bc8237520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010057189bcae4ece600121c21e7f178521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb4e84ed04526b4cc5e0f8959854a3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769bad10057be940f6ab04446cc03a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82392348076d7ed98321505643e1e837524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b969d6f8471f195be8556db29daa72525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a031f85c33a0e1a5f06a8e74a63a690526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa49f749b8437bb5d0b1278a4f63fa0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eaa0a25427fda74bfd9c24aa87c5f5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebe2bfa6ff8054b8af8a51fc18df78529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5304752ad69b1278656c4d16f8733e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e598626fb1de27dca459ab2efba2fdc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112eaba678c3cb0848b2cdd3baa1b80532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e53d1671bbf0ac3ef36fd278a5bd78533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfa187cd0dbb2ad544de0d0fcfcdad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f20d5b36b9b6ca14dece838e7104a5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe5d75030271bfeb2186f3b232a98f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8569f9564bfc41a837cc0f8c0f9a33537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9efeaeb98970680ea2373cc191d4ec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617213bbe75bd4999f5ee263fcc21fc6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257973a8051dc8cdeb336865a90dc4cc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5d2b195437cd1a0ec80d6df7d7fd6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ac435617585d22eb92ad9f828b163542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06ee6da7055052571f736cb8b3a3be543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c7df8c20029f6fbcb5fb51d26206b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebfa38923d284db2421d4af925e8a2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dab8e2327f39ed6021c07348bf181546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48490bae85c1938bd63251e01c732e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3974666875f8c100576cf9cbe578cb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11155ab783465e9ea4c508cbe2c6e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04741cf1127f042c2db51acf763e783a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64e3e8e68cc0513e5211cda1ea7773551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19927f58865ea44baff80800f309c7b7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64531937028e70deb712aa0a95ccbf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52a8bb55bbef7a94538c8a697029ad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec9c1593d9b731fea17b8c7c5c7ca2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa30edec2b9f8ee7d3c95184c569d42556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427878374e005b15fe4c544cb341719b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df34483c328571489b02cecf030a34558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af5da215ba9ba67c145b25776b7e04559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007b61f733bd9b7e50e38e678385a63560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d342a0d66db3eb2329d7fa198437d89561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0b70414bac4c7d24d17880d5df3c0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7785861e69e1f15977f768c0113a4b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b93a335d107fb95351630cf975faa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ad1b706ad7bdd57b14aca2cb8fd32565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aafe6c01e73cc99a49fedc869e929d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87ce7cfcd68b799c475a5e31e1f5bb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb401682e9f467569800f6291e69e973568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c310656f98d13b2afda432fd2841d43569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a270e65a94fb1d5fc14cf1d115378570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18d69449d5bc983d7bf1ebf8e9c8ec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc95be253a5a0f94e8b8a4839cc301572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b48cffd8d5de734a6856e6598ca905573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fed5abda906a5e287e89f005143bb4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa7c4f40da31f17967ba6ace2337b9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1040fd77c08cd6942b178864a9e37576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db449882152f09a259eeb546f9f0f0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6673f9db154ba116cb104126602cf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c907c0949db268089c04f5eb7ec3de6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a649e31a72a02f47a7b3da269f6afc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b8db79ab0bb050f0d207fa686a692581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24c7535b15f136a67f90b9846f3f87582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea73c8b7891b854a1e3d7249b4fbccf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d98ea35fa01f084061fdef1782e2c5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68613d80c2666101494be87b250f4217585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbc0de4271cee23addac4bcae72bfc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a5c760ab9b71b278ea7e8c73d4f6f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77200ce7a13d6af8a510ace0a83202df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ccb03d6503c7542e2468c7953e6d2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c046929604e68394c585e7e898c118d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb2c63fd4f14c2f1455b1836146698591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff714cb285ffff2f644a2766b33255592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33f277d12aea253c274b0599c2b0cd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6825ea5f7e2609f92bea8b87e57cb0f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552fccb4d3b4fe1656655a8a3fd251f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5246e40b1d47e2ad11ea3d36acb50a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e810311c3889b5819beda905e6cc6f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62ff83ad12b4441fa6d86e13dc4a03598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21667d74e589363b18d9f94128e429a3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846e7c53ad0eaf796ceadbda24493ec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a915335e29d272b689838a83c834dad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646ab38f9fd3c7c6c7e102457cbfcfa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38508ebafde9018f7f470da780d2ee96603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a7795a3a1e99e1d251c22acfc6a07604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0b67b121786e99d60dadfc9a13e6c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b545ebf160cd8a2959f5acb4b32d4b3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a8b9152b6f5d9ecd674c6c1e2f3c9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527d09b8da306b7ee784f8e6348c81e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121e9eb24c2c216a22539c5329fc696609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f259ecc96714fcb2ed1ec2a9531cf9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b60085543d3bd6272ca79aa1f550e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bfc0a781cb0c954ff92680726b953612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762771e4b70951f4fddfe54c43cbbf2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab6f3f2b866739908e8ba07df4bc24614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f55d039acddebc6b52031ef5895ee0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729df8712e0330c7f8cc87c294e43dc1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e816e3c87f4c99fff0b52e770eabd1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801f4edce51310c030609f27141f7b7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4acce9a5f2d342d4974ad0583e444619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ab78c04c0cf4b1fb773df7a7f69e8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d967d0e81b188d4d7ab9303429ec2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a848f8af0f7612b3113b7ec17bf5c1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ba7a6ce53c5e5985f2c0700f7749c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360a8b56f41279690442445342283ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc83f48569eed1a9bdd146bad772fe9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548dac4315604d97a16873aff452675626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbbbd8655714c8c8a9cbe53786dd89627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9a0f49af701085f4f176d23c83455628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95603ea8ae1376f37b76ceb04feb852629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8eda0ed1827b5b230901b66539a66630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957b53e959ee8bef7f6e27f46cf45f5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d7244de855f7582cb8c44a6c79023632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ce1c9186f9232311bb7f015828164633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d2f9cec525bcd55dc5c3c12072a9e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1d0c8e2f9c90abbe3e6002596e8d2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913aa1b5ac8745c42f5298af89602e10636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1734aae4d252363f21dc51bcad82c9f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fb2a118782f79bcba5b57c4ba7628638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d6bc65fb29bc5c4c500848251b677639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f0341e1c3f5d306a09a9015a1e63c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b8f9f39924c539ae2e78e5f1369dc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9031a08b3247105e3a906670bb99aea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d66d3e2fe93dfb7cbb327ff0636cad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d07c09ccc17c53183445ef435f359644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5f073c43c829c6754c9c6ef335f94645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0513990fe8f851f49ad5a02c3857f2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e4dfcf75e9a56ade145e5a0a0600c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77e7201371db4f7233c5578b0a910a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabeb24272ac72f190f71afb3e2ef5b2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e81c3ca53b1a10fceabc7da6b29a2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ae0d882602bb7e6867558a5dad45c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d054ec6fa3d949f4d6403a66bc3b63652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada05f3772e782430e77f300b2129981653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dacb44f7694d2825c13c3e937d4cd6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d796e9d1bd733d532de3d5c278a028655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bb2222c774db2b44ddc0fca702947656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdde8c3e10c9ce24498ace0e789b11657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc233112e19c4e3514ca635f17fc324658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efdd1863c5eb72d171ae32d699c86c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaeb0cafc4bd1b6c3a3b6d1f7eaa342660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbb01708bb043a051b6e42052f2c72661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50de103f29f41ce642d14b10245e6d6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2438d358c2adfb046905c0973f91e8c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07047499a9c008e27fe0de6a7a3d10a7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbc10c0290ce95e5644deb64281d30665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ff6840ad43cf49da36828fff421ed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2a8e6a54f05b34bbd898447c2dda1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfd6b78cd56296bac40375332894e9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653647223cd7840ecc482ec353784b7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64534a79f098196949b45724aea9116b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f456494f8a7cc6d02369cfcd069670e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f738af4f9f91958d8a21fe712c8b483672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742be90e76d7786890925bdec7a8cd6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75d84f12826985d98908f9a752b0f2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72158b266a4a28cbcb6ca23f83eb65675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9523e8961e9c1144957efa0b4bee2d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bbdbac00a0583fb140ed213d9a90a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c590f9a612cd20279e3dd0c506528678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42bf52e767fe620dc01cb3b3f7b9cb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f9a83449525692048391ebc42afee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396f6a29c8c2c1457157fbb4ee000f7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58f089b8e4207b4b9d8d042114ec67682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d7e01652c5dccb9ede3225f91a1c5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85842a256e5eb4c943b7368c58de3aa7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69706af74ace51d33c559c2b9b236de2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a1af020d847e2ddaf322b6c9eb680686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558adf0b34cfb16a64f3a9d98d873a2c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd990de0e0022b082e15574ae93ae759688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504fa12b57bd10fef2d4f7a4a00309d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acc9e5674359cd5057a74c4f2c0712690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714ac580b65f803bd430f88f9547daa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c15b51c5f5d3e1414a0a3ab15b39b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b0e0b52aa49e1e56bc311111ea80d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10f09f5abe98636e254a06b1826fe9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e343b433ab97f7115aef7859485ea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5590d3809518138e087ed7024daef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f216bb3bdce6e3d770279c1cadcd0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fdabdf3729599ff5f3687c00b0643698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7d25615f99b820eefada81b0a476d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6314616d0d78970c1a44ee7de47a307700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314307e4b32980f5837b5373b99dbe4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330133612170ed4cc49de2201c8d414702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98628287c14c89fa27ec4306262b1a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b2b96f0c52f8cdff47d8fe9b710f5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db99b41ca03295f2f729428c9cfd7f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d656d0f303d5763512cbfa7cc2770706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2778fe26de4680f99bb33b40738b31707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa37b4e5c92a29a9a227aedfaa80c2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c528a05603ceb7a816043f0cead7c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829661c63eee55ecbac300b446ca43a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039f27d125a10f4063d09d9d6a654e5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8f35a00861bc3b4fea0d219ead7da712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bc030a9399087c72bb401124a0093713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1811188c26e2134615c6ac572884f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c760c50db30c16d1861ca6615a6dd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f1c5691444eafeb43800c1f33e4a2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f5c10d826e653c8993afa05585f8e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d099aaca96980af9f283936826f685718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c54ee873fa9cc637676a2ce9d8984e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4c784a8b2746a7b604f6fc0208dea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e9d081123e9134589bd5c5f32c0f2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff87a458da0aa49f1740b3585c0508722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90226a9eb2ee0d2dfb3967b698b84bd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18460464027c6c89687eac21bd4bd1b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735bb534a33dec01d24941f661cfc97725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1d9a81eaa6e2cc317bf8b639a7337726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9a0140e5dba7c4c3a141d056843d8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682d0344ef767676b571744244f1084728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63f36edb64b41951a22518541b05fb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084fe946e3e8bb8242d9dd0452b7cf0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf44c6c9e823296ce3b453c85bf4116731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc29cafd224ce8a1de5df4770fe0763732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3b4086e25b221b27b89bfacd50201733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb54eab1845c92e71022e687f196f95734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c0b05614ff51fcb485f0c4a769135735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894225d6848b013145c1cc9edcbc4c2a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df0c0a2acfe08e00555e24863ae286737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb293f5535086f9c4be6e511108c3a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514ca8b3d8d12f59256a012ffbe07da739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5869c9650883451f9d4575d9e1d021740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5a49d056c81e38f7bff388af92c5b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64878b025ed14488438236468dd517af742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407c2b340824450bdac11212d176f01743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4305e2ed93349be456135bbe0b0ac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0f4264818bc7533424ab995f74c2c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021442addc4aba2e21d4f2ba8cf5f4b1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b25b9d9babdf88382273da97e63ca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864775f714461d508d2b668238cca3c3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e793d2fa6f532a71100d0f778eb0626749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0722e4955553bae5fd0a7a550981e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d40d18bbb4786bfb9eca079b7a02ed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfadabcb9489e2ee5c5f31e2c4e340752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b411ceaa218ac9b7145177e4d660b3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128195c3c462ece9f18c0d26bc4c0bab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09fd71d521d43f53bcb1ed2580bb96755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865dc443665987fb03d7d7fd73d07fa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c66c169c26603b8cd11f97aeb96397757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01323f4266eb1b7bd49b58d93939d4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097a1794dafd24bf15ad64bb50960d6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>