--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fce49763debbbc396d499f2efdaf181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6a7151009299de9a023abebffc7792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64548bcc4705594826ab64300f2b3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f58bcaaa8eef3174f13a1612977a234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa6779ed9e4a012c4305e486e46a0e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb100ac91b3a858155727cba111d8c106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eee9470bde13417bef5d92bcc7bcff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f32dff273ff7f83601b5fc1ea7e87c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b5c07d96fe9a579eca04a233fc9a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e1f547d32d2a3a3d032fdb42b640e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6422b1920ab60276563ecd460641dbe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e845fbd7e73a2d8105ecac6c2f33412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8e7755dc71d7335247c8f0a10682913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400030a0007ed7c8a19c53503ae30c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723110848d94b81d3f92ac68dc4d9e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248da8aab7000c76d251687f49bafbc916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9771f2f6e4aafd0a5a31ede963fa13417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf11965f65ad10a42c05da9d303fba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67803743d2236103aa77c6cae77a9c5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d17a168b829f15c0273a545f3ae1120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21cfd633a6404db27459db6c14833e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffd367130b6882f39a105991503c8922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aff50734b8a79a2371dc553c53351523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334d5c455f31569ee6d96d66a7796a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0157168779f19e29b65ad0bd76690225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae08123e7a4074fdb36d365b6f9ff126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c577c2e7f00ecd633b1b0abda7cbe327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba15dbd57997c41a61bb9338f93bd528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1df5e99f0c15558c244487bb9b51a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66822feef7c59f84478d52fb48c558a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25546ba5ad1fbe4452112ad68b1fd031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f9e5d743d44b7a56689237d366d4932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7e086f0fa51c865d10d09fbd487f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af3d1c855db5f9d92eab022a4fac5734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40b57a9bc9204d726ddf443ed2db2e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cfdccf2a2b0cf95b05f1f95c8780136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e126d2f8f7f4d6eb27adcba0c757737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704213fd438305b45316cf125527b4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fcc6036db5137bda39b3471191df239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945a4ef62254d98301f6a3fe4db2fe240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb538060c3ec974cc56f3b44a8425dbd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016903d929d5b3e144abb3c3123732d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25169fa3963d3a71305be40757d6796243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcd584fb6a2d3528fc1af27c9c147144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3feb0effe18858e7c6e6be3d5841c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26214ac56ffd45d2273e3965909f7ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fc8b7daa22d69797b0d99569afb1947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd02950a699afa3747bc624d0f9c2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09b69212bcbd994165fdbffc990b1349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3dda556e3db7bca7aea49b1d7e69d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ac226127d6eeb8601815b5d6c56b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee019f9fbb17ae2c5b72b371622b3c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41055eba0f6adb6f35df3d5281e964d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a9ce092207b97398768ff24b96a1254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341694751dc3a30802293a8835570f2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea51fd3e7f516d8cd4c480ed8ed78f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b65a19ef9f1351f4dfa8eab2bddfd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360c46972b927c5d2fc925326fc074c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd67f766c88709c2716b2e1a554cb659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265406f379d27206a74cb6bf42fb515f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a6453f0fd535c7b2983a7f68cf28661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84eb47e42603b0209e6225959a07c3762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ae21291442496e5f388d1dee7e4b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d39fb2303b63b3db63a71298737a6d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4337110eb0c0f50e2345518b1333965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde492d93bdcd8b44615df05436fce2066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35187eb01e71cda9ee81bb10d702288b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6602352103693e8216f0e158519d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4a86dcde0acbbac7ef217e3ba2d0969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e3e9fd47189cd64fa18f434c2aaef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692161e08b09b097c33f31629f79b1371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd5dfa6dcd000f2b4a89c437c8c43c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910616f88450b4e5de6037fd6e4dee173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a7a44b1558596d0f4822f81486ad374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3de2664d1192bfa0f34f92b995e5af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66586baf23b95ac628208de665afed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3414acc603ffa758e7b73fa00b962eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af822ba1014511414d33bcc646b2e0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46f385146a469b8dc9a193868f234779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174f4fe2e907cd7df0d6cfb777c0fbc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e1a9549faf7a6d628bbaa8a14153a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986ca3e0260d6284b4fac6c41ac859082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc7cd43d9c62278ef01ced17b4daad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdd2841c024a858c99d9826176895484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d1786a1504b3d71dc1155961e586885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54772da6be4ffc888035cf09f2f830686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef32191e8c419ddfda21e45dd9d3e6087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bec1f0bcaf2c7fc4f8fd6ddbde39588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43a403f519768ee9d62141d55d315189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f88bcb5ff5108fe6a72b1837b8f1a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32dcae04617b27460d8adcb09cd23891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28829321b6805aa36a1623e9c45ad98492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6d93c912000908ba8810bcbab847b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b79700eb9e85893fbb803f0a76ea3a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ada5a429aa2e6852442d11db03d8295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5df72ffb5d15b85d208a85fe3a93d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369848224fc642a1e63aaf606d7f52ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb3fe69ceccd99e446f6a50627e73898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc27f90d4c5c0a9f9bfe666acbd1ffa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e1a48829b9459ba530a6c889174ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080ead1319502b972c3c7375925fdf9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f7d38a9686e81eb73424e4792f45b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bfd66ded135b761e61040609f3304103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf5c9bae44cfaae2c24092b75dcc29104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b3ffab139dcce15cc1ff6d9eed97d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58390317f90a4c7f9f376e64fb85c07f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ab462eaacdfe15a9aad6ad006cab9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa13a04ac044dc7a74c012f1f949d18108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2552d33a3123a25357a300d567fb5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513c8e51239f9a08b8b0beed8714334110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa409ece1196fa9a4d9f218d55f41d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776758d1a3cc54cba89c843f9877a45112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f22d076309b4fb34defe89567057e3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db730e24708dd36942c9f394eb4cf50114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0499c146eb3925258095a3872ea391f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36e40a75ac9ef560f9b47ff39525fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b82628e5f58e7bd81e3271b91f65b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ae0ac165e528c2b76570bbafdd993118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b46775864268ebf378a821474a2c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d248cabe8c81c3f0180915623fe2de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476eab764c1112894f3cad2c59d16c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e570db5a6b02527d0edaed0bd6e190122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad555de912a06d3c7aaf7363805e62cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae99f3211210eb1285cca25265ac068124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29453977cb863e9db437480f89fbce23125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dbf7a3db9411d3871c43a2d65fcce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6765a7eed66e86f822a1bc9a15e95cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb4b6c19c4313db8a5089dffddc170128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d3672c39b020f370bc48cb5427416129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29747bda1360387bc8f569f3d3489f3c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1d31fee56fcd4e08d850e37ca7e8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ee67879ddd61e9df7a937976d2a5f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb094c8b40a2dcf2b2f0188c9dcfa7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645284d95d98563d7726fdb10e74c1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f0401b9bb7cc6a3b337b29b514e29135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124fcb7b69eeab3d27489b12e9210b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593b582bd41b26b458351bab08d0fa4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f684ac7458d422ae8c74eb3e1a4fb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232c98656c9d36592024d265c1ff49a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba04abac5017331ff2702345c8915fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e337e9e3b92741c0b3c66c4b36a53f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d094646d3482f2b09237404db6045142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a7b729312580fdffd5d4d17261600143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de3f3c4fd9f4998b1d492869874798144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4815ea6b10cc1e175f8286233b1bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a3540f661efdc118f1851d0110121146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef5ac1bae2a2e2dd571e39ee0dd2b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5d6e014d39a37b7a7259d57719f1b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbfbb73e2236034e34e9a77e956f7b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf88402aa57d0b965700a4924454ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80399363911ee6592712c620989c2312151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a319e46369b741e77590e306f828b4e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ab418a5fd7e8db75d721412526946153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba3ab5dac82ab118a1a322c41c5f67154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75f219179c3a65cbec0cb1d507282a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86afbebd40b9259b4424688aaa815e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bd8435e0a6535228b55f5c534e05b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef12c1cd44bdf8720652ab2303bd371158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2691a7365f201b419e0329352f3458159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f23ea1b39c8a70fc39ad912b96fc8b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd757fdbdd0b01a965db6b3c4388beee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9fd54b6ea279d40e1e4c241c0e83c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a10edbd69c578bd4dce2a17ced8c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d3a6ac4f4462335607c5c12d45da9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e4b73be6c127935e8986d49a52df4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea85120d5c16f80c9f347aa6646e74a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba9b5c11e92086bf7a1fb034705fef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feae28f7443460e12555347f2f46558168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612baddc141bc0a3d5a23fc43a3596f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865b75fe178d7daed92cee2459a7e5b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e700a735b0fff0eeaf18cd9c3a5257171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da568e8d8bf82e65e835dbe3464c09dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbccef69ad00bb301f27019d9d989fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4b391ef2610539ffaffbc05246898174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff190b77ca1b43e6493c2c79444e8b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5c2993fc423c41d748e228e32afef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee014b4e89be89e9e073a556f2a250f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f3a2fd7544672df72be6ab4901a6c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b811db1ef08701f5d9a88765855b8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d349c32fdf6085df1488a96180668f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7283f99a2afda301f5050ffd292b47e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f397bbf655318bead6c674b66702efe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a1ba13163fa720d98e9e8b2bec3db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774bf1d64d80a4f4b04f385640c1738184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086bb2924339b0d8943335a5e53ac53185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61817836a1064d8fcb4d5515df198134186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5c00a66f1d644a8258cead6d9c4eb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86641a0266be00421d41c835136fcc6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edccfde37de6f7a653b51b85a07860189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d733bc5b76afa0c9cfbbdfa7075f76e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7559784f023268955994806652da4a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f053ecfb10615bed4d282a1f5d8d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6137502e75280ef1f66a61c68a5230193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cc6403c4f3b4c4b7c41e0231e636a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782909f272b44dd7ce2d0756d76357ae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c98d6fe23fde9f779183cdf3ed385f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ce20bdf732c429fc81e4f6ad22d5a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc13d66927c67ff76612e55de808c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39feeb8c943c52582914d6c21091ba4f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a188b632dce0a93a74aa28dd86efd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7e88337727f46f6f512fd82ea1d68201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5762efd0d00d411c0b023ff3434617c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d5ce7940b5aae8eb5761ba02985ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d34bad28af6e05f2ae6b9df12860a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642671c1621730e1d523efad351212ef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3955087970fc79672e81ea693d893206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af3f62f2e959928cc96876f2803b0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd35dc81fc400e19a1333bff38b074e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625557cdfabec284d5e87bc9710386bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512ccde0f65ec8a7602d5a484a332ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdd67e41e9c7141b027e98d1899663211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414c835a317bb5f794521cb28d63efe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f852143d99f14444c6a06ee03013e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891b27982f14dfa87e1409bc285ae50214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ec1252eaa64133b48a47f9afcab68215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42130f3662f7929cfbd2de05a308b077216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45965bdc684266781a9e303fc5f4206217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b8183d29069dbdb5f1f07fac8e98f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f413e50a5a18252b081a792b7783b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83797ef342e11233cfc3b39628e683a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb2dd6a47e6a1d273a1eccfa6a14b7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0d39b9db05e39cbfb567934220b8e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b227f0a083395224d19fb1c4ed2c247223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b0ca83a596d1e161ffa860a825329224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae71ceff68825b4eab8db2008a72bf9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef344885bcdbce45785752853d5e28c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75947ec570928cecb98449757c21578227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da8d2d9a542c2223b37d5764e792b1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdb36be89a30ac83baf9621be94d0e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3713aa50dc00ce1428a506c45618e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2d9368a90acf2a4dc609479bbcc14231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59879c5d210f0b529404682be9dc51232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddae77f9530420b374c7664d4f23551233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a2d4b39c4297502132071926828bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2603265c966ef708d74476600d57b8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bba1e1203a59e7e6dc92665ea62d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7446919f3dbf4cb4eff428614cfe7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983fac38bf95181276d986074ca4c6c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849543160b6444ee7205c3b56e46033239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27c8f556fb767db8389fb9341456c3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29810009d460e6966d71ef06d533082d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b995efc54e44a7aac0c515682b22a9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d18be4f2ecffabb0185c463329154243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7092990d742f4860634608473bcce7f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0438a08a5798ab3640bd37002817c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d2b2e860c5e2b21f63414babd995b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e6e9c2672652f4d25c56483d0ed91247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842b3bbc8df8c715ba2da9b1742a358248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523f6944c699d32a16dbda312f1a160249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ae28f2ddcd3508e9e9fbfdc696481250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da0ecbafc5ded0815816ec35100930251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567f2270a8b84bcb352244b3723287f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da46f674b3af88cb69709a603c700c1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e7e8d4a7e49495b45445cae3e2208254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e737952a587f1bf5f16abdc21f0f61255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f02e75667b5f0ce0f3883b857fd0c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fc051dd2c9f069e772239ede5520b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc133df46ea6e29ce87a7d73d5a93e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3e675f020bd978c91a8e23f5a35d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a3fe76eb97ed0c41d3a9f2cc5c10e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337a2196923e8a4b194c16c42c3e860261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4f9f47fc4ee6d2d555018897a7fc1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3213af37ac1566b670e3329faa2d44263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d510f9a2b775f5f58d9a9d496e900e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8952c145494c96198177aca16d7afc8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3843aab982a505f65c9789741dfb41266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcbc8283ed1b0b9563d5ac36639e49267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b853e7a7a79307bb0e572b60f04747268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f7d738f16a5e128299ee92fb20117269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1607104e5ce7cfb8bf72549fadee1f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c624191b2d1c42f986d937e3b3d09e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa184ac95250b3b3a67f735d1cb801272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d587c3809127a4275e369bf43710e1c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835494950347404c2dfe048f6345d3ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2b07e5b2dee881d2b53924f1bb22c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5e1f88b97970ae2ab001b7bcaccd4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0bb97cbb1af923edbf0556208af73277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8aa455e4bc114c810d1019ef8bacd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2220cea2981367d4755983cc2d6f8ff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f960e3487b7f7579c835d4bd35f3dd8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0380e515b88ea64c3bd3e140cc9870281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21349afd029970842aa5b1e00340d41c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776a3b90b573438f065de7b1b18a1b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad35d4c1a4ac346b0d46df3b87ea5c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727eda6f8b4c308be1f57fc743e946b9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde82b248a2c242f79d718fcead78bed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d126f01aced377974eea5eefe40ff2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89e7f4305961c37858b9bf86e4f6fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34de6b46df8c9871ef03c759e693e0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5fb1d5ea3259866f4006c6c38e187290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a9c0c2399a233143a840ce2ea0a55291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8591d47548523c1503ef25c6c50306c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d71fb7b1c288c8f1fb5001763a0db5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a957f77446e9f714288890732aeeb2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7993a0d3c22e4ff7577be49874f06c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530d92d746bac18edcddc4db16b2430296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390e3f2626c7f00139ce5e2561b6574297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861e83ef734139efb2660f674006e14298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc51c7d3d028792b6ef08bee2827d6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74996ce4a563faca32d0b7b8818f0404300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d39c1b4794cb05c2f0486f86e36359301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04031a4287d9af280ea99ff9c18cf9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a1629f0e5390615b0d9e1dfe56420303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab116777bab3504202928803233e458304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ca49560ef0257fc156ac77b70d740305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f25131679ceac6a8ce9cf972a05cc3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e72df97cf182d7911a4dff038f7f1c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179cff647fd030453aab4c8a8d13336308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad769b078fab6e897f242f5700b8f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca55e1484bc2be6798d9ca22094b43310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c61db30ceec0564a15a7a37b1a7e7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829e6c41fd1759f35e40947b9ae6d95312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f79442da1d7f1bdd32cf2cc8f1ab8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd268886d0d6632772b28c1650d56be2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5d59f311139f2f22b4b5d27cf8106315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30661c27efcd0b86f625fef3440b638d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fd26be29fe92d15bfa74e40881d7f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b12f76388fb39b462635bfc0196a6e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c1a98de6b83241f26397800906381319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54394b886b6410b47bdfc7e07cdd6efd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537a4be4558757e8c30876364add6f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02786c7273b0cfaca9fc42ba21fd35322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1af275bfc207e62191b0f0cb67408323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87aed10df2337712f5c13ef357cfa81324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169b62c16781968ceeefededd7f1b2d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681d5310eb34fe268a0317b23f7dadb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a1c7e00cb788348bfba98c3c9c313327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41becf92733b8fa6f950550cf5520da328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305108ea8725e75005ac35be60f886d6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39b25e29c39e3d8c4c06575af022ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f820109606bc08a875c75f07bda78331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ddda14920c0f6ebcf6d23eef18728332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a2b35e5f79c7abe089a6874c0e86c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b881da45fe7a45e3409b45b9fcbd2e7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925df6c253b32eecd529cd387f810d62335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42fc0f06c377ff0fb7cb3bf787f133336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a329ba266ad48e98181fc1e1821687337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b3e2cce0999b177bac999c9bf04af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ada13497f7eed1f2511b1c956f434f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b1a1a40910142f0e16a4ac532f2ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6518b80bf547385a139445cb5801c8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0dcba96b8827de6f6e53b2fc5a39c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb177ec054069d29de12f213164379d6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9bb14fc90b37fddab580e342ede47344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4f3b157b7fb3f8922d5fd083a66b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae43903513080f627a71a29904e67fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b0a8097a1db22da0a18fa1b113018347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0fe37c3deb2eeb277eb43a8909994348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155ab36173fd89bcd4599b47739f22e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395f26a656e0b5655cd9d01fb767231350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a6fc54231d6f786d9a8a8e6539696351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65731bb426ea2cbc583432e534cdc27352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ae356eddd66237714f646c361e2f5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5de1a4a445d433a15b7457e7076897354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937ebcf62423f072a06b3e7d77db568355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4a3ed270edd9bfd42c0d630fb9d02356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acbfedcdec9cce0db5bc20438847bc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbe23dd08f1285ab4e17890bf9ae14358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ca9b3b25bf57463a6c4de3ad82504359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020990b55aa2a0bd01c814576667d05e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f5fb85ac08ee0bd7cc4533cfb8035361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4a940523bd9d061498b85119c9642362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1864e6cee82cda4bd3216cbdfb5999363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902c6783f76bbc9069b01d6f8e12385364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21295224c991e217edb482a95a885641365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc77002020e6a416545bab97a25812366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea79886f11d06232b4416d04c3ca15367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d35b90c19e088d47075690da6bf69368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b284a86727780e568a07df2b6c0bc3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cee7acdec165ca2e2ad07472d6f82370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c93036db0ea49a9ecaa2411855d8b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1259d2ad5b0dffe2f036ce0ff7dba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd790c5d38992e5ca5e9800778fcc99373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c76012c39deb3c5d42d08f90523f3f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2e61c2f9ff8622fc9523dece8166f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209353e8b9b3351b0445a6dc79ff626376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590b21e88e399362790a859349664c7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0a3bc7b2c00f6e2f66f8c1153ed22378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8eb7b997b4711c5446898c8dd86ee7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62820bd57709ba48f37a2565bffa9c7c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16000d9187a1e25349a79f0509350c83381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0456d86ae55ad5944c5c599d183e486382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c24ad671dc8a9004e8a102823ea82383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0d407cba41179c84046b6aa5a81be384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a7dc2dcf8247bf191fa52a99d55c0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038a851aef3952a7fbf60c46a0ac76d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556cf82f5a1c06ba5adb725e1a94623387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf929fbae4da92051f2dd27d21f064f9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df84425e2ff5603e2da67ea8b246f9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b759873b6bcdeae774177ddd5bed6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2500850c2116a67f18d8fc56fef8649391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd851a085a5f37c448af23650ba9f3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2bf8fdde99af364bbadbbc79e71046393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e68683b63a51c49fe3c362e37c62b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f09cfebebc06d941f9863fab8d7cbb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8956defe6bf9b0e3b13f3598b4327396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1cbd5a531e18ea7d9535b073d0b4d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cbcb532bfdbaa4bcd6f2e5f762408398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9da4f9c050de0197b19fb54533f9a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5878359a015e90109b699c78a30a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58148b2e7ff5444e6c2a155ade1fd093401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8b3609a188b31212f70d05af9536a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8f30f9ef6e06682231375a4530aac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cded4b05e5aa18f6238782bb551602b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6e242882f7fe9f8634b1c46894c2a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8dc56f6829e76c46a5bb87036a53b5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc53c7df3f6453df954893474dfb276407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed008318faf400da514878bd03513d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02eca24b9396347f7857f04f8733c91409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd11b8832d9b4fcf82fdd921afdb19410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a249a0505577fe5f97fa32f84d5bd0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a11657a46d0aef8377c4e0812e040412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82514db46319ece9baa452050d52fbf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3a41fd9388af0c6dd501d8625fc3e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1a59f1a78d6ea13be82c97d012319415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95eab569dd27dd6b3dbc993e90a7ddc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b5c4f29bb6eb7d1dae4be44746fcc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1425623f82d2979dbbdeca5b267d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b39f3f063b173ffbd499bd87085d5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0321c726e6420d106c4087183353381420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a796a41dcc84ecb57138a9cc7fcf2e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89fe8b26b58aa2fbe86fb7b82197f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db793189de387facb1d9bf9d5ff25be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04cf6db4b8c1f54d646201545a01c5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac17c64e7383c837ab55bb8ecd084c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21836a61726be7950cf3c9193a6db545426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe35fd4f47f57b0ada95a65d12cd10427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072fe2f985932780796cec32c8ca6d0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec57a4c21b2d5837469abc1e07e123429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac47e4ec6403a2b566bd46d5a159c2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a2e1fd09cb2bfc14605b00010a2d0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50c34b00472a1341233c1fd2cfc0f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01c2f42d86fb015c0ca4c84687e5cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da3d3157411aad55c7e6ea8445ae92434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079b653515e15ce5131f05c3f15944c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96adce32ae1513694ad8a7a7df32c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1865b0111f257c3e4595714307c1c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd3a4fb8dabbd187b01ceb4616eb9d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6818dc84d35080ccff7229f016364df439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e9ea16b37ee4da89b6482fb58e630440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca3b3b11d15fad57190491017998b3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bae7daa367d3fcf5e999273610ea0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06e0ac55f8886ddfd46cf2f10fb991443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d49a63706e9ee96e9ead9cf74bfe2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d1f3dc84c55a60c51c4fecf293b16445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f37ab1fc09ff722a5a6f3a7272ecd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebe6a89d28e90d6aa183f7ef41da86447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db71420d42640979f63ffeb093fdf5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1678ec7ff2d318bb765ac73fd38961f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e558560797419a3beb9d55066191af450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c5933f43e5d3327c53124bf675a98451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531506b0e093b891a0e737839cf2dd2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14193a4d9f05beb590e6670c13abfbfe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6659e72fbbc870c07a00cdc94310da454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d731ea5ad05659a891ecca721b36da9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e543d2bbed631d7d939c93948afbe77456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3daade63a086564a3ed6a6ea2f507457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af0cbceb5c193bbafe4f00a4139ad2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6328b01970688f9d8ce31d2aa0bb4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe588f1dc78b249efa2e2af0f3220f9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820d01fcc928f9c4e75f5e3ede8a3b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c939ea07ab6dfd69703b3c5bb59adb9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4139f802a2ee30ad3d4b4aa4194a9cd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d2abfa6f8c535f589677ec829a242464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9750a1064f615a8d124ff06decc378465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c618c9e824de7bd9a0b21b92f3375b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39afe680f6fd83ed649a4518046b4de467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fa6233f2384eaf14078c5619485db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2bc70721038a612fcb88274814630469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1cb376a3a2c9e7ea60653e8962472470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f0cdcc9443d6738d49ee24a956658471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b00086440d3e84859c9807b3c33b8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61148b1cc82a811b76014831148485f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59805852ee183e59132f9a8820af4961474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2246e92908e5baf409b512665aaa20475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcef1a31d13652f66778418d027788476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1423d45370f51467ae373f08a1d0202477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3452ccbfc41f61e44192f1f85f5bdb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558c446aba002eab13a55c0cbc6cb95479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e58cb77346a78a9171515ef1e0abe1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c619aab97db905ebe1c7d914d0982481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e0aba3cc7fbaa18cf56d08cd7ba86482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a33a93d03d71c824f5934d372e931a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53591bf5fedb817ee3b4facd571049484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de482fb6b42dc277b74759497d049e8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca9088d9ecbd398673239904dedd0f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41bf38ecb0448c6746d26507e97c8c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822b9d20c35feab59c13d2c070033ac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27707b7ee444b270f33a05ba2f8f82489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1248d388b67288c60fadfcafb16669a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9499a238b3b4e099de4fb8371f4dd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c84644be1ce97f0f89e65bec837b4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3d5eeb34168c89fe7911644c8577e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb0308982506da99eafae2ad41a4ff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd2331e1529dd7ea7bf55f03926af3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35241725a8d05ca61a57be5d0e400bbb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68e7867b27f88b3d606d1fa1f26133497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ffee6868e7d5edf36a81d64e25213498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60484743848f01b2d82e126525fa960499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9323727a2ca2b810a6abe00594c7e4c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76554c17748bf6db7bfd91437eadee45501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649a18e6fbaec486e3b7e7e347d92ac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028a084fb3cad71efa7db08899a9ab9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ca91e90d45b1e7b3e399fae07dc15504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2eb533005be4246c3091aebe8701c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771cef69b087b86ead898266d081e16506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae2bb64aaadf5d4d4f28a0ba99d97f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6399793d71ae462fae676eac665882508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850c67086670e64e8f560adfe246908509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4f02a3abc063e29e7be5460f09977510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92606187870d06bc65cef96c30c5a9b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae5e617bf2d90befffc4e577c7416e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae18d7e234b9c1011ade4c6c1c8f05513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bba1512f1456a55905fb77772c6c66514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d9595193d5067cb8d4b0681a5e2ac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f90ecf95432c30a5c1854df394e2e0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8dfe5dc9e331925719f5c77556cf2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ecd73110d793ac5394502652d7150518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e40389b161e3db88a2e94fc9bd704519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547accec5627c39b038d97ce34de3748520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2308e0cffc798ae22ec6de2d0f832521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc833af1687efd69a865725ad944ae4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bff34e0549a9d89758d3c6c1f1ed1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50c311dcb36b7f70b1a000ee9de0b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed1f80df9bfdc3cf6e10198ac3d4e9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56248ba2eeb66f10b5d32a24fa6f7cc4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ef47dceab67e87cc2a28cb05da04a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d754bf83149c7d71620e11240bf534a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd65bb1ffc0e58fc0d1baca2ea909d3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552f432a52f74d7eb9c2bced6b225b9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d587fade6123615cfb057b81dc3037e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302dad609a9b279c31c54af84b4e302532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b83b77b0f59ddcd83c4d8ad3d5f21e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ec33971308e05aaa3aecb87637a28534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042acdb004491b83d7c40b4766d3dca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90376f5841038b0d3c98bd5f7ad7f4b3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b35fc2adfb5b7e6a6c883dfb9559a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d876c925d6e4724e8ea7cdfeae54a60538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e558310feb8b709067511a9f2e76c42539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc8ed81a43c26c98909cca4aba3c32540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558dcfc55079ca7334d77e24ad7805bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8ce4b0b719dc1ac4f9df46a5c876d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadeef4889de7f375308330d5db36c8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42608b9c2bf4d8894f3c9f30a757f2d0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23b4ed23dca2dffd117d9dc7e202e1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdcc9a9c6a25588feaf341e823553a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7215c2e51d6de6e67ba2f76a1cac64547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9084a57175e508be54beee77d124cc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d736628426e00216a437f3919953bf1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e55b5a82fd947dc5c187c665fe056550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d81664cb199daa86243ddbb203c696551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110c4c3431e2839a1faedd5585fe8f2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09ab9d9ba5ccd8a9406417a1a148e8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a1db6f995a71bf886c530aba9b1c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0e74d7fa1c7eaaf9301ed4d0adba2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4515a19df1fae9ff9b0a4d84cffb886556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ad784c881879d8b05879e11762d8a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e1ec326531f67946365227130c29b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeadd32c5b39af333b78a8e100e77af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4923d034aed97d1cc1d3ec0b10ec4d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41442e3751188d370799214833b2d481561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461533029e31f4e6d29721c2c2131521562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2dcae98bad0f0ec6c9a2f4c43b845e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344e5464f9922a5ff93f916293467ac564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94514a7a36222df600d40c41275e4246565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a37526dbe2b33d8ef59cf7e10f9de566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4004e5461dd34e0b70aee0a178500567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e50927d51e904aa09ce02979c319b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e8910fee83a72191868993386be48569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ba4aa9ce8f416836f9ce5b304d742570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299d5cac61f6fbf7e8b7bd6f442fd54571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6148e66c306b08d8afbedf1711a9b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d017ed281843a9de0a21eec06dc89573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c450d75d556dacd51faa2f94c42a2f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2578a760855b9c5afad1e584ae53c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c32608e406425d6ca54b5e1b11ec2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b0fba0c1ceee4731a088d4f24b78d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8249785382e16bf99ab76881d199f7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef972d6ab2d7b67c0f8e192d3052e1e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076fcce0548055838830d6ecd9be29a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b12aab54e8a5f38006bc1873b4dbb5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b49f6192bc8c5850615d89b59ab566582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be15807a7304c5ec8660e5424e427d0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838abab0ae2d8615bc4fb329847c15b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fb90cbcdcc3de94044415618ea75c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f209bfa3a284638ce5235f7f3e91fb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294bb0a3175e6a84287a37f3e92e5941587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f39e1f1360440b16b15d4dfdbeca0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62202d1236fcfabade5b39cb10ad9a5c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728d47c960abc77e58120ef85877dc8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dad5f189119a59195f7618f82b419a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b201bc60a40cb5d7bb658a0550c64592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b161539344d1f61dab4e1d749dc0b5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9547c0af828eaa451270a1070a4e63d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68cb176e31c06a63dea5affbc1150c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a77275eb3da9b71e30c6fcb75b74ac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb94e2467b300923684648a8543299597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1f44cd620ce9f17d477b59f9403d6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc325b2c24157614665ef4552cecadc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0832a184322b75b1d11e8f9710268600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7fc5f93023bb9dbcf54c94133179a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23be2df2f4eec45e7debd870e7c2e1e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4957bae5036bab44a67f5bd69a7de0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d9fe96091d8f59470016cbb65f5ac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95120e837cd67a65ca0c2960cee3fe7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611a7e284a49ddc436b585aec8b7cbc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab40fc61ac878b6c2f49ce87c12632607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8b6d83d581e4d91447d38677505b7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874990d978466ad58f9266f1a676fc3a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fae95e08a52b5da07458dd333fe8c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c76c12f7746d5cd8b8fa17c7829d0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cc7d43abca8f3102052ff0181b4ff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569a1e4b7894b2d8514789b655945ae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01412eb682186a6771a240a6f5ac600c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5eca1ec3b5e246f002aa95f0c0c68b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c8ae7a5ea8f7446ae910e7542aee6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b73b02cd492c8282b5c0fc9d36f75617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e08273fd7f415b58dd055c6e2823a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067b68bc8053c79499cd2950ecbd32d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227232245d1dc67ba17cdcac3c0620f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152b646e08a21a5a2583a2045d7189f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedf4069c2ce5f1b2cac06cb14f5e7f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353acb08bafa601e693dde6e77cc0b37623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705da716075e023d8c8a0cc2cb1b774624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9aaf30e4ed79e597e01bd678381188625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267e806cec480a4c90ea28a7727768e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a429975d6cd89f91b6364945c422c7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bca142da189e659af6ff68f0c36a5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbfc729ae201450a752ad3f58a1b33629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c217a5963c330ccf8e0b6ab04be9ee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5306c7ef2b452b3665b68c36cee21ad631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85a655e13082b5d5a756cba5ea5ef3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b818425ed8d2e6037d800111c0bc3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d5bc0d6a52d3a52008296087afabc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33099053f604133c0bde7c5eb6ac91f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168d1fdd8a2552b939e8d3196ad58a4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179a4a2e115b4b84f777e238f7c604d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb373d7b13f37422f64c5cd8204c9ace638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78441d052a3f6ef2adba42781044e00639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c16be26cd35ffefc8c9677eda9c88f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a514ee597bc5bc0f7653250db2fe3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cc6fca6eac7ddbada6698ecb2f05e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2a246586eeaf8c6594160ac747c5f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf573b61d6087e2a20112239e9fb0c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43aef20610bbe8d2416059a1bef28df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ce9d0caf3a6011666005829fbd4e3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07672d9608f9b40f7766ac12f14cc32647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152eab3bfa1875d79f98f845279eb335648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82e10967f6f5c5cf35c23946398c62649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b30e87a7bf0756396cbfc8be4ca9c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281d465437a804081f98a501a434953651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eefcac6d1d6ed35ab71b73edeada61652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242af5ccfe7d5d077a76537c4368c1d1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf652021996e1b77f24ebd8d60a9fa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca814693403759c088bee3b53a79d6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb095c4b7761fbeb77704015255403656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452d56958448c735b7411578f964bbb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1dd6fc697ea8860d19812ac4f6365658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9ca15174051e27d1049e1721fcbb9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44383fac36f2e93016aab237be1fe8af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43438d792f4c928e642e486bfdae273661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090d89efa4ca0f581a6e1d51a8954f0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55699d348c99e218d129d9b26c13241663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d3495cc75968d0c1f1b5509de221f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae5865e0ccae97ae7572d76c6ac5fe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31725481825a0a9354830f7565ca1cff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998e0af5220ad9e5033b0deaecf6b73667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60841dd7230478093be0c67006772d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc8753b615b0ccafdcf64849cb3fec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258d922864fbf2d76fccec82fcf2f24670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba1e8185aa4c21cf00096cea3223ff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f758643eaab2a421452bbcc45785287672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260eb41d2d670e30d724c99ebc0eb6d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85e99a1fdd13a24b5ee7f02fa09d69674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dc2e1584d88743503cdad052f0408675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb325b4975a6215351438a9957e3a871676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9440c7939e97c293087941991f1f4d9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ef436191f53de225f81506fe98020678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd5ca93b9edca949dda789ae1d6587679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad27efc0e54fe4386ed786b6118b19680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822591619f7c882d849e15b423f96d2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944c4aaa8307afe5a31b7bccf314c19682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffeef49f6b092fa6c81f16ca659cff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959e62bad9d27a44db98627e152f8f9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6faf1fc7f82115fa1371c6f46185424685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f237195e4d39ab68cef9ca751cd4d6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edfee9112d4c61c2fdbf2b69db846b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff11759c8a2041ab6d9171d0941ea5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ace3bc5c991269ca6ecef5c8da1b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc28518498aeada5323dc9ca485ca3a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543647c53164bd06c108798cacd8c50691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731e86c68ed3fa2fde04abb1391e8e6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0788946524734d32fb91a559d06443693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c66e3ea564b26b390b242e1466406694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce1a892aee8a0d340bf0cac40b63b0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2546857bdbe3c36f1f4d11a1c6f94696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ef93a7c259d204252983df193815c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571926ea72792a20cab28d0aa9ba4990698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193f9f110c95ce19c32eb42f898d8d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1de29f5d69dd1d2ba3a2ffa9617ba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2980e597bc2ae73c092475d2dd7007f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a09250c6ea8f1f613bec49a1895f2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0eab487d09322c620d1f9e1709bc9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ed47261a60f8969bf901047c4268d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f4c4b1b0a559b101b4d7dea79f2ad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ab34b3ffd63cb8ac20974d14c229f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f875752702d46910dfa96e803d56d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a990bcf13a6901ba9000784e1e11d7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a0c591650a28660611a3f19161de0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1525f47fd1349b1df315faabae551d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db07604f040d4b084671454caee6e9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68078bb42e30f0ee801cf79ee8642365712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de807ebfc585dfcb63baa2c97e9e988f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbfefa05c6fe3fc94566b1a30c1f1f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9f1b40e25c16708087c3a316d9b08715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e89b622f41e846ae646b702043d7ab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e296e9a9719e37d88f9a8bdd328d93717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084ee69c52309101cfc3c16b5c51b5b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a89565a1abe4021a0dccfc08c9e06719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455f9142bd13e543b42ff295fff989f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ec8dc9547435db079c190bc52ca8a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7fe43c52451233ae457906447cc52722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d138fec3528c6aca8a6bda3d89ff8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e739bd38a5185baa958c817ff8bef724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90428189c583e1b18b8a9ac4b2e2f728725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41fcead2e3493d68f7d97c8d10d80f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e668be6f31b372b04e1bb2ec655cd5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ceddb280f474d676812c530d5bc198728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977349ddf214380a556f6c161b8d610e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf937a19074e8cb2a5b657990bf5ede730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634cbcb7e7435989d63a76ec9603353731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dace71bcca669054f43521cd0bf9aef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21444f4fc223477af85ae0ccd10203733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdba32dc9eb0fcfdcf7cba8c9c2bae7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce171e6db8c82c7c658c6adf9187fd2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c68dddde963dbd5805b8776b11555736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8bc6f7797c3697e23332fb0c51f4f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cec7ccca94b6a4ef126e38ee3034c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da26670f3f1fc26820bcccc4287586739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b67ea8e680c40241c59fa07fdf0c38740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff854f49f933db4a024292ee3518ad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11838e77e02b48393157aea722207d0f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dec3b282617720897d77d26f4885f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94e4b90c6be4aa287d5ced35ad3354744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566409e4156b3aaf7347787beadf3959745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d6970def41f5757eb84abde635a16746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba9780c40e908390484d438361d3bb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6037a47a96c9fae5f09470d6a642abc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00e38acfc1a3ad5a2c8dc9fc6f2ae0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9afc6b86d127b0e430c2148dd938a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c425abf9c45fab53243669e183ece751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226da129c47680718714787d999939b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae89dd54eb40faaa53a9026e0a32ea8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3528975a1823169e8b8760f89f21e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75a915b4ad01573977b2c5356d141d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fc22334c9b1f2661de7a356a79c0f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405913720c63a3de0b33bf8367c5799757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a4ed808e80bc8fd8de11e2396526c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3de16dae9391908adf1753ebd388c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdffb4de3cf3fba8e8e04680a6124b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818132a0d4c40c4955334403c4bb0a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757db26c66016e71ef030ddea30d8d8e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b18afd42e7fb9e7f40b793784f75824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc875038773eb2ccb6e211a2b94c635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c6a79587dd709d66cd240151ca8616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4125b442c671e688d3427fb0367157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41527e26032ff77e322a20200f310b4d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2826572d1328bc79bbcfdd7af9ffc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4cb0238b7eac10af34fdf40fac14310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fde6f420047161e9c5d543d54a11811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520968549f8b2d12dd089dfb4aa8531b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00378136e18b05abb161179da46dc313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ba113e4af5c0d31dc64ae350e502614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73836f5f303e7915049202c24e825be315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d81063cfde1dc744cf3a17d121c28416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc50be2fd5445c32f8826f666e2ac717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d44b5da2a80003fccbfcee469e24a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8d4152b2abc991744009fc0d840fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dab9ec2738bbb0650f05e214460cb420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60801409abff2b7e62726ed5f793f87921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5b1aea5ebeae1759fe9c94f6fc50022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137217f8094d86f1f5b2b574620d01b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339559652d4882bc5e6f2de9a1a0fda24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792ce89142bad29bc2300c13569560b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0aa1980fe20dd84dc39436abfe95526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad100473b94afd078c16d20a878b95c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82046eefaf3ff527bba7d82b12f440228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e1c25427f6c58bae0f434a54b469429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbbf1b01a1cf236b85869aad03619030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6dde455e6ce49cf8deafa2db33d7d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccf1d369bf671bb8480206742dd4ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefdbfcce1ce9e28787f7d3a1e4caca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a04f6af36785cdc308938b20480b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad20494fe13c73a01c9314543af85535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1199008a08004ac73c36c38e8f392d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd72a174656dc13e023b70e1ac156bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566e8ff4d02494bb4ba688ec2bc27c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062582d864c3218a0dd6aae19b665c9339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ffbd93709e5d58e48f63d0c8a2a7840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85904bd9690f217a364631ef327a03c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2952db0526952b524e7a4f9148bcc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52a72e4249d69226c88cd48b100eb943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cee2840ab6bc27e2b7ac58b6bc741d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0b0f67954157004e7415ebe1e77b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628379cb5a8c583ab412709f2bed8d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22e3c5dbbd15daf83586a320fc064c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858dda6956ec6f2161c344cfbe5a653a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6988a0990c9b9316bd3f592e0db03549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc20d55e8c934e12865523b0f5003f450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815fee40e856287e22d2d687cb06f7b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555ae120da3a39b9e2becd157215f2252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43b8172b64b27ac286daca71b6338353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525c669ab3119024c937af455541ee554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836046cea5b3e76468de6fa4397d043455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5e1d4fa9b15c4dcf2309d17e9db1d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93484168973d11fb24a423ddb7fb6b7e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf879a5d1d2ca858794ea081f06afc758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb8c20749e3f2ccca2c235cb64551e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb152a7f71591611abd30ededdfe17b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536fec8c06865f229bac6fe5bad8ae761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c9d1a66d207811e0638432d5cea9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576b73cef1da7f1294ebfcac07dccb563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310208c7c720140d7e7f50ad5cc355664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812134e61e38bfce0f00dbc742c121665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2ad15bd2ffe136aa08a2b9bd6fd3266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3611b17bfe169c03371c67e36309ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363f7af914d8571963f6bf4f3b2b17668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384f20d51c7614b4f954a7304f0522269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb7bbdf8640f57d628c5aefb634a0870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcade3c665d93e5c8d13e2c12ecbb2b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006eaa3c778117e3aef83df464f8f4672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed36b48e9e2edf2617ec2e83bd7363473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec45ff884c07a04dbec96cf006890e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df614f7602c52f075a32967e9f9a474b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fe3f3b28d168b823509556365472476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d83c7a0560d08911dfd6d54e5f74d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503aef81c6a3a928970fd813c979c1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891caa1d09ac0cad26652147adbff37879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2e982cca63afa7e18e60071cf196880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47fe5e0ac7362276d92dfa01d285b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7f74e1c7b76cf001ab2adf1bc81f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59227e56b52458c9b23dc2d385ccba9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ba3675bca2ff41e729eefa0d48d1284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80708ce2039006c3d89ea0ef798d5985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d0104e5db86a240b99862016eba7786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309751ba323cc564483a5bbc4614c4dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e797698106e2494c8604dd49cbb085188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ac467f23a252952a82c13e38b2d1089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8523a527a870ead261b239abe45f20990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13866697af0b41084308b71e653bc1b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd6a31375944770ece922186de870e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce937eee359a4e7c28a1f32fa532d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e9269423b037f60b72ac969ac9a6b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b954d489ce79605c82e8e03110b14395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac709c8ab55777437168d1acde7ed9296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81b46cc996636797413392ddcaa0e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9be2e0d03ebe387e098011b321189f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c43cb1016a165c9d5cdbfcc05028ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca80e8dc0e58fe6ad55e41990349bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605630d73d53f86c884ecfb36991cd0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d3ca7ba0e612ad7052e735606b90e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237fa95af31b1ba3ef67a0149c813be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246f79118c4f26b2516b196690945fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac80316e10d3754c8102913d09659f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709cfab9aac13747799846eb0a8a9ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bf6fa975ec9361366954e8343f6db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c74a3cf207dd87798d8ba91f9020f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967f871cb553408705390957603e4da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68336c0403ec72219f9ebf772a6afd85110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f490f2e977bda6c47c67460027f91111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56af3a536e6032163daf80200d17fe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c6da96e4e684495cf033a6a3b0a32113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27736a70aa91812e01450d743b73b88114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aee5591b66d9fa092c1ecaf50da59b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bd48b0452d49d43c9581996b61695116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005da448b5998ce2306228288774dc7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd925002acd291112ea77bb09ce2639118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286faa87260e293c25b672a70eb00d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872542f89b1240d68e9490edd2a2f9b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4737af1b06acb6e7d6530b3dd211c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08825115b0a8030ddb7a34ca25a4b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4b4542712b2954722814df4887052123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c7ef3954e817eae68a714e8d74e16124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e82497b2a5417304c1f524d2b8ab8f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4496956b9ec8bfbbe16f4e119d266d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd064ec98fab74ebc2b7be1e566cb0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc63d74f926878970f7d595085d395c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69602188d2261ceb5f3d4e568fa48b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5baae4c189c49de84b674629a51024130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3f4fab28a6996054344036e05635d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb10547c7239475c65b86adb438ddb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87850c5f09d3abb1d836e822cec54cb0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82e738928c1f31a8f0db58cb992264134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed4f0158de2ea8b0ca841e43209b35135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64daaec397621b133febdc9ec39b74b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511fdd2480e6673bc46e59cfe0596c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed6b1fd060f21d76001dbc9e1ae090138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45220bf108db2e5075ae2cd4cac5af4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5afa3223cd426635f054fafd9b443140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220d238a5aa278dfe5b194a15c1b9e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b773db91f2b395663d702c6a5745b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b8addcffe4aefd53fbeba0108acbe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed9934ee8e05adc86a723ea8334550144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ea5051999c4814c919b11fa2e0d0b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e924ba641aa591be91adf05b78bafa3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c03d87caf8175d1c4663d1dbe768a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941de26efdfdcd6f6a2a11551c95671148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee893332acb64c4891a4e4009ae3529149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e2f76a8810104d3449b4e4bc7c328150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3d7866902a0c2ccfbda2b2f44082c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f695374fd065dccaa877b3badc556ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3447a589d57eee78f71985aa1019215153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd24bbaa6096324a1edbf3b21ae28d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3fab616a390b85a09d43ce55f0d0c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796943362294bab9fe318f50903417c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366d40d67345977a6339dc4b020fbd0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bba9f93262ccd5e1a418e745c520f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d61f313975e34f777d792fba5fceac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5f57cb489d631386f958c50f958a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc4d978fd308d0193eceb0ebe08bcb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd639503d4735300e5c5f1254981f24162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3ad46e16edb246b6618c182952547163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24cb1c62c56049a0da314873ccb4ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d408bb6ab74b64d7d9588093f0280c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e58dbf2453bd9d926fd8225819af84166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f86582f9d67236b99ce0000f0dedc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ed39a515864e6643621ac5c9ecbe6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9d3b397c1b14b7763fc20f61cb282169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c15ba79d46e24ea8cf108993dd649170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522fe664568f89de645522fefe66ff5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf29c1613404a1bd9ad43ec6d01e780172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ba4c48bb980882845de2507254253173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4e3d08230acfbcaab2fb39344bbf9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d862f3eaf0fc517f5ae2157570e19c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486406943f5d443f4ee2027b89eafdfc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6210daa7d9d13c753d7c0a556c41cd4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324ca658fcaa3178fb4ea9b331cec8f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185af43fcfe72dbb41e847aa2a40645179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31706be9d2e9cd1d23de49c9b2b42d42180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1e6a50c885f072bc1d08873f0cfb7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b76abea4a64d15424a7bcb322ca7f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3197114b54e3828685f0d21a0c9d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fbb4812c37e5f01f555e5ef48cf38184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ece2e0c727a1bd6d00d76cab7f5030185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7096af5973f2ff0178639f38d30c26186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512184fd447ce7456db9f235c6c4287187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba6c17b8b232b0da5c58e4fe6f4dbf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9b9de59297d0f618d93ad7e48f094189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8340e52782c6ccfade2a47ddb0f17b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d4c5b3513c95b2cc06bf80cce7ef0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97cfde5e22e0f9acfd34cd8238d52c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b76b8c99ca92949e998bac688f3ab7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ea823f1adb76a5a9e94c138756ca2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40a0aad7ff84ca9248e11f8a033d6c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1640721f3e5f2997473a695b6307173196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6156d2c9f80e4a40e891e8b0e952fd8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3c67bc96af9f371540903764a97e9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756c389061960c4aaee2655904636f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189a43cc6ff50266288866017fe2575200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387d4eeaa32aecf797aef772c495ee4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9863496fc846cb6789e361ea329ee7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643e9c8a205e7ad9510e5b6ad111d9d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c25ad36f1f54de011ce589ebbdb01204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fcdf670d268c9683c4e5f8f79ddec7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de227d20dafa65f689141fef59f26070206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9f4cd8326891692b8b99fbcdfd97a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6a393085d6c1207477bdfdf8d4919208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9eaf5dc64e3628b65c4d92937851d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d2fab03a689f3c618d2c8548905fa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbb5638e3a83d9f9e0834d68308a58211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1194f9835cd3338877ebd730ddd937212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f767a622408d06d1187aa55b288f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c32e1189c9d93a75d37a92bc09725a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691c693298e20fb59a17422ce57846c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e161dec6d40c19e7e5dd63bfdb0e24216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a01d9a2009c4ddc8c618e6cdc7d3b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f772a825e668453a8a7a13655c3fe9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612156579f631f1ff7f30d516181bc3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874ab3c0b64f72417a23ec9b0439b07220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03155ad77aaf6dbf2be4683cbbfb5c8f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bccb0e86bdd43e865cd925994f3c26222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c360680f34813811d705365722afa9b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bb7bb15578841009a205d096b81db224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84047dc58e06836b961fe4a7b5227041225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9c6a97a824989a69ba62797d6628d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec52a439e64e47d107e62a1a0ff53d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db54630001be2e332e3f938ae8c032c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b42dce694c349fa83686f8420bafb7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edd6d9123a836cc09d08f7792bb427230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b436fe0241d2acb2bd0df121cce68231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc05a793906fc2b3869a791a2f1dff6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d34afd0694dfdb8002741173a6a995233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c97c94bf47e47fba761957f14e4a4a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50e31ff09adb74d59d13828634c1d8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6bc1f52d1ec730620f20be0cb7249236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c2413dcf472884a6a98389daf223c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ab5e082aeec37beb817d30f9ae075238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439139013fb6000e291acb53ad97054239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6b82e8afc5af0ae3d6a48c31b38cd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9160272ffa3113773b73c1b0ef60d5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64103fafaff6d976acf08aa4204adbb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afba3d34ac019b1dc044d50d267215243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44b66ea1795725048de77ac725dc56244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f548a0a344f00bf87ea98a6fbca9aa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754909b4a10ea225c83e54917149398f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920df98d36e3cef4883a9fc75c0a6058247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac4b91833f3c80f596715d7455c298248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13170cf8c3d12af1fb19517676b336da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1aa1f1fa87219123b751916271466250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2e0d1a58983be3eef91ea292db4b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cba29838e8588b91d9275ed087bd59252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78879559e7f92cf7d19d3860a16a90253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d14dc2d035183e45d7c7743debac4f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb80524610b4570f1d5c25647f67c4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5a65e6b0379decb98de700701d674256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fc5bde7411da1d39ddfc2e9dc5014257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77dd4f2a9498e4fe84e989451217da258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ff902185adbc92681e3935d4f9e8a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576051ec9993c206f94899a399c2e6d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b73d507642c761efa84e20ffd2372a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2a5caeb1bf6fdc9a160d09cb6dfd4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da3d1cae061cfac102a2444bc858d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ac44400f152e0aa4fbd18c445fd9d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9916bfd57482de65a747564426b77265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ac533bff323e8ee5d0d5ccc8520e3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cfbc713b99e5181ac72e28748ef44267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1adbe9a9f9b0bd81f0de54acb30402268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0528eb5d7b2d432bc7cbefaaa43d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23b13236845e066d2472e26fb62e3b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f521aa233e0f6b4d0a86969812c4064271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed180427d01b1af42fdb95a7b51ed038272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28c22af117dbcbb905dcf3e89a994f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babc0f78020ab3a054bb92aa5a0bb0b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712630763efad5826e1966a28496a738275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c23a813dd3512ead9875cb4c5ee1d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bbe3dc496b257b905a3853d8c4795277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816c695edc1e12d025f3033e5f3f320278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa37cc21a715704642d5877d1c1c41279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1f1a73edc4574f3cccc8cb8fe45cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd2de8a53c5ef18aef7aa8beed4dd0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782b48265489796a907b67641be5da0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855de7ece097a40bd6365cb15d66fbb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0386ac179c5a2731c263366dd3db43284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdca69446997ce6e311825eb626bd74285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d4c6cb2da505ddd12a44b0770bd7e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c42d60db050786cf71a843193ba0c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bec652b9e7271f5f2aea7b10de926288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bcbc30f67c80ff84020a365e2903a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92ec289af72e14341673153b3870c9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab1790d47077a9954e92e48fb31c23291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81b8f24bb4c487cbeeef706104cac2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b3a45e88adf5615c3bf74885cd8b3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef512081cd0b96e847a71c4ae58be2a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62aa1fc1143ce9d384d89c953c6dbd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f5fc90db7c2c9db4db6ea2fed735e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d077ec89e04552a8ab16eedddfe4a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59751a0dfa83bad7f1a9d512c836e8ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67777cfc5c52994cb720db2f9aab16b7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5487a506a3cca399717d45a972568c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d58df3e3c8a0a170efe602d97b8bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2db3a24dffa770cb99038d0b033111302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1d248732f7f927628eb3322b5ad75303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c124887114685ab66f678cdbd61f768304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e531d5b17fec630b2cbc62949b342ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930489aa2ce48caa09736d40f6a097aa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464f4947a044d51ed440328c192b4af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76603b294817aac7213abf8cb3f89c1c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eefe24db6fdd8f4a3f056bb2588b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150383c58a70a37e7ffabb2e3a2a21f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8295b9ebd0b8db13abc72f7832c5dc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561311dd59a7b29e6fe41d9d21a1e6f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649a13e9fe30626faa736bc173f9cb3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75de7ae52183da7dd8f6162a74c971314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c63fe59208c4a5f72e2ea0aa17e39315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ccd46373e67e786bf1f3eb08b66c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e184219c76b0cd82b37ab21765bdb7d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc235be4184ac9490b6c6d24cc17913318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95273e01512d5a1208392431d245cd93319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b7d73c756c53fdcd021c8b4ae9647320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbdef854e0baf3a2e34eb21c557996321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61769c161ddddd2378a50e99a9f1a829322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc0c25c49acdacf05eb89218faf4f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263c22a85074a800fa1f0ab3fafd81f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9c65be524dc779a03bca57fe55a60325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a28ca08570756ee1cfaaba51d1a73f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff321d62f49362254299ae83866f6ee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445a6c2c12598dcc9b3e9a4b4b33225328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480682df867f77ea6b1d789981cca096329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433c4282cc2102eca54f871f8a8e8d6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888342363fb9a65940c0c059ea2cdde331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398441079b52452a691110fed80b06b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4947e13db71f1e826e7abc353311fd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cae71a6126e3efa96e668ee60caad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929f01f5a743b9ede74f24e50d2b0ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bde6674b3e0abf7e8776a940e5307c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dabe0b6db69e3faf0e46f6b3c542c4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8562be305eb1622fb229aec5c5f7ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c5a7248b15dc103b5b816b4440bab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168801d902a3f8326396270718178637340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0f38a6e0061fe87a074658590b303341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9660645566d01a060d8e3ed03d400a9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c608a48920f01a333434cee9ab506343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3461021905cc55b2cdcfa2a1d9fd804344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359aba77bbfbe24e0b3e6ebf5ad9a4c3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92036735e603ab1c9482594363da5234346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1c71ab0fca2ea7687d0dda879fa12347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777795ae83c02812a64ee6c0a36ab61348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14f62ec02a3b808a015b91d587a95c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01f4fbee2c4161e2a18f21030472b8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad7da4108ee4aa1b5295ca6e2179ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355ad8329a7841fcfe5eabd642e2bd2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11913185b4b3b14d1d9ac9a88ae87f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c86b204bf23223650316dd950c0de1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b248fe0e679d77eaa3683ee618ebe1b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024a2a0de1e85d4d3cd3c4d2d97c3d9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12c14f69ceb4f5d14b3a5e47e14919357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ad062a104fe403c024484aca744ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d99c8507e7ab9839be6e731d694ef8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaea0bc412b12a399324db2bcd67ede360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1782de8c475750e8628828422d8ced361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334093705fd227191e522fce6772a07362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3993cb9df632606d94037b3e531df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b1e30e93ea6f17c65ca24423454ef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4efc851204a3858d4150dec94fce7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd75afecb94b7d853f06f08a941cfe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af44cf0b77aab7cf49dfdd4ceeca7d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16c1666e06b8e9cad6f6ba0e3caf4c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ccf79f0c2a3a6804c7b60e901e509369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695a4c8b68d21c01b044cde3a3c9d50370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a7cd29e010f7e6f18ad8b098a79a1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879dd7b8cd00b7809e1122d4838bd7d7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74f2b70ceff9d8d3ca3e28996049f2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f697ebdcb7f8766d7a357bd30d9303d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905c8165a943673c8b2aa64be4200ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78c7f55c5f533610c40aa7b31032d1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab939dee876fb0b6887db824fbecac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ca9ccc57e4cd26ee8263bddcd6418378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7aa0ac9c36453acdeb1ab270d02645379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5e04e8ce8b3a418666fea896e7813380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67ce003c9dd18a413b10f9cb7973b7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fad4da0e8055fd1852a191f6d6b28382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b3f987e4ca28e8c4f320f4f278ae3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bd60f7f4acc515f4d1168ba9a43ae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742374df2a0029e99ce958eac0c6981e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2d75fe3a7bafa0ed8320160fcd2e4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691d937078755e25aa01f59f8c75373387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cf8cf14bd6d38f2cadd3ebb6a5d2d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bac3ae96f2c6311cdfdacf9edcd74389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66a3aca2bf5547ec1b54455a6f45cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f985a64c97be07b1a6a58668da4049f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b7de6f8a9f617accc075052dcbc1a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d615ce3677aed18d75c9f9cfb43f2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcf6cd50619b72e35a6dad1717227a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546457d23f8ef00ede0b7222eb4c1d0b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950e370c32a415a2382a3ac4b1170d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2d4644847eaf04542b0b9b0391124397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9077af5e2fdb01eb18d6e5425ca96398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7390ed8b809d1809dee1801ac1dcfcc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fb8de408e0f1a853b09b0968e2c4b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7ce8e5a12782cd0950da991c9b224401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3040095df0b48f9c403bcf0cd31bdd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd803465064d0fbca45444b11731f46f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eacba14516d3ee6df5da28092e806f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af2a354678eff7c701c7a00b6a1244405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d44166e77f7c072ef07ebd65d673b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7b79f20f252f98e907242b136d4c1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291360e55c38d6e51fcb04b46486b6fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d8fb9803b8f095953486aecb27767409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709c37d9c952b72e07988466b7bd075410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb0875bff068c343573f8bce9553dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9f94a0c4302a0806b367078883ec6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06141d28bdbaf1f152e9be6e33e008413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50f2c4689baac70eef321dc6ac6159414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a927ef38253d40b8490e71795849d1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48829d6b6766dcc31798aa1aa1556e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b840f244c8a852f5d049f64bcf7e217417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f45d336a1be50faeeb39f5d94f970d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba2e555a6275e7291b9aaa064751a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48452f7f9e5bd381154fa7161b1bfc41420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc2b48153d3866ca7bb656641a23b7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da29cd22d9d0e104c894be1797b566e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b476f353edc67372c5d1b410567e3a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72ffe2d87ad18d292c106f19aeca19424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39faa88c878b6e28d930adce2d931e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fbce9a1289ec174aa07ab1321d9e6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cdda02299b422077e2b4d4646ec31427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed4b27002843ae66c5a2ba4d5345ba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4d4899f7db1885fd93bc762f72658429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df627bf8c04395915754b9156d942ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea0f0570f9ceb3fa0c9ca1fc8b94c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ae87a50e5777bdac038d7a2f35ac5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95e4eb561fd2cec00a05f55c90b7a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed96caf83264ad24cb63132c7029ba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5766c65a233ac6ba1293db8a80905ae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb29f73152810a90970b565c509d6c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294a7e2218a80c4db77ea0a3be8c46b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965be478674bd86b9ac7c14b8938b45438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01776767dd1943b92b86bd4fbc583637439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5349246f749e8ea42199f996bfe55440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98dfb472217707d10dbd9b83c86739441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bcc0545921dd0846a323b68ce904b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072ec339b0c84eca0a3cf11ad1de019443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b531ba44bb886e88027e057a4d20a4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021247a3b0e418cdab18da97b261b24445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99680a66a9e8bf169797f388e57febbd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6954772b46bd8debd881d0470fad3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beeb554e53bdab3492292809796355e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a43feb025fdf2288324eaa7a31a1f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc312b94daecc4ea4636670722afc7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd16ddef0f7dae87e2b1eb82e3d7e6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab3d3fa40839ad6fa6a24a75838028452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0392a72e3f97d4884f93257f0136c8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e6b181511e40bc72e3b2e877a0b29454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a47ec6d46fad89215bba27b128811455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2da5d7319e79c9d706f4975c14df71456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5db2c3c029f5f3e52dff2e76233b48457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58064e0a7ffb609e02660cff490810b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e87f70887e227b0de1f0a4b9917be459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe5e7298dd52c152a8f58930fb0629460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018007ba51a1307da0cf2d08f6eb7c72461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62be1bf19110d5b03ffb62a21ce3e05462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436b6c0b3aad9ea410d7e9155b78c36463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d91f9da3b36e491774cade641024f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1c962c4883e04c108f5b7987ccde5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8a8739ceb8912be0dff7af339f4fc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d4e6b5c40d37e57a5807d5bd612da467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a992ed2f7b392178dc95250eb8bfe4c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b7471b140fdcdc5e34e1531a7a10d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c537a7be0e7044bb57cf503d877bf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ea24798ca8a143ff65e8cf3a977b0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44fb73b6bb99a709c2777586f3d03d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b246dc8c7bad465730a7ea4492a48473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9473e85ec931278bd46bf27b60ecb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4cef4b632c3859ed6e3c9340af2d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cb1c71a4ec82cb010ba3cba99e893476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ceba058f41822208845f695a3f8ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5cd0733ed0e8ba420efc2e24f12b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad62a70dc753f396753c83a2630677479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b0dc6798e2929b470e810a2ce0369480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab224078f2f3195502574a315e01720481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8597678393df5bf5c02ac39a9d8bcb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7dfd4e1e75251378b0b8a4bba4045483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab45de94a8b7975568936bb50c3dfa5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3b9ce43785b27572f3eb69cb13d2c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e20fef4f3d64644e49a7385541cd4f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929de6e541a366632209a102c02b39b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87020d2a076c8ee580349e77daf99ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b55f3d6651a74d01f245d35a198e0d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcd571c7f3cdf664e7eb1f008b6b31490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f9aa7bedcf77445d7432255ea5cb0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b7fcd0cb86c6eaf4a8d472b7bc944492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ee2f34e94bc1d4989c7124f74ed63493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae799a4d705648336edc949f22510eac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013ea0260763be07d6bca55c3722195495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dc609f0ae2e7c37666c919f3ce4ea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bb5d7a9a416d3a47f901565cd8519497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0165afe225255e51b51f54852492e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684041abc21af5941e7aba87a45df852499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150b690ca7a317d8c8cc2921becd792500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39959748b9c865f69267c85ec829db8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e3fcd4d91ea3ec8e4753c188dfd12502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d347b750fa979db4c5901351a3da4b1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe8779f0bd3af9ac75fb1ccbd3a490504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fee1d9173c4502ed2c140064f52901505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3e34c2707b9c504c0a6659401882a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00b1248a404778b62e438644dcd207507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1232d5600e1f5c64a51e5b09b1360508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f06ea93fd9f86a5dae4c3436d95f44509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7c18ec4af502e20d6427eed9b2777510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6d9c2627563f6788c8b2d86ab3ddc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ae3d63045f6e59caaee684f14abcb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b24836f2380526e4bd1c6300a1dc5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a2b510c032fa6827088bcfd0af24f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ec2dd83ce82660bfae91f0bd899fa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09feed8b149f413f7ac2ae9d034bf804516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9090c955dbabffec83febd37b5263517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739eaddaa33de66a56c9ccda7a42871f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39bbe50cc5392b3dc5e11dfc13c34b1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cf0bffdd1a6a4a7334c2ddd776690520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11617c1309002f3dc0be61c34aaf8883521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fb30df7c4f3a96e9f5a3c69709403522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44544762fca09ba6f91156e2547f7be8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6032dd90e2de1759dad1984d3c8908524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928239a926f92ed9c64931ec20866caf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a58f53cda3b3ca320975e52a2663de526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66115275a91a51d47af8d1d132d2e076527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b436dc8ef73fa32c3c0bc55a591759528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c8f306668fbe1b0204ca1868cf60e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3e069d8c1f4695cec7c491283d975530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d8a8f01eeaaafd939573724f34a52531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cb83bcaf5b9f37c21e497a39ae4fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73cacf4765d9e17fe1ca1cd6ce6210533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4e9cef50d29adf88fec42d5147485534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab510c0a0ebe6c88063095bc423675535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef22e57eeb5b1278cb385d528e3523536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b27247caeefe4feba0e8ddee30be8d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f05a8f1b3815e5c6edbc0fd401ccb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839f92a932348dfd33415b7d6b0ccd5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c63b1823fd28978d29018d7523110540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52b81327810fb1bdf812192c66da97541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db93085cb7c0c122df3beb6abc0214542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96800bdb254fbda5424219f06d1109e6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d88bd6d5021476ee8d38509b387aee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214f0eca60144aad11777ae2a045da5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f2cc8ed8f65065b5bb5b388385db6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d13b6148e3bd12c9001363dc69a934547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0db0c3dbac4b9dd18cce0c8f99f356548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38880ba1f3d6ed5177fc7be1f34bdde3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27238e6d4d8b9d6a7c95371c52b352e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00c6d9a25317a5dad43aa8f4ff8e10551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e83329e30e902f0c46ce6ba3acf6b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9357570138f46e54e82a89e30cc1d5e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91f69243aaf1d34c9d96871dc5e98b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62796762f73bbf4d86b1e7f405f5fb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e78eb5a01d7e28fb5ab268f1fe93e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c665187a5f7e4897639e9dd38b8e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867116571a722b04524bef7339b7b376558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7989f78f11609a7d4bb0095648965559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679193613a8d69e653ef07115cc44628560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e109cfa667ab981a83f10389118054561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92057731ee343e565c4ab1c9dae4cb2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96bcff2dbd81a33d7f531fc78a6f196563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1f403a04ad0fc660b0f306ac68142564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634f0311cf15d2e729ee8243b5f9a27565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6082f0a0266fa0bac0e0acd87046a95566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38ca5d8f32bb3840d3ee29bfa2b733567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed613f640c176ed980c4e0ae9869ee75568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b212accaa5966e3d3859f9e7a7add569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20ee1dd406c4b4fddc920b0259c245570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43eb6610be1ec938f5fd203e0c7a885571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38367aba2a24df537795cfd4bd694c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4779f26750d486b50a3b6e51bc26fe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e709deaa55b8d3799081af8d895dc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ba054f9e4f464e1c01a51687ec564575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78747b92715df48950b22141e0bee4e6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3645b9ce6f5f864346bef3cb284a56577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d2e919c3c468e3794eb0dbd3a3d1e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3daa5c9ac90bf598acc28c38f63e17579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4171e958217577f964064562bac5f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9084653b43a9515dc29e0b5fbd103581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc879edb39c6279b430b1f2104adcaad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373fb2898cdcf92e0808a9b6b3ec3ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa902f82031557bc24aed155005f59584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0b4b2bd15869e9ba5cbdece7caa24585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9805ed9d36faeaa4b275d5b675eb9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c861872f0c626ee73f0166c1204cc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fdc16d3ce7e16a6c6599cff2ab1d4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8bcb521db036a2762aa15cd1af730589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32958ee9a30de8013fed614ebe6ca2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c64a70659972e6fc3108f70f8c3495591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79c5f179953a10c82a839c767767f6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9db8ca395e2a8dc7ada49af420b8c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac69b657ab7db3a4ad7dd53d275e5c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03a3ace6f7337f5fec7447584ebfb9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981ea674d17c7adca544cf734d0c101596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1136c4bac67f002710038393606ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aeda8e4d77a99b86234c31355d447d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cdbbbeda082b1091b11727c048dcd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03617e40800bb1a8cab2a7c03036d6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccaf5515cc00b122e5d683e86fdfdbe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c26c3d71d27f2d164f7ba0ff0c66b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d1f1400ad7738b2c559da8c277947603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ea00bab86d524549f038b80fe14fe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7b577b1a68ff07e669a3318309ad2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04d491876f58b1eb35a1653b5abbc1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165f1a971ca7cc1e5bb85a81fd36bdf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fb91a8e328ed5a98eb1a16a6b48dc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f049e0ae3ba325f9520c819b1100ee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d7430af666dcee2dbe76d70600ee8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28808a57af7ce1e9121dc9f4d78de4e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1236bfbf71da56dfdf990fb32f601bb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2759cb838b26357a7311a27d000c6d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778cad299aa96a274f81de5d820ecd9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129143c3e1a704047771e8a4c33ee16615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2d1c6b99eaf1bd97ba16b6af9bb13616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e872538d558ff68ad817df78ba3780617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ac1cbe2b2b478aa9ed04b90746c31618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832f19d7139c8acfba083974a171f81619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c31a34db293d84f8b3be117f99423620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c6874551fb4a9298415d50cbc0055621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb8ed60a2109dad8e0471dc94e990a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48604da1dbe823dc8aff1fd1c8faa8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83b31fa43e7ed066134ef33365c2fc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136257bba2e5058f202620cad4276ae1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bcacdffe6beee1e34ec2b9aa0531f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913050ecc7ee27290cc027f8311986ae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6540f1c55ce887edd6a664dff57c02c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64e978c54653af47b5c13059284263629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252925b2393ae9a7bbcf28fe31d618c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563ae57b78db62db42c31fab1a00022631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd3b40972272bf087c6b41c6d823ea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca830fc0fa8c427b506a1bfbb6696cb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b405afb95f9237102f2a4e1f864ce0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48a9233f6fc4066647bab6dc894a8a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab24b60080fc22514e13ad36e712d3d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7e04f66d6d1f4e93a362efb96e68c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37fba07bdc944ec80ef4a6639a1ffa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26ef10bc7e8fd6dc6bc4704102db48639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc75cb1cd3819b3aba005c14043d49640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8984f4e025b141e93aeca2f239f68d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8366a0e83dd431f888366f21bf748642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc8d02b64f4df123a3095f96406fad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6475ab3bf8841cdb651fdceacbc5fc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf419c2bdb1599c96ec414374d2ffa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f54a6b45db6ceb2e67d6a0e88c116646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d519d97249df20982fa75171e753e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4537b059816102da5acc2722daf9b9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70c24f7445ccb856b6fe1261069785649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c800afb3dcd4e9181164cfb458a06650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648afd46e8fe5532b947734dedfa250c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74325d718eade35c81e9797e60dcb6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdc554c140156157ec477c92a07aed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3734f87349a81c1e2062022d08996cc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156893ec6cd9505c917fd2d7538db90655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a7433a62e4518811e643190232fcf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4714f7ef3245fc0751d9f6c7e2905657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306dfbc36241a9a28bb47267b1771246658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cbcbd5eea74dcc40cf2b85e425800659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7b00d49a86d84c2b70550e229ef43660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516d52dd60efe3f337f273a34c9e06f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16512c322e6551debaf3453a8bc86962662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0eda0a09b57d062d576ac0301fc254663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60729a42f899bf6bc5080e2b4b2a2127664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485291ec029e6dbaaf85802cc1a04089665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bacb6289032ecfe2db8078e1229752666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c23f520db87cde9198a59b183f6ae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18be80e12146d0cb0d1fb27a018a1a7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ecbcb23687b797283fe8da5ff8784669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b86c66eebe08c801616ae15df4814670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde68de7d875f56390434bb816ebf624671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1b47f17cfa1ba4fa6067425080d51672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551295106817cfcb84ce9c7f5b38922b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e84bd54fd52201f293f55e9a15ba2e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4972f4461e8914ada1ce5078ca62ee9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851df44744f7b7fe3cafe87c7cb449b3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989caeb42873c9d327e7760942d0dae5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5034fecefc0970a537345d1639c07678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac7c8ab1c8a49c36a68d8662e36307679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84ef7e8d8f73a77d5ec36b861d86f6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4b9dd1117d73f5779eb79c76d7deb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb9f74ba4817065cd32b9ede1a3a05682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c255b44dd56fa8af84ef05c96f0e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bcb13adfbc9240d046e08f45a6e13684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5fb755f2281bbdf02fedc05f2986c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b260f3a66b6ff92024f825127fcc2dc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644520366bcbe27810b746e41e87d25687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d1321b1006c89dad4f75fe048b4c5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b74cf5bd57a3c0d1289df88e88640c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba25539fe4372f0a7b370c5f51c95b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7accb07aa675426093764e1fa16e6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869f4bda00bd316261a8bdbaea9a738692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801db30668fc099070cb378aeba7c044693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b417ff68665d45351ef46d74dc77ea5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df639e86f0bba243c2b4398ace0806b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5471532b9980205beb5489d805b426696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacec8ba42f89a0079c469f85a8480d8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d7e9289fd95ed9e36eaebffd509b9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb9cfa9011891a91210cf88e45ce79699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76801d8a6a39148ea8462dea866ab3f6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f76826be663618f452cc254d4b68e4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cbc586c5caa6776b403539ed94275702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5b39d1550e41914e7031e90b0ba40703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3a0e322fd9f7ff0a21da33ec1675f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca65a2135278a918e9a9f7c26bc03ee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a5e903654b7afb78da9984e95be48706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb462956f7f181521bf248a64be9d0e7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a2d7b7b5921f0a7c05ce3b23d58d7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd5a4bd7962dfa8d564e4a5c692a7b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac4fda530d9f55991e6ac2f994f675710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0be63b1ebba5a4ba3cf46a7e561ca4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02811ee18bf3163965baee5a0b31a88712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf4fb8238509e00a488809e1a8265f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781c2f92e7513b51ea05273f8ff545d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2b838e1e91705b63a3a88b1af571a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c21da078867af970fe567d58cfd8f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9aa39edddb66f12860e99d7cf788c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08cdea3efc20926a29126b4d612a3d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5514a0b1b495bf3bebe1f423974c51719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb363352932f0c02334529697b25e47a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425618248474a5fe30259dbf5c290be0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27982b47e9f743689a198d723f3aaaeb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ef466539ea17b1dc1e0bdebb57b44723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa5c1f44d8ade779b9cd1854f1bd6c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd30ded2fedd9e3576716a18a81cf67725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d1273dfa4edab22f50987915836ff726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f029319f6e97035ed3ffc033021fa2d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b59403510ffdd95d07c25031752d13728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bec6b0ab352b44fcf5fc3eefb1123729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffbfcd7cf6bb4702cd602ba83b366f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7f0c22d7f27cb5c0d2aaea181b725731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f363b48f44d7dec626df75765dcba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7fb941408e6ecf042e3609359a1d2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bb6d194003ac677fa7ddadb761c60734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b8ead512bbe7635557532fe21f61d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28358be1340ecbd2695c9c09e2d4d77736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141f5f415d7e4aa1635beb8aaa8a884737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6705260a9e4a36972cbd44499cba57738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a1f104e268b9482cb9f9307ef1633739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868e9f320e6040a51a6347036d4d359740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7c8484b3e68627b8331f307da3b5d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5598f6c285a9b42e84bf3b26bf6994742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dc43d2e89893fa78f01687c8712c3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e22ac081491d7d161808ce9d83d26744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3269c45c7d92d70cfd7448435b017f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118022fad0eeb85c07b40e9b81c6895746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e9955f716028ab21d58a752bd757a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332cde393f43c4d9ec7f17d626eaecc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6757e4b749c0291c3babec675ecd457749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb98742c92c8defe28a9e7b70ab6bd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269054bfdf90200db57ed2b442b6f3e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70ae6d797fd085003351d5ed4e3df4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cb2457879e15a82f0b712b6183590753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56868b29cbea3ad6bc2789e36a1beaa2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402b403a61f4a355a97e256c725826e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbeafd27900854b838e1c9c51f16a9d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bcef9329e06a3872f817acb16fe66757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b100f84dd4c8b8e644113bc65dad143758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d06b8d3317e6b305315212a5574c6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>