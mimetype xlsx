--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc580a32d1559eb7109bf2902d9da361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f352a4c5a16847e074f3bcca6b1ba92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b940fd4a7732e7f6dd9db96c05bdf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eef7721eef29b8c7cb9f657c8eb4064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab18429f96a5a0d5354ace5249b22255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e7b6d16c18125c3a556d38d6cf37d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1a54d9f3c9b1b299dd8d6ab73480b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f337f0fb3006af309ce51d7d7874d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d244b16714c134a35c5e347a9373a919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd03694387aecc136895f9089c73f4610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6872cd0484179dd02265622859140611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d9f6e9dd4e31421acc71eb2403e8512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecca9676f12ff44b90368e360fa32313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685db1cf1ac457e82bd71b864eab0f8414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10713686ec3c3750f2b06488e81a242415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce99276d246b84477f4382d1f0528ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9e2feda96be08974ade367f13a2aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8238f4a8b63c65fffd327ee004806a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79f8a0afcdcae66fbf3ad8f3756ac519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e7db0bfb868ba121aa6042fbe986920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f705a4af016704122df338d185f98e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f541687e93dee2c97ffea2b2ee31e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85573bfef3d7a7b475ffc4133098ee3223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2404eecc879079ba8133b155728d77824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075549064c8d2d6cfcff7c791d32e9b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8bddf3da998993e562425fb54079e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6687da6bd23327e6df935f0f3c3d5227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c64919f6d2b3ab6a9f264e8275e3f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f6047a3b81fe21a52f350a4f8a2b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79facf53cc2f8048ff3e87b9fb4c1530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ce4ee3740d0b6105e161fedee19fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7120ccb99a8347d739214df1102eef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1ffbf48c13bc9cd9fef414b6e194b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8934790f75b10e4005a889f2e981e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa3ba529bedba93055c37bb1e6187a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b063065dea69f6817d786fae4a5f8fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d21282999ba65451e4ef3f49e9ebc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39698d063c78f5fc0bdfc0cae0499f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e631ab9e68ecb20a25c00fbd60b70839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c535514a3bfb54b1146d4bff92afd1b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cceedab54edf31b87a3a44afd553c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44b4e5e8923b9e42e41e2151024bec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7144c73dc57712745200ccd35684f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b217e2d09c70832acabadc507c4eed744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f8524a81f6411bc5a24713c009d1945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8d4297be3031d3fc9c58a9a187ab346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402be90ac7d50c8c6d8e1dc8336eac847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded46f4c105a3678b675854dc8801cb248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be11bb7f21c8f1527aaf89e7ed0337d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb3a47526e0984fc1d0c3ae516c78b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998575cb4a3488bff4539a48fa20ed051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7da255b7d4b440b8d8a1fcb1fda8ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c74173929d34313181d5438914914a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eeeb21c172c4c1a5b3313c09541f7a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2090a10f7ecd14a6b8690f01634c3a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed0130166c7a3545950c1cc434ea1e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97f053221c3b9bbdf55fe217623d5557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca761a54c3e07e8129addd24e728ba6958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9697bd5b941b5410c65ab9be25a8ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c257fa7fd4180fcb160a127ab20572260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb295218c7469c6040db65fdfd995a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31a08daa83284b9a417cb45671beb562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf844b06a4cce59db2d1997cd9ef2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c0c9c2d7863dbd38c6de70411088264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cc732b4b4e0070f4ce307c50a790f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e6b5c33a45f53379bd0e88a8c8f7e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a521fb2d0e317c1631b373cac2a64567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2bcf6ae3f763a323c0a1265c1db4568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ea7f13e1b26fb3a44e3f939046fac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33244f9d9c83bf2a58495183af8f281270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07389142f492d60027bc070b01dd748871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe43d99f70566e480624de78c316d572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacc4f690fa88a9536d64c051c53ba673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3817787e4c2c41ee29960ffb8e28e0d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6676bf7258d406b5e77de44253d3a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93a466d81516c1c7e8399fcb58779f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac2fc6625f02416587f02693bfae3177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64d950d62d79dc0e200b2ae9342e9578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffdd490687275eeb09d175940a9fe979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9267b043fdb474e6f57d419dfea0080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc77c6e9c1fa27e04291ec488f858b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1b9bcf8c5576555aa2feab1b9d27082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f069b9549bf35dedbded69442dcfde83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1b304cea5c577522d40525922cfed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77eae7b2773067c9222a47a6fd521f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231f9bced4c476899ce6d962916b52486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0b28f00ea6844c8c4d58d8acdd29487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330018da439b62f2130d4d446a7e27788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66773a7a977ffa7ab29b2c1b7cd675a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22a9e7a70eafb29c0ed434bb3fe2d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becac3267f3214bad9bceaa7c5b843f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bd548717cc4c3d976b9b577737cd792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b7eefd680c46d0bc6b378473b85e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ba5588986f701891cedd39ca6ec8a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf371429049d813f2f101271dd9ec595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54438fae1545cbe3b8c4629196f87ff796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b006b98d99ff6ce2bff1c776a6d6a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21bd1efe288108532d458e517e922098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7c12cf63e31021403e74d4308032b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea266b7c1092b1d1fe843d6c473ea999100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b34dba934ec126916a2ec2ca15438101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da88d77e961a4737bf978b2acfaab2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0096abd6d9016edd81ecabdd16adbca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383370dac440841838af23236569cd9a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e6cf792df32dcd5244d606b8c3894105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79dc5f7203ada2a2c59f98fbf648af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2decc5689606991d3d2f979278fddbc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534a14778be7613d005ada559b7c3dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a2289a95bf596f952d162d521ed36109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83db30fee1ac2d8432b24a6c38df119110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24d3020f5d8fb2bcb3bc130e496250111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ccd7403ea865f56fbd274574201db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112eadbd33f7e601a29c22d9e5c89c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fe7400074d9653f737f6d175ac97b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96649ee8d1ccb31d1a31016fcadabf65115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6ab1715883f88eb3d1baffd2edfee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa9512c8a5fea5495a5ced0c4704c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b92cb1c63e44b0bf6101ebb73c5e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f65f0f035e943d04cb7a276589490119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82553efbfdef399bf310af7f118da32120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc53e82b6193c64d6a7fad8451d42b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4d7503982d1406ae1e20e657f684c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6dd62b8bff1b90f061a84e4dadcae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d73d73a82fa2380e91c8c54aebe640124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b916000494f14e5452517d0134ae17125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee282c94ec1189a5cfb5dc43f084163126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec503ada3b05cc6c45e98209bb6dc30b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167798751c6ed23bc41799649d6b258c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1ef42818ea58a3aa200356b7f3ebf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b1bcb02ad133aaa549f916a2f9de7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42439dedb59836605d960f6662ce53131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fef4742ea9bf431f8ffc4514b0cbb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c825970f71cf6f1af446c2832ddfef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df986f4506581f7be82be18da45ade134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3799763db501c1800a1b6bf04f015f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9fadc0f46c6fbfdc5e15fdd4369aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4eb817e19e318729a71d35776c401c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e25ed804a67c1ae923692107c87e65138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74431c1daee26f26e2b5be13563ccedf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f945b87fe28492a3203eb63e72ebde140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ee53c2b5a57def82bc452d05a2b61141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17aa91cd5f325e12f268e5da047158d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b97b8ea7517e7dc0a381a011bf4365143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e9fc4886cbe39b6b86033dc0b657d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c53143cb6fad2877b7c36409adca65145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee3c662dd8cd44b108f2418c222849146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffed1db99e89dbcd787020958bd59bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee230029c9d03759a4c62784e9b06ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04978597b0b1ecaa7741104be697ed0b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a870831c5b6dde4cae79c2db64919150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fcf5e25d9839db3d54c12e0b4e434151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ee016dbdf8d31d7626f79feaa7afd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888ef087a25dba6f314137f6595a850153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c1c3dc9872d5647792f08e5922178154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8490495d08d8780cee6b8fe3c462c7c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7407e952b20231e37393058298f9b64156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73aba6b304f3a609924b100c9e06be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8177ce6fa12cb63d3c2edbece577f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489c04b0d4777638baff3990485e691159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c4408282c147f6a2aa608d4fc6755160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6457c42f97a549d8665203b5be433b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412019824c9d86927c904c20a20fdf9c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c907bee7c6f0dcd6aa3b023aebb204163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da964ef94a2bf6ff34b5abc342c460e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a04b30ba6ba464015802af4007e8f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c48076808aac159d59cd3e14381f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51978a030ad4dd188b7f0775bc82dc7d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39992ce59be1459ca37246f6880b7e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de866776d8011241d6a43a3abd552c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9e3f4b3d7f372abcd692102b68a82170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62954a160ecaa8eb6b76ba5b7fc720171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de559329dc2a50d30b8983d3290855172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c2693b4396219079e685cf4635b4c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7519a3ed1a44fab791891b6e22b4d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c0f6b682eea37df07745ad5ee188d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b40e8cee3e2d8d902ac62ce9fc0133176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191ead93b03ca515059be1f760d04ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4698da243451d558df72d395e3543178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d4a4afb9f7819272906aed0bb0de4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926568d5a2a5d7b16a0c5afe3158900180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a186427fcf5d7ecd65aaad28bdc4eea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f1462705d52c3e25e9cead2c63642182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bff23f0f333be2e6cc9de8dcb0fec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98080caa2b9973902465ee1e34691df0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ef11fbf8af172c485bdc9fc0489e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d817e092ec33bd5825d3d6cb7a353d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4f9d561caeebcb48f6f11f2ff3dcc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84c06b980c5b7a80063124c4f54cd8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30704c8e3f0ecb619da73eef53dc67189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb9c9003b0fc566f991e878a3528e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ad35f6b0db43d23e06668d5043244191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9e5f343b9b930c404247a47690d5c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3844c543d422539cc241c3f10240930193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98daf6702cdd4b0aaf6c9fa597a3fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670c32441d97fe481b2f453a82af5b7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bb1199ca900311827107408edb0e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f625f78ae1ad8613ba44b08df3c9d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a511602de67464547895065e8862453198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593796102e69f92750388f95d0ca938199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f73112b0e14e73f32af91d0f9089e2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac044e55291e3544d3ea4067c4377e86201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13743bdebbd838ffeb1009cc626e4533202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b72eb9303daddaddb6142affc49695203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3c5ff0f526a77b9beaf1f6cf00bb8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5e801b0db10851c7f5e1a792aa5cd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f92a9e28d9ba699eff51fba657e719206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084081b7910056ea6b1394ab3fe5b8e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed41e29cbc2e588e9da8de9714e6a5a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd4c8ccbee3e2a96fe7e0e23e07a02209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdf5641989090b7091e7c54dfde7be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae182ac4443a15427018ba902bc7bd04211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f960f15a32f5eb9acdd6e6180975c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc46a53d71c4577556f8c0fb7bf712213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e0ebf9c453835933801ea55f69697214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886c3b314048db4fc731f2c9e721839215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0563064816b980d1f79e4bfd68200216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c6906101b35e89b5c21006d6d429f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282922d5389afa2bf1dd7d7b7b41568218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98ecb1c6b5c1e637f0f2c7298d1e1a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31878b7873c64a9e2e5711c243a65a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd68f8b11d6b9c9773218fe8a54eb55221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37512ddeddcea8ca573263c2f4635091222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bbc327077c59207b476f4b84f2dc8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e060cc43267af867ea922b8288b762224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789be8d41e8b7c15856eae246dcac41225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b97512c79d586e233c19e5a4f91f09226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c951b5210cb0d38bc9972f99e5832ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e556b9a8d53d1b936808f79c3c50a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41ace7a3467de433f5d4feef671e45229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2824ec2b05f31dd2d90f27b94d3150b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f85c6509b8389598ebc9229400a62231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6389a86446ef73abe14dffb08de10232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8544ca429403fb5e7769a40c3a22d42233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1dd31b9dc26eea4bde7014fcb34ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c8381859043e635147c642438c2d9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e117b68d57264e92c043be501f0f97236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454616d98dfc26ccde348f1cc2fb699237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412de686d25eeda6341cf8cbef43fc6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e320c2936fb0126f1521639e83919d4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed191758ef12970478d6c3a4e2db15240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba953ba53a3f6b684ff7f3fb473830b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52e63843e3e844c9507c88b9f63e3c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707228362a9bd459d3c8bffaf5cdadb7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a748c2fba7038694620da044a600e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb584ebea37c8bf2141f572f5340d66245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12246a40a282a74c72e804e52086d988246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f37002798a6bfd3070e415302e96f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84461a6110fd1f151b05690edbbf5a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa138b3699f7b6c49823b722a91aa4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d56b8aac7e03049baf48b3e07e00ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b50d5823e543b7a945a0ba4425114c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2792b38077f4de04d333b980053eaf7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9593624da5c80b84b157deecd8be94f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ef3c4348654c5f66bb1d2b8ff443e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ece3dc2527ec1da221743799985e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422840108e5f013d1e7fd5520389f52256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43131fd283ef85eeee7deba25cb65a61257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f019978ad1e8a268924167eb6a3166258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ea754fc772be57c992b1b814f0d12259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837018b5e14467f8caa20bfa33f082cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbda541f9e3c0c9a332a56486c81ade261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9197e07667cb23387da7db71aa3d0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d02161b2d45d94797fd5e3c33b59f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bb77988611dcaeb348a969d08388c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1986babce03e78aaa933214db407e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23550e965d745117528bf1aee15d5b4f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcedd959954b3af5065b6b99076fdc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4da29fb33a4c7dc80f2578e00e2ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b8ca01bb3ad0def7f7073e3407221269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb167df5cf36aa632e3bea5be4428d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8903ab1d5d30ccc81f9ecae42ae7657271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dd0764987f7b38591c6cfd16b0ec7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f2f331bf96de6963e4cebdb046e1a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf806e127d25582f812bcadef7a5495274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ad8cd5eeec97826f9e73ec1812294275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cafe2a7e25ae2c9549bb8419ec49fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137891ef1795f800f82c48ae399ad33277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49b684ee4645b2258b67a62b48a533278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931d48ee4ddf11254ed03f2db5bc954279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f488ebfbdb5bfc20da74e4e9ab2e7e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142db92751d1ee391f23001fb9d461e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e9f6aa1c29076fe6ae6522a90d77f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00201820c096a8a522a1cbf59f693b95283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181946e5914ebf7abb0dbd6c09c85b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aad9d1e7abd0baabb3839dbccff55e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15044a5b85c8351d5a79bc71a0b0dae0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039e33266b89fdadd2c8109b80b1d36287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ab3ab75be37b008c05884eed3936f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef87730b457b22bef99c00bfa135e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8744433207ea0f07ef899e7128e16d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cca0282c9e7e6995e7e85d20aaea2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd255b87b95c7143e78a707e74336b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc1e14fbdcfc6086b59fadb120a832293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e10ff65ed2c3cc134845108a49b43a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498962d5d4720b0e9c87b226965c21f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993a24d3e859eae56bd94ee56d3345b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07f6eaa3bb84907c01b0a801ad2c34297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2627ccaa2312e0d540f1cfb4ca9b14298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1e165210795a3cd0a9d40428b5557299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de786aa7d8d603f0634a80f14a4d402c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a55299a056532922a6defe5eafa801301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfe80e89dbc18a469e62fd7a0460ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7747a17f546042adf5addedaf1d7bc8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feebbe2a43b68e846adfd13837a3095304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd4cf231118a7cfaeac8d00e09d804305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cff02290404e8d066aac400c1d2336306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22991a031d27235c6533ec503b3533d4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91da1c511c95743c2e658939fb305a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf0c9f69f21261258d8a8043835c83309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edb3d395b6bdc6d14993e3b3564054310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd4d17ade9df68324845cd73555029311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadcb0c7e22926e65aba6fe6b248b65312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89910f1ae1f763fb4611efc5232394f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18058c681d10652551113c1301c7b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f61623ed7fe39e21cc1e1b016a2473315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8cf24af7fcfa67fcd7c3fe6fb81b8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac19e3b9421fa83754e082c60a87260317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eead5c7f2ebb0c5e6b3faf3911b116a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de890a2747f82d87dfbfd8ab62ea4c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631b73f1a1ae42d589391f2b4e4c7b4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa7f89b1e867749487f6dee2bba341321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e29601f40aec6909703eb196327f44322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b729c37d17631015d46c240ffa991323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab78631a37be4f515336776e9be608324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f217161a887709e92955965a4d13e43325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39311cd6e7d317f582f01657c7c8a42b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9bf0ea4571b723acaffd1e73a245b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db42fbb492c3a668e35b241b0a4e000328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c776e9f48b0c54a2c27dda926d9b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d10a050c23d16013649b6926c01686330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f90e4705b0cf43f5a8ae28c9e5fbb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19d838bac2b75124d9d634fae1eb6a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711824ec913ce081f3a7a049db5b26d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792256793c09ce6e7c8ff006d027b6c0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22733efc531334be8678846f4dba22335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdaa0db08fc6c3a1628aff47512e17b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c25291631994d9b9e2d8545497b5b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e71a728410bc75b6091caabc91f11338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a65f83a950e8f00aa7fa0933e0114339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821e49b2621855d0a56ec085c1db476340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f27ff2f72bc0846725840328dbcbf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77384a506b777576bb20ef93a67a0abd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fd99613aef821777eb988091295de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4694fefd599bddb72d3aed6f212b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c80a7940f28e942f32ec6c23edde9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b2462046f687328ddb5e4cfd9ceb6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378d79a4d07cccf756676ad6f4f0b2f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d683dd4f25bf46de8580d38d66cd4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffdfd256b08ba842d20e4788bcf45d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5a38767687a46b3657568feba0051350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0def197f184bfb3074e39b1d85f9b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f4c9f67abd090c224a684fbd7e17b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ae7e3a89770002f1c1db05a0ad573353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10920d06d4a0c973e0e1325d86e65252354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243788d985ad96423bbcdb7ed116b26b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb61126c4dd46f6a9eecf3d40b7f66356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2f61959b87eb1fef447025406633e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72500275e837913464774528e6325e56358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4acc420f8d0c818bb20ce1c32a9e60359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e0d125bc8e2614ca1fa40c35c0227360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361a279f7571423c819f831ef97c1d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b335f9c563d1f23b69891de1c53e56362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2894bfbd7f59053586f1c95a7ca360363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d666667e499391bd43b92fcfcc493e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14a9e21c3edfbf82bea13bf95dce25365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4457a0df49b4c6e7c6e56e4c4d719a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8903c618d9b31056d0e9d06b4c00a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0ec97bac8cb27d30f20cc5c5fb073368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ac653e2dd583451d76d39a070fb39369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba63773865427322608caeeaac7ccfc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48276365ddbb15447e1c3b746f14e4e8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68a4788621dff964a5eba1f6ea35fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d440e38911829556b0f9313bd7d0722373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430390b8d0ce4e3ea905b731f6cecd10374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d54af1083e396741736c451ec717cd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646d2620c372bc8541cccf189733285376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6ea397079f70ecfe2593d1cc02618377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d9ca2a5b5979c83f22238f03743e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00ab9bc0dd492fea87edb71fd994bd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11a35460986a6a7e72fe694e2983ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b6a57fbfa79daa46332b519a52da3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a283aa9909cf619177d5531c5451a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ae626d5ff734650f95ca66b2aaeac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98a56d7612008358f6e65e4e342b2d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a29ff898c59c9ed8954866a1c53936385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac3a59dfb94771c77243d9f5722867386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b90a808bc0db69bcab9eeae217d26387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956b1d52c997977e6d16dd5729e937d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b925ad9c48047d89c1f1abc23fc9d78389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396aee411220ddde05dd3254de7f7e9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800bbe1a093914282eb2b823a7e72f2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884854adea56f8fbe034f4239f15ef8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e3b53ed612fd3bff63f68483ef5fc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a880862610dce7ef3f2131bd8722e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709ac288070bc9d2bd64ea00262c753395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2b9bec9765a1208a0dc5e256383b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a6908878b325b105624aedf8c913c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba96b4348ed09972d8627a2b9dc504398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e70416929244acc6b1bd1f06a0268399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88cf6b549f1ea3abdd97bfa3e7fdca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495afc614d42ee6091c231f5b164b0d5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fb84b2377021da3106affc02fa7bc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bcea149786e5e823ef0ca40ebfb37403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74682df38bba022ea3b3d36d830bb6a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1f1e86d381534d7604b0b98b3270b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a27d60a5aa2ed45d164848b8cb0049406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cb0d599cc32bd963f0226c44fa842407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d261eca67c82383d848df96bacc06408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab5c7801cb915ab4e6884bafab3fa7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fb8363b995df99138f9d6424c3648410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822ea564495cd51890e0fc80a6698b2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b8317b81bcb45167a8fb19eab1986412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93368ee7be0a3ab639de6f69c2e0a5f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba67c411d4a18b7fdf8251ff919e1a7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a78f6b59d627edeca570023d62ad70415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f210613f2e39c56d5f20bb904c31246416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ad1dba2b0238ff3b28d8250e71919417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfc9a09d14f90920306f4b5578db27418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189233af6a791941af8f1cda74744400419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fd202069af0c4b2fa949fdb137d4f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6c98de6f0e6a7ef65fc490073a1e1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9750653152555443b431cbf62a007422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9a09f6868569cf0cf7239326cf7a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b77adc40280681c254b3a6ec0cb2a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18740d31df7a2e3ed9413139dcd3ca3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866f0e0cc986eaddbba2d36613bde88426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fdaa2a81837e63f93894ecc5e9bf9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250ff485337fd91b098c497c39c02dd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0c4d897d093c152bb7a1b31d578a9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42aa3d3025c0d18430331990066af47430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0e4c52e7fcea33fc26bc00f284daa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd7b3e1f3eb549b730ab9ed6bf72e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1844d08f42d7cb54376cdd4fcc24c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a88b3f4cd51538993338c1792a7e9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b88fc61f7468dc91588b6e2f0c8448435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff188672822adcbaeb79483b9ed817f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8f4d600ef108f8281996a5c7796fc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208daf054de223ec1e6d7da0027538d1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115627bc20d848d3f55cd6060064023439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c58049f0d46e8abd39dfa31d69ed4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1b0f2fb175ed44de6f4790e8bd521441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c880ef7814c2915e9082c6b8fe3c08442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923662afc0c9f7b5424431116cbd908443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e6667a7bf03ecee860abee4cc16f9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7158ae9bc2ec8f9c719d59d4f581883445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e227de9a7de2206e37e0d906f77bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f6e63d90deb0f5a78a70e4155e7a2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8b8a59d9e1f73466ba818f3caa972448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d1ff7550f42db6fd621f4c3d9153a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a743df874df2b45fc4a67f861b75adf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c56c1f905e9aa15e93c6103ec4c2e5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a068dba8a4ef0dc56fbe03d0befb96452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1de9d839ab6ce86209bf498b06c538453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad7b451ac11f731e6a0578e6c6ee6b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b871dd655b916e0ca35f6e210a7f0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8917901228cbbee892540d0dc641c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92302d5f1b06f9398140eca9a53cb56f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0322bd686776cad08a748fd346d925c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6488dd106a0b2328a7e9d469296dc4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b53a50c2bfcd3a2b522970a9fac5fd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0376adde8a40016674e3dd40b7529a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ce24b399f2ae356eb97d9c5b6e0dd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac9f8a065b780de6aab341cc9d52cd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1a0ca2575d29ea713ab1e48fc33e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdf6c84ac19d791983e29d2434c38d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6356ff75ec59e01ac8a5d907340994466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888f5093a8f83860952e894d04508da467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914f95e2f7f9a7ea9ff87c4898e3451468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a31f5219c51314ddcf3bee2b8a90f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e6c5e7d8663b2c1056a8f5d3f9360470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac272e8e378e1a18906da3deaf8a6373471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a394ee22b34419f9174672a7316d4e5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0586f1d10cc25a7b7d39235f3f172473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11437ed9234c9a7581cd59fcc55905a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636635f956b4bf9047bbedad8ba370e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0d21e519cb369749aae9dc1051a97476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bb3b28a46b5b0f0024e416fa9feab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac797eadce76e19ae208d7476eed7b83478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb34301870eca5687c687eb0f6be3cf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d606bcbe394efa755b87ad95d6c1110480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3724a63d5ef894dd6a91103f0fba4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b669a607875d67f2ab3b3f7c66c2a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac318d28d4d583189d18e9d7683ca8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d67c327ad439b49c60951e5e1f975484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30876d2ad88e6ecdf15ea9d09d7bd4d8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8627e813b4ad183f5ab82a403a0ff0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa1893ca7dbba4d4a91947ca3b20d2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a61801fc4bef3ecd0fd8fb90ff00f2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01497122f3cebe7733bb3a5b05ff63c1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f25d7eb33fd26a28c898d2e0773561490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6eb0437dcf6abe01599c1cd43d984491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e7e911d8ca78d3815748d8245d3a5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7ee594da3f4d611cc101e4070dc81493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6336e0eedfdcec52d948ef4b835717494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d6d781731a41526a63dd8553d1ab0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67658f2b77b0c28793c0cd38b7e02095496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595647e358fcfe00d0e83b5c5f18ef7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e1ff4908a6cecfb5d7f0f943e8a6c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e004334e9b355cbbd5b7366d888a76499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c43f6ba06b991bdb50f9758799944500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414492bd12932f54f786a8f4e274281b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01274cce851000a3be446b20b7c56623502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343c6fc26af34943c5384a35c55cb52503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7a4a2d5862305dab690be80c4c8bf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583228c94782dbe39d2c5d309207e05505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a829ec45c1e6ab44875600b17cd3871506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75f39c30d9abec37972c31c86742c9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241c8bca5505165e9161793249da638508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400acb799bb5da55e2ed5bef9416b15509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6654d5b5278d62f6723e10f4e90fa4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775a4cae9983a50c6c53e7da86e909d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd588bb83f695d4a8359a711c104eb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44145b20c9bca71e549b106a410dfb1f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515520b05ca8a2f90711f97aa498fa6a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cc64c779ea5c6083c616e75d87be4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115833dfbdd30e3c1fd38ae330ae8c8c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f56dbb42f5465e629bde295585255a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd299baa6562d9e76ba5a5fe535309518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601566fae1d27ba4c4bedf737a87e4c7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e486896f6af02287870a0dc71d249520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9123dfe67abf53ab590842bbf098802521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fc1e17bc3aca0aec37c9e6a1da1bc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6604938b8ea55d9407794a4c5bd0a63523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9f12d37a1a15611d9c0984595f9ab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157216e1efc0e33b6c09d0acc7f8d95525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d853a67f431f1dbe861fa71c311d8d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e41cb9b6937df15c01412cb0783d64527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d93eec416cf470e043e192ce19e655528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da355bc86232c7e40c85ffd4dd5e08529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04943f677b09d88365a63eb84681128b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75874eb21153a0673664612058e87c1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5338c74a8e3b8839f67462d54de548532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c82664380082c5d1a64fb0ea7f616e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e696aa87bd92f8681ab13977d35de534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e83b49a81ec482c309aabc1d633e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ff9068928d2cf1b4ca8de1aa4031d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9121d25d1112b273beabad1f4d5bec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca99e7b9ed4e16ad2d578819bad1dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551106e56f0864e04c2cecf6ef3f3583539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ee8fdc949a5bbaccb107862cc8539540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f462b4b1fdbd141047cb361a0c293ce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1547c972e066d197c5ee1a986ff97542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1fad74774bd4a242d4ef8a1531be7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18ee088e235c7d9c2899d24cc67f69544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcfe8d1475d79d3d6f13542b8bdb72545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8daba5522d06f309093e7607b3892546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ae4433c68c96e148b36bab9acabc2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1940f173b390e939a61fac145cd75fc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761a5bc0c61e470f0f928a961ed0098549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb3f4cb313a2b485483560b3492441550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2d6f2fba03849b467b2aaf9541ca1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7328ed182bad6e05a6cf545fd82a4a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20638a4bb01b8bc2bf9ac766e6b3dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e15f938e73a83a3a496e42d4e0f6b6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ada48582f6f2f78dd8e329a91dbca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd10295b275d75c08d01a67de0fcc2b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c6c1697df1c430e386414096eacdd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6752345861634749cd44d4aed5935e2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b5577f49bb60ccd6bb5b17bff4064559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fb7d223594a01c1b0be7001894823560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7451378faab54ca6355c8885948d06561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56bd8d86b4a226a41598019d55fa55562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca57932bbdf6fc63ad8ffb3047a3e62563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb1fe39da73af23eb058af40edea4c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a627c9e120eb3dc898cc55aa9fa98c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a70bf33dbe60a3ed49cabcd404d08566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f531e349720e5d6bb753abd1b841e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a58d11b972f9695d069e816700e08a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7311bb6588f3d79d12b9e9cc7320c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac90a958cb87cc901b2c8163a4b7186570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7831367cbec05d5396dc63ee7b01d2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7aa0bc3db9ad06573bef08fde54dfb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f1f9443f2239044a090df69e8efbd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4782e23a8b617c00afa42efec3b00d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c646cffe7e835bb815551b466acc88575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab82fc703b09bb8c4be54949af29a0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9e4fcb412aa09ae3844d5e225d8f1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86dd5994da941378b430522d3f9c649578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d086413c877cfc82ad39b1172f7f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49b1403515ef72c08cedcd425ca0b8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ae15e1e207d39183d8ecd1b3c8d80581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571ddbb73e38ad19d64dba19fc8d30d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5e0f6ed582949078949125ece670c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aaf8c77e6c8e446e91cac5674f4fc4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e4514b4458300a6bce328a149d81c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5535170fc6abd104883ad06ae0868586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae7a56fe4931ea438ac8d225a357d4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4a73e76482b04bd7909680983ff6f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ad547a82414ab240b6dd7695f8d76589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d071ece1478a7eab47fff93f8a3b5e8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4eb0d6031897b6fd8f76fd6a78e03591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695149afc79a454e594ec604b8b1e208592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f4007178c360b19a8950603f7f4a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f39f197b0918721a28098dc7ef2d7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34aabaf09ffe53ccc251b5825ae25a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140aacd23c5e3ecc98d8fedfb8edfedd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552bc5e77c77516d83f19318effb0d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533870b4bb3868e3266bddfce632716c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cef395feda152881d671449cdf0bc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ee00b82eae2038f905ebdcc2c53a9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04e4901ef10ead91e96c97544d5a0c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df4c5b59a19e8ac2757ca6c49ce819602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f849b6ace7c089ff0aa59769cf1f2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34911292503958094d5437d79c0fce18604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a34b23cc199f83e699c90a71c26eca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f61317a30bd18e34c9b3b285998f9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf70da906317f9d1c1f046a9910898607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68279dff44612edc56217331eb801898608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c5b1c03a5326b1af91b1feb066cab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c89a1affbc2b0de36c2e2b1c8fca38610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564f088f6f5f99c965fe60ac5dc51e4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2774b7e8e40f8b611ede2c502cf92612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e53c44a7a5e5da94e6a7e52a2cf865613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405262861e9a5c4a5466595b4822cab3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a675c302cf5a9fc28585b0ea8dabd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b899634d5cac31d2f0e0231a174bb1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aab77a99b4df5329c634089dee964c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3930eea434a64f699b174ac4525f2ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d1aa5d17fe79caf532aec66659e7d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750173252e730307381475ce2297b5b8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820e64ec981977a4331e6a7659be7b9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befee2acabd1a29990449273a66f1917622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8301f40c82d77436c0baea0cfc4683623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9998b05532094db36a30864ccfcd793624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de19304c6259b51a61d7d9fca157dea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b642bddb15daae8c4da58f756fedb2f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42338d34e18e5f7379c7b3093d123b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4116c853ed125b3c4c6becf6b516d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7df334d28cdd5d7b554743239daafe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3103019fe1267a4d3c24ee1b132e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b13e2aca807fe2dcceeacba414d62631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188a95a8ae413dacc5f7a39c560d58d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89decc8ebfcff64e891c047afbdc34b6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d164b6763675f61df0bcc386fd288be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac94ddcc7fdf5441201ad385f082308635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463d7cc358ad3f21abb2d08bfd8ed53636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba73185c4f080f38813e351053a90b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124c1d221cb6b413e364a6ac69b9538638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47408ed575f677edb70a65367ef95ec7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4b782ca7159c299de0a770e947200640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681aefb459a9b5dc5b0dd6f0cfce9aa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe2eb9ac784526ed064b20a3c119da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3da90a808ba3a881b862deec1bf46643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e48c950f44eca531c5b196385fa07644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a986955141b7a60db179935309c65645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7fd15a4c78b84cfa2aaa6a1f4b856646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37ec537dc371417422d4c07f558776647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040ccb5c0c0b09364f3b0a53ba2f9bb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3ba3a209345d044e2d8546b7d6ee8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4d8042702e3227b94bd8243b8c53e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e3b4b9e2a021063c813e8a3cec811651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75aa348f34ed317ff394131cac44a27652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808764a4eb811ef1e9952f4c6839b8e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e95a0a3182f5e135bb92e56365b7e8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f80ef997d3db2511f23fcec0a906c6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ae3ab24a6038d9f89cbc0392055cc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0028ca5e73a2a71179f8d3e63759b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b462ab85b66f5238126f395d5b007658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d78b33d7539cbf64b5b98d721d73a1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a160bd49ebf50aef982ba7596524b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a944fd3869b5c3d95fef39fc18e50c6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5110871c04462db95a10e79edfade662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac80a34cf8b9d90bafaae2520c8bbf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ae530c1d62dd5102249f0a9d96b23664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc125cabee1be968c10fafbcd4f03cfd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8655280f452d533c6be7c87d14257cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48b2da9f4a16ac7552f053f3781267667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28dd6757d053a3ec2cd40945e873089668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267d9b6dcd1394734c1359957bd93a1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e3e438cd17e8f6ba0b9f0943b9ebe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97eebc80e9fc2e87c82e35253483464671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35986bf38d9f6525a6373f5741780831672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c44cab73226714f36a5a0d004577f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30430e3a9f0f786a7d0f79d7b60caec9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca38af820e5ed06ff9d6d3bdc23e66a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2e6047931880f5461e4f055eb59e3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c951df2141f73bcff582ad5f616e3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3270fef6640b074d4cc6b2328fcd2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd6d2df300794a5a10f2393aea931f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef962fb116dedbc9fd43b222387b8dae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54e64c2d0515264a40e980106abef8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d87ba74d73b47f036defd61a0bb0a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffd88695f2322346ec648436d511ab683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd7e9a8df1e5c95a8b5f28fff7c84c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41b74c0d3a362314ad1779c6d863c7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a073abeb77f63b30016e4783ddb6e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f437095adc84a30ecca1d65ec7c2266687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81d6a6231a8a35aeb844a08d92af70688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b02c959c0b0d0da14c58feb8833a6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784026983f18d14e67614b30b3ed059690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131706ed1af9c6071090fcfcebf69609691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffe599b7a85f82baea1fc1bc273b76692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f940ad342aa5add1543db47426c08693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b5b6b8dd11c65b93bc47a32dab5df694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffc3dc28eea6847c7e9a622054bfe8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f6a5c6aa300e38eea738825cd3269696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5d6e53f82627c2464f23308e1c335697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c948da1f7107634d37a86e39a48620698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6790c3f141d95469989d6ffe5dc473699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905082559a621022117c957bdc8b81fc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e875a0d6e17429d96083f084b828cd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e2a3461c62ff81336d592deaa4eb5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a0e391ada495d27a047a0aac2a9a8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c573b88f6f74188dea76ef6ebb8c58704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb7278997c7d002adcd8637f3f28bd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156416c93d17e89e906c4bd28cd27d00706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd054380d2ff96ab1f3cd603473c54707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2d1cebdf8baedae5f8ec4e780fb2f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210b47476836c130ef7b7185255021d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd2a06157037455ec801386ea9e689710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134afc8871257b84a3e611bb83760fdf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdc506953cc55de9bf362615286f2d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3741cb48399f56bb235917c2775c1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452675ab146bbc933f3a450eedd1a027714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f363627e9387d8d6cb2ee6ac40cc0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aae50d080a1dbb6f2a367bb7aae8dd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438789d4017ee16106c29418ce9f3e9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba9712eee21a580e60e0bec2d2dfcb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c879a98a184a018a0053f9ce266471719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c32b948f09de34a1e5348c889d8cbd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dab79abd3585df4698c58b48c2bea0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d49c9fb23267e9c5b183495dc6823722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2eac4b32ef1a96472366987549903a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7dfe25c5d25103f3cc9ce9005d5e98724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218b186efd69987e31d879246967495725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3ef588bf75ca804d4d8330cb1c3dc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a826cb9baad42258efef9a04df4da727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed98f5cba3e7c026393154d9d93f384728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afb7c6b06200d32bafbd37ae961dc3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed74b1b6e1af69ade75454f3c122999730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8c354736dd1d33f244c33edfa9a96731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f90eb510e198fff425c6724a6eddc6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91beee31bda3cab61d51eeb4a3935d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbec86ecad1853feccb33bfec786945734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cea2698d1d5cbdb40d42a8c5daf881735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32588995c8ac5e47ec2de5d36cce5c3e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d165a98da93305c48e022525fe3e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5c48a035cccd3ab6cb1d53fe78b05738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d74fbe53e6797146f7a41afbfc7a4e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0added8765ab2e5dfab24273f0aa1f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ee4302bc211c39fb5c7362088dad2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5570216343018d643717f4d675c3828742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae28f4bd4a4ab0c96b25fbcf329f5f9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1e633d154219700a49b9cd214d4a0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688eb487f518acb816e68d379065d55745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c832449534ca6fd829c923b5f3350be746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f094ed0902a448fe5da8025d833ee747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308fde346d3b69ea8798e8b9ae6a6ac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1989108481d294aed598d959e2f0fb3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db359075a72edab5119423d416eeca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123acbd490fd65342dd144eb004a1744751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c459fde8d21932ac8733ade3c169fa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd1f09032f389590436143da7e16ac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb503913f65f7eecd7be70d84f45dc7d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f17aa8fd34c0d25d73c3a7abfa00ed755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f018fe60567ae3fa125b0888002e739756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022ac1e9c3436cb2f69c9f1a73cb18e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1085b2da33b3e4efab97b20620e6526758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f50e7bf8bc87a3dc571359a23678d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166ce9f42a82deb35466ac708e01be31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae97bf123063f3dc4975638282ecac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff306422f064fa3384a69d419d346e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cb12186c819d1ff5cf064935bfb004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c21df2c5f495fb536ff9d2bb5b5b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd682308cf9af036823a6624906ee36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077540fdf3a78197efca8413cf9db26f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05642a60a22f6e960b18643bb363e4dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11437079afedc20c68493d383152bfa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49f2f32e5a3d6000b759b9f6c1f0cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ffba0e3e35dff3b8fa9ad074441ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9211666077be76834381110c28ee0ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825a3f85ba9ff974617920da30c311413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707056b268d2ba2030705cd24e64f7a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b7dbcd54267cb798f886a894fc88d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433af9bf6175d5fd3655c44d35a371416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaffa2117893ba2f8329fa9f0151c1717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbcd4b012d74317076ff5c7bc147dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad2d6415fcfac0759635ec12a7e74b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156564f55f32a1a33cf5e67cb5e8d5920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb590c8d060f72bf9a69805d2115469021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e3abc1257ff3b79d6c849d5d3f85322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbd50d1847844cc97f56442fdfd39023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706e0bca55dd480ee29f76a75269f0324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29471cafc2b98650b895ade606f72d4e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62801c5a011ab31cc42a92cf3699a00526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815b283de18db7935fa8288cde8547d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74e5788cc18a17e1d4af52afdc3d4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407cdf6419d32d9c41f5fe54d092fd529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262397f71224671d1413804888d3c07230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce55d110c69e2429b724057b373d1331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbac369cb2eb7646f19431a7e17c6cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a26b583fbd5823da15759e14b1e0133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b411ebe0dba2865a8a8aa5f65963b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5226002e7079332c2ed02a2eed3294335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2071795f596c068b495d8cbc477dfa036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563439a83edde363b3e10a879153b9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2cd731dd55b381554047922677c3838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814f73a3fed7485fee0b57874022bee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc37c4fb046a2281944529e478bd0a340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497aacb975b3173650f7d831d5de1fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47e9f7f9eed52bf8c1c590c30c352242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f049b1cd6aeac3d0a599f5d12d537d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd2cf196688703af84b3d43bb40e1a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd35f7e592243831ed7030057329eae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f33c23d9e341d4ee627b4f98904c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936dbb9adce5f6cffcc593cb1dcc3efe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9a0cacdf4da3940036d8eac2a91c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a4c42c71b4b4afe9ab24c9fb35f3049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcec08c5471b9d458a7a4cd4ecf114450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77f767fab26fc19963592b7ff9f44b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a0e0a63f2f7cd3a0796eca92f761552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e79c8ddc68b7d6aa84951903647ed253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d241beba8edcfeac497b4140d1b67c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0192ad14c07cbc959fd760f5b4d8155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb2a14d6f580b3478ef635c6f6a92856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f4b1b6803a6d76a7b233933e313ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd68caebffe33acdd1b813dcb03602558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9c3a0019a86f446fe410ab023c34b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1d092d98b0563e9141b510ab22a1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f47b6ba9deecfcb27515700dae15d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867025ec4fc8e227cc999d695eb8df262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4add22bbf2e7c6e422e5ff38b43e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8cc42b720c13d08b48eb84074eee064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9e65c4e7f7e2757eec87d448d8bcd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736229198275032e4d26c5f4f8f567366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f611bc2510da6c4d1a089da31ed0467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b55315c9d28acfbae2aad3227af77468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60faf5ae437a8088590cf00464c8935c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9bdf72ed9f2fcbfc45e10e5a8b7dc370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ec71b6906734717b8465f184eb97d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd37ac7758604e098c10fe65d1596f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a4d5788455e12f29aed57856e21c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39709e67212a2031a96c56aab62dfcfd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c532abf4d4754ecf88e132500658f0175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e98b38cce6f40b90a7a1f52f2477976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1e9386e85f369df9c99c3aa2dd9c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c33e319086010cec4d51607cd618cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e3183427985f7cecf5d08a414997e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfab9fc7ec417c7e75b73ef8163c52e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a04cade0cb613a5b6464772eb2dfb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274a90c67cd8870b619a497fee1c29782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478056857b615efcde2f318e3576a4783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907669b3575cca0c5ce7575576df331e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c111f7da3e781cc57058b88865a59285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c3c51aee8095d44aa666245e4d55886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5f28be70db256cd33580614d112de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b07865fb9e1268bde4b89bcd41e49988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b667cd4ad06f95ad2e9fb297562eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17356440575c28052a7eb1404fe9eb1290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4236e04630cc8c924f8e7c0ab0916d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef93bacec050c13ab6c9874a54e7f1192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695bf36569a194bfef25405ad3840ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb490d6ab0b7798e18a735262989d4b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e718f8807bf98f45a8c9fac1737ef2495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1445e416784ed65192ca673f6bec8d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d20c4318539b36b03a15426dbc5fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecb12e3d7a6fc5fafef90f676dbd0c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012de36fdecd780f4213827ce9db21599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73123247d728fd96df9d8f65af42d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45b00bb92f7733b1edf325ba8fc4dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d59496c3eb683ce7f92f8e1cf88be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab87887fafec89dfe801170141f3ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9c3ed607ee9181dfb122b6b82a580104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70353970cd83f7155d47ce1d916f3ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38df6964e633bd7d2b142753d284e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52b35e37d9db8857f69472bfc981f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea80dc34735e29a9261f1288fd03dcf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdb809e4bc9a7c91168f0c38cfd845109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbde6b24c094947aaa222e34f20f50110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21d2cbcb956318580a917b73e48dfb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c5aa1f41f2d6b142349b9d29767f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec2922f9940420c8caa26b551c8f3f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eafbbc0f572576361b9214e066d600114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577445547304aa561f0353bc184179ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fd72bde1472cae65562c21827ab96116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a5720838501e50982a769f7d473e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d1be416c1241e8e0062269274f878118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0c9762b081154a9e270a5f8869940119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df4f85ee620409f2dc38a299e812b0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4c533c1e148198c37bc32f1ee067f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeeafec3252d06d40052df6fb07dba4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280c5f5b5f9a42b1be91dea9971539a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6c987dd6d0aeafd633d5b899b2a3b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8241ef250c7f3dc1527679dcb52a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146ed697108b4f1b8b4a4e97fc6c904126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedad026cce5bbc873fc2eb6f2b8155c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bae7c7043defd787e06b697d1ef462128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98cbd06cc8e24be08a41dc3c7ff953129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335d3ac07ced5c1601c1b81c92e9b65130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a904fe86460c9d41ac7cb8c8fb22a12131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b78b282910809c15a9b12f3553fcb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec8c9c5a91da04bfd5582fad99798e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f537851701800358a25d15cbf2a7a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85934978ec5893e0b8b75557512f2842135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfecd4e496e28e0f213bfd04f493c8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5eae2b1e4a20977445db3888b4d82137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d15504dac418a7427ff54ce6b591f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae3d8d3479be4838993f8bbcc967e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d176be1e9de71c15248317646787fc7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1631a36ec3bc0a41ae24b65c577d04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc7214bbc6638c5337f85e888fb4e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d96c937593bb6badcdca6ddf029a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205de56aad54ce73c3cf511b09427c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43dfae2e85ccf1342bc8c249cdd007145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273c537437684737d4b6c3668d92bb1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bff627e2d0bc140427f1c9b26433d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bc4568eb7c60985b1ab1bf2074708148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46c342e902d41bb1a18b66e073ffd1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d070a4896525b9c50bd8dd23e8239150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32680efe49c901ead74229364a85bc70151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c329f595eb480d5a7efa942040e7e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f7413c93a582999d3f101d18c9a7b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58c12124befa8d8cf2d97a4d72478d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddd400cca819961ce1c52be0aa802f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341a128b6565f2889aa63a4c18cba39156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba1c0b184e6fee55200f10e94020d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfe3d856c09b793cd27ceb48d10231158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e856c990dc771d4d41e255f73d6411c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d274702af34e3957d86860462f92b53160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc320e9dea2da3b99b913c6c4d3d2e2f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e319d5fe9512ca5fca052f4a1cd49162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481bc4ef4622c4ade1f87c68974db40163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78eb81098faf1c32f506111d192e4e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123aea0b55911a96e444e91c6680a9a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fe33d322189cdd941394de32b5a59166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee6308fb3c21a18324f0d22a12af92167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c792a43e9ae35e8a33519ed7043cde168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381ac6fc71c998551139070b351a1fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c87f96f112dbc7448414939b4b43d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80917af180e960e871f52b73312f3b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ccb369814b8c543e8eca528be3a50172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9af88218e29aa981e747d40ae0355173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63023000d438a8530452abc33eb6b8c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d0c4a873da8c5ee602ac05ed9b614175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d22d2b0f0b6be7b84f99215e8c874176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e670d8125a35bc4572d180991dbe8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6ede8d18d19e236f2bbc71c6b7518178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163edf3e7a1e79b40dc3e77e6c8e62cb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383227467c38368ff8f20b9d25b7656180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40977a0a15325e0d5b1d13b051f0385c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e4589b2534032c9300c1fb0d22159182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cdc56634061bc975525f7d994a181183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218669eed5168b55eedec873983a521184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764b0360f247d94fd90d1907e24c0a8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aba8cde5bdd62fcc39ff88d41571af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342da342e6c9f4070ece50fbd78d8973187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0420dca85254e31153735e621df0d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de4e2c006eace9ff636c86c33a8263189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb214a8999b3c94b59a08710d9930c5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccde684784dc3d56fb2ca7af41eae21191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b29ad7f6ba87340408110580a6ff10192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227283fc2e014ac57920e77872a292e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905587dcb38ec01fe24b1bc3f3d9adfb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd554026c0da1bbccfb4e24e058af4f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ef34f053575e916bf3eb167748f06196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923372c6a3257936a9d848a21fc4c94f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba442ff6af7248b7cdb00c8722b596198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b1f0b9c49f3d758ef6e10dba5e97d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d50e09e5541c13951193517818c0a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622098ba69c6368d1327af6101aa9eea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b3faff66a74e48df004911645c003202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db0355dd795f35b1ff372bab521682203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44375be3947f567412939dfe4507e47a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9b5159c73312dc2124d6bec349e05205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991834ed14320db62c470a8a67ccd642206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251958be9f9bbcadc2c932fe27c3f6ca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435b499ead757ebae91587c379f8459208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d72b33b55246110c6ca3dabeb6d03209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558e0d517786bcc61c1e9aac7130a72210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbeb7c448c9074350c7ebd2777ba224211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0ba7ce61bd7885e3d523d45e4d68f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938aad6e19c6f5b555f0258adff21eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822928905675e1b52c71a977962442cb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41026b0167954afbb953cd912b789d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0412dbd3ea6780f85714d7d242955b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b80244af7798c0e9ce25ecb705be4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b3b74c7fea7da09b5e6cb1f3cdfd2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8ab4f74332c43b1804d6dc439d9d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d499029ae6b0fdd097190e5e57cc5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fe781616f3b7045bc2b7139f80334221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3f696b81762ce804cf22d69296368222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2633b2ec078ded8a821d1f7c08d0f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f990737729c88ec08da3940bc3f187224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362a7f6a3d39493d41e563c470cf774225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979af927672d93d7902966370b65f38d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38e3787082238198f1495883c513b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85ae8b87f13a0c3a1c6834c2008f55228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677a2ff17714c46468dc959c716b458229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fed87999bc21ae88948f3408e710ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a332001ae156fe50cc923cb24eb3dca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd6f2e6934d0a8d160bda516a07087232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859aa01ba890e751609b0c4d1957364e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616cea4c1d86ba861dbfd1ffb17d392234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d979cb923f1f10c0c0b7e5dabae3ed7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6abcce3a32b71b34c1801b0f0034ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285ed6ea6e6cb9987cae0593f2d67f8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db96dd29cf52381bc7b27da7eb4aec4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e16c59acccb80d0815f29374bd7c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56268bd9ba1f9ea93ad4cfafd33fbae7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e4bd027d272b991c0fd22129e4e61241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f724c72c9c1f1d5d241769256ab5fad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf10c014b2dade0fa3e79e61447161d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e054c4291c6da2c0468cc87769ef3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3b454ce0b2c6525cb131f918e345c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc85ace9415f336357f16ffe1cdea63246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a28b650da557f6a016016eb1af00e9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd91bd6988fd3a4df59b1623c35d42248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d7f1a02a281544dbb180d1615e985249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe4ccbd862afdc63f89309edc85c9f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c42c584f6b234c201ba027a1b5e12f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886ed1d7f24b0c85012989a3eb75cd8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21cb76df75bcb661e39253ea16c409253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f0d2e92dd193bdcf835cbc9a4fd6f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d660f159b1df5aaf7eda02fed10168f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817e3ee429e19e993579cc600710709256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f145887632d41e09db5e59b27df06a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d67cefd96548a3b5a059754bfb05b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e95c2a44c62471489537a92afe4dfa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b612c5c44c81a715b03d4a0afa45f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bad9e7de41f08c873538612726f688261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3404fd5bc8ded130859fba473c92c23262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897e1aab7f3fd2bc2d3b6edfe43f46c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec385effac068669f336b4b008af46264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d00446e41f8835f287df1da650255265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c071cdc94a8e935e974bb1fe54a7d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b730dc130d18ccf8a9b1a07ac246585267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ab66ca8437552d6d7b8f3d0414664268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8866b0d2379762b402afd3a6244a9f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5fd44a501e595415a3c444bae693b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd338053d4ea87b34e4be999b7e3ccf5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a0d7cae24f2b471935ee9f8540ecf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8b5ed8192b4c8282f43f34b6822c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31aaf5150154e7c69311c57eed401b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a999e12091cc09fc7ec28d1ba0f639275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b95c4b1582bda78b8906529f3e1af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53ccde608a5bbabadbf3aa8532ce20277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377ecfe55e39b5d155396d77661a2c7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be246e18cb8afd787ddd0ffc9372a16279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38589b0701ff8477eae5b1acbb54d0d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5d15d370a5a4b80188fdddbaf5e74281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dee5a452c64dbe63c98f884be2a1cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c4f7a613d396683a7da00df4580be283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322591f6ebf628857d278f9b10095bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74a0473769088608d2765745e99a01285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6dfa4d595002aa5aa93ea5a430a3c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa444aad5ccc228a30eb19e70eb9c44b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74296c3e6680284d829939b5932984d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef99e161e1ebccd64c4a013667b311a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1673c0fdf73ae9278463681e94196290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125abf958c6285f073f5d32ac35e5cfb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292f0c1057d7b1b32e513578595a8bd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb71b7b1a268b950c2dc6ac792f81c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5002f782f256cd9c87ea129d946340294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b61da4bbf5a2607578075930185d3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f56ca74812f12aff7903d912f19051296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd4e9aa89e27369f123cd895b0dcf4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03683067a082e813eb0f46109234403f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a949953bf11ddb1aa3867941838735299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513f8b34a68603efd6f8a70faa941e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef07e797e2ff612b7b4a32c4edc08a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80916c74b7f669a18b2c9d5cc115d294302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baceb3d988ef4c9ada06d786643cd42c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0754422733f68a10633c7c86a846bd3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e522ed60a8f3e2366b33d1b186dc4f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5534890ccaed3b332d1a361cbd5958306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3eab0e6ea363ebe79835629ee749e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5a46e16ebad2d0491c6784d5a2051308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbaa3ff3bad4ee5247a00945ebe3fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002264cf0d86b4dd25b513972d4adb0e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6273452059a486be9c8dc8b8ddc769311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5add58a84e7469dbb3b9167cc69aae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042eec2666c9dac1ac30b4f5a0a70506313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce142434422dee43a30126670549d35314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24f3fa7bd39460e1572a7da35e23a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20678245011584dc6280ae4de87d5e5b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39dfbe5f617f7fb727c46a0253d184a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87160230042e85f49076e215db5362dd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c256aa6223fa8f5c4b311459c0825319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157af208aee1c177df82c0aa2e050c85320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef9fe3879ec32b7a69677cbf046f53321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e2ea5d74c3ad93e5fdb6c119e9c56322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bd0cd4717f488c6e40e6edaec312c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f314d40edc0da0f06afecf56e4cca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2986586cb4cb83ab72ba8c40be9358f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ad22208273bf761fbb8abed65eeac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794b3fc2544c0674b75373b7bb8ecc4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a057791d1d459fc357e1bea2165b2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ea9a827502fd47fde513e3c402901329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a284cb2882901a2c6dfbaa303a8398330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b681546f0dd4334515f5356e85a98331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239361900caf4e45f31fdea8d6d59f9b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d8343367295eaf11957f2f4142ccd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089db8f157e0601abf8f6959e8c3169334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560b5a2947b6888dfc5230b8f8e0b6b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5588678c7ad93966ec1f8a7304dee91336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aeeadab8bc7580d2d6bfe75b75af40337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58cfce70bd168e22ac3747b18c9818338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df1838e62a2e31dfe5f744fd5c8dcd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9189939d09a3e50a57296b8ffa48b0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338708c8a4667a7780cf84a1a57ac51341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c61073ddf19fa26cfd975efdf4d95342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c3fb24663ede4ef81fd2108e27ee7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fb503f5c8cba66b48aac2f3be8833344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12366ff037e91a6046260c3c1da4c82b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ca91691f6fc2eb5b1db71405b32a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3891c2461d1cf0331de425a89a11575347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce77a99eaa93e19ee0e3fa030a17151348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81371a0ab10f38952bb444df917ea4e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596323cc106cb16cfab9fe95e68a9bde350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4da92a8eb99ad8bb83b3e3f314c793351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420cc859e27a490b4ab965b84d66fd5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fcab4b9d5964fe1df1961494d2b52353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddeb5af2e9f05248256f9cbd26491e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c8666f1fc914bc325ee1fd3a9aabb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ca77532ad8b91ebc77caee0c462c0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed45c9ee7a5e67d7197b9ca5678bf37357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1446706b9f3f21953950b680b5c1c48358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb6ae88b1e35fa35d39fbd42bbef79359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4ca3f86d46ee51db79cbc064d09f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0540c7129b79ad69bfaec9b2e56ab6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356be8e9c063946b726538d060e296d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0499765a03d2d0a75332d1c5bf8909363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2098ec93e1bf9d051cade89dccd562364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af60a284a3902971987683648fe47a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f55579680787ea86c1ff32e0ebcbc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4735877f93a8810b429b4bf289c37db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0430da2d572c5fdba998823374f0b2d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d3a49d6635886ddc97a2dfcdea713369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90269bdd4076e778a30b04764f3881370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9f70ebd1fd520dc34271c48575ab6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab582f9e0f98c31ea91efd900bd37a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1554de4e069b4732d55dc5f45968cad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50229ce50bcf6cc6c315460ebba7cb71374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c6b879b2227332a6cdac6ba71555e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975dfb3ab291171c3bfc90e23d74d66376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7faa1a143bfe46801b1cabfde02d592377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe3f57404842d69c73eb847cf84339378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b2cabd1c3be3b2972499a176b3bc8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ba14b30515edc1392cea319a7bf22380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484908073c7cdee699075bc89eb3958a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3f033671a0176db88309ce293ed78382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f8a0edc44567553ef6e784684f1e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba841ab43569406841fc0324ce1ca5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b1253e2676dc93d6ee97b8b861118385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ad896637d26bbfdf2bf455bd186b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb873c8b328e411757e962d00060ac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cf4f549bb6c3d80e75692d135b863388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba7bd1d2c2a3bd240a745f5128c4ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c68b0e7ca11ac4b53e9b3612178bf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf37883d039a1db9c000f3b8ee976a7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274745aeda2d3b0ac178220742e72ada392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66664a1fdc3777912517c0c406eba88393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae106a81e4aec12aab1912c1a4f74c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da49a5898354f1978a54a35d519058a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdbdb8273e07cb6a2030a04f6d127a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c9873f9840f2955f87c6393c6d8f6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6a774e2269aa34c05a76f9a3e5a2b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c89d7bde1ac3228a61af5dce7ba16399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413515f5df127cc71a87e29a73527592400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316281771c02e2d7efee0693de4c876401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7e306ff88d85d2d1086b5c041d668402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c2002c4f6f9eeb65104146aeb0836403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84f2ad30b6af550b97ad786281470f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb100845cd61c0ef9e8841b8b63b76405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce691600c603d1b51a85467f7ecbe50406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bd769d763f0aad110ecb2bb830795407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54199a5b0056064e144e199811a095a4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073de73501f817171d22eb80e020523409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4080590f387b9a290ceca6a2f3089410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651c901085d86ed419cf7152d60fe0e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7626e571781b5ee87e0e2f316e0d3f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c19e7fc0fbd0f0d2c424a9290b4bdc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca13fe6bf15bf31fc0da31040277cc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09be1c741ad630dc1a30b66387d768415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff85e15f852e7cb5631d87652435a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34d9cb505b8c7a47de74edac51e13d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527db57f0b0a072fdcc5981588f379e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ae0f29d1104b9c9c3bb93e982de41419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff2eb3af21074c3262962e19b7fe7b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b360f9c0217895c9a9a4fa9d4651d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf89415e319b617fdfef8909d0cbc1f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd23ba36df0b5b046032c6ecaeb9515423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942350b968437cb25419007dcd91b702424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ebd6b9cf025c073d05665102b1bca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d0cf98ee0e93a07658de1301656ed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280753f6fcf7ac52d611748a1183ef00427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d67ae755b70d4e657cdf0d7624f01428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e27e0b473a4e9667d98e1ebdbe96b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4827df5876bedd82fc6d4bd48ba4b2a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b2e9c8ca3ce8ff938a39d28f53353431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff883b1d7af0612a067c7b518aaa23432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00eef32847913dec30befff5e0194b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6ffa73c2b5369a233455bd105042e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c62ef7f3eced6da12d3c2aa5168129435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f1368050087e6ef2d3ad6281baa32436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f83bbd9cff813c9d2675da63385abc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73105ae6c1e65ad43b8c2e22c3603bac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9cb9e37a9204d60ea6482db7082fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b753004cac3f75b1a034f93f48b30440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e482c8cd5fcba7cf4e43dfdc2c9e1b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa0e8826120a70d8eecc3f47f5b6ba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013edbbefabcf5451944f41e186bb916443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ce0ae2704bf34e7c25d18a8b24bba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6cc2aeb350e24fb118b2fac16634e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7c4d4d348df4f4bb68c91f4570039446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e82ec04c802d64e7b43fc2662feced447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47192bdd7762fb83918a7e0dbbddded448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ff2f7f4a075d04f0c0841c4199b0a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6efce1ad5c927f18d5970d53dd1fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac403be24938f2c1e374f43d610600451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5da1849f5c0b551604f7da108329e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01945342b269f4c68efef20497f92647453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68fcf66996a95df03eb2d2a2b4a652454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ac67c6592064ee1413b785112a0ed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcf819aefae3d20f288c6ff40d36fb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0fa60a3346beee12a563ec3995282457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd3d1dd179234fec131dc5764026b5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b36dc3546ebe2b1e7c1b539a4c4cb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63670888e36443a882f7eb91e5d4d1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49772b13bf9543f755823f8de3313ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1998408eeeead946a5ab2b28b3b92c9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593acf5d46fe64df2c2532250a702bf0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82f08438107265456d033404a67a3d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13217231c8222edce8c6104f15efc4b7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cc357430e2e7757f6a02cecb7d1e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a84967b2c268534d5f6272e330b0d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab20ffe2a30f8530a232f274f37ee38468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e96efaa26ebb6aca1b0c54646a328d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1f2f6ab4453f948976c3798eb62d0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b82a4b11ae70cfd25f0c7998e75ea5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53de6cd6ed72c01e9d68ad2495d556472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ba89ba672a7861e6d42a11b83ed6d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6663df74d945378c9220aaa113e738c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ca35d38cae0e62b007071d3b87266475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06784ee518ccce0426f3fbdc23d3947f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265c744a9544228633b9939a2fe99ca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd19381634b2d8f808753e884787f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e57ce6f16abe099bf685993f34500479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c279301da179a8089e8f2391c77476480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7991ead207f68ad761a712303fb8d3f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ec40b9b57bf69d738aafced377732482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab62a6c5d0a21a566cd77bfe6d66d3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f175713f9af890f77ad89578642084484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c894ae2293b3fe03c6e9c717473c7d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85eb028cc90ca3ec0b841fa43fcc80486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53986ab63a36039f4b04021dc716d187487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3fd6ea0063e3b31b0f5790cf37cd4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1a38c12affa6b029b7f6400c4b0b9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cecc2c09a12ed9774fa59aeb3c239490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1705171e8a9e14518d0f77431088e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fda2dc30def8b5f7ab3e02d9800b04492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fd98117289ca9943956a7925ed3ac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3552b7701f5ce40e88bc742bfc3a36494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1a333854cdf6b022c2db4fcdccd87495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d9d1b98cc3b1893a8c32b3f86d1eb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d064a911bac24581a57b74704eacd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03699db895eb0d245a333224a409f908498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e90142a4e111ec46ae89db3944bdd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e322aec33ddb0e0eda2f7a0ed4a21500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae8f979e184a4c1c6fe094334afeee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0509e2f40df596926c9cd003f1ac7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96116a19264342d6295428fb49f04b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f825f38ec363fbd6fea69fa33a802f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa6a86a46b30ff1f30a67a57aefe20505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83590164eacf7f297ac9ad9c206e81e8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e110da318ed39c922d82357cf2e35507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf70a1dadab7cfec69164a9253025dd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f71dd3be8a7440f2226e367783e353509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e5155b1c077e7b7741d63f3c44c3e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d28d87774c9b3f9e7163639223593511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6dc2193d325e218fdb13066e2ac74512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c48be4f73bafb1f961955d65e6097e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d6ef1ba90476df6692e58b8d15b50514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42500437775a19d792be9a69dc337e63515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8b396346895d8e4b28edc595d383f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ca7e696a7e38aaa0c01f799579283517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bff4380a439112e3bf185d3ffa28c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736f5922ddede8d49f9bd9c9caca7ee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910dac3e0d9d50302c4b601e0e6098c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bbeed6e0c99be11dc191a890f60c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e39d0ce8d5086cd859d56dbf6f328e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a723ad05ea2df5f4562b05f4ba5749b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8f919986e635492a7d49705e333af524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481b508b4de96a02d7fdb3b4dd91c49525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828df295ca91a0c95db27938a9eecd2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51becaeae4f72993e4db6f796a32b88527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee69edc6cbfef772086472759b5c85b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c2113d78e23d366e83cbf72610299529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adf609a2db1402271b73b32d3119bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a5ce898b78ed882f638ac680ca154531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487efd33b07978494ff0fc3944b65db8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f18e050f703df167b4b185bc2de13533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6c6592861f31a363a463f8e32f396534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa56c1e3a724e98c3434b2f8aa8b407535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841c7722b415c986536a7f290fb1c7b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436a7e12a67b301d77edbf06a7827a5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eee7b5631dc525588393e60a76504a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5f1c47f81ab1e07869c8de9a6be4c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab30431583cf6a1a9351955c09fe27540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb64b6e93a782e4ae9a3a42e29bd4d1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee16971d3fc2364d2f0d7b39d7a345542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6260bba1c877ee615ec902704268a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffc28bc052b35d1a882c2e6d6915c8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3b27a89a0c48d259bc1a1a740d415545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d0b3aed75f557f1391176f3128faa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca5972c9ec981333d84fdd1e3a584c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3bab6012b615b1c98fe4bb10363cf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2363c940dd85d3437da6f52e759fb1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238af84427fb5365648d3de12547db0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968b6b223b082af5e64c84166dd804c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14009d435d0c293981ba1c4e69a399552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b58c9fd39e0d95d9aedbfcf81d60c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f475f98f7eb54a67ccc1e6dae2102554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d35ea05226668b2d88e8b3e5a3fc9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a42f7c3ed03c798b6b4edecc1e304a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe691f0c2cedb711e34e51eb7bcfa59557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e648e208dcd5a81651b44442c8488da558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e0b00dc1c975ff6b7faf9c86a641d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ebea2eccf5de7aabbd5a78e46d462560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ac55b54ccbf42507d3e7a01921ae2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08312e50736f3957aab19f2f5e7d9b58562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45028facbd438e46b8d73cbc408cee89563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d93bf2c4b8063dcf053ab2646e0478564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da664bf7c6d3562ee65a6a0a50400f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1000bdba28ead4b06ca76d54ffe16e2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3543396bde7d57b16765e24a0d6ab7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae23f4846435c8bcb1a9729f35f9308568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8e6ed4320659e0496a8f483251ee7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8b877bfac392a88672b097d34f416570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4cb583fbdc2e557eebf8939868cf7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c02f94cac5480173c050a2f96fdf3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5a85b553ec647b1fd276edd5e75bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971d88ea93d091a45cb9b10b37cd522574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855ee70a722244066f55c8f3ea0a1a9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f197e79ccd5f378b84aedc6eb8817576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba491f496e4251f23870e4b1af4f0da577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510f0530c3203093acbe21e9bc78bd8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e63d27a727a8b7afff392efb63c599579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b9447fd3440485c977e030e3ef060580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d80a998f5dd9644ea362659c48951b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d287f6e3f1477523e8506e324a5edf4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23fbaa1f3e50301ef1a5fec1e567a0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c11185a1c11588ebe778f06384b87e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762107f6a86070eccc58e22f028266b6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4604caadfc5e278e76341dedb91fce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723bb333847df634dd64f67aa9fcc4f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caae250cbf8be363c247713f9eb59ec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6817e3c2b3605855bd5aa6e182d28589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3aa4eb420a24bb66ab902e811a89a5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee213cf908e01a7ce8ab90e8fca8cc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb0cde8695fdfd51d7681fdecd6eb1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193c38133a9e5b87042b2f2f87bc161593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620b07c48233c1fcc3c52a8bbea7746594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647ee9599bc1c7a6b56ae23e74bc25c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82734b96547aab1a44da45ac08e6f4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249a6720a327b704e6edacd159e97b0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd967491724b59af0e0aa439ae854d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a2c1112351dc98612fbade32a7406599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218692c055b1eaffa2bcff671380c29a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770720f0cd204f0b0fb817b06c1ae9b9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b3e51b0a264794065f4b8bb54d254602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a52aa7d5cfed40ef292d951b1d6f7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ad75dc7197430c8a0f00cfa3d731d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ff9805f21fb49e60042d606cdda20605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d38f4f75a835834ee63d1adc6d5572606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9fcfcc9267b867ee4c2d2e160e156607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e7352e242ddd874645efabd765d33608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd7a2b5bb4eed2e4805d9619f7f369609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7436def775ddd9757dd1748118bc4a7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff55b363beb2756cfc680eb072375af611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563756eecfe308b0399320d32fefbb2d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc599048c639098ffcf96187a936e15d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce435030e201d1f31046bb4c2cf7469614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00c48bda64b11914ddc40cff569eed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c91efe52281088cc832bb76ffa763e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f32ff23b06898cec0ac43f1cbec02d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c814850867c67d77c265904a1e5d24618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58dbf16e58a8fe9e631949dc94e40d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b923a76018c2d3d9562624d96a9e768620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f6e1fd99fe4f4765570c8ea38cc54621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723026155765fc1ecad71ce65becc97622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e896e6139960f101c2ba6d9c84f45623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28f9a540d7939c4708b88d9cc50d03624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ae3c933179b01899219235dc7cd43625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe1131e8e8e09472b0516d37e4d8ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d899376eafaff9f9f242332b66fed0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2ef4f9e4d8e87e70585aa4981a4e6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72da53766f670523ebf149b9e3e511629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715eff6cd4f7abe768d3eb84a1fbbd11630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e8d10829164cc865593bb3bb37d90631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b70279a1b52f10554925540601e99632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc35a8a6a19609854e0941f74c831c6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487885403b5d5f109bcdce1d1449797634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4cfbaf588739ea2c021e25c0c2ce8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bc4b64db2d8049a2bcdd47cab4c46636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3d049dc9033327348b601a0070ff3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053ef34a17c9400d629c95a5f5e9e3b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6ed2a01ee4ae71642f4f5d2dcda85639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d8f71f15b805e8228f25c758d23c1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379b52cd34162e10efe4689972f5a70641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98cae45f9b9ccebb0b8756841d8669642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fc32b1db907dfa1ffbcc6082ab809643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8f8f1d4003fcca3dfd3f420f6ee16644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7b2df64fd70f5dc43cf7e400dc350645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d613bb030192a6e221096a563bb54ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ea278505c88ad9e83ddaf3f5af292647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9cb0282f87597f8262229f76cc382648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e972621e96b3ba3c70ea9b2d60138649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76730d61ca14765ec7aa8db861a64c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab8a492a488f556f3ec7a56665b321651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a3bf95d319e60afb4652b87a5efac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082888d697c6afde04392d4da78175ba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca554f3985857cb6b5d4ae327f9781654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a89eb456048d9b2e82c9384c8ffae7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2539a904a64ddd86d283ce29b89e20c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b68e8cbb2675a09e954978dd0fdd1d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67211fbf7aed29a2aa189275b6aa09f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04ed4b8c4f13653285138849ff2521659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fdde016a54e7246b0f92718048693660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9cb508cb9939c0eb3f7f1843a33a2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a770a6a4a64d366932f27cbcb761ed2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a1059b0727f78a9dafdecce4aa686663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bf6d982499c1ee905f387f72afdcf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d28cf1dbffd60845eab8ffc195f02665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69994f1e0a51c15247c385cbac8cd9fb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead2b70de22c6d22a6b623bba036bc2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06dfde54b6cb95bb2c9e6bfacd504ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101ab906eb70125b30afe21ab8cf8b9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0fcf8636bc0b5bbcb450700f1ee80670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37095c2e62c59f5b2d52a7de2d98fb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b0b51e1ea9eb540ef0b02b29e0314672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5611676c2c725485a70266ea051c9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a636ee7d234cf18658b3b009d1b26674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae884aa7edce94314ee1a4da96672fd2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67da7db3acf3d6eb79f1fc744c020a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09592d2ae21601d19f0eb998b2bbc4fd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a8ae7ac5b4f53396e2ff759a8e049678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da694ea4b108374d8c596a7b2bb5713679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1628c163c70901a5592abb9ebc872680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bed27515391a6e01711c654e096124681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c5a17053fe6dd4321ffb775f9112c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136bcf4d729f83e058a1dc8d0b3b2ac683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500fa3803e33ead262a3ef3e9c7e631684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a82c3bf2ee73ca99290ce74b8a613685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4bac444bebbb382944c17ea04e396686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736a7797d8e52fb960c59a8a7a43210687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a344f8a4230cea12438db9ef4c70b8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab5cbda1958dec88bc88db6195e355689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a23ef64d88ba81d0c152c2a3444e71690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad13263b81473bd5bf87e03a3925be691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6e1614e8edfec44dd37d7de8e20a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317a14309dc05ccd156ad018136fa2e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c8b581d42fdac54988c9e532bf2ff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bda3d4f4db5bc4a453c113f0593d57695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28418424c1b2525ccd69a5b9a7ff76696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cdac62668a19f6a37e0e3ff0394c9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857009c55fb826d1db9e1fa686d5423698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187586627ab7fea86771dbadb677f1a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfce230c32d93d7bbad2ae9451a5f8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9875c27254ae76d7a6b5c5b0192042c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa706302762dca69c5c7eb92def9c7da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c13f981a7a92f2b1018932b0adb87703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfce11344499bcf0aa87063c18749d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32288b0519b247e970564fa49a4946e3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8497020fce79044b2900420ad62077b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8d58acb038d1f8a8a92bb36e2f477707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ed330b1eb20ae4fef50bfeb5cf096708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79833c5ece8588de31929119cb203468709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb476669f4398f3c22cc3f762778bc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc053b88ec397cfba9e69906574bbf0b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965575d519961a3d985ead2e6104edf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f23b45f843d01ab07ca878f3dc318f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2cfca776c00a111a3b152641beee7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08465e036e279bc3bfb952e5c290c95f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c10905442d276ddd3a7eb5dc9fc962716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244a0ea83ef78b4547676d2ce1e8ca3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597872b36aa20fec3567617cb25ec8f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b4ea44773cd46fb6e0a566cb7a167719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33806a624a87f07ef38660d4bb73df720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903926e4626768ec2ccb52181ab018a0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f0f56a4926097265371fa9032984d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3413894010df6b422b58e8a7290ea88723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae73b75699a6c2f9050f7d6042b2fa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e749b5a0cc4e52963aa6e8269907b1a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854e690a511c22720a24f9c066bfc5d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7c1e7a0bcbe35b6a6eab758ed2c8c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4c4109906da36ea60f84d9dbb10a5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758603542e9cb5db8f96df76452d6bb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d562c61b78885e8c71950736d504d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80d545571f78f25c42bd6bb7d5c1b7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e366bb8774521131f28a9ff907b1207732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030acbfb609386267fee31005dd154c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea6f3aaefb6a3866933df8bda2b54d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c36c08774a657ad7c3040df7caf86735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf149a1fa5b6b557452ea2d129204b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db16309b2ca223068d8fd70ea455b15737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e996ca7dbebb51a4291601e3ca9d8e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49f7ef9b0c8276fb4a0801f09c7225739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ea9c025157fb84aebff7b49a2e6ff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b90ec4851bc1f4a67513f92f4816e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307e86acc279f3ab6718318897b722f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868971c259e76148d96cd3e42a0e6ae2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54824c2dab2eb22072cdd3365d2b8696744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2afacfa8b9d930134183b47988306745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48503d1accfce7f9047fe202705c75f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78194ca617089d27bae1ea4deb76680747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff66c10fc7eddc23ddf930aeb8da1c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbd82d453b234df2f91cfaafc6b9bc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77438bacf62a303249181a3637bbcca1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bffdfd7654fecbb686da9785c16ad0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9550e722e59f1647f552e9ec864b14752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd228e8921f0d918895d857e4507d152753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b229bf011dedaa29df58a5721ea95754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1816fabceb3d97b9b4b38a8549c19e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95c9bb70acfdb7a5e39e6337042772756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1551e79c96c2480be8627697981eaea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4aa8209931ec5b813ef77ce1001ac8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb0a3a2e8263517e00be57715cb1ed759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>