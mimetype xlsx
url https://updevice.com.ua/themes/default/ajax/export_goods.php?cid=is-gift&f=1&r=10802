--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53211a8f4ed8c064fc90372150e3511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7a3e3d814654472fb1c9f517d81102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9957270f6c25e87dccfffe73de546a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59645b6e284704c094e4af39fdb0c9014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d21afc42a9523e1ec3e3c138a7377d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2554fd8126c12a0ad4827b616630d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc804b82fedb06b2f4ebe6e9dfe768f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2b5e3682cc558bf9bdd90a14e954b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e000386a1febe1c4160486e915ef69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba39fbc63d242cbbb5909e3e8f9098810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabf8e222d1b85333b8cd628aab8ccd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cf8a0d0d858ec3483e4b154bec22f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf752f4bb1a27f98cedbb6f5664e74a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a56fe622c6a3ea8f901582911b4a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4b18e010357e648d5664e8600c26015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62b182e9301db6208e9ed435e0166b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f908c2c390ad6a419772ff5f2f6b5917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4c3c88b1ffaacb17ab03a0f0319d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9755d782a7f3a5949b445faecfe08f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf1841e8212bddafd0a547968bccbf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88f4dfa5fe8a3e6d970d6dcf0e171b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc11d154e5cb411f67bd0cdaa9f17b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9afb07b58efd8f689bb04ba6a20d6a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8748f04d3552bd50d6323c373be867824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d51c8291ef0cf9dadfc9ca964081c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6872beb9a7a18aa71a45d9ba66b7b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e134a96efe577d5a0935db378e80b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92055103b2fe1565c19936a3a1128428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001b4bdd694cf2b70f086ff6de2f74129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5a11d0a2749fead4cd119c765191330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c0f1767a4e24d34e8fb56a53afd6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f89554a3ca27f5c2dca9ffdde4b92032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c81b1bd247d18342e99974183e257133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82996873da93ff7e1d03153aebc939e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0be6f3901c1d35d9cb512c1a19ef8235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a16a2b0e1aa6fa3a9c6e74751b24f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93116f5abd00d5cb5c62082892bb7b3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4d01aa34010ec45cdb02a9b19073838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc17052217678b54a87a6cf3a8a6e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde2ac6edfeaa0e9d4047f0d8639f3540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550c1b97521e408cadacdef735a4c0941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc7313a2c740f2ed2414e154e7092f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc4143a1354f52bc9bf8ff7d3fa87843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9dee930d4232565b248285656dc4a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e88758c33e9a204be51522df0e858045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9375ad860a9d478bb2c22954dd38146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2a3807daa006802d162075160735947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c129ee74abb96920fb6e4a0c0ae111148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe7bbee51520fe41b1ddc827093cdc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803d154ac0757ad56444adeffe5626150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2ad58ada6ec80b6d69c7f585ceada51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a61b0b39956e21e299a47429d4308752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571212ae282c199151fcfe44d3eb5f2953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250f671895aa68becb3e76ff567bf9154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad285b14d7cb847159e369f89233a6e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3b78efbb88142cc4cf7e9bffde37c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8885cd9755c279a6b57c3914d669bdf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f47030a4b81634831fd00b978bc2958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14d62cc24ed167dbbc6ae94f7e404d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca111909bfc74bd45ad3ec25ce650c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ffc9a694d5f5d0b83b2411f4ff08d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e71b18a84a8f251b50dce93de2eed462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56804e1b3f7282ce0d6a31c70f629aa363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f2056f133685b2ef5199954c18d8364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6187c32cec8c1ab734e9194b7d0ccc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcc6c917c23a41049d9e479f98ecd666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa9b7fd837bcb4cf7917ec9b4a9f5067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66f2d813189b4eaf3c1cdb66adf13968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d9e1833af075ee8c52352bf08029369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66676ac76c8c1ef5ef92c7f706071e570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64791c04c2757b100a13d48fe14a2f1b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488a08992a406becb24c3b815c8897f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37977d7078c749cca0561d178574034473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f8e604adb6360ae4030c2aed55a8e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91810b1b666f4425f1806dca42a2451075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697942fb99e0573cb32ccb52836f68c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fc31f42ec4c7642fad38355fe41f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55c2199ed4f2db4ea0837386b4d80c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7323a35bedff66f8efa9e846aad33d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef87201c6d550e66a0bd657ced566f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f578261bf93ffa2501602118194c10481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fcfcd702499a74b25a8b55ba4387d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b7e357038112ba6d06c882ea747f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbad3a681b4edb5e002a5b29b2fb0c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5b4d0d9ed3108a9303f0ffecde22a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99348194d15f34c20de349fd5ccc95e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299297ad35e8ddb489fcc94c4151f4787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846ea5bae0c2bb78c3ff6a336c5572788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a52f74ab201b879525838d7413b01e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fec4f3093b118e978f556256951e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a13969fafe347f292d0c87af074e5e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a935a21b14af78ade5e55dec73f5d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d223e5002332407b727458e4fe78493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2dbb49d3f947311385d96ed6cb02494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20f8edea4ba1a85da2e0ff8c40f7d795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25db67b4eda4927c3d1ae7dd0d670396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa744612d339457f802bc93187cfca497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91dcd9fc0246573ae2f5a72da40625f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e4bc16f1e99ddb738286d971acbbc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce459db42ecb232b66ae0edeccbd11100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d557ed6ab5944646388b31dd694f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d459f67bc0a615dc2aa0d70c05b67d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1b2c8131bd4b2a0a287f6424661f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4acb3ac5854c08d6b5f8b3aced462104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830e2662dd9ab1fd0470de629d64218105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac545f6179a17851c489a5589418ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295705c123342b22bbfe006976652ebc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04f643744a305e09b3f166e7c95b93108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a919573642cf7bea004f897d6b2280109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7541ca0cf9ba73dc8faabe1b4ec03110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3d34857b254c7ddcbbec76b847ce6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2846f63467e13ce0bf70588dbb7c058112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afed86d1c23f3230998e5387e1482d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877c20465b7409123ca6af8ccba37da114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c3317e8d767577d9487a250d5752a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b00325611f6c03a0f509595d41cb9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e1ccf1adde59b624665266f7a188a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ac819a384a3c5502aca66d2774ee1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec8514f860cc3156782abac4da6aac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206b16badbdf90f93cfa5dc4d7e959e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b97ab4bea8353b32c39b65b0df34d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559fcdb4bb42f2312f476411d66c4ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bb9f0555fed9985af209a5a7f4d22123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81d382620ee657ba48a69dd8aae50d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe66de4859e4474055609e3392f3553125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda9c66ba4f0b19a1289d68177412eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890381ecc3ec8562a0622fe45b12640127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d575c4da20476158bc1d0b3b0a3c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e2e8c3ce93e48374dd3c36298e731129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fde8812994f6b69dec779c402925b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e18697c38132ed23f3289dcfc126a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6be3ffce038202a808f49e8d4266a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e5895d9fe2c237b2c549cfad5a513133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669210c867ad9069a38a09b104325e3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbf3dc491c7ab8dc15129ca5023720135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff824533cf55a2144f154e0f038d1b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d826b2b5e5b746546d0d04e74121117137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d86340159efe40deec998545e72a44138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b236dd6bac5f347df21002602875e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368be6831f57647a49ae44ef758c07c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75786fa1188bf7981a75b24413799f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c825b7130078062ff544e5ac09ae2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747453983d72e7380f8f07d1d4901bb7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479173d4580d686ccd54324db890948a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5665ef643afe7fe9736f930ccb0407145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce431d20096b387c4724b8a3576686146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897587f3606ef317e78e640f0e8310f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590113d680e96a669c42e510081fb588148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79276b4bedc204c3886b7b58c177c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e3118811bfd97f7cf4121c42a4a5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00edb34c1811073827a728e8a06888a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a21b7f47de25d50c0711fa0cd9804c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9b6c38da6740216a68eb823cce1fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a769cb3ef1309c034e9be93b09570154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d50117f3b71c833e3296a8c93da7d5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf63dec1b8e5dbad2e82ff9fb81ea3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e05a344f4b7d08831fd71635122ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e74f87b599d5a652182f4c0c2c10e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e52997efda17206f61e086c4e0c2f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de542f60cc6e3a234f0dea9925df40160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a22d601f47703474414c0a4d7e9d16161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99d1aaa687b0c854aa457003ced07c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56615fa7fb35bdf8478d27185ad7437163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935805e927bb007ce95a32fa1fd591b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafdbb15b52d53407957303a124cec1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad0c737938ddff2016c7f4e7ea1655166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44958900646497da56ab9cb24cf6142b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76291dad51e81398c8ddf401d7d98abd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204f53d5a77f9e5644b854a65772e9d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999492e2508b9816f989f409eaa844ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3c8ed2f4386acb290dbba79a38523171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983c302f66b69bfcea2922660e72e8a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f920c74b739f86b7ef94b5cc2a1766173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b88a4bbb372517716e2a22fccefa37174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca939cde35138741ea7c8d9d6b58c7e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9dac0b3ccca9829dfcb2688549bc1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d2f3224a651a60c3798b567ff03c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9e4c8b51619fdd54ee4cbe16b3280178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97241c425d3f17bba5f978add6818b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f537408ab7eab04b0357cf2356b35f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae13a7b8c49b5f03a818e35439e6410181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc391bd08994f3d4843175d4d4f34ed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8f0a3710be26eeb487bb7fa9b57f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d512242d34ce326c43c5475f7dcffbe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e4686fe0c4c9982c192a09cfa5bf6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d9ebd4e1a0ac71c3e47be48821378186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5a55f45c00ec0ec97a1d9f1a8b1a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc01a9ef3a2ff51fa97b9b1d16b1cc4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5a9c2f9d606c812a95fc39c00e73c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5aa6632390492976035ea5583cbbb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca746d08ddac2ca89d0458f094cd9dd3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11d437cf04f71d0d18e5b117934312192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35eccb2f889ae7353ce0c795d164c48193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e42c4f439a605cf9402079efb5df01194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495cad5bb3df1ac0573cb3372694890195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673560d4be475dc56e341f4f324d77fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12142b7a9f130bf200f5cc429121529a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26354bc5b4d6b673a496500a09f1a8ae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617d4b3f48a0c94f7d9f640a1e9bbc6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993174e38f1d9e8ec52e79100e280218200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045c2f60d1fd8fb1834ca92eabe9ff9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af8f898e13d64f931993a348af3749202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e85e8c68e03b109721a19b19ad148203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe028170f814a3764053fa5e7fb2a335204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462e9e429a969ed155dac8556da7c19205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b8677292eecac787e505e967d5d50206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e775e85bbe5af534fd6975519d837207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285397c215ea60a776526823b08ecfc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b7df7e28edc1a4ac2f28d1022e688209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2dae5509211df3772b7ac83f3002ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6bb1a821eb2d2636803b4fadcca02211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6b529cc3e97c0d3437b8215e814ce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdd22cdd971bb7b7c88c324b517634213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41137420cb8d4d9e6596876433c50a9b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1c5e19698f8921fa869a339255a5b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cee81862ac9d207508a21b2f2b6dd2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ff1a19799310d31acf6c7dc9ccaf4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2afff28ae8cf687abe4cb109da5773218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d2974a141779f18bd0228cf114d5b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291060d6d0b07fa299de13a7ba66cf9d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b0031155251bca5dc8633a434e4c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d780cafcb8f08c1b4fd73a0e73edc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b2e145b8179fa3a884e728f09faf9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7aa6f0cbd9b16cbc5dd108e30af0c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55eb463553f6a50043544e9a96b97d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87323fa82c5d894114918cc5e54feb5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1585b545e21d32f96c0bcfb77ef8ffb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d395143071894bfa9d43f726800a157228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c98c6c4916f3891cc35c7bdd6fed09229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd21128b6cb147e3701b54aefd8f129230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c252c515e978d5ba26b45f9313f9293231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3698a2a2d9aeb56ca42809690375a20232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5851c84c38057562819fe7292d4fd0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21d7ece00918b87582431c572ef269234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cdfa252c0aaa27daed883f318f55a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd381da89613e2bed4ec7fb801508adf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90676734128a569613836cd898ad55237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854a487b650acd95e275ae0b693d020238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375d72abd88ed0d9fd5f4938b6568e1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7dd57cb666cb9453d4e6b49e68587240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d40d5ba7531f4970ceb667ad18c1c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29f09a9921bc01751059e4e4c1fa2b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f689b43c3d8bf49cdeec66a85dece9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f840d24e507037dfbf1109a0b424e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674583fc54429e78c1f11d0c84488078245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182848569d62098e5b009009361c791246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3352d551a601624ffa7914e0920471f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3f83166b782227dc07f52a0749ec7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8820e28b9cfefa91e67370762d0c8e0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2364892de57cf88ef6e2ac4bca307250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bd6ea01b08d322b4a92df8e2ae201251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353454ea7168c018f1bcda4e6887deb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f319f7b081c35c798e9334267942128253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10305827786aec885925295705042032254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3832d21f2ad9b1b1d8a31dddc9f1268255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965cf1afeaeb48b2c09193892854286256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9296e1bae72885c56ece3fd9a5b2dbf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4eb117b044377ad044a069e2b92bcd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9ec0564314a57bcf7ebea773ed6ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03922efdeda0a28eaf96705b7c9a628e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68ba4d98cc29e7fed0c2fab4116acb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080442e69ea4ec679680da661d3e4b17262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02457f8cc3c29a3e924a594f9e5f57e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878203654e9e1b165fe84c1631aaf0f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed164d3b74f045fd366e6d83e25b3d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd433767105e5e243bd84fd71ee4c97266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565829e93800093a21b75882936e7fbb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eada26d1cc3821101f7b7d72398e0d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4008f6756e7affae8fedb60fd6c595269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23269e8f855092f020a579f6eee3363270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736783a0556b7ec6291dd1944d3a4dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db5b9300eaf8f29600053140ee8a6d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd50ac5e00a5a32010188aea146bc5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853a8c8f576510acc111f9405085c92274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5503172ac559bf3715b95411c6963f1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3cb5cb006d4ec06a71ac97072edeb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2ffe5ff90ef72ed951be96ec0029a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122981c1b0a11ac4e65b41868ac4da70278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ee1d680513bd7339b8b4ba5a278fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3ad42239ccc0d167a07cfd2a65dfc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1de2a8d83d74c88aecf2543b163f02281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c75c0354c9277f663c83235725b843282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4c90a7a51cb439580f6d7f87295bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276c80ff49ed5dc57e18575d3b6df01284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017e2b318cabcee07bf92ebb9c599d7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd93484108ba8d9b34252de8576d74c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cad6f9240c1153bdb05bd3030e9bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e13ed12c5424472fe2b7cd9005ba91288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e138520224710c005a995e75ebde6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e5f0cf6e146fe90be7b33c61b31f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd602b37fd8b1cc0bcbed384044c99a2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7d4b85779f9fc7bc340af77dc2b30292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d563f8bb3222a9222734dfb8aa1e66e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91c03ee958d9e48c527eb273abb9dc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3f9f5df6d7202cdfbba79c02e5236295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1449516a671b839ad973881943d206296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369445b8645ed238a4f84607f3d2caed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01312702ef5cfae436c6d335dcb4a6c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62976b756d2604f2eb60e25da15d07e9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9badc6b4f261d7d11dafbf6db6002c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d778d64641a35c075f7c661b324ed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c1376e946a8c713c932891323c25f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7de640f9b6e587b491ee5b21e8e23303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203956f0f8b85881c15a9c25d2463dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c73a7ccbabd44e9295793112175dc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ea4f03f58a40fe7660c1d87e2e60e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc753401ab27f06bfe814e1461f8075b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f608137686728e1c0aee5efe2c69c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe54e7c8b6221d4d20788f6101e4230309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adf1e7a1a7cbfb8d5c4467a00a5e23310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f53095427a0bfd56a8e4fb2941c3c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e3cc8ee36dc8de1d9595774d410c1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2ffaa8744fd2b10d6ddf0c88f2362313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739baf0007e8e73f199178100ac79379314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29c1a7bf3eb112f024b753d0f21245315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478683d52e12e0b540906bc28e20e2b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4658011c1595d5bd72c16dbfb4b0d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e64b36a3af9d16244c9e2ecfa84a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91045a950816ff640c05963545541b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cda1f7db24b7e7d39d5734a9426fb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcec7c8345c6945e1c11c5d805e778c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b7a4b849780ba9afe10aeafaa6f38322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e69b8e4cce00a084c2147f602dd410323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e2752e9c60d35b10ad20b7d8e73c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6359e04c11efa02143e6515132fc60325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641940577456ebfeff007d8701f4eb4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12193e181c2566b5272f33b93f34f629327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8a34ef4f6ee8ff44e099ebaaf3f7a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522a5fb60047e2cb0a3dda44e5bc238329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df698c54a56fcbbc64ced00edacd196330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c84b0065b68771726f5c51396e9a06331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a39beb7e090e818ee095044ea3708332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ab45428798e5e9ae32bf957595289333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c9203f592d2822124ae5cd7dcea6e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f2b6091c6ba85590206d0298788f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43075dabbe1a6037ca281a6e381f727336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15087962b1f9d6c232af2fa752d201fd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced4f3f33e91d0bc6c3aad5fe828548338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946e8df5a7e6855828e9d0a42c539af339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45beace13605df904c259c59ad4076f3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509dccf98eabcbded791aa6152f2fb71341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379fc1afb910525c11985f3404a9d64342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122fac4e987e67d2a9890632b4295e6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95837b70b7858267e66ccb2ac9ae7889344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf472e291502c65ad6e735e71429c0e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13d4440141612e9e1652fe533f18e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617e954eceba168975b6c5b43507171347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3cd041cfb13fcf5248921cc7ec1c0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e0437a07732073e8d6ae2850ccb1e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8ddda5b777aca0731e8c0e2324842350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfe9e12573a834f254e67ecbf48f3f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671b723af84cccdf24b21231d89c656352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3bb777d9e4bb7c4a8c2866faa4543353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4299819211f9467b301e0a8a3df5a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0620827597df36a1ea32ff629a8ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a186f2c44531e948372883bc044c38356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfe76ddbb94faf675e485f58a39352357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b9d66f4c6428873144f50e6fe2ea9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87979f02814489a62de60262e5fb9ef2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d11e24c77fa8eade4e20871e3d7f0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fec3f8a5031171dcc4428fadc8b732361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffff1aba15251405c6f9da2e7b4188b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf257baeb86336c19e028ede764e3fae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c084bcbd724f003d944c77f679db85d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265679a03f8343af3edf1bc7515e0a58365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db034c8cf6e0bc755cb0b714918e88366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03aa4097d0731303cbe1d7a298de39367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200944b72565301968c92e3e4b584c9d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f36f1650cacc34996228b1bb7bade2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a124a36a0ebac25a41aa79166b784370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0c5559a8279414fa7fadc81ff50a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7e96ef66d9ca1f623a32089e0c1c0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bfc74f57011b787e3e03f7ea8cef0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b1b15f9410bb276fcfb57a54d349e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f7c78fd3b5fc282f5b16e566805a4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072b2a1670c2d937942b7fcb0149e9a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e47388a0a7fe018a93c44e50a4655377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188dd659a9b4898a471ee4b66984f5d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818cb9e52979d6b26b0298f89cbb8b9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b40899ec97963a2ff48d416d78edd8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9580930b44b9f24d55647c499400acc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da0e3638652893582e9c09205a4720382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8d9bc2d36be4fcb25909ab02404db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a7b5b09c3b0a1cb55321ea3470d91384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed2a1508b572f1ccd0c3039a8c990f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6cfe1ea4c3678978fbd27144be723386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee444dd4ac62e6308f04979867d49093387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2c1a2bfaf10d8772c30ee365f9019388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44379430fb89ce60be77a4e0cded464e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ccc2a78540072ac3f6f415dc71fc4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74308889bcbbb6b280ab99186d88765391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff6cf278919a3b6fb833e5fa4539ee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0961bf29021c63960960b9c05e4c599393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3ae9e52f6a861ae0e72c197343b79394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa70d55873a7e4ff041da15d50e8fb6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929438c54f8dd86be4c85a94b5a990a2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66363700731f8181db542d4bbb3ff7ce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b50177b281034ef9c5995a0322cc3a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92603064bbf972c7ed4429ca834d3375399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f4688e01d1d542bee3d54566d4201400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb855d301658cf09a5935f0b328632b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b23e2317f9d505a0ddd4a38553047402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a963af0729dce8dbd5fa8938dc348403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659d816eb3e0efd8b98f4b9e6b344df404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cf80240881f5d0d4635427307055b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0bed38dd5c12831d951a770d7ac78406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f26ba32ed97f91671b26f399cffd8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003a5991bb539899020484b15ef3a23408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707586ac0998a6412cebc485aee7ecf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc82413d9c2cfdd865a9ac6ec8ff7a8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6111120b6b1cea13ed5682b4c9843411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87336ddc1a9eee6c641876e716f9da7c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd26d44ac87cdd4e6f2a2b2b90be0f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4eeceb5cc9ecafc3c3824daa33583a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9327e81033d2a5886b29a9414f6aa53415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69288d88656ba681b2ad1f3d95861e32416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a5061170eea318b9cafe878af80a9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432ab386452a6d2c057088ab4975dd2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef2c199cccbf60eea0c6d4e9db9cb7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed472db12320526ace570212a87daf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d070e07a48c0a8b725439097f36be7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163dd9f55c9be16d71f3e19a787b65d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2c892ada3a33b3a59d5da7bf3511d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d03acf56c4461ba589ee0209c8eb0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769eb8ab1bd51ac3970bef6a5611a97425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea818901f2161a3c7390718fa5bf8faa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd789bad528955674b814614676cac4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0186575cf614deae06932af165badf8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff052cf85852d6953147e905876bb5b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55803ad07d687f4d3f4bd2b811e9ada1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ce9949d282cc04d39b3f03addff7b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239887227163db4005cc09cc8fffb47e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80cafce6c9b358c120072b897bf403433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef5abc61876466a649b51092f1a122434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb742e78be4edcf1d1e04da673adf29435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6927f30bb3062532321c0a9c19f6c0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190297dd04848d476a271b617c3a440437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f92cb6f4328f6347c33ecd175ff25438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4512e38e8ead9fe8e97ee0760e0f71439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683f319bcade77dbbcd003dc440858f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa726b9d37f89d9d6f45feaff6a566441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2828ce2adc528272f0081740145045442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758411563645a9208f9bca4af68df3a8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d74c0542f155c908ac5b58fd88909444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425479dece218f3b504e18005da6489e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7287555496665398538af2ceb76ca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2aa8c57f4c36da4a9a5475d4da5ae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acd3d5de16fe4668c3b113a3e93b85448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5341fa03188bab5e4f4875bf0700c5a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13740a5ba933a2030c502ac5bc3d0da8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792495c584ae29d915133fdead01b77451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313887c290fc1b28b9752118eb7055c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff855fd697552712f8e6b1fed2d9895453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6554be4fcc8baf43bb68e486e13ddd8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a56296916fc38c575a1ba1ee8165f8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438333f3296b41696286109c62cdee51456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c934a847599ebd90abdf4fe1080252457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d705d61b654ac9986728aa152fbf1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7c373b552fd62062ed3c01c1b9941459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9aee385066863db5b1228c5c308509460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2c4a5f9ce3d72e00550fb0fa1be95461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea07ec4ea137f4803cf53e37421f3a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fab8998a776f4d12ef2df47f0278b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddf6f3785f60308fa95b24b675578d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c6b4f7194797bb02c8600abd0ba01465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22886a63bcd0a62abc4eec42757d6c7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562c9cf00cc070802984c7d8bf2ac09467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a86d42618a3d75c722e506c2dfbb9a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cab828f50b66234a9c9ae168e5eaee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a38149626c92da782e570ac43609b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c6cf15ca6c628dcbacc647e36e7e6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f11c421c05def5fb0b4f0a87f0242472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e010b9acce56791c655798ab385de6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ea3c1dbbda52ee26b83f4fb9683e8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1fcc08bb8c574b90e6cfd411406ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f211c160f00ae01c0b62bbede6b1c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066af2825ef039e961173a9447a6723a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836acacd5c2f83819b69d201e67d9a3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a9ca35d92844b760e159bca373f31479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb49735ad98195a921a3f1a63a97bb4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39169c717a5e66543004106950ef7dc9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50950505f3fc68e34a0fe33dc65dad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1e37a3686b4dd8a373ef036c33c65483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e9ccdebd9349bca872204531e3e39484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8558f5f875880a460d903385716ee3b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc059f7d1a5f7a519dce71d2b2c298486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf313630becad991d1f89d621d1bba3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9eeb71816feb79808785ef43054944488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba57e194c4071f99739210b98b20efb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b605f4f08d18bd369bee983f3a36ec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4d11553ba574a4950cc3a6218960d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cce89062b109c4c5a12d536fa52e9a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257cc617d030ac5dfcb65f9d0311046493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4479477b57b7306aba909a9f11d84e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b0c830f02083f93b79e32f5010b30495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d0742e029d5b459b951d4bc5b4cb8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d6cecd78ab13bd200725cd7ee7824497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5759db60a49f31fa5b9bc0faa7139498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64469ae8dd2fc132361919dcf6a90766499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c34aae0434d5084421593ae04789b5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4edc197e9c1843dd769c9bf63bf12a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3b38e4b766e95d6cf011696839602502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d7273a6691f6384e5e87e632c1cfd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de72450cc2aab70238c3ce4eb07982f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033f90febcd2ccd2c9ab5b1013acec5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ee2485f3eafdcb6fec7238c3bb600506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5eb6fd44b18e3f216cee3386d3157507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de55af6f5dd0e98a41c231affcaa0f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ec78a93f49a6cfd02451cc8520732509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c4441f3029da03768c82afa3f6b19510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c31831c810a7e062357f1f933f69b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86372699856bd62359a9e2ad0a2977b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123c797b0b1454190727e95f8146c3d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca68d2e906cfc4c961bc23fa2c7028514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35731d1be86c22f51ea471375da180dc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde14dc7925d3e3095fe6e26b6952ae6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1681dde14137c3b8974551bbe83cf7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f343a6d07f2acac6d369ac53ca6bd40518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c64a4c28668735f6c647ee7ac3cff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a697bfb903e12c2e7165ce7b52b902c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b20b6517a7e27983c15758b6187c9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102b75887b6788a2020fac7392e39fe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428e835f5576df1ad511b57e845375d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87913892c57ff648e5314850887489b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1fd112a3fae7b3ebfdd2975e0945a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc80fefb08ae86d7b0bee9af8288a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb46898d6522656102e3ac95edd882a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d97af5c3e118bd5e8e6f624298f5c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d7361e1cbb5ce29c6fad38023a809529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74847a53ec7a064b26ba58f0b7a80e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265ee123563909320a25fbe244b1fa2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204c4294014612d7031b026cb033e2c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fc3d8c13a02c4e743465efade48c2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdabcc6ae4518b50e1608b3be1d5dc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd381e57e7144bde95b874e5d3cd49b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d3975f34826245fffeb36f8deab38536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed555ca3b22bc629451d674b45aa95b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f5ed2089ed45e6b4bcc4f481fa001538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789b6c621ec489420c3963c7ccd3420539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39378e7e0fd9bf8019c99fbf45080192540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4004290a05bf7eb8acee88f729b355c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a80ec4e1b7acfe99345a5bd08a250542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b010f2f3bf635234d029bafd9c29725543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330268525bc196e4acbc974572fd5d7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4866ec533401ebe25fdfd882e300c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe73f47e6fd46a0f43b99e513acda1e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a2deda8e418562e477a7f57df88e2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f541f2d1fdd16084342bfdb543eee3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d33b10607f42f12ea5bfb43f8f0861549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2d5ed5ac8f0b23749688d4416a4f6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56a9058237b0edfa6f56fb5ac45ba5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbce80adbe600aca34043614d03df22552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f021b8ae72337a893a7b1b4f5460104553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933989094ab4e15da9d6e7540c25812554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a512bfe8600ce00929585ec0c40fafe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e9497f06032500a4ec0c518438c94556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c83882e3b3b94c337aec6255fd4226557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0331e223c926b8e6fbb56c3b4df8e2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76991343e85e417d0b848eec55081b5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2631125ab9bf301f60f763e522d147560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121cda8280ae9c3f4e23bb3e4c2efad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a39b0638e7d50cb5528304253e5ce562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ce23188ba02bf32f79c92b7c0c07c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fc2391a2e020ed9c24c4d27f08b93564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef2d8a2fb3beab56c9b6b2c648bf56565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071282bc589c5a7c291cb780a1c31519566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1c8643c83a831212a761537ea5b26567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abc98f91fc66b207589de1e353ea34568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5157cae2d56b7cfe25f7425059666ad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b04554341d8770000dcfecbe91e0dc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1be8578e35b1790bfb85181148736571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3a708297bd2af9a92cd3d95acbbee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106598b676857f0fb5a3e74de6e8303573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7ed43aab38f272617bccf62fa4e1d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba15b7514050775abd928ecf6cb14b0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd2c747e0b377bf9b7e3944fee40ef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38bbe013aa0cc33be44d6f3c2960f5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267d21a977c0855fd586fe3677881d2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1120181bd0b260262ea055cab66f9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a591da3fc2b424c06348d1909266c2d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae393ef6f51bcf5ddda42daf1c8adc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368742f81b7a08cf9a0d0e1b16746a91582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79feaab7ba5e95c6b2113a00a405b724583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860d22c637c5bdd9fbb579ea2405a90584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa31ecad069b466371574c9a083d41e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3d05cf862c7c0c8574c72754a6c8b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f62e0e76925435a3394ea7700779a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71da05242ac19a4324ef706aa69f3b9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361cc62a7690341a942f7ab1170d227589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4384a8a51d77da08d7b589fcc102be590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca054bc63c2a9e9fa309f81d687dd0e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a9ce37238d7d917d6f5f5ae0343c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589905d73f27a6fe270d69ab448ea8e4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2bf989536282805f0c4143f3407ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fb9503061b7685dddf44230f184fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98b615fff3d10bdc32d284e549e623596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ab629f988bc936ad25585f7b1018c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c23a2fc9946827345aff4d1d89ca4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fef565b0af98442cd63fe0e46b015599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bad27349c78088fba7ecae7bf2238600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fd90099c617a0d041b1956b9f3796601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6195968fbd3dd59c3898dc1aa8600ef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa866faafa031c856e541577c2ae77603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa562ca786b81967bc1a49f3c61885b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6ea89e1880fbce0c04a6eb77618fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532beb76d0abce9d934092d82baa6681606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d09370ded59bc226d1e8c0fbf0ae7c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5b701734bc2923ec55a44b8a979ac608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf775a1adf617fc3287cb7b4d34c4500609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041aa11a5f700c445ac5b6007f8eec72610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a832177a39ebc5669b77a78a37734c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed3824e6b9b63d19e7585578721da2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20017ad70dda4f79d72192fadb8eb83613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451784c04fde761914bcf0ff9f64d9ed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833ce652a8d35e532aa0a615dda0a11615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382709353fe831240aa0f0bb42c1ecf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a354b458836cd1f10977386fc9754a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa559fe15bd09b4ddd5907ee872179618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7288c7cc9325aec005606d5bbf29d8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35555a38d320a6b9c2d1e1dbe615e857620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bead5a600ab8b4f092a08d5d53f54ca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86a9354ad348b8eae1fb299cb47f4b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84b004ae357ec5a8baac488fff4207623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676887de76ba9e84dac06af1fa9d96c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88e71a32c3209cbb54248ee374f3b0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efdde0c27c073b0d7a3257ff2d3776626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ce8ca26ae6c1f50404951fedcb2dc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6b55a46ceb940a7edb9235f415676628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0491088537cdcdc2ee933e6efeac19a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e443263041de306c1048af34a83fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760861f42147eb7253ca39c295132840631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7da5a118bb41d026cae49eecedae8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb900182168d077307d0d4fac193e296633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ef6199e4c3eb738c4abeeac2db964634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fabca30aeb61204beb7fe82174801635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978d632349a6c75364ca972347aa50f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7ff75919237553622e0ec38f4abda637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db27bee3c97cd1222396a168d19591a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef005efd23e1d4fb5825756049077d24639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36594846b5acc3d201b6957ddc524e14640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b99f9720faae5a9c902b70f5aa3e4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7ef7dd0b2fab34dae6e191731f775642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad94ac8e447d67535ef84b5d7e1a0a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ade3afc1cf1ccf27a29857f2b59c1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2f70c741dd0699e0e372445a03279645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a943dde99a260195547def98a8d80cd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d44ec13fa74306d13dcf402e7dd9a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc13aa795ca7f21cb52c2748b25781e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91964b3308301f753a005922502e5ff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f356362118cce5b87b62da2ddb904650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75782d286449363ff627d59e37bdd97651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911f892558c5c3b56ad2160494a49f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f7b7a052d6c3f86459be4f59dac93653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34029e817efb093cf0e447c521cd49c8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689aac18bebf372a2120d8e2e3a88cb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdf15db8d97b7af1b1978adfb8ccd0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c62310855725b237b0bb75eeee34d3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907083079ec3d828e775c936a1157b5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cc8ccfda85c7158341772ddcbf461659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0894ef14ab9904c5bb8450177827056660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fec14a9dedce2f90a1eea577d683f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca398e99bf0a4f1a817b8aa77d7fe7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458607a77bf22beba7de77e900fce6e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a155d4b05968ba60d078e58d3acf4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217c8ff591e48a4855513c8c21707e9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38484e38471fadbe6f967e12f8d5111d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f648b053bb93c29ad54dfb5f332ba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd1d2609bc897f8d7805d85e24dbfd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4cf2a4579b1265fa86fe9daeb8aa1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221d3ef7edcc42a53f74d7df7c9a0c2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105d06c8d63ed31c2200068768c3f92671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7f7e7afab8b407539c2455ecfef13672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02209569fe24e879799a018cc138d750673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735972c07e143d9ef22622d054710f3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9ae267bca06a6609df7dc950302a3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb669377332b961ee3589ad123e5bf2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970a1b7800645a7aa58684fa2b9895e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90990637f14742c0b137cb07b31f5990678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd91aa48f1a17e31f20246b83b4e1c2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d459eba48d44793f4a4145463603c51680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd61859925143f842880f86bf7af034681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f3dc096657585f9b9b737130308ff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c84ca9c139e197d32717a8cc104c6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b54893822d9280ba5b5616e35ecc9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565566e1611010a04f8a3b24960344e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41a6bdd0c1cbe7b5283f5b690ac0b5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92581bdfdce9555780b6b6430c8c25ca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e0db5c3ee86691d0320959d12fb1a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cebdbff9b17ce47713efe8570060fc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca2ccc76ee1016549647fa38c0e990690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba0ae808f0bde0fadc2e99468dc974691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a17dc57409339ecc1ae74b8b264b9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe079ec23f1bafec9b5edee4f6b420693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9f66e1947b7117603ac67883293cf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92812572853f766c4b4959f2f98ac22a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ddc168c1a6afb1062dc20be8a0f92696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cefbc5c7985124ac5f76bc04586b29697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b71b41dedbb336844b9f9d58293298698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2e8254472d8d780a2cf5ae8fdc5d0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd7bce63ede2f9bc331f894103b53c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be965a6d553e5419f071c6cfaa0da7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa393b76e144e0426a2cd7175fe4787702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279047dd02bca4cb2dd26796938ab630703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a53f4f4fcf65bc2778dd804608dd24704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75089578f74dddc5e161a3f3c0245ef4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e2ecf415ba06682a07e0c75cdacc0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5842b5ee442cfa07d073d727cc2dd2e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bca7e2dc93f291abc8559c565d6844708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0916874163972229bc3b92cda53d9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3816e2c91324a3e49225399db85155710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a57f33e5fb336b4f5982d2aeaf04c7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c026c7770e90b8bacb0f0971173a5a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbee422261292b8fddd1a6a8ca56cf9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef968fcbd12645a0afb58f6e6bd7fae714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab9088e93144e388ccbbd77afb8a01715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e63a8153e94e485696b4fcec9dc028716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47570e53028cc33353e8c9aafdf1b09717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6472cb8941034d9a1e8eeb811eb3ae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba945ec5f0f0dc28e11d522531bea944719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85667248dc21b785a366d945237ff7cd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495e2fca4388db42cb0cec7eb9d26d4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d3cdc84a1aaabf271dbc8501eb5ed722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2212b6ca011178472601e81c60d1b20723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e0b53acfe119d71ad60d7ed1bab3a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f726307b6c33a76ffadeff4b27398725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6614b32329ecba6d6877eefe33989726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd85288547d42a455be8341fb60b27727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be739f7f9c2235bc2ac8f2865079b09728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96923aee12785d6d7d73d4b558506dd9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82fe0ff0fc5b30116c1661c9bf1822730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e48b1c518b4a5a68a9d49a7dcb638731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e40b96db93234fcf23b9bc3428a32732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebba8958376a54f1b20154f2788ff6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316304302af5bd6cad8385b50f87a09734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d04b1a53e54daa568d67090ff3490a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1983c66f22eae60ae7b304ec94c9f4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f1e8caed4f05b491a3f293782d51a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af37977b629b2878c012bf8e5f1c877738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7ce07d508f453b19b9afe0df021b8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775b17f4c1ae87ea0f7faf5d5545d53740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d95901d7fa9abcc23320635996b03741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818a8bdcdd03a7621e9e9ad198bc262742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6b65f85e76bc59bad8e96e87e2552743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc77381aef6a945352fe540246cb02744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978fd0dd6034ece6d7c3b636a5d11d7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370bfabb3ac03757d0a976aa5a22a26746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f672cf73a5f97a2e70ac372dff865d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c851a4648b36dd654ff5e7e360e9b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3e396235da37f1936e071f82d00cf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d98a22b6608c453cebcecd0c25197d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f401f8502d983d701398b5fe9e6d97751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f73f79a3bf2d1b532819b0cf73047752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67305658b842017f7e9e89eb7844cb6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca31ba9bee7314bb808a651dc4afea754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9c039ece154023b2cc436f81baee8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4136ae2899ce6e33716d3cc026139756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3496ae594dc370f2e658bc18eff9b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c1b4a1f827ad0b084d81f5dfd25fa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7d94a5e20cf4e78b2af7668280aab759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0be49929ce10d7ce8547f23c5e3c041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e37683eca623bed477459e6326dde2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7a497a6078e5a948e903372359f433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeec611c8b1f06f912893f6e674cdb44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994589998306f1622f56d8ff5d3a75305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552fad23e5725d9afb4ffcba62a207a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49b836e92e89f0f1e411c0f40b01847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192e1abe2014e8d5b91b5e346a0b4548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f606285b4c5d877a162e7a5b8dffab89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486b980041bf70d1d5c4c80e4bd703810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35d33c60759f00fca358f6d438c8ab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871e9409d3479a7591f420b3307536f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c639125738b9b75c5efdd744dcbf013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcadd28353f95563c8c7ae6d205598014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b8e16cc974430f0c6dde508f99be515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f0d2fd0500f9b7b3ad420e908a41016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8e65b365c3bf8cc3a167ad9c9186617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55996981e7adcb422585f8b9d65afd2f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898176413b1ab8fc1bb1abce4681572819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fae858a2e66881d486ac16a3b786120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcf7c91b8e666c2f959e8044b895ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380db4212188b367b9f83925a906df622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ba58eb150d5d47274e357ace9ef0b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bb6745f02bfff1cc1f1c57cfb203024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332c064cd69a6c65a66d7a6b39e65f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddded4880affe01eedbc786d27134f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f359fd3c8710a3991f2e9a1fddf7ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38dbd03bffaafa9e98df698bbb45f3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1e046cb4dded473407aa2d7f4a48f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46b23a9678d1783e4616efac7e907c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7dddf1737426bf495d5e1204d791931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854bef36d69a88721265cdafd429e5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf7363901cd4b14c2ca9630aadf10433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cc1db00de909be71fb27c513a42ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22237dea1459d28e5756e1b27473c98c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2bd47921b0a29557f556ded58a9d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46be3e35731be47755137a10caf92f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301b2918333a9a619d2aee26e60cced38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b21d29305bec745d5ea9454924af139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddc04aebe53b3c26d03dcd6eee569540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26bfaeeaf7572a8993e84fd7a07a6b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d26db086814f38006f83b05547083f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f8837497f3c95bfa462826578fb7a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7975008586084ea22b9cbd9d15b8c2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb86147e0fd941942c9f54c56f66ae145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace86a628ac865c02e0d106ad490e0c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dd25ccd75062324c6dc0ea993abb247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9a7cb8e03534a70ba170a8b063e9c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78340706856e32233c585e7042c176949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78429f58eb09c51e6fac61ee62ce5a0450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2526434e5069e50d7f8a1f9e6a69a5e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0795dda85c8115d23e6d5f9174607a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbcbdee670d026c4ffae78dd08166653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c2429c15c43cd7a06185be1419f3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648d10ac3cdc3a97c9996c766b6fa7f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdf72f00d233f04b07d6bb2cd9c0f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97b126138a2765021d0e517234248757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f14abc960eef6741a883892a37596958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b9d942e41ed3a4578dfe8e4fee35159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acea0d37437b06f5ae1518eced188ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3e1fd31dbaa3af7dbe1b71d68df8161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec2078660187c5f2d139ff2f520c3b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42347cf67d6645ce26da44013ce36e1263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73693e45239270ad339ba4a8a6cd9c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8442cb9f4314e1a523915742cf4ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e97a4732ab6a4faa015e8fab44a7db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87ded14596e3aa08eac80bd476b69a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b2d76c5dd20555054d7c659ec3d2268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23348fe7decec13ad412d28709cc7e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7672ceeb7ebb785d09b33f8961d44270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbffa619d1517f0d113c1f0ec5dd75e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85988d62f1019f1818be909196bcd84272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d058b5a309fadd59826b4d5691cf35473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40134ce366eb33cc2ac8a246696cc874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1b5d33530c377daac96744d4a362d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38babacb9ef1f61243d672ff2c0ad176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de802e474ae1c30f5dd7bce15fa9cc6677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a7870538880976d308d59d66a5cda78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecba7366a222fa51ef756fd761a16979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c457250f067f62d45ba6070cc7d2bdf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf9a372e5cd6d9e2816fbb5c9c9e7e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288b5b3b5ac9bd9f769be4a07c9e5e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4959ad0655e9818e5a87844d3bda083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ee4ce06cac225b366b9a5f49600bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a41e2ba5d0cad44a8059b5218947f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9ba7d1eff19a30c79f7085e905aa386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff9220c20c871ca359ad7d3aa7c2a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c2480e9e47255a723dbba36b048f488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45c1458e40a5495d1ec23d8d733fb689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d373afa03f441aa2d639f21190cf390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9e60faa7dd5a2eee6f7fc7113cbc791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79f54b8e9737b43791c98062e8da4592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a80622f83706f2a7227547349e55993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cebf91e2b0c1a45969618d8a2112094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25dee6521fcabb5e265aea2c95cd4f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2a74104174d36ca0e474a86c09b8396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ddfe6f23130f850f979b1ab78f02597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca976c252d72d74b3c3622576fe23e4798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1b3edcf5a67d0bec84e829b2d6a4f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941da125d0c0d7d1292e7b33c66d9b79100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b89072bcbd1993bd9db37bfe75c771101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0070ce12d85a89288f002e651c29b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5761f350ed4debf0edd029a25e9d3f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394af7a2dbd3adbc656f81b162a6d9a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95afe9223c8902ca1389f41b175515105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d9a98e71cff61703859bd72755ddc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1811193a8308139042c8245491f36107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c45ea974a7cc9b64058d73e728af9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d17ff59a37eff59bb81b3b2919972b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd792ca3f5e179aa603f0e935fbb4852110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274af76519596a1a99c8fb7d91cb890d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d784ab3327a75a32901bf43402855d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60694ff39bb5a65d46c53c6b5fcfa4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdde94db136fbebfaae1a7b50aed35114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332974d0f91861f7e1ab82c975760224115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78991b0406df88637b5ac597ece68aae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a667755139cb0c4b589c2bd52bd8ada117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ae11b17e5df267964a8e6a6dec691118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabea12b5710353bf3c9019d58ddfd58119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ec952eb892e522d93cd770ad299a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f4e983ed5f6f6dfce513aa4c586d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8eaaf18d3291c8947e4c7df2a26e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99454e0d4dfa71961acd5a6128f34077123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da20ca97f7ea62f0d1f73e11b9792b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601b4f8cb58592c5e6866b043ddcc16125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a974c203262bfd1a78201380be0a6b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e265a0ed102e48eeb03aefedaee11c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de136ca2ff57afd1ca7d435633648a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b872b81217e51db2c6bcf3c1f030b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5fbdcf47d6c8cbe288da38196fac6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a6b444841ff5ccf7d2747da589749131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba9985e0f3cd1d660c1aeede8ebac9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43e302a0998951ed0fa285c9201e75133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadeb747405f748b601e1d3a8ad3a5f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfeb23936632c91d04cb202fb699a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982406b24dcb66c0b1efc44be849491136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa390719d3679f242e845b1c786770a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5893a47370c91fd193810e97b9d26138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac6a1c00f422d04920046fa5e7004c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bd59f49c01442a8eca07585a20a0d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4f252bc3069b0b9c90a3e8c012d6c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eab84dbeaa646cbd5f457d1da3ddaf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b63b0c343c476924c4b2bfe2be1d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa1377845f2271d6377e5f06abc362144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec532892aacefb8428abcf6db2ad0b53145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7c1e46ee1d5630ffe9dbb1bf67dc3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24af588c056b671e919734fdcdc5bef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f12ba48a459f3e82735eaab08f615148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0daaadb9a9626fffe462147eb2f3a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ccbf0a2286f079019a92a322ed09e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfa6c7957c3ba35a342527abf6e874151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004419207c750881c5465d58b80d366e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050ea7e751ca5f65cb69fa827a54fb9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c2e3944d24ac6ab31f40b93994705154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a95b0d428742897be50efe3b693c6c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110d940d75a418c1f204457afa141dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015885aa28e989c35f950a9c6b2b22df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804523faded0ffb663f20cc64334cf6b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16e2f8e8603494aafaa387a5c93bb6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedac739305f67c01b7c2ee5b34818b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78a5b94c4419d265eb7a910667a92c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466696b1c62b3eeaff15dcc100b8e6d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c4b222553bef3e0347e400c2f7924163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7f6a70c0c904cf44552baec176b16164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535845edf2a46764c54041a86fdbeaf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46fe274686427d9dc4aac28d993fec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d0433a76afad61ca805929a789ceb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b0003362baf90d5c89ce8edd9b339168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c01dd9acb7ee60609e7b5d5e78a61169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880c2d4b7c6ce1b7ab725f7ab0a405e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270ec2c67813ca2de8cb374de397c69171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa532608cd0cac90c97e40c5e962acb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2791369d7499311ac300635239fe7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe61b9427b7b619851ec3ddcc66cad1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddcf80cc5a59ae4f9c081f97507faf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34215763099d21091a8d6d1db48f75176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1bb9b0cbd7010b38461cad7e07670177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4067bdec81b94cdfaa4b6421de480178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e1feefebfdf47e67047e4d0c1e15a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee9a9307629d2ed7c72567560cdc63180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bb85cbe079fe017ee7ab1e7e26b7b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d273e12c278ff510deccb5e73885da182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3e030c7f541a8bc1f4a2b97d483c8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615850464ea4652740f4b5e9f178941c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261f220ecd7c4dbff0f37e299d44b9e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2d9de74b5eaa33ffc573f1c0d41de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ba2377f57519fa072215f93ca017e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47867712640907cc5e9ba0ee464aa7ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307107712577ce500bd78c90ab49d0d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8660f7e7cba3bddc75103311ccf42a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e76d7375703bfea985ea4ab35a05a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13a97444af79101cf0ea23dfeab90b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a6b5728fc4c367f5c3a67f069e61c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75cb169818d27fff6f406321530b06194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013de03794653dc670fe33e6b9256e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26b3e63198b527ea09a0aaa944c6ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed84ab562701e93a4721fdd14d6035197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61665e30d7dd05a3742725c8d55f9c02198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131941e034087b8439ac5ab789d6020199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62319d5f3e612ccd4810009deae53a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134a0ca57d1abcdb7e7477da77c8638201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0d85b993b830ab004a2bc63f84b1e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e9e911b7171b7d4ea8ff76fad7aa8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebeb44ea2d7fd111a39a07c4e1a985204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26168b2da57e6cda7410a13c3ecea6c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e563d0289ec20c951b80e37c39c7f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f77aea60b12d4aef815e2b5d31a6b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232a9fdb870bf22401dde1fa1fa944a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e2c81727d690c4d40137fd4bfadbc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34b138f74ff4912142607f57e1a893210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a5e5b228993914de3909d1366f7df211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdc451dfbbd8852fd5b2d0ab27304f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934465909cbc5446561b05530ead9188213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff6a54d6519bca202a75e60ab42184214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e06febae9c4c10133b211a866c7d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fa427a3b9f5e1c41b5050d3dc8a4e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa81f3af1bd6f3557126071be110c09217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79948fe52a1bad3bf403678c638962a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f97317973022b32c0679583b29b02219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cc44e6815fb35d50964ae6ff58587220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49877ae62de7f6af999e83d22b5742c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998dcab564580673af0608320c1e2ca6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd14a210daa74371fed303d33735deb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49048f6f1949b68e33e46c1596b09344224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcb0a7e748149d4030515d9339ca71225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d964023fdd5cf8471c409688134ea4d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658ab8a7005388c559191eea14e0047227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9fb34cd98bbf59e9b23abe10161b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644eb6fb46bdffa34c495c48ee88958e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97affbec910c10b765d236092da75128230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f25a3f265b9074621dd6ee5a83aee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a9fe4d397f867f21f2f5f6651cd97232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364be28b73c8103e6bbb3d6510f26e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d44f0f66b90f5c53c5171e3e035135234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d8cb101768db006770f5bb096694e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ab5b855f90aec5af875878a2cfec9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382f69d87004eaa824ae0d367bcd2c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee2db09c7b3437ae7e186ae6112f11238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806e7cc086cefb7d18da34663aec1df239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327648fdf788e078cbb2a4904db3eca6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050eab0aac2426481460bc060a5cfcc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ebc1a39ca0d068d4eb8a02a7208f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcf8a05f3d6466ad95dc827456e895243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fcdc2f5dd5ffad0e50b07ca78a7f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17c9bed3ad379ac0685ebe7797720c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfa6113696ccaee47afc816773e033246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7813ed91b74bbc9404c7bdd8d67cc1a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288f69075539a68ca1f3672279063da248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10391ad3ebc7af477089c059296160d0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27598ecd58d60bbe8e517ab600d03e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1c2ef3a90cfe5fe20e1770c422195251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977926bc45d8bff8c81c39d90d0656a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6deff1b1ac190b5ac70b13a546221e5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14db6a95e75207faa5eaac9ac17860d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43440c20c678655d9a9ceff0f4f184ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df9da92688e4cebe630d898df9cc7f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e31238c6886d9764e1fa3944e520d9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fc0b50a00a7ec420268f7487ab5e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f236e56b837eea3796ce35d84a24dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689e6097007079004a6e9c413eb6770260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1250b7ebb29e505f879c43cbcba6a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f563ad853c0a3497b59e0d11dac35262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ac3c11d1497544128dd7b1037784f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec99d6f886fad4384caed4f9d4a8d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a625e89c069bf2853659b55dfae338265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728796fe8f9511a28eff2c973f2f164f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc6395011db45778a8e1b9502d4029267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064db36e2820cc9904ee553b611d495268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388c4e077390f65089bfbb1a3e0b889269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616626c0cc3c6b6ccef43edb438102e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15440c8b9e3c5d3d8c947e2b2d48c12f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9058191d71bcaebe478af8d0d7e04e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428e61cae9e4842ac404a7b2aa891cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda5354f340502e32d9fb32373449c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcc7543adeea932420a8c7a38710af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8335fdd4bd77a4ad6d6942fb80eab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082efeab2c7509d23b14566f6f9cdfc9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1d6646dee6175761278afe32d6075278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb40d4216018941e976e27a6401f19b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fb7c1284a445204bbfffc6f9ef796280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc927c2e6290ffd3461f04f0362b181a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42ca1be00af32a163e33de5f649204282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a80d0ecc60f53e4cde62b1060d3cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b98a4d70b5a3f8285a7846c842ba5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31aead22a87a75f2b9c197393261bd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fc7922f21af3f5d1a4fd790c79031286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bd6cfc0e0e050fd617f155fa75d3c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901f90d1fa1fcf12eb9e31ca5159dab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3fb9bea59d6ef51e9c07ca6c312a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a02121d2a6b8d39ad22f5ced02b69290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551ac9a0bf3dfd3feb8a99ffd955fa5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296022ce79f18c943875de8ba03abfdc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f94102f4af3b03746b865a6491a6a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbbfc1888ab92e8d84cff6a99d35ce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80eb0a682679087fe63d0897452123295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e157c2343ee50f5c58f8b1eb58adc8f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd093879af3c5e26521765e703f5df7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34cccff685d29a5fa5d59733b28a34298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ddbbf3bca2676bba34feef5676e5d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696549fa263ed61a2bbe384b337f610300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0e5b128b81bdaf11507a1c18e2f42301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89f87ffccc43852a64f5561b9e2679302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6889d0c5f1a937d62db1bb41e7c252a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb77cb544b51a6f263f82d9ca302681304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f4d9130f37c84dd5fe73d961eb85f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac73f9c757a23d87eeb007b5b98383306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601dfcca0e6c07bc11d00486185712c8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f9b96c009e69768e5355d819ab4f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c986a0117e8e26c0eaf9cc9d19f1067309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3544adf8a1b5c17f9efd801d2ab4c0a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63be423e754e58e798c550064dc62b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c6404493c8e3fe197c0850d2fd203312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28920600a06818d36db63d18852119e9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc28f85f570d64a7b20ec398522d50c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d088f10a6ed0e983a9c036260533b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50c9ef99754a2f7492aae13902aec9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce641f8814d93d61028ccf4ebf51aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb68f228f54d5b5623efdadcd27729b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08fad84916dc311d3a77bc102ab13a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb29d8178df828dbfb49a80a45c275320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdb99510ae3673d914d66843684641321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c973a7964a05ff660be7bc209ed18322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54279edb9817b4eece9356735b02bbf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae3e14f69476624c3242a017af18d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52928bcf7ad62f91c3bd3db4871b4c47325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10138d54b70f4b2d0b391f48f5a9d69f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453aa347d2de83abef5a549748b42b1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d19cd04955c94e38ff9b52d9059cc4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a6cc668a9f5863b68134af4060ecd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e853c5776f39cef3b21834c0b0f7ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97033b2efb425043b827e8b83edb043331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f4ddd05056914e65e76f89b86f8b8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78272c02a17ef70f7b34aaa1448bd65c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f7bed98bba8233b3b4bf2b7a31f30334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cafa0b266fbf38422f85d28706fcd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9006491b8666975dba4eed8854b74336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775c39654191685ead6bc88c65b6655337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc4f12389abff32e2a6f4b297189a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74534b14faf8bcfc1eafc120b9fba312339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b731748aebb3b5e24b835de606136340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77cb9c2a22fe2069f5a273b5623d19341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39a230821832669d5442b6109ee90b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e657b46284a77ee879d48be6a0921e6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4985c54dabae7b1df8d9e7450a344dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289cfb43a35c959ea46182cbc6ee384345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce21f11259f195e3cabe9c4fd6d8aea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495706f20047a9ff216cccbb326ac5e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebaf12f72b2e728fced337be6f33225348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3eab31fdde1adc6448ba478a193b2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419c29138f5217c59001f361d631e53350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e6fb060aee204532b4acb8143d9ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee2e153a4b0ec781ae9e9a160ccafd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8831044000bfae446f6c6a1c39c252353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f694d2b10f3b7194d20e28c5da267354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9281b6def9113539a8b09e745db4f87355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e9c1c14e8e16697f97b26ba00416f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ccf297a3f345c20f47a809a119266357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c90f723a73f1efb1e57b44fbcc548358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb748fe4f18a76339fa2f605d75666dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc09803ebe9d4d811beff4511f40eb9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f41e9894b1d633f7b6532b6c132f7c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a68da04a09aba1dbd5e48de652c84362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e98e7bd682f18c1f7ec57087f8c6be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931852605c961a4d75b80364592f4eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58773bbdeee7a407bdd3effa13cad6a7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c63b41b9765cecf3ccc69e7ee9fb0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04361986f2e81459daa7883a6dff9fa9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5d9b590114b07423f5b6ce37d968b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2409d5a65461682deb0d717c6c261f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c0b1a83715482fc1da6bd94c7b289370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbf0c4e34cc2c454f79f9be403f665371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd635f0b72bd94c1db547a9d99e31a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a19d6b4f0e387004c72fe9ffdc4b14373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed2f30f37a294c5a111751b04f2149374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b5fd9d3d38ff195a864c5403cc430375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d9d72ccf5763cc6c8adf92cb04f6a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6f0c3c7d61cbeb342b309bb62cbba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26a203c7a39aacfa44c43bedfdca35378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e7a87219fcb7e1570858ab3bcbd0a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755893b4d335d797d5495e8719b27e79380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0730beaf89aef8ee7b1b45e94bfd53d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbbcf61fc9ede1ced8cb6153b29824382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4417bc740392d685b88ff86696f38383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224b9d1ff8f52d73a88ed1cd3fc038a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69048e53d86954c9a9887bbd6118f05385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1545d4c7ac99792a65a8be63664164386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c871159abb4fae0571f7e25db9ada387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5681b44ef04680107aedd651e2cb59388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e606f5dcb980c7fa45986f898957a4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e72a24ea649375f57f4830d8ce0cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e722e7248a2cce8e635ee0f462d53391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f686a56f3d2ee16ca0a77fd577e6ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d89a5e87289976d4a19f59d0683a61393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81763807a064a668ec7b28a1ecb55c9c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280cd518b046a7427189113f7ae5d1a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34745be64e049508375eda03facbf4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d866df94abd707e6fbe05a728ef79e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34fb618f9b63977ef3c232167bc6c7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348efd5e7a261ae2204c24704ca495d6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45473cbe2eeca16bbf2d15bccc6009cf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea79ed6c2084b288106d34f00c2d0d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403987af18951d920d3ef6f770c5d1f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286b06a74856454723eda7280f2a386403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7782c5be7e9f853fa35bc18d916e121404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6548656faebf87fde3d490b894196b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130e7aacb408d9232bf585246b6215f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ae70ed48141f5c53b4f0a272b9f5a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c9ad9d703c3d05135ced0ba23e34e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f9c213cf88be612ee0cfb16257573409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b865ea5d312ac658fe9f86f4f5243410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa34ec554ced1d9a1cf6e07a673417411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b8be5efd1eb037c16819432716f85412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8bd69349f3947b0b499dc52acfa67413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590551e14ca40c737538aacf055c1b62414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474beb2b2cc1e4c2633580bd933ce62415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b381b5ec7fed83ea01b80eb1fa35a21416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ece02948b0da2f884e1075a7f54c7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605586124aa33e8b30b768c5a3e5a8e2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5727531a5f4bc26b7fb5eb1f2d792419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22be4a4ecd168d9ba69c156b504c200420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4b47a9f582cee67739eddfbbe5054421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89755671d43e480fb8768c8cfc1cfe56422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326b634b14b0b53fd3eec6766bfac67423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d8492b1a235b796a11d46358d23f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fc36e0af68e6913eba7e725d2fd06425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82c68031f1f40487da71fe35f54981426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023fdf1dce85545bbead7b1a494ef90427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cc3e4a3ac3beebd4248796a0cd9f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76e1296112d5a3b462be942c8be768429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bca061b55996f9a315f51a4a6a2f8d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75484f8bb3f80dd2a8ef84fc5203de04431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a1e3515e92a2d0d9de6dfdbe225a2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f66c69f17a883209aa7d7e43dd4b83433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3f174072a31e09e803d29f5baf15b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf88faa57af110ae949bf6a000915d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fc9abfb8d4253a904060d1527ebc6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22803bf5714950fd2a693e7ed05ed3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99868b154a471e184dd6f3e9dcf625b7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca947ae4f851d1f5dab41addd8e107439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4115fe6cf2bb63c79991400053dcf4e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339be8d7b0313a57eb45ca2a9dd6110441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed186ab63eb034a1f3664be7faccc23442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cb2eb4abda8b07b5b99b59053c0ce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d524d96a8ff341a0ea584ffd92d8d2e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d57a082827ad5b4844a2db8ce12ef2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f8fe0a8f414563f670c5c6dc506df446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fed24de3350879b91ab372eb0c127447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82254a5259e23a0bc142139967a7cc23448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0457378072e94ce1cf09b54bd024c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e87ec903ff655cdb4d1fd4c87ed6ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60f57bfe655ca254c798703a691405451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba115d4128ee3fe66026dadc68e8c35452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dedaa838089818b7d3877d1fefb61453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa9d9ea0020387ba61a9d717b56c7c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098da4707c4773a162bdb6b0c4a9cf5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de13f86f757125888db6ba3972d80a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f8a8f558fc75ccaf824c46db125f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9798fe34e0b05f6a173b18ebda90ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbd7a248adb5c69e03a910e26498ed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759390583444e0650a53db8fcbb8e79460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c025c9fde7f26b77e954ca24df6f3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29002a9314ac98fa07c4583c5acf94e8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac416b71e35ae022281ff640e54a88e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5afbc9a63fcd3a4996d15f2e93da7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d860317ba08b19820408554a016801465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fe37f8d75a58a104f976404a43a30466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d671d7ab52fe46ae42d8a0715ad369a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d790481bd054a0abb7533a36a74c69b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aea00f42748ad693a8d117909bbf67469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c264fb0fbbc6c765cac60c8365e3c1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c62fc637c59a34a8471c121285ba7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6243be3757cf5af3ab5149583f6fb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eac43b86fe1e4ebf92de08a0177414473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553390d652e532f21d11e4627f0e5da2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6a3fec3f68f9f77a7a97ec9800918475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb231909271dea2a951c358174414c35476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac91e8e9b199de6f12c4a2c35b6d1d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a81d38b9929295b3b60e1d9789f414478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66d03d397ad5e25d582ab5b55f9900479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c03759e887f56325738d92df026ea3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd220df1f05bad774d5428b85f8b40481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282835b9c6025bd39b1a263517ca585482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cc7b805ab2a637dfa7c4f6c87572c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9dc34de704a1e5e4683ff5940d35ff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0517290e497f0a4ab54b34df9743fdc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b23be6bdcf215eb0c1385e8c875d81486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e959d55206214bd099e160ba5d039d1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e15bfffa7e5d9a72ff667cda6a3bb7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd4df947da48095f280cee07074843489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca005754700295cf6d22aeb1da4dff16490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d6f75c033408a73a84897c6794ead491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2844b16b84ca950fe54dea837d06e3a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d99e0eef6f8864682fe6e4d66f03b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c743625819619dd93ae176abbcd9e3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0f8908d67e3e79ea406a9af74b1f1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc09606d5cd66b52246e4ba1ea15869496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d018f702e9e48f3b9e8dc67e7bfdf1a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd36424519a384040d90a4a43b3e06498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f48993dad35094b5d8c8a0cf0c708499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761f26d0af3590efeacccb75092cfe8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895da38c93d953bd28f472a0891ff795501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb89a5a87698873e78916307e8b054502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2693d1602292861685e48a2bf4d1a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efae509b1f5eb0ad0348e0d287e2430504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf097f2b086292f620cb4082fb91fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db5ed430bee4807478f46dede3775e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce630a1c339fbe78f1a846efa6fd894507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca2e76601da3814aa6a99b757255e1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c5ff6b34460b33455aa80149f1b62509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91f15b569614ca9ca070b32ddb6074510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d12bfd9fcecce691a0ee06623232e5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba7f43fb8fd49c9c708053466b3896512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06688da2020adf0e6fc7a0d8f5b7b657513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f998cbe01113832723b1755346cfc45514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1d3b58aeb63daae11a6f90c20e715515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd24354d153f7e27aaf112694c4de9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80006aff91e304bc887d370c61ea5c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1fad3b93d41648165ac3b4d2df611518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5b50642b3aa6dc41f8fb0626c864d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa55deda35681a6770a1c09a312816520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7d7d27ecdcc70d61a99384f0d1e70521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274df963ae844e5193428f7280a3280522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737a1304584983894bd6845af7a261b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63d08bd550a88953fffb9ce08502ef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea7d4c289fd5ba7ba7166874691eac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17feffd887ba8a7ce684187cfd1aff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d553ffc95dc41d958b1b4748151a0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdae6c4a11cb05c834ee70b37c8f187528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98c861e618473e394c54b1fc160ee0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21321be974c86272e87c25a272bd69530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a71dffdb021b2ebb447a74cadb252531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461b68bed9652ce03a496c4f53798ca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e175d8aea90e6abef70d3e02b051a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3f3dedd54d3f4ab597ab3c067bf59534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe09682b8bdb0ecb5221d9392ecc63535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d1e7f146c3e1979af249efd2ce528536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73f95740875a9d4f777f7f62561c11537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc093a01bc315263f3bda0f8eb9157f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15829ff4fb69b6da30b9c6f4b79eb61f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213a7b324346584d70ce31adbdf11f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd463f2afb4f9d8d01f0e5ca62aa20541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a77a23deb5d1fb7fea44febe825c32542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf4069f9018acf740f6685acdf5de4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d098c7f0450d6c3e8165ad158ce84544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecdd713203071e510e03d89b2828b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71c22b7ef9a7997943f097acbfb152546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150372129a97abf785879040e16dfe3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd0528f3db3da1a8f4806b72b3299c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60187d465ccdc50c16bea916cb92e1f8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5e1892dd9e36b7b17896e15d0f4a8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c07f5cbd54b79a95e5b056afb3c92551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce3d6c7be6f5e1bef78efbb6a1cb43552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8969183bc0932353ea35e2c867db82553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49824e9fd607b100619d8aa5fc627f3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002f1e017c5808c377bf1a59b230735555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f37c357203dd00bc793c6ed281f306556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b87598b400560422bc6e6a7222218557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc313c2c6bb69b323afc8ac4fe12eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf34d2046276647f0d7ea5f7bc011ee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327e700dec06737facbcdade799b668560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b197772153d1acd226159a9339ed5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0290431f3c4fb878fca0679f69a85a8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbda8f7b0fce6c80e7bdf210e42b9c8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa6180f2c5d143c5964d9348f5fb3c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38821043ed6d68d58d20856cc7582b52565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a056c1828b70e7faddc6d1fe696963566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb0ffa8860c82a2338a80dad4d5113567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ed455c5cea157c435231313bad096568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfdd2ee153b3bc7ca0c2c75d98b875569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf5a78d112ae1bc8d7c8011eb618c8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26598075a1126d2ff271857b3cdcab32571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218dbc2671688c2a6cd52179ef10967572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b46413470044a119c229cd42680af7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fc07a7bf5b3d80ff4df6b73ea5edb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b23396ec8f4a93c9250495c45b4d49575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df4f7716d3459dfd733b796bb0bad2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99e4d0e08be9fe014ff09c161df2e3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb7e9fd93af57e730759c02f0551e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b8a12f2bf59d954f4adc2f49f1042579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2f69c957357f12ec1f9a13f51beb4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef6e03b78fa4dc6fcb4b88903fe4d7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5ccb34b2999c4f0173bd8bd45d832582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c53a2807b7a68669f8456e7dda0433583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecfe55aed147dc0d686a761db345de584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0dc5a432ead5233126cca9e6ea5812585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51e91cec3c8cb1a7208550d0aa1244586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de137951db1edccb1bfa57029f052a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34a54ddeafcdef52648856ffa8e2de588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d57353704203c3dfb14578bbac2d9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20926919f88bb3d16608252763ecf37e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126388bf25af09916f9151f17d00c15591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b52a65e2e40b2c5db87441788348c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a225ffc4916a93027a0a72bc32f4b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf2987a48391dab3c7ad3c8846cb08594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a96a543cece9f15ce271e903baf5e5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02290fa4e8f56f9ea2a1d8f1ac050c6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa81340c49cbcccc939755f82ffc09c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1f5be3375b48989ea79161c0865f9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd07c606a5fd87b4f4830ad95abf30599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5ca8f0807b563396af182928edf66600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f300dd97f139c7176ae7633f29a287601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadaa17dd854c6061a7ee5441f0fa608602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027317183234f653ed3b2e6f9a90e20603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f75d849407bd472af6ee9d8af735c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351dbe2a1e76c2fe1f56d54045170c5c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902108fdf63d41de6d2b8ad6f9b63f7c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988ba758e2069c7ee0be491dc8995ce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78820e22548bca139baa776fdeb7ddf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8ca9e39c79cb22a996a978b884f6f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fae38a3ff573c07cdb9f60dd946dc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656c53eaab0f28ef4fd6d0ee3d8b7fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60329cf1d8b65a04a47cbce9dfdae2c1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0e3b90757e8c8ce5c8943df9a50b6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74eebd6b9b628807860e3b0528b0411614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb869c693259efcd758f69c2d36fe8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac13c6ad8ea179b2bce59ad1f82b92f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d91283b662fc5feacfdd7f8226f502617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65013de1eac1cfd0d5d9b19cee36728618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c60e3486469bd6dc37274d9d70c6bd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f88916ed26692e79e1c21e7a17db34620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299c2be1402067003d5984f915e4343621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b0bdc71690c391b45d69e755d6b2f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ab3074d082d4e5d1842ff6ba81d5d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d68211f315be5ca83113066973663624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d48ab85a6b98a51504462ccd61fa89625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b943eebebe701e89dbfbbdaed177b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a28eaf6a6ca4dc3d2d78b6016b2629627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c30c5799606487decb84f9ebb2b39e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af0e55713429aa7dcecef14d61af72629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63be72be8fb02dee221e216585134a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26e1c112bff64899c98178e1d958dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7958d2b339051cb7481ee00ebc7f3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7592f92f4e893da61d200d1094083d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc50644ce8ff03de68bc43ab59cece634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471967ead998494efa4cd0e25386d5c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067eb4a7184abd0723b8bf03559ccda636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ef8c29d6467afae4b63e7c8dd4415637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbc21f5f6439fae8b6cb2676a6de61638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c1d75523d72c7446cfe2e6927e8d9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37df9a35c374fa2cbdb4c69aad373e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6e578a1a6be45ca2fb344598b77bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1446c0bd29f641831bc552760d1aa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a981b7070e9e1565777b48320551b43643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76482db3c0da687cc219a1c0cfff869644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6e0c24a9ad904de9c37bca6bdb30b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94938441365f089c7e0ba414b0eef2a0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612760e4e8c6e8467b4918b918bea12647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe26066c0c292d3645764204bb1c21648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db428c26180afe9731a413892c3ffeff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0e9e01474947c71a2e7c1bb4bb8e6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471c096c39b92f584bd6924aa080b17651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23219420e27a9a9cbcd98b76103f1d45652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf69a2869242514ef6b5a47b05f94e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4aaf40f0b63114e7fe14009eb9f687654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5558784ec93a9c7f942b97344da9f3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f06a26753389dac3dd33cfc24a996656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0c174eb8b43f14fcb1798044d082f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3d998fd9204bc61471d8afef85cdc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ade6b968024ee45cda850ff0f1632659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48662d6414957c451549ad870d250aae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61537908403525a7ef41dfdddd6a39661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5904762e38c374e4c05b48e71567d9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e854b6df21b82b18670f352ab1f66663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ea527612275868d5fb063ee09ea85664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a923e8fd201878937a94db566efff38665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c527e3f9f6ca9591de08515f13c6f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249b5838c92344b2b7972e662fbcb64667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7eb0efe25d343a80eb28887f91c70668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836712821c0c33471fa1c9be5063ce13669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ae60b37890a231add843aa6223155670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59753fcb87ca2afc899d2bc2265e32671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dfb8592d5bc5ea2f0496578b3d346672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d458abdf62f8ddffd443bc576dedc5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ed09e8a8643026dc9b013de77a260674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2ca6b4c69bc088287adb5ba0cf914675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29afab8685e4640a3522c91fc0102a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c8efee5cb7f0b205d3c3b3ed1c43e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fdf40ce089a00dfddb3b64f63b01d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667b8b3e12b20e533d4a513f41cb187679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f20074a182b0f24ca826228f5f63a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00ce0c0abed9d03c6e64dcc43113cc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb642f7b80397cdd6b047f4cfb662c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb801d37f0ef38d10e0827261761a8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5224892f58bb0954c3d97fa15df048684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591a04fa227f2ee8df22ec3576eb5f8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376fba1ce3f16552becaddd5232620e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62b16e582792f79d9e25db598566b0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ac14cf91fa90e1624a9e1ae84d652688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0f5e4d1acb440b7de34a3b559a90d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86427f3253622bfbd2108b12e176338a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16ee4fdef8200c0eeda42c89286379691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edd10ebfd61546af0ba6fc3ff50dc1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf6748ef9d3c54d06af64342d15b9d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa8250a583bd2ebf990d21b5b2e83d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08be5427fda0350ed80a1e4eef6a9e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a3a26873b616d84d33940b4705a74696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e775f0d611c0ddb36e8894ccc2d61697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dd06ee8e6f91d5865abe35afbe5f1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932866faf008dae1b556d611fd12fc3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b599d3be5ea952df497e4c75c59855700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76130c751c6733c6385eb71a868b4a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cff6bb2b724617831ffee8a86664ed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c7fcea5d88697af210e8a2aa46571703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad05a870e6dcd5d867060063bb53123704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b83e51331de87c0b5a388b587f2d8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afbbcd566af66f843e027f33575e00706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b1c847a945f8fad72cb696d14a583707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d670b1e11788f9002b1b2eb0255b3d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5605f262fd853f23aae4e64313119f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683da4a6e5cd27860166633db5b4e6c6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7793b0f0c5583bc5dc5019f5165b4d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8330e4762d65b8a32d0cb65d4ba4198712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981fb4f53e6aca8b6fa0a1d16d7fac4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb704f2e7ed23086d3ef9697633fb387714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d065bb4b361974dd17c6a518599e4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d22eca1e49505fbc91ef5166a9812716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6803b43c8f57a63cc006f5306cda3e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11805a6dbdeafd4d5434550b720d48d6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743279dcfb39e12d609a6db818ff2257719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5cd570ced5658e8f6663166a3f241720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e36d864080e3c8072df00f5d42d62721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bec041fca31bbe707680594fa10aa6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6325fc2c6cef66d50fc07eb41ae8c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b7ef3447869fb5a4d3ab76d28afa1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48b713541417727b0f085899a104e6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebca81041d62adf3f306e2732df964e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f92585bcc669800cc79786e76afc3a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0dc77e71160388659fc88bf6a2775728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d93989aaf609f2c7de907b4d4809c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0bc34b180a80e33049b4bda456406730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b754dd04a4d933d1fda7973dec999b8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03654ff87d3fa6429c02214b5ff5b9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18001f01b92690bfbee415057e26b6fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b2e41ecc012e5a63c28903f43f2d8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85b717c9dc0c42c96c99fdf6985a31735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794a7865cdcd8d467d2ddb6bd984e2f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd16394fd38233c6c9d7126bf1c3048737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c514de0d0a7a390493f7a55346b149738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76744b2ebfd1e187aca6d46ce7445e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed35f92bd7c795fe2bc1e65f47d11a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92366c4b393b99f5cd137e23389e4e13741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dc9d9f7d4875d26e9f1273c70c80b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c79bfa863ae134e4f3ad2c92d3eb82743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a033fe9525cc1979c849d3c1e44f43d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd71100fc2a782ba1cdcc747842f9b3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bf881b58eccf768752fc9a0480a83746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b19f6ea0619e96c1a8855d6c1afc97747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ef646e5afe8269cde27745df2ea0c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6f2025b7341c50fe3cc601e86acb8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f1448ab8387bae4920f132dd5e67a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed9967076d45f5eb07d93ffc908f33751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01439ac4b1bb67aff617e247dbc4ed9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126f825d5f3f8688fe9d7540a21dc11753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d59db5d89c93454866ed7c311847e3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b302b64e867053f1c599bcaccf6a1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9671ab80e3590bd79a146c5c16e5bd6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46f842a789e09aec39536b2e3bbd7e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cbd3ed674313b992a4adfe3c2e87c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000f23a16efe1158d465426172fe6dc759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>