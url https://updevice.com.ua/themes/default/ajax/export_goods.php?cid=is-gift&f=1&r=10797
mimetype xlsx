--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350bb4149514d12df6d5c06b743c1e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb76574c9eff1bca27759b68ecb8362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cafb9a16ce90c71674122566606a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ec4ee9197b6ee6c671702c38b28604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45eb9b04e9d81c783303eeb37dbd0fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac2ad2bab0b811b3ab1d1078e7d3df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c1d4d534703fb026c9c2fca0131a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1917ed76e6002edf0d238d75749218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd580b839676c6f0d08c34cf936bfa29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbbcb3ff3e8e902c3237bc9e9bc94f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfeb63bb3d44f11e7afcf30f45989c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a381ab29a166896dab94896813900e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ee77799da23a86c47caf7c3e0613813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75e47026205826446e61764a2f76b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4e37d58aafe4218ae2c200061c3c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aedc2d1633fa21b5dfb81b0dfd4c0e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee4709b66dc808c0b03ce3a94ca91a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a041214cecf19a0d671f62e6d2365518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8048b42a978deb5de75be9492295e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84024bb8020a7fc3e3e5ce5b5b69be3920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721d0b1e936602f06bf6a8546398dcd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f866d1885157e056ec30cf5863919d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa507e1c708f079fcb56f40d2e93ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab68c2c8fb7795f4fa0a8579ad350c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015efa1c0176903429afa0baebdc52725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaaa6a483f1d910d314938b52a7bd3a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cfb1bdecbba32c161519f943ff12927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac1dafc51138f50bd96f7d2471f13c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f535b6f057c00387941b4ca086753129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f187c909714a225354da78de34d8da930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5fdd98766e5b713d3807c341cc44431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654f872128d062e80142abd82e9e8a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843b78e9c6db07e2c690785dd36bfcc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a528b21f3e22f0a721e20e5ff828fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d542bb2d9eda3b53f58514e38d134835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691dda35d0816d6d1615218a3c4313736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81403be7b80844245d79da339ab4022b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1713e28ec3ebf6ac6dca50895036b8d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7599083ff1c9ff5fbfe0ad52145cc439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5a9be10a3a5992c5cea56a44a7a1340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b607fd75ad808c297eb9d76db47e2c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7af6eb4ed071ea1cbb7efbed7f64a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859fc0045833ad52afb545acce2f64a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afac711f5fbd1be1d4264b7aa31c71644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5631f66bdc9c87e7814f7e805294845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af5af6c1ce53370463ccb4abc2667446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1267be011305809eab1c7af7d3d3247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de43b53f5f4bf7dcd4784412534c0048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e20275cbac775eaf0f9b860c71bded49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfefc3965c3bacb9d90dc23b5ba6f5850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3d1b5dc24784ee97e7b71fc86b6c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c34a449ad2e193a2a69f332ab06f1a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c004a11e94c3270dd3713f84e6d83d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcdbfb6a938ae8d52e108726f5895754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742906be83e03e34cd6f68541a01c1e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b38594c33dd27497338c5c7f54b24e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c90314283fb9ce0a52d99ec04326b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa41956893e9279b379995029dd682a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1effa1663c093b44ac440789c2cd3f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1855f5445697fa76b33175dafa07360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cf6819e64bc79f38d972863a2a46a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9daecbcbdd4a32293b6e4eb71637462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26859e29cb140345b39d61d5346953c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4b5d1da9194673cad99bdcc99525464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6eddcde335336a480cdf6a189a0cff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c75cb4215f6bb948183489ffca9fd566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de23f0b875c8720c4e6134adc23e8db67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1aafaa9bb27f7a8372e47ddf4d084068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59b16417ecaf23c08f15dde99082d069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2839f6f95f6f8565a49453e6167515870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de8485b66daf67a5abfc83d10808d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c579a7e5f8f979b05f8a2656f82b99972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569ffdf3d923a519f737bb2c136108f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26f3d992492055680fe8075570ee4b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1541d1e8d62bfce6e9401194c6fab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2e581d170c8bc51e84439f729ddac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f7bf880742aafa593c4096f1a337977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e361c61c1ed31f11be7736244e869b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c454bbf5d50c3d64a9d51fbb70e0879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a89353046353678b4aaed2e401cd1c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fb0f264170dc5dac152f591052b9881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68834348e7e07e4d6c45f70be2ba209282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb09d732c8ba77969168e51a59c55b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9578f4455c228d1926318accb7b5384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70e92ee5d56cd6dbf780127c1a483a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be01bd94d0242abf13ba115c820aa786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41c8de911eb8d9862e909fbb4431e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c7dbc6e560f77f00fa784b803475388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92a9c7368bb38183cc03cb99224f0789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd8b24583d45c2a9428935e576237d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff596e79788ab80d5f8333d4d75b181391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04afe0085955ff3224a8e4b224393792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3862111f1191b7246fae61d809d289293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b155c866b121c5341c9e7017fa35694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab06542b8d8ca1498a995197130c3195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c25ae4ceec3c0f666cf25cfdfcc9b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6913ab399c7139b0fe44f064539852697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdba63cf7238a4b303e451db48755d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d36553457acb127128c2a8af7e520399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b83fbad1cc36ca8badaf2068cacd88100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27916ccc27b91732d09fd64e9098df8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e19ba7589e90e06fb7a391717cff26102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20c3d7970e4e3dfcbe46bb0d804846103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984a6ebd29d7b3c8f6697e6a92691f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f95dac086d564c1b95999957609f4c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a1feb0ea847084c07b18922439e5c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d8034f1fa28e5af97b0d9fd09bce5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c9abc6d96b9e95fd795f43c8254e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568161236df9f029f1366a8c998bd0c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1d19617deac734208c6e389afd671110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068edfbf023948616ca110949dea6616111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73e6ad88aa639fec87800b82cf7234112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38922d05acef25b6ca3bc862915395f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191bac00d9b947408da9132acaafdcd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b7eacca5c229a5809cc9a00b6e736115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cc269751b3c60a2f5752b55c7e158116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b72a48e6e706fef717449c6f9ed226117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf541c0c5ab02b0db2cc945ddc42ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834af0eeed96a7dbdf50e960a9a8036d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc8e9635304e022a2071c047b55a50120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb523b3fb538b88b3fdc845c18a06891121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7474075b4908157dd7099b1566f86d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73d4b8f191e6c1a00b2ad957118f84123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2a40ff3bf33f33c2be3ed1dcf99a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7fceb0897a6e6988637b561563150125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ab08f63d2ea0936a8518971956d54126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b8be2f4c0c9786c4f8ad93fde1304127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145813bdc31da4975687fb3762bfa000128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bd3d0b320a35d9171f22b940e1189129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ab2e05d90e98ebfdff2fb19c92d4e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c245fc2ce0d3539afc6935e3278df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d033f34f6c325bc16f956eb025936c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645ab005f9d96751c2fc5ab2d134a39133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf996cfd3a9f3093fbdc8e392409954134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a338d1ed123a2708e740a12c88aa647135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20caeb6a9b4dacaad8c22b4a542b7628136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06d1ca0fc6a317e03cabb367c1df61137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbf0457b45af7180a790153436d0a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7dbeb449338de5c3fef38de152290139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482927ee878789ebdafaf1ea40757035140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cc5461a0d4afe00d8c404a1cd604d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd845bbf509d45d304e35980f16cc407142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4360ca52f890ee688c970bd2d5ff300143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1540f07bc30a92f298ddf1c87312801144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea3b7fb3331b7447a24d2f2c780e75145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e31f04a35aff442e05ae53755f08a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0ad4dd1e50f54dace9934e78e56d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee9f26895fde55c1f344de958aa003148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba07ec39ccb9e752ff2ba462d10b2da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458a59f7c2abf926b50ebd91f289550150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d242307f660bbde1b85624bc6d91a81151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368a5f699f8285bf55b3759c0b8dc04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7b1de8492ce40c9a34eb8a7973a92153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbde318565f7cfe6eb8d1b30b53411154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53543d17ef126f4d00f2d0db1e68c8e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31f4df429ea6e5a614eef91ca615fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50968e0a33f14ad3d27815bf80aa614157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fca202403541fe0d47a4d3af62301d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d52a96ea150f74cc08d5a02057879159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ec60612f3aaaf653a72c037dc1be1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a50f1c6d969e9f693eb90bf21fa937161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc6c444bbc2393651b4d823451d8ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7b29e38ead9bc800912d470579335163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629981c2a5b6400440022ae2b9bcf6d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de46e126665eb6221bbc1d7a0e59d1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475ce544b77f985dde5a2bcb9662a1c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72069f2296ffb31c2f5ab921fdf63f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d0a44699def2deb27dc3ad96d40e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb905eef88bd21dc96f365a49dea505169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834d3d351b96b3a9fc6ba50853c4bcd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a2ae2884bd4d2dc9280d47471d2bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25640ed77abcae1127320eaecd6fe382172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc113ce5b30955ae5a2b0d1de9536115173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a008b3f0e956a57c5ad0155b58ba5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcb611deaa7a32512ea864077ebcc7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0586fd4f80b73be196395db260f14e8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c76a313881325a6d712114082f19f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf644d9dfbffaf796fceeb51444a459178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fb4882890803ff74e2eef7dd6786f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824d35a5040fd606e0507e6c976fbaa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5195369f84f8ee617d85b1dc9af8a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00e2b9480db1be13968ed53a9d72b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94e0271f4adc47c6987b27c2cd8819183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8baa8baf5d4ed07c09827c8a531ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c66910a03ffd55c427580bddbe07f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d783748c0f68695e25f0be2704dfa50186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8dcbeccc041382131017088c8819fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d55597d5035e13bac0060244a329b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156ef675b525ca6cce69ae62bc74794189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621593edaaae95d2e2d95453918fa50190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673316c721c1d84b16b09330b432fff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfb7395110d0faa00a0965555bbd61192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425f6705ff9208e049fb539f26c39b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545dfc17752ccbf2a5ced4cff31a11c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4b0b7d2cdea7904794a2ea5b0cecd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b3dd69dae0137dbb36bf830b54621196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbed5582867ee63b14f6ae63cd10e96197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbbd5856672be74da1993ec79920e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40441ab1fb38eeeb26da92ef05c69e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b4e3fb7da96fed5976db10fd0897c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5176d97220f60eee9453d82b49115201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71fc6dd5391cccadedba3867673813202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552460821569669e1594836d108eebc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7cf1971f078efc0d4ff921b9e8249204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e230d1cc5d3626869dc4b68349ee95205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8578b08ea425b9048776bf6268ec68206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee913b5a802a8ce07a020b3962e1e103207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5d00a705f5390bb7d88791899dc0c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49f54d597a99f4f8a615a0debfc982209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9c655376569c9027b284ecd924505210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeed8917221d9941f01352b9314b2fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063996dba075b718f73ae1b9113ac51212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620ee165308512dc901850dd6445715213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c824147dd43966712bc2f3d7a191bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a112008dfb7621136e25ef083ab605215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffffcf1853b514c8de8ece9233d7ce8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498271b1feaa9a1b422f2fa696bcd7f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f784daef10fa1b1dc00ec48340b04218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351c0bb572951c4f4135825d3bb0535219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a1c0b6176339795ec26b32e09bb50220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f7325ebd58d15d7d658bc87f16ace221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233b62fad4a856832aa743c0ed52a74222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cc9da09d706be92f5431439db04dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7440f484de6bdd54ebe4c669b0a0068224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba74dd63e223487d7b4479958a3478b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3e686be810aabf00b7e7485751462226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37000915a05734f4f54c65a24fae8ff7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d757f9cdc7ab42a56aede02a46ad1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1dbfd680a7e4e39566c5bf52cb83d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bdb236e33ad620dc1c9e155ed7041230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a5a369157ca92ab15d8ebff16eb5e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ac2833eae1097bc8514eedd1e1dae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b10a1d54abbf464dc6be1acf7d7bc7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907137752b2e89307be6a7c1febfb361234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa60557e7a7f4ea0f65db2398e4590235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a3bf474fbed9d511cd60db30101b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f135979be702b5e860b82870c7e148237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c75beb404225a041acb827a9a01c6d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42874d2da8c9ddaeea9876a72b0f71a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e23bb729a90f64d3b16aafe094f387240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcc3b352e8295bfbc6febf9a75ffae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fb3e7eee0846403cf4bec72ea0c78242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cd4841e63dcbd62e36a2b346485e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492ff81f0b499068da1a341bead456e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcae28ae98c9ddc0f5ccc35600af19e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d119573826b243c4873e6930bd28f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50790e40b33b8e217ecee392f8a200c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289fc10805e470619d880d2918c1fbd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce59fc1f869215ac05df4ac62a08b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde04cd71fc17f09a0ed8ca693137fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7645edb514eb0fb6ca62cf8fb6d40251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b96f1b477d79ff03d0cb0994e153a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab55ba181f9905a8627b929c052bbf3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f9137c1454db7c456ccbf489e14bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdfa37f0a395df566a5dfcf59f8b7f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f6a018aa64b6f1b1175c039d0955f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24654af56201ca3a09d9dda94a0ff68257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c7034c4c6e1c0a8277741410407f5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d88826e57e855063cb7dd43dca3d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b0d7f9044abedc210d4bb8e4c828c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cee5ec4e82817147e1deb19415661261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518c7c2c441bac601a85d3ecf9fc4c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138c6e3fd637ab17cd45d49873afa62263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964233b2209c982e5afc230fe8a23ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cd4fe59562318b33b4a2bea5740a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb07afcb9e589a34af56266a9d728b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d636e79a58384d004d459eb9c49b01267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d7e58b34d353e6c5713a2d9ead7e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deac25c1b76d16aaf9588c4261e4018269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe04af9d9e99b30f2aa62abed639e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369752ad6b88e98b0ec002f23804f4f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403bcf1518bc9d2ac39145eb286f559272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a632e57c6b3fdcd9c264371b3dbd7f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692877765e9f8ecb339c878b339ff5b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab25d7cd486cd555a0fd88946f1974275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762f953f659cbb88ccb093bc0d54476276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed4097c32e92e1cf608d8a84b6ec8b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a26d5024a8d934134ddf37139d9e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd33939b63cdd239a356368b91e187279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b44b65d90c1c5c31f0cd793fac57b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14809c02abc2246532a7d1e32ae996ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eac1c29f807aa6756e64a7645ca8fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff10297bd74c4c46f4a1709d1c2c9b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f146bbdcc5c5a18b30103510aac676d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e738b125163c941348344b3da95468f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c935e559967fbe9fd1262ad469e413286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b949f8fc34a8008f7756d036dd6d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fbf38950b61b3f7d7b6e26648d2c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d80d681c4d4a25b2ba5f86d53b3ef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff642d9c5f446d7161a587164bccb7d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870350896fa01839f90f54dfd585fc5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f17c1ba7a2ce51a54c8b26c2dbaf4d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616744d06aaef27ad08a5356702bbf1d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eef724488b8cfe5dc58bea30816bf0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30c127fa655a5b178b2cadf4d35003295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bade7a0ebd6a807b683033657694c03296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b148d47df595bfb0409ac112bc01f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099a8ba4cfba453c2c958d4a7c40af7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba1adc05983989746478f93a482d77299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9e631288f04464d3e59955f76a6ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e994b00ba44be4a6c355c5321a97e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2bc7cc42055bda3868813a4f04550302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb8b1644bf66c26e702fc6616856e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8141b02e1bda3bebb0f11d26fbec4f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a175b3e2792678dee7327720913f764305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551ef296fc3380d1cf97a98673acf5c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16680faedf3a2da2dd598f1b02140ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc3fe952f84666190ae39baef98766308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e41586857de08a3403d3602d6c0b73309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f2c0cd242f5b1177c47176495dbd1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e9afc08ccb3b46619c921cacc43e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c274d6cc4d5a9d3eaa4d8a82cb1b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3548c06a62ee1656eb1aa1dd2f2409e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4ff2b6aabc635ad4feb83b9e41a05314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f983109791d85327e34a2c76fa6913315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade9e0a37d1af1654d525fa38347652316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6b781110d699ab4c38b466e119309317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b74539a8bdad5cb32521ea41603ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac103efda314580d07c92340134ec55e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0805247c3dc3e64c66adf8328b9f59320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec21dfef37dcf32f9e72e780c6cf167321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189871d9ef8ad47e871047b349831cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3baa2a848c8c689aeea2ac1b58d38a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb0462e4fa78bc5809debc8ad1fb82324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e0b88a8e468a3403f2a2b8bca811d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92942a53595ec36648f4f774d6c83bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f4b803e64524a8a5c862d82512678327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba77f20a5e4c21ebc6c7a7477c5ceb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625701e038a23fe1d42e945a21642f74329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890e48da0737b73d957059d34917e6d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab277b8e4d365ceee7867a9db9dcd8e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1a3e7f423fe34ffd45e552e52f7e7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8f4a403df1c4a091021ddf7d503af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1617086b9c8749d1dc80a8a1e60f03334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe385e05962bc8e3e4c9040cab0ae5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18cf700a08a52de2f9830abc410168336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132322ab0c6a066fb35068aa3141beb0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f477ef1e56db4e8cc1235a64d1d92df338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55abb568e8437faddd627fe5d6ff29339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70180b65fb28ff9f921587636d9a813340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd30a7dd3f3633026698ab234382306341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1e220d5d5476a4eec3bb3aa43486f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d98ba0ab428fc2bd25626667932c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ceaa994a5a2e5361485940212fe97344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07a3940c7906e3760ba15af1fc0e45345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd6ed96f369f71f8f0d7232b9c295b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475898142b8187c1fc1ecd5015eb49e2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8862a24ee5f82bd50416664f4b4956348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f8837b422f8f010f97844c72f108a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a30b9757bfc9cf861c3b8c5bfc8b53350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5273ed069b0e837d064aba1e8457f43351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e36e00dda171c0854296145e076dd3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cb7229b0c4a70dab2d3354c37f240353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d72f1f263f633c0b6f71ec0566c5df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07542387c20c131c2e2d6a2399672bab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde8c0fd875208ba5e55049b6322dbf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7930dca7cdfaa13a5ae08607038cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03254e95f4b8a9d8172724632e2a21c7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f69f62b75f680227b238e1ac058c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691206bb32448124ed9ed7bbc1e759cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21c7a6e5c5863be3dfdd235863b76d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcf2237be39f2806942e0221acdb61362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee60ce6e3e7c326cfd4a77e58aad265363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432aa866ff6678184aeba8006fb1fbb9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4de937e14e751696e8b3623331996365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86dbc8b975257208db2ec1644447a59366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49681321c6529211bc63ba6a0afaec5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbfe6920d95c8258967816d97aeac2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ca301af44c502a07fc386aa5c0122369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec60688920c6652002d2635aa7b6cac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913b8849395e17306bc53ca0c40bf3b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e98f80dd18705e880f3b7fae1ceb8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b2877d1f0424f98a7cbc018a84a3c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c0d39ea1126036b1e49b7a8170c59374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a01b099c8416b79f6e08897c5a5dd1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5ca31fad6efa993e7fdf4f3abce0e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d70a2e754b0bbdfd3f9b82b3bcdbe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8159cebb41e5debbf9c8b554c473d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1417a679b67d7f696fab65cbffd05e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655af0626f50974b52dbb0916ac9e520380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076c7ad02b396df045f486c1d1657a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6bda0d2e2ec26853b6adda0e64af7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c1e56a0263299672efc2f149c861c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670c42e737a19b27f6eb99c40945d13384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65fbff7d8634d5cb7642dc0b456e1c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702640a25f805e5e75b675e6386b0088386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68154bace463477a0b37f6ad7b56d265387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019999b06d71e31606754e88acdf304388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e0719d185deed640d531e12387d80389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56996bc9da144f72caa9362fcbe5a90b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3483646566b89b34f0ad03ccfb720c9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6ded9e2c6ff997f55c899f798966d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1b5b342e5bce055ad089953e781a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598016c312db2d13ddee55025695622394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f336914a83fdae34ab9bd90977bcbdb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b852a264ee5cce2d60a93d80f58b117396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232297703a391bda0e357827076b46f7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67241d62234cb82632a4ee0a69f841b7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d61dd425c28f5a804c5ee95745708b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5863b274b2627d27eb3cd1d7c35cb8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1093bb926b0a35da86b18434f6a1d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c09fff5fc24d46e9aebf3fa0d61d3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fdaa4a4f37568c50c4129572a3f87403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9e58eaba45845261ceb9fdaeb95a1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd537b968a330c92f74f363e9ab5e4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84644b875e8e4e333477c494592c925406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6664eb22f2e7533cb9d4843939772407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f375e3481a9f9ceef887e9e6fa6fbe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927e03cac4e3440553368606bf3dcfb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1eb7f2fcf65f4b842ae18a804c6ca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48fed66c8e632b7b6d9e145dc6f335411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf2b24285d64bfcba35799a8b6b5de412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a27f63d33b4e140c49aca90b431d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb79a0d8b88cacd595952802157087414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacb5422185b998654ddc9e6e3127f7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6717da45bf575d06618e18df5386b1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c3a01dbacd8c60563c8acd167c63c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be1549858f27cfd339e51204d2db9a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0d15b9a8459f659adcf6b48378fee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4b3f84b6ed1f74ca3863624327b7d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a33a6882f55a7c88a2f0fa94f457e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda654c646d9d7ba3b9d0fe9fe68950422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77278f06761554e568826cad8863e24a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab619cb61e28acb81382970bafe2aaa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62c866900bfc9a067e772d5ea4bc54425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932e7df5ad057747c45865d416c25b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318d919b9a13204449b0994a71ff9c2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd086e0359d1121444b0d57fdb82c99428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c4d89f296ccf64f58338897430780429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90591ab1e96c2fb8f1f303907e541dbb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85228d0ecbaa7377a9ad12ae2514f61431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983bf32434d580ff920e448bf895c8c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8e5ced9f090e1b5c4c8fdada8bc70433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61536d797aab166b7db4450a55b73911434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba5cf25b9376a1101830fc5ce09cbf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7293d04c5164f89a88d4244700f901b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9bf791ad87e9a79312704e051a20f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21990a9d3967076b6029aca8b18b0b1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094328d0622df031d2f8cd6657688da0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68107ea53f7adb997c01ebcd9f19492a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdffd9d609d48a049f4af306342a766441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8569263118093241360b74fcefba4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabed19248cb24b546138075bad56be443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e71d8d20ed5e3be4d3a6df36d7336444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b6a62f8613faf9465c78a6a8f41bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa41c0a8632731bb71e686270138c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee328995fed808489b2917a2b82b59d9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a83f370e66e7cedd99cc4d7ba2ffb2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc8c7685d33aa23baa4e0e3a4ae8fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cccfb1f87347b44c11af4d84ff8ea5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a0005bb9c3f86b99e2326253ec25e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858be32af127d8f06d2ffb588feb22b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff84189f9f024dc2b717b867dc2875e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737efc08f24093308beb197c511f5337454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607e1392b5377df49598b403e08baaa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cd813a836492b025e911b24209102456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa819f390ab86921b7958d375137aaf0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d30f3a81a6a32ff356eaccf8d3bebd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d460c899a6192667e399144d94734f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e223ae79c69d82956f05d6f1a2d99460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8994e1be2fb64094e659b1f659d4db0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e47308bdda481e1da849787d2b379462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bca4c0f14228f534d8dfe580b0125a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383eb7d17b0615aee660cbccd3f9a802464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546161ee64f9cd972f19e4150a79d26465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6398069a215faf435efeffcd9db11d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330cfcb1583159aa4e5f7cbe7e14a3e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e204727f253ea418e76c0a072075c12468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ee48a328e9f4cdf3bbcd26383227e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14213a93e17538922db96e0530fe93c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ae36b6456f84c77f09391a31b4832471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ec3815162d1a969f2174992ffbd21472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4ff628d70b2703d5bce7ae907173e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a67fabb9cae7167a50092d385b7a4c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630c56fe06e55299e2731d379edada5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6964bb8969e03de9823f5f5642dd52476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbe9ea459b5bb6878a2b4027006000477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87eb03252006e687133d13f16d5d974478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af813c6a501c68dcdaf60ed60ea235f8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d54482f80f4d40636c92d578d1cf0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b63b77d217cd7c9cc97dacfc5fe10481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c14efff16d9a892667b03023a3d67482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606a175731186e153f2fe6665285884483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdc91362a721e733b31e411aa9e324484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9d99ec84a32367807617ffaa85dd3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f3955c2b07095052d38fda400ff0b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5e325bc1b501e5e71668572bd95bc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e32fc84fdf9519da5ce25146f2845488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5956ed46840e5a196a76e3c423eae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f856f1c4980f1c53187c5575fee7585490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1233bd4ec88ce7789a41ecb200d90491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5685c14e066fb3ee11f353e02314b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca13a853ff903b553ac9f98f033b854493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad15d207a15d3507ab40867afd71258494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab210d64eb5f716cc9e86c4e68a1052495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cd008345f7330339ab058a051ec29496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c6191a455bf345926d9b9c08d6373497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164789ccf3a2603c97ed3bb907e1b831498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11b4917b3a03126c6fd01a9de396e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67aca0dca903f70a95092ca57b3e653500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c6b99492e74d3376b49c6dddb865a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059664cbe1b4e544a7bc6b74bf3681b6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d265030fc4c3c74040aa0c6bf8dcf5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2c4732d27ffed1c0584d6a5ef9122504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7576259d3fb7c5a583b5ece15dad4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9961eec9d0114b3a94a2893647ecb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36989792110de992f268da6d38436c44507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc9719c3d0eec9616eeddc26e275d4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1a7e6e0768787df9304b5cc5bed0b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0dc2f9803b3b18439416455c68d8bc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7913371988aabda5a6ac4cbcc489e8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41299c928d7d60592f44062feef20a01512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4824a90e590f03809eb58468bf8b80513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ff93316dc7ada4e6bd398f9d5280f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfeef9c2fd93d1f3f8b0d2a8e958f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c36c1aeb6aa42c56e8b921b1f889d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d4ce84d253217993438172198912b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f723dd80a061a0fbc8746d69e69d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f241081f32687ffd64ac4c7959c4f1d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447a67a0116a08cc16d5cac1b940d7f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e689cae749da1718cabb691e6d566521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e634e71a718a38fc5c19a3be27011522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfd521c205dc514068f3d9e40b8350523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b863873067a1237a9dbf64b8be36385524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ef6d7d43c8e9846b6311ebcdcca49525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883304d650137880c5d9776381172c1e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0262df9cb25eb14858f1dcb521e16c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc4d6b64af5e3cbf7a7a2e883dfd2e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476134c211ea5d400a981a52b480702b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b69c8839a5740815d84d25df9aac7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a683d73a8fc4501889a92f68e1e612531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3c74310311a262ea2732be0691898532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35472ac1f9f24ec3027160a5ff6f6950533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6169476004201f0dc2ed4dc9a338f8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728616913ca65e5c81cd6fa7e452b9b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b021a7880f25b48206d797a2afbd25536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6d308a216fd21b139b4aa496a8ee5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c528ffcf6f81c146a4f7a81ce6b664d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8f3d0251765a98e9b15ef82971e75539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3ee209be3aeb578146e037277977e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655265de74cdf7c8b1c23662668c613541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a03e9564f4c3c7903e41146763f37542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffa3e56969003f8d7e644a89b2a73a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01788c36ee9c3b195b08d15656a25c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7379a75e0a0380b118d0134cdf0f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4153bf37333180b7c2eb22033dcbf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f962e974f163d35dc079b144542c6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec6370ff4bdf0e6899e468763d6702548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318e302db68b559ce13494049b8d0dd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862a3a88ec7c79f6d704db027842a75550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663fb406b3a60d95dd0eb48bc13a5d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19281b3f8d9ef466670485281a98184552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ef5bf581dd0418899eebee4b77a98553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fae54b054c30086eab0dd2270ee203554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433f7cc0f723bcdb4534c0e57b7f85b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d738674683b1e59d9751a400dc4e61556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfd7f9ed16135bca78ade31db90b2f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149a93f5a601f0babc26976e38c3695558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792d9408b8dec61a8906c0e86f7500f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b2fd47e0c624aaf1246e7734f0ddf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559167f72bfa374f8c4cb59b86d4929e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefbcea4016ef248a3931213d289989562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf682452f4ba4176fa7fc4ce033138563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6ea22146a3b3b98b1003535b12a5d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75349458b3037ff80393c0a47e2e79b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3e29a707fd3f963a00ba727557990566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741335853376df19322c5de44f56204f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ee23bb0982511ed0540aedc303d8b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429e610a666ebc0d9f3f38887f0571f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf0e460a51be811ff22fd6071afc04570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b280a7c70a74e52c94cc5002e81a9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae5356813d2415b5072ec14e4328f9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133210e51b01e2e7aea013c60384189a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a44d63121403d91d0165d9698972df574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedb246c9d752fb7de66d0d3d830cf7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0609a9e91d9b1caa4834b5651d9833576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555101e307f783a2c307e7963928bad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3fc9287057e5742355ad3b8bc952d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab534b405efdc61316979609363228579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be46395759538f4532e55d07dcdc45580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e98536f7558cab4772612bc5bf9cc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d65620a1bd4c368f2d46a397b8eeb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0b623089e0dfa03fb5fcc7affd8be583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa8723c99013274885604ee3d4faa8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b7ce1daabfac4a442d339e82127db585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82806393600369e3e1c5154ad70cea8e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e0434bb9b2231349de9fdaaf66ba6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8ec01ef90975628f20a3068f68cbd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f7eba02b054605d5190f33e9524b0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a707312306c0e5366b49b6110948eb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bc7b96b594f0fafb161f2702b651e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03dfc05d8b0d2ca9222967d92fe007592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a613d83abe100158b90a91b2e819f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07f06bd74570aa4b6a890b80805733594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83da9289426ba25b5ed879cba756a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1b88a60879decc464656bf4e87f8e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9987a0e5ca99ec80f142e56a64b1f8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767737f86c7aff3284518ac09345a766598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8aec8fa5beabcb28f95f4f6898f5e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a08806597c5de567fb45969f1f4f8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236c4b8fd345cba9498192fb1c62891601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3509994dbbbc07857d426b5fbfcc47602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4e0b933a74e5ffdc3d783a8b43394603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccec46506c40efb64918f20fd87930604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abad0edff62e24de69fbc03f2cd6ba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04cb0304477374de9f06ed584926b2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1045dfe6d08881e30961954078ef697607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ec937375323484ad243e071167af5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18222a3fe461971626117fd8e4fca42d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59d36529d03d829d56ce8630e9785c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cccd3f7c127b4f8cd3497b16dd62e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55378c2c3dd9aa79d848c47586f85bb7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25473bbb38bb573595fce71714b337613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce7728d5c12498497fc613f1f321ae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816e5e32456dc0f9c7dd1d2a060e370615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ed674bfd89a5c15fc43f6b3c82281616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe50ed5eb2f8095bed628f92b05563d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c1b8ae10efd0365c6c78454a10bb6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916e17e54e0123161354ceba1e5cd30619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fa4eceaccf3a7aba7c77f021fa0a5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f356aaad05ffa5d77dd75bef0ef3036621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca8247ebe9cf9cacbbddd5bd8e5def622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a312c83e0c234b45531e556470f68623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cfec48a0e334b4711a9479123e3d9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9b07f20ef7a7d0b7d484efbfe2cb7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22923368638e74bea89e319dc3132aa6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898939e0fa0a2f84a79f5a630f33b01627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bf3a8be83474c63bf0008b8e96a1a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21f61821d566485c7e40d35eae9384629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044454678b213d9c33869398c31bd545630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535075288462e34307fc7a7125f74522631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f73c19267a1bb182c68e2aa54e1f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d57b283b9456b4a710764c102c237633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584253f72f4cbe81cf512e0015ef1ef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db680fa5f745085a0e5549f71732c687635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8ee3bc615937744247f4bb589b603636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088fc72550a78b4f592898b6b625d4c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912ca8fe682af1840d07f6d6164c3b4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4bf4339ab0ef06b8d0e0dc1745a75639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4262bd8466e7f089598ff4d9e67fe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a009b491e79f55eada9672fc43de744641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0fd22307d5a4427d89055afa21f4e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc676423ff2a84ab1eed4076892837643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0af4ea6844efd40dcd811238ecea70644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb23c03af168f190d0a9c7e8dde64fd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff4e4c21a975a20e33992687573e58646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c1a17ac9fbe4e506c88f7532b29de647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec6ec126830e3467a3b1421e97cb6e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee193fa74e857751b3f9cb8f6f52b32649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed24f8c6ad3a04e3b248e2f1e182f2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27658e5be877df5f73edf9d9489253d0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24823e1b1d00e6fcbf6c5d3ec8bc499e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9f82b0ff03ee47d20dd0c735ad32b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a738655b07d0759c6f2aeb9368011f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe500f5b5661d4153fcfed26e83529655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c4c33f7a6ecb67d8ffa05fedb2dd6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ceb31c8976c7edbc5e952950424a37657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711ab637b103d16a85a7456da84775a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427bc540d97979cad6153bc5e1e0334659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a1fc4c39fa1997110566f59011dbc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a987d749287dc3a16c12ae84b96d940661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879c5992cd01dd1d51f189ce9044919662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e61e9309d37c2f263d3cfc37691cab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3d20797f25a8c74692b0623b3e944664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ce32878da9780136a8c6be33687fe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326bf7cf23a090a840556e354d5aade666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cde7e9ad91817d5bb89a7ec0598793667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86558ccf93a50edea23646cac633635c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be375fb11f8fc5469cbdb492c09cd7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35edf19958ef2e4e4ee52fd2c13541670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08bf03926365fccf4bfa3239b61ccb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e950a7a840ad9f7926bef74b90652672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0c207ab62547f157bd4449c9ba77a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b14a497e0b160f69df15bad1a329ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d8d816475c27b76ac68daa66c4651675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4564d5b25e94ee9a6d992d185153f2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82641efafe99b0ba376c1cd6741040b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a05ae3d5a4075163a1c818b8b4d4d5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27113300f9332fe464d7a281a84cdff0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9493ae9c3f2c03a4d1578bca429e6c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48121f65857f6c8d71bfe393336266681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891bb7a7579eec1b81d33f6c00c5d8e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3784ca8b794268c1da1f605ec8777683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e2f0c0f55cc2f263088cc86786619684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017e6458c329b942327cc2121521499685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79a4df4468500b63c32694746a3d12686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18195b4c24fc542f76271b9d27c781687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b998a388ff6fbb7754b87ad3aa257b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba948059f110ee07940d13a312e80a7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8ae7f893544f51a3079879875cc35690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada740b411b7dab53bf9f1cc1425148691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365817b961dfcc8ed898df67f97f9ef7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627750c338ba3adef90bbd5d768d274693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f035a0aa8c675f699e8aaa516e69e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28016354f4338c868c9874c756e081695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af26d68483d3b2daf2fdd2ac41fafb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3cdd64cdbd6f292760e996a7b521f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30a9067cd0806e48c14dec9bb20eab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b811f21f40a00ea20229f05f6ba274699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d273fea0c7fe44a691f47f0ac560408700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2a993c363604369154e8f86df4557701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa55bade4e2990d26fa6fdf19e4fac6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db4647da216313afb3ae6f898ac81a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa7da559b3eb5375993ccbdd34c37d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b688bdc59987a7fc95928f71e5af904705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de57f1387893e3b11f265f916ec5b5a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2ee7439dc519c67ca1a2a028e894d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1b1ef0406f17d90ae23b8030a12fa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7260a2e4baead759923634341fba8b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5477299365b932ba9b272b7933c9e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45798414cfeadb97f664502038225c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd33796c20e3a3a2d258f6fc1db15cf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03178bb259b275b1e7465a34a70b1a34713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbb6a9463746d968b01c38a308cd83714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1e2d0580cf9e367371a8602ea996c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c79473e0241c75cef30b49d064efb7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3305aa5cf76053e765c60b5f40d708c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd1f2a6bdd80ef36350ef8187a4071718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12a7a9a1d8acdf16120c69dce42eea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09222262261cf37c322b61e1893717720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47a926218792db9b163647c56aaf7d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913dd7a1b1215491c15d6baa4c3ff22722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572a301512e0e1569ba1d57dcf45b2e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ad6e276ae15235dadba7801ca1d9c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8deb6cb795ec703d49abd414b347d0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc5a12ef94e4ed87b3d7ce82d63dd4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f44206aa23ce40ce64c31dd4fbde3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b01f4a950d9086153d94243f18864c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9a3e323486bc491f3b4f8975d411b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52143f56fe5c454bfa138984ec3020b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f561560fd6bf50bb4ad5e5be55389ef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48df9892e5d869c35b6277743e974b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cd8f6a0e80d383a5141284306f972733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81e22016b0f0f1187c9d3ecd37b0ba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae1af2e3e190d2520353fb407d7211735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a863fbb227cfd5d9fd5d462ff18f5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c91739b0125cf94ef281535a98b5b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834296b5138f0fbc3e1127a56b35db0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0079561e1d00ea027d5b7d15fa3d53739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41ccbc909ee0b2b5bdbb85d676fa2a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a50a791370037911d7d5fd0c96ce0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad32057871991f7d7215dbf29405d9d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f5e74a92cbdca6fc7d666271ab38d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed022909c905bf6c86a39a4c49282c6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21ed1ddcd6b06c70267cca6af0169e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a254d039eadaf3ed108556cfe706c8e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821564283789d187f6f943d1fc4237b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e737b8b0c90e05dc2ebcea7408c47d6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f38518db2dc823ae60b4804efbab2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604b3c96676d9bec10882c30ee412cb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060ea85cea32a44b3a672ccb199ec82751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1d53d95fb1e12f05f0aca09f672b2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d723c367aa96502318af5b4c1248b15753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fe9083923050348e5a9d0fa710903754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ed713407ae0884e11bb9cb4311bc5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a513bb2146852157717fce4bfe19c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27829480ed75867863adb4b85c376b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf733abadfb9e17a869a205d9d6969758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae706a869123103f3f0ce7f1f6820d9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af8a2a294364fc557ef72dc425b69d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aded79902c5ec4bc2473fed85619cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0289a3e4232243f67bbaf47a896b403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fa2722f35c18585790ff464b69c6a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472d3a337f3774aa086df84d907e3355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547935a5c74a2fec6a67910106dc4dfa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c606b179ee7f7d1f06dd3a9545b297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae31daf93ea04f9e5249a18ff379d368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff6e5cc4092351b59516cb244f3c419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de94d7716a7f1516d8be08cc98b72710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe7296eabd20c66285d56713e9360a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d71c30164958f84fdbc73835ab87012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568cd0d73bc330da33bd327cc72eb0613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b269e7cb599e772bd24dfae8b97fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbba38f7c82535a854eab2d752939815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a7e4a8ec1bf6fa83033800c216bce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24d5e62fd3e8ee99f9bb641917964e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb43890edb2647c22666ddd15642df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece485a188a988c37bdc3dd38bf901b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3476d1c05414b62b4c2c0172c8d449020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926dcfd8c3bb10cdc0afad2541e2b7a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b97470020ae7be61ddcb05853c45822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e550a90eacea50879f1d9a1c42338a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fa5a966706732d795c0547a9cdb9e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efbd688b16b39722e9868e73195b8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fe74a8fd0ff995bbce0868218181926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8a7a6939c77858744a7f6a7e1d86a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298ec170eb1326fef58f82dc0f3434f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f153f9b3a12a1285656fa7f1dd0da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20038bde18a836c957624855a72e13c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd27007f711185c19c37b95f39ee4b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec065510d1f764d47dd2f48a6bc12fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8975509d97326925e09af37af5fcffe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fc475bae8bf48c3b051e7cd4be7ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039cf29279c12669d34dcdb4d343d3335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3798632ca65a546e2405508afb88b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1b6b0808d4cd4784a09108f9208b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4035c27b4b9b99467288c816be29a3038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f7ecb2e291019b2657189a06e451539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f2af663c25d2b3cf79030193884e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e7f4fe8b94b51109909353e59be3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14569ca7699c99e6363186e10fe1955942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5842846494a0f91111047389df20bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8656da92881c7a0f5548cc1163e5ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422800b95b4d0461321912beadf13ea745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bdb87cafebb423ca67f8ddccb2a7146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de7a832d7ee629a02f41bcaf6cb07a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723eafd22abc7062be4f385a97e021ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ccfc4c1b118b7302eb47eb54aafff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7198ea5cc82b613b53a87cde9756a2050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40483e6630f4269258cc80b413d103e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606616131b7b7b5246e7219e29fe5a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207dd48fabfeee312752b9e15f7557c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e397266241e844a0ad47c5d05c29354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228fc572398c4c386a488f706b111a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1ca4d6ec336af1f4799d52cd861a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa88079ae742773c8760a0bf9c473957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c39dd4522c864452887b906575247a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e5ccfd4b63c4cb6695a05b9ec311659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108ab1ece29dc00fe01d1ab8043584d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468a96d980d6c691dc09f2bcdd5553b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc351f298bd873d7544f30819d0b254962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021b2c5ba71dd513e97280593deca5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168f231c87ed1710349481730d1639a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b657abbc8da7a60739f1f79960f0a3765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e4bd3285360bb92bcc213dcda75aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dad634f67ba495d2d27859b3859bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82dbb99d935cb6bb6c64c2b3fde0dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd5ffbceb119f9714ce685d2e65e4669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609db68be0de6bb6e9cdec2f5ec2dab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bf28c304ccd6942001b23630f403b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00b670a149809dfd76aa54ad6ed36a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7116bdc22452ce4dc36a08abff199173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d197ea236aba52e49694671e30fa6774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673d58d08a6549549082a839ee305b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1d16c7f109facfc99b49784f500a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde661c1933d7125eaac120bab49b75477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b55533faca689a948af72f80b2fed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81579e515b1df80d14dccdd830672e6479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8464dd8d4febe46caff5f70e8d0d90780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be008b9636073aa3f65de49c7119ee7b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14b4206d1c5a2811a6e1fedee4b9e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440eba2cc8adee92f645c6f977ff1f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6adeeb1c10de765f32de4407251ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a140b7e6f4dade76e5aaa3f86eb0b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44675c9eaaa4c42aff0e024972aff4b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1f00947249970fd3ad81d21a16a3d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da083f244d17b65f16cce611167ebe8488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03621d7d559c2fe63cb587e279d691d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2e8f1bef0d1a51153684e0d8eb49790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961db09205cc48df58ac411e76e9210491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fc4f272cc026361e5bb986b4a648e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecd186a05fc53108ab6e4b6b5b96b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643050099b92885ff0f848a7d7a612594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab060db1ff5d20265f7340578fc7d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1dd6843db6a63b27cb9370229294296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1174f117b859d15bdaa9ca27361421297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259b52f0e4098c1ff39377dacfcd57c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e58787112ec0b4dbadc806238ae3799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27e2f85ff1a64c6b2cd1fdb37dcf23100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01041788d30fa96bcfddc47280087a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fe795fa6cd970e7a02581072bc323102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637fb97143d9a55cb7ea80154d2c2ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88414fc12e3a1391739c4da57679c2eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd3d3a138ab579962be60dac22aed3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe72e9bf356aef95542569a5bf26200106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f16df62e055d723c1a9b97ad71de3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd5697bba442caf65b27e7409b5257108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c02f7490c4dfbd83276f28dd08106109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714609049072cea81e4580292aa6c9a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4643b70e8f020b8b8b9f4c9b4df7d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cf8688aa7776745de24355bb2ea2e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639936689e0cd6c69fff5938effcaf27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac879d73b561a49400f4984355d066114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611f15fea3ed0efb05936637dc68a3e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da079b703cbec496c373a27b275bae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbd6c2036590900bc10b02bc36b558117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099145e9186babd0040dac1c7bb7458118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6152970f1946384ebec74f489230e29119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba04abdc6606f520a49bcb8270c2ec8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde54d8733f87ee89aba2fd5d3316cb4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04a5252306a3eff8eee287fe608f1b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc22fa598a802b7eef6e168392fe81123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59a88dd66a6e9372b648576659ea0e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88ce5d11762ea7b5c4f4d7f832f347125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5c09f703a2f82601711f57fbbf678126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429061de98116439ab03b7ff947e1bf9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594d14ced46d37995a7f68b3f94f541128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1346082e6ab6d49b62266a10df3010129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d6dc63b4ad0b159c73ed796bd4dc3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2a87da04a3a1820f960bb11de4ce1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62079da6e95769b99da974cc4b2e3798132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a44e1fe345e222b863e59f62c080c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dceb003b0eb1a344c9b0af1f2597024134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82372253767ee780d7a92c0cabbab023135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f4340e7c347bccc6cee9640561ae0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bd5c708dfcca90ff9a0bc5ad1b917137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610ed4960422fe5137dd8dfbf06d391138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a698194e13cbda63fecbcb1582e1d9b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266aa347ea417ea7cbfbcdefef6dd811140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657e81cfb88868688e5f8677baf1265141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7de0231f2bda48f72e92e35225e08d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d277beb8720c9b31944a8d60608562a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe7b1b4bbee5d6897ccd109c48ce41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d71ef3347a1d2f0e317c9b5b5d34a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225a949426f8a77d9f92e9462dbea55146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada34e0708129774e17f0500772c23be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2e481e004d1b260f5e34846d145de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7dc06c5d98a7090e07a37616820e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86473d1c95f06f9a8085c61bea0a7eb0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504f1d77d70876167d2491fe993a097151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9dfeb96212218ca2e0efafb308b39d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186fdbb1ac0936e1901fe4f80527a2c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ff9bd5e97907a1a6532d0eb8df407154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f04baff14e68deb1ed768c376d52b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523371ba7b45dc2949d024df173e4ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a198bd6ab4caa9e03dd5118c388ab99157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d004d6dc539510a49a8c3c121a9325158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810dee8a239132793431d5ab7b7b31e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2155dc0c94c0c84977d0655916ce18160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6d2bf6828e919bdfdc59c911c40ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcebeecfeee73f2a1e84e6934fecb4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff145e72fb3cbcdb5d32fc5bf6c7c4f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced2696f0a30226e9069f41932697c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429a57a1d3472d49fa443c58c688770165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e3db9816520d0e613fb1c8d012491166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77efa84b63089dc7a8a689f180c9ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912b3fbb593763c3402fe4253c820b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939962354ae390bac219b5f3eae73022169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1fe5b3ef57222e67e2e08f2bc5fbb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6696258fe499588f7e1f2199e1127171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbee2334ebb193ab8c2d5b45ab0750c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee46dc36d1041eca84f89c6cdd55cd2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc42b85fb65fe2ce5edbf568d14cc8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21365d09b4814a97729f8c434a5aca4a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f555c63b43468a9dbdfac7c5989dcf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7b55ff6a9e75e92c704abb4c1972c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1ef3d184d7dc02bcc15cc0be42e5a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ae46f0fa81348183cb252823de5dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2015156007c54faa366197acc7db70180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25662f1a97e9ea903f0670f48da107181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c551eabb18af8540f09eb18bc8d71b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c953a706a51d0e28282b8199e9bd0c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd327227e01b591617430a0be4e12909184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408f682cb7549fcef782fc7e00a1d64185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c53e0a9d1b370e6a120c10195d1e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fac49c6e6c9dd9281592a219d4b5e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e065f30d05d5522bb9a5a38bb2faa6b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99958c4ef3261e519a1f05f8a5e98244189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1bc38680f37683552788d3f412e3b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908c805531dfac4e0dccc87fb99ba7c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c1f4a464032502124936e68885811192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc189e8813c685a6096f5aded7ca0b87193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c1cf8a62a82f77a885afcd6cec3df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798549998f6f9d8737633345d5a6721d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79528d1ea9835288162a0a7efdc0a5e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc12293c28e2ab3b825877a37056d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b571c6a3908a03d9885aa3c895f284a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fa4c275f8ead01618abdb0b2b68fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67466e6922fa5f8866e0a953a8a1e51c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932919f2ebfdbecf6479bb0a91fca81d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd9ef3bae9f2cdd3b650c5c396eb91202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3efa130879ca8cbbcc28ef17eafc5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfedd8199c7fd195b851d194eeefe87204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e29e2515111f64a9fa27c41f587d6f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f068ac28dc4b69114c73b404d94e18206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17983a6f2ab01eb891e5404ee322e1b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0b2fc837e3def09af2e7476fac988208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a27a2718a22b7c3b24be48394ecaf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c152edb7be56fb026ac10bdd4162de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5769024f8b814f142280dc0d78c1d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cfc2061355af65321d14624320306212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a3fecc37f85a55008b19fde83d11b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49e906ba90458fe4f6e4aa834aecd1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630f629658d54b7c864ebe04054f633215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d71dafa52c16607a90af5a6a89e7b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671624c4c46cf799f38d093c6b3384e4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a9456487217bc3d0b558b8309df39218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27febd52e123c383f91a7fb9933a567e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67a9d35828860c9ec035790f986ac2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39eaa6e677147fb8e7b0aca29dee895221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738a2d2cc8b753575c3e10e0e891827222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf39cfcae8e7ad978b9aacec1ea737e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ae7ec8e8bb52cfd711dbe24027b2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7dec0f7d3e869b9233ab5164913ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927d4b165b5d9a62a9a9947b8496cf5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33042ad2a514b8acb7bb91e09af52375227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c343198ea8b3edf4bd8994b0ad47f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe8b0c725373963f99f59e45cf3c41229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b3ab74567fe304a935cb3ab180816230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c69b2f9253865f5c190e015c004bd5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873cc07d2f07cdf495bf57f8bf5bf9a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c8f3de08c05131e2e7d4b105110de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbe75c7defec9910faecbc18ce6c0e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994038c127543d1bef8ecadfcbb83430235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294feabae8a3c622b622f007d7197fce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37301ca676e4f3bf93e9b2a212034cfb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f75c657f7dcab7a0cc3ba44586a5c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0d6ce2f9bbccf8963183723b215f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5191c2c6f492ed78e30d6cc8e7e22240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad0f715c420d0800990604d1323d3f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739079f0c6e54d1f33c29b9ef462d923242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27deee08e89e7e9c09b5677d3a2c509243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723240f5cbc2b6d1d5b4a22f869fe9a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12293ef2afab3da63fe1f63fb3fedea1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433230bd2581d43e2fa6fd38e8f723be246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92df4d497e6228063b7f98975286418247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097794a153b2b2350d069c7b8db44b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fef62397c0ff27b1875f12bf7bff7b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123286fe1bc8a70353be8a5a8078752250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213395baa6704908a09f824f90d2ebdc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca2c9e1328aeabc41896697dcca40c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a0c0d286cdcdf60ab936fb5ee5aaa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82c4c476dec7b5674b2b8e03093352254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb989b458f7ad2b37e47f6958f298422255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a99966550641f79380c4d4e102632256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2461bf710618388083d3854d88df197257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bac2d21d399dc3796aa3e68daf7a0c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669c7efffb15f73c1ed5f0e4b925299259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433a50a843990d1734d42df5f051392260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21673f21828f2b251216decc27dab3e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66195bec23069668d2633bc5b1494866262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c34b3645e330b3aafe92e25abaa53263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc0bbf3a6f7d4b549c35061a295ec6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de0e2d00bdfd1f54c0ca49311d6459265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a8973cbf0dfdafbe481944d34f04d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e07cf08801fb6da6fb10295f512b3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ab656cf5c3ab13e288bc24f6d2677268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f80a80088e91dfa95f9e65a7e07c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55b69db4afea876d0d96ef2b43fba5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741331407b3d17cd204b18694ee012be271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e156caf470ff20eef8867ac953765272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83a33a7537b55c9a4a8652a2f0a187273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7162538c735ab8fc9e2bd765f9094274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3204ccf80244d18b75c2c607f6d1f22275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96d96a089a3d6fff1e058696bb7d74276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069f9065be557e41ee07b5fbcd9049f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920961fcd56232f8c9a9ccf228d66253278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ca492b74e5fe1e32bfd18ff2987d4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c42bee1385eb0acfe457dbdb7af50280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523be5fa8fd4b97289689f186b6f2c54281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b874dc8576d63c17202787eb73d70282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2e5c2e17152cd6ab2542a5281ab1a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51c88c5d597bae7a6f7bbd02688f1b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7f15f2fcceea126f60e35c2fdb329285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac432cbc15ebd798daf4d356bfd73b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea174e6f31b2bdc467285cc1a13edf4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b395cd28ae8e75eb8ea5176e3a3d5b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc188648f587ec3ed975ae2bb28c55289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6646dbc968261e011ba2afed1c7ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa00771f5cf72909023b8c89f1af37d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5adeaacdb6a1200fbc8e8723d1ca8f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328f79b1c4f6113b34a36079520c6bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dabdf0133b7736aacd464bfbd3ac68294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f6d329f1c9c86e88204f1100e6793295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54fd5e7032169880365fd3fcd2ce3b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a19e873fce7dc34831f3a7351d80d9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d5cf603b9946e91f3cc1169f25eef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f8de83fdd564c2a7b20be5bda67f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54767166ef95342707b95a7ecf84afe5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fadd1c970d149bb0b3bd8c0200b7ea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c18462e0cded7e41dfe0085fa4b790302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ff2b9ecc60b2757b24f43d34af68d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42138a47633aa0ad3ed921bcc67a3301304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03380a4874591a5d325597f78721280305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d36b5bcde2f440849a9132016eb3e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439725a10d72cf26fc4c62f8548751f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df666514b34f206f796e1094f22b473308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43720a655a9053d1c03bba3dc88952c0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4a1200d7b2614fca1c2e08777a87f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156f7d0bcb8257f22406a2471b10402311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff51179b5208f44de8d41a683570b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca8e9fe64777fa19336d48eeca7afa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e968ec30ce79de09e166bdd64d4cb04314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92876b9825bfd6e35a933784698d6e9e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92837c88aa2d45c85b0d53540a4229c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d05016b6996c8574a2581196f48501317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394230a7da546dcfd0e532f2a6b9501318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953211d1cf33ea81885f7fdf61081143319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fe20e5ab0643139bcabf072e5122a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee04cb57c60d96411b648cc7d03e86b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdc170a0aae1e2d3b1e1555d906a72322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe242392f4a5af11d5ef2559a63e66323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35feda421970bb0115eb564c0d75171f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88dbf22f4f2da1d133b67abf2b5e01325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116c4155444d4ce9c94425303937ee1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde59353ac0101272eb8b09d323d4a2c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21515998711ea514ebf6ff240a0e9d35328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d094af61781a576e4be27f117ada127329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a58aba1e9db4bafe9ac442a611f8cc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213ff6b3faadaa0580761dd158d87b7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9553a4131a5d201a0d7b06d5b1216f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81e96bbaf44b383c3421559896f433333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0725dfe1e949cf1c489429e7ba4d94334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210518f45e46083f3fa659e55ada3163335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31129e80d7eaa061a1fc08493fc133a9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc32b1c9574c1b7b7d580249d4dda3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef6babea4d8468d0a1e91c2509aef4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c294fceb7d2ff8b4518a6482225cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86ba93bce95e635fc134efb828a4c4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329dcf04c5b1cac8c9ae015321917ca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09482cc79a5f26b4a4c790dd74a54c8c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868eb1e79e773e05b4bc346b137d9eb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9494cd44e2f0bc2af1eca686320e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaac777385e04d9096e1375198455b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3522c7abd887c3f43702415bb675fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5a7887d41cb9fd3f3a2654cb70325347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd76c1a83e6994aef23d708cd4676ad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87b022db90feedd00fb9408dc9bdef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982aa9aece930ee053ff9fb1dcc6272350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4dc67e12056a4d47fea1c72949411351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2290192fd018b29a5867fe237e9f0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc548510a4f3cf551ce6895e53e538353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672353d01d3196a8bc0f2a3e2346e3b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e30ed723a5d83a49128edb09315c2b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975152d00d1651c26627ccb01f736b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169b9fad9ab3ef1274cc8419d1c61c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927163f1cc11520e0d51793eda8f345f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931580c9d2b17f1772e0cf39a981f525359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f3844798dcd693471e8200b7018d3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53a008929b7a373db47e7447137097361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047f37abfe1723ec479303a24fac496362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cf6c9135ac6e42739867f23c214da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874bb0a519da21f7a67f388b7908ff0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca163c8a5ac75caaeefe0df6f63381365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ac24e7e5fdab4b69757e32c663b72366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5756df81113350d97bfd9644508ba6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2bff5f40bf642c59d06cdaa389818368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b72d1344603486069bd41e353864f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8b9a8a926baf2a596fb0076a0868a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff1248dc18514288437b394a51984e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654d43d52d0a08fdad312f5545ec51d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e425f88538f4a5855070b90b22bd2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef851fd617919b5eed13c469ccc847c0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404003392c153d1990bdfd970c69bf1a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d192070a0902311d2c06c44022c76dc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37caf035910c31a57ca48c1675a639f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073201c9ea98d6159efaa68c98e83d05378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048af2a95585f90b9e3affb2b8ffe0e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add59b41731d3879fa0b521e5556fe9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86f64c8c75ebcfce043d12afdcc240381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cdb6a9213303193f032b231d2980e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac76f4703584ecebfd18a075b8750f1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60e74a2574ecb04420242c2a1d6f6a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65eda080d0661277c2483a6392a375a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f8c673a7bcc6f5923890cff0934ce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ff62e9da24127a42282f38f28970b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7416c200c186755a1e4fbabdfbaae9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb85865ad0ffce03e7a9c8582598be3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab8f2f5b9f7c015b829facfd090ab2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939842302457692041bb5a37c346117d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c1a6eb9fb1c5f46c4361d3c0afa7f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee772d5f61cdccae31623c8e7e118dad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd09b06217200e477eae7d9d5e4580e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5ef49224f102c3c07651d8ab647d5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f2809eaaa405fb5e59cb4f47a8bfa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9ca40434a050200ab4d15aada79dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f998f2d8fb49aecd667a6aa1e6a2dd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c6fb594e72e061fedd994ced41a5d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabfd2584e47eb347ba80d571048ca8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839caba91467e2e5f2b105d4f614fe6a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc3f1af5080b9606d77ff1857de247402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10925150daa27c0babcadd7d0398ba00403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5340608be3c5acc9a3dd812cdc88d7a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e017aed183ca0884ba9a5904a8de304405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a8069e9098656aa9cd121d4c4e598406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3812bcf0697a029cf18c1d63209197407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462d7300aeae1d16abf402d60e34743408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444166a786cd36be6ed017b6286c2996409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51051020b33f1b1253df40f8d4f98125410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045c6e38822211f0af8dae48a805f7c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e1a36218eb6e365ad149861a7982a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73875ec66467bbe3abf266edd577f99f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb795082d89710d8a17407fa32f8e6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492410d39081592d8632ab33513e29dc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6dc9edd7cf8b699ac834288f9a2a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476844e2ddd142fe8fb94a7fd9f9641417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724039e4debbd0879d2ce44264fe9f9b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420649e0049a89553ff465ea3689116a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f25378855bad28400c6d3cba98200420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33845ccef6bd8320d17f8f9ccc2d8c73421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f35c24bbf4b458944b1aaf6f155ed5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8bed2ad7a84d2ffc1547e408674a5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aee78ba3fa70a5b70e44baa3187abf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e45b25f53b924e255f31b65059a071425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8779c38ddf9098457232736d285e96426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03260d082ba23a2581344598e203f5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736a29ec0d2e210bc834f1fd13199c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f190be4aeb72d78e02d256a84fd6a97429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8835255fa5b76bd471b57eb3734098e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43d448df50ef5422429e8c24bedd81431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69fed83cd08562ce8044411fd58229432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabf97e79095c1bd2191d1943a6430a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bf07fabc1c3d03761aadeee2029d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e650ae4f1a4764f8a163624448b7b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecd824f783169f9efd7e10fb57295c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d6ca221b2248e3b9cb1abb703555e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4380b1a55885fe693e664e7b89694438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bea168bb7aaa2221c79096b8872b0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c13e97ecabe565327ff7334a7c551b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7102e10490febdc8410a09b5b81b1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972bf26c59005bee3c3b51a3837a150442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b718beb62049522f3d58ec2076a81d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecca534ca0e32b2b8309f7221cf77c1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423dae5863806fa2a9250ece49a2fca6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a21e49e5545ba716147511c272a8f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43784990d39964ffa4e8f0d0ce5cfe8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60754403ddab0f25da9538738f09b5f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd29c351eecc337c945a37964dbdf5d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90ac9b57f4fa7e2f606c79044ac5aa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba99ac737801d86f7e11ebf581ba70451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08dabf88ec5463cae6a9377f79d8ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d16ad8e50d1ed3958c8fa132aa3642453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a22347fcbcd029dccb46c3b6a3284e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465353542c212b1c6b06940b63e2eea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2754aac723c1d46a508b1e46065d1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d54432deb53512907c9f14324f9e8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60f03fc2aaf62db55909e8f91d27e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1f0f3e3083dd1a006bf4c8971ab9e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a97d29d8dad47b42985e156d79c98460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00672508a356eb5c54658075efaed7d3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174221c63ad4a92fc9f48966e4e0ca94462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6abe0454c8b83f4f6ea873e2942d92463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc87ee9369be469e368b36723b048a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1c6050e1f24ead99bf9aea0dd5650465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f86534c5ce93593df5d1f5843a3c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d60404ee0ad2212179fc01db412bf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecd58d905c01806761415028b28cc6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389178df133bf48b147c35e29057fca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca742e179568d2f05dc36d5feb533e2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc2706f5b2ff7794621ce5ececf238471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70dab8ca9d4c38809b310e0b4274f69472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3176005116eca27a7cc88a94fc35f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d89b2b3f95388fb62a1d66be7c598d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7b8934dab60c4e97c0e4efa070477475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940375551a0d978f1b51fb02644f212476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d2d494f5c329711f0b1211963cd58477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac45ed2b886ea6e2f213e203fd05b2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2f82248af9c33f8e03b3f75858670479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b36f789167fcebe9afd0312170252480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98767383c093366b32a96f4fe2281cb3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf09ae31f1151e940a79397549996f2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510718673e7a0dc5b9c39d4f404d90e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298de3dd4f3e341bc12ea101342c130484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542900c912bba5f3d6511868ba404fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd8a6e72653f2798b2d9e6e41b54e2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708ac6a07d1a0216a18cb7152cb82ba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a925f1501ef7bd9c8bc5ec7a331b39488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08203ea089ee4b73f788957ca69e9d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943038a0acd9d44e8258fa1cbce208f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead33564c0b9052578e9efe1fd2a5e3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d178d0bddd25a167a6ea0474a544050492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2948889a1c4d6686fd099f984b1cb1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c7c922f9295c5e2d9f91fc864042d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc417521c4a38ab0e42eed0fadfa63495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620533d740ba4a416e99f266c5e919db496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9ee263fae113f2ae1e7a4f2bb31c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8274e6bba58731c53c7465f954e43498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b049c2ddbbea590702d82d30dbae36499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35a2e3736f8982a6b66e32f48de33d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd884b86b976c2b01a6382b779f9c8a4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bf033cc102cd35d5b3f2980b9ae66502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88508afd8b03044616ecc36eb05a4d9b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df624c2285d49e6f7a2315cd8f6824f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f16d89e878e8bf38f6fb173c69113505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd49548b74f9e33e769e4c2ee0dac84506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdcd20466c1f06a1e616e30153ecf2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc5eaaf9eab5a27ce0b2cd9674fb3b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927c754247e982db40dcddb4c316eb1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1044c5f3de64375c5d12f4342393e0d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c95b45e7a03ce73eb2502d3d234c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef49bb58b5f612dface39a278fc5dee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7702d310c548441189d9147f79e37513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2e6a02602bcd83b4bb13560ceaffc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a9d970f425fc4bc7a487590db8f1e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529b7ec4481ae4b35335801c8600f47516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76689270c9cfe908a9bbf2ff82148bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5be177388006f6eb8d078baab7ca0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e15c4077318df965f3b067e3e124b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c1b264b8d40565bef8ac1410baac7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c10affeb14017e01d9fb634ca20d46521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233f0df2151258346a2a41930b0fa47522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e27137960478bdf2037e2cec2da43523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8ed744a0a8b5f8218a4a08702709d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a1a204b6af08d08176fe7b855f902525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9e3d9cad2745b91967179c0bcfd9f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7d689da41fb559db3f448a5ab71e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2976571e8b1385cf8c0b546f4f69d99528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80ac4867a3d77b6a24ba3f139c8a2a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523a996501cacf66e852391b6c8a5f4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8e09a0ad099be10acdf34f2b39db6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fee24f0fa78694cfbf6f6c28285a3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5f0aec6e6fecfefa1bf902a0fb5f6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced93fb201aa063348fe9cad2f365786534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25642034b598ec198aea517c6ae20d8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1633ff1ca9c3e2e76c69819eb66996536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5294e902e444c46aec56bf1b5ae6ed5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d2280b2f04a22a202964a78bed243538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcb9561a78e6ef723667a476e74fb7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06187a2c0d0e9af73c114e0ef8b133540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161aa23b33e0339384f0a7d9143a5840541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efc7222ad1150489a7357d272c67ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab74803f6cae9e7557716d1a69b2ea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03843a840eb9f9b6719710c57ca02b51544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabb715dd82dc08a81f2b082fe44111545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f72929b3bc187f5009faa90574339546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d242a5eefbbaa5054ce2c798af1b1c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58882afcf8fc61eef1e34d8e2a08ddf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ba5f7ff3a9b0a9bb5a021ec5b5921549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5440828f48f0135173c5b4cf65a1d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa73fc1b8fceeed9d38fa0035aa6b06551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf113a2a06cdddfdb82960e40f17152552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6f11326528866f106754f908f8ee8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b57d2bd08171e0f3d9de4e1dbabc2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72d0d2972b6c54c6f3d4c7a4b4e917555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91abc3b316c9dc0e8558b44eb7d617d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2927df6236d632b1b7589f3b274660557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6b5a3dadc23c99c760698a8850383558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5783311abf84baea2398d0b174f51559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09388b2c47abaae8452499b98bfb6e1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771cf597edf47af111a2a9ddc0c5ded561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910a45fa179cca6bde2cc8c5d19b559562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793a9aca92a329026c6fef39059842f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b85d8b45a26f7eff0e1e17c900b57564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85debbcf6b3e5d62a3d86ef40feac1c7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d931fc63d217036017cbee19f4749566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d447fac3d11ca10c07974a590152dc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292f8f28e219da737a1dd72b1189716568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb88042b176c86b7aaa443cc5d07041569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9f71d22f6ca2febefaca3c2c5204e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc4c0e9b611431bbd79d06f8614368571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319461ead1737390085da12fdddcf25f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e1793244cd776278548ad4a340a33573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fb357fa26a86e7e65098dd907437f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640a451df9e31ea59914616d64359ab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fedf2bb03bf2cd8fe9ce7f10f24981576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10070e4ebe28ea0d5b5b75480dfaf01577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78098a7ba52e9193d09bc7a036d8d09d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2979a4a647e73178b6f05876a01c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f7aa374d4869d58431a04c3a89ca9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3308c75a8cee44d10d1dfb3948e61dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860c9daf903d2bf5b97807a134a84f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87617da4b8d994c48ba34bafbeebd291583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aeb02d5c9b170f07eb591cb3d27a5d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27c09b1440b94293254dab01b6f983585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e4791d4e6d5dafcaec95c0ad89656586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd90d1bb44f822a33dd2fc7fcfc775587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1e369a450cf4ef10b960cb8ee821f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b0918639ad972c04df3f37f4e70b3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a2322b5a11fe2252d77cc487a4a71590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f860b14e72268c9d703f7efa0f8a95591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4723f16be0602727bd48328b8ac35bc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec43a7e8f6472af04783479cf113c6a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef07845e642edd939139b49e222d46594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f3d523e53ba7e0fe9147eba87c66b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d5ffd16af8ecf69ae0432501e44d2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1677fbe1d13157c78362ece3fe0a5a1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b69920996d9b5960b0075e0a29a1d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33347da5b8ddb353f43a43aa2a4eecc9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1320797e52b37e55fbb338b1ebca4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03b4d23805cc9ccc2235dfe712ec27601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7a2bc34cb55721d8a22320d2bd295602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883be0a0dea9a127efc2da20b401f23b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4282c72278712a6a0ddbfe172ccaed5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300329633858d6db2271c97ac193c4ca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772e48b75a5e71cf4d1a82cce96d9f9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c7b6e0af20e8b8795c7f930d9b66a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4130e4dd63099d28a6c807a5b0a989608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b7acb3c3c8a5829e8a58fce91860b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3dff280ed2ec03647b6a67b73f36b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3cc42b6906bcbda7a59a1543e9ed8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc01ba52f62107266da8fbb181b8c4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01c14dd92db3c9586cbcdce83a5344613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed744d4e217fec26bcd9224db90a959614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5a025d5deb3dfea08fd10c5bc8b09615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da7a8838ef20bc406c556b1d996a60616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd4277812e3587dcd130fcb80bb095617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5721e0253b661ca411611bdb9d9d8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416fc1983ca4ab892d7ef88b1659630619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132cf91a4f408eb61d368b16fe5521d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a4e2569f8e9c306b8133087bd6268621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d652cd361637e91528c8c9b81bf38b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda6824cca1312ade04502193b69965623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72558ad055619fde955ddbfca17ba3c0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2ba1d91c081c740045df879f40435625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb3c43b0b6a9bae34a90ad93ebcaf6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc0af5966019fc277f85fbef03fc3d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e855a40c8fff702442377ef266a7c9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a7af5da2333c841f7569404297c3b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa9be9accbbe0f2116e92c26fc2463630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba842eb77899261255e91708af1bae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba31d5090b031ee1b109cf12204618632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ca3fd0c81b22f75e75138a995821b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149168af1e1d04932206a848858f9a6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646a05ddb9c621d532a4da445304ede635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98144a58d9e757495f7829c72f3f776c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992675e96cb496d32dcbd71e38f40b69637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae74c522d902022602eba489f4689fc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ac89ef8bbc99cdb30c60ff0dd5436639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd69c1ac3e791e7c7d78c38a321ba3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62166311d9950c0f1703a10403074222641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72add476b21cc7e0e42af6496368109642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97397a7bba4d8f262d57c5e30c87eede643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c820ec425a162c5ce15caaeba6b50d9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb78111c9fcaebd982fe1faa798936b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6053d0e9c4946cc8f0646ff3c278ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cddce70dfecc9a8226a26fa1c8299647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695abc3aa843841827658fb417219ed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6bb883c5def0f7002beaaef00f6a1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efd2efa3c4bbfb6e1b2ec205b58ea3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115cdbb864fddcbf10e9d1e22f65a3b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b766c08f61c2d3648ad7c6d17e417ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bc99f604f76b91d28c73d09243b97653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb1c94dca8fee4018c6eb6b31d0eb2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592113d64c2b1d7c6b6c16aef6226493655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168fcecd6b50b1f2064d97a263a9a5b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcef703478118377b8482b22271a8f6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fdff9cbf41bd9700856dc33537a17658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab46d63324ba47cd15d72e5b151fd7d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de407cafc07eb2a3e346c3c2f1b8c7c9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbd22e6777d7a9120cae42d489d5c2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dd1b2cfc79a49a692a7b285d73959662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01506478aa758d4a6a21fd99736fe2f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4617671c1dd8dfc16d072111ff0ae0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595ecfface0c1846263378ec0b4b9df665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2063e72f32db03e9c65128db7f1fd3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed807049060b48bb419030c80d943c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c12327e90c41d0e722ebe2d58b2a3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d11d90af052ca0b0de6d9ef0bf740f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19baf1578f9d8471cf6e8491b3b3ac6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737af36f2e6e31b9462c9a3758e87dd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fa17fa0339e54ed7be86044f1ef43672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26803993043a1c313495f337097b9fcc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35527cfbb00b5ecf09597e8b078f7864674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5c538f5b6358b83a8d49b16220af1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c0828e5728630fb6199f815669a9d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc8daa5bdb95e78920d24b5da2dadc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967c6cb39e484b2fd0f62d603f985c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05868021772ce166eee2443b236a5ac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5ba20d85f58ca24a9b5d9cfc6c137680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25d066ba1f04b95f6fd6d906a8f9db681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e962b6c8c28efb037c875ae318af7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed29ec7932648a1409290c37f4be4e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d58ce1464aeccf3faba27bf0e2ba8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8e09bc67fec2db7ea6dc48869ea5f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dba2fee8aa7f9c94f56b9dae01d739686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21030bd76d008adcf26d9d453dc62e6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761d8932ad7d3d5ea21b0806c1ce170688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44059c997ae3fa8ea1a7d78be1350a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721518a618d9d5818560a4b20b6a91b4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34c95417df9fd0a0c8395f24890a4d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f92e3374596b906a1658e137d700a6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a0e3e86306b37378f9d456ccb5746693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218581be631fb12eb3623cb561b2028694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab38a21a40241e831217b8f78a548ac695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f970e772f2e0f602e3c29b5170e90f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f9ffd44e0b544c56004dd2d90e825697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9170267baaa9bff81f90bd86f557f77698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789ae3f0349b955fa83fe22d82bb0b1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4a44973701dce1c8095ed836a2bf3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c160816d41273a7dbd966f675c92f65701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae76408180338b9e2ee22e6345b64e0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecd1e4592cf823e4024e9e6101e035703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdb77cfaa0a1f1474c0a0b405980a8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cadb0258d92ccc192c758b80f3645705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555c42558f9b5336c86ee2a8ee01058706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386de0d9b2a988a6b4fc1895e7a518ae707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda9d02340850022ba25ac8c9d0cf4a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41112de71d6525ab428300f0f1ac033a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c71b8a3eb84ec0506f6cbb962bacf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fee5f675bc59ea47f740f2ef0f059a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16ca8979548fa0b5f621ad9117be92712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b6ab2d429a45552e65afe8b5b86fa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff22b43eb73b9f269c87b47eb2a5a02714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101dcb3cc5fa75d467af2c28241483ae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4f4ed767b3a25c84e8737f000e8be716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2934ce558b91c3918c9b3df9265350717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c06e5edcabeafe103b270b01c2e80718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198c8603ddb0f69b2482b0ae69eeff6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85183c720163d6086159d713dd2f2751720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5290de274deb06e52ba38c5be0fbac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749a188c5efa3ef8d482a99346eb2bf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ba9c3b084343656d99d73fd79f525723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522e3dda2ba2d95044c36e437a446c2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a1d8522f23270bf60e4fa8c6708ef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894e19900aa5189f03eb9c507a2cf39726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946b7875bb2017d7025820238f808eb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5057527623b585426e5abb02fecb2e1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085ffe856f3d192f3f6c24be540a884729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea40f6eb2ff205219a45026e979ca79730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cead1f9816224456af3473d78738b61731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0fce3b40a0dcc2132423220a12516732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8d7a38bca186359f3a33a2c34bb8b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba811e2e6d56d39dd5e90647adf3fc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b40ee7e0e30c200a9ba07b3f45c8a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a064683a00a7cf120af5f03577f10736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e403242eec76ad03748c86f53e4a79f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77ad14c84d0db6f94910c01d31e495738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938324b9c92042717d705eac7ff7fa6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4d3a53577f8abfcde86237f6b235b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d671bcbcaec0d4c7418a34c01aa43741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19164e90d22b517829b6a0f19f1e7338742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b24adcff4c65257b540fe29dc606e6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4435d0500e51c9d38d2bdba62d553f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b299790cd2a3dc29a883d6735f501da745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420f6e89c872ff0ce1923407eb20c86746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0419a606115af2b134b17b5d8eacd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24849bcb2d58b2e72829e69b9f906a2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a84fc70e558086c8d3e4a1b821abc6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb222a4f5385570e4ff6c655c57933750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a012833369b8a074463ae7ce6840fb7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d1a52d0c69f29694ff247439cf3da752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3592a2a2c9b45ad541d568b1f15b46753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81dfd991ec378085eb6c97e374cc53754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7026f9765c689b4eb12dc37b23b2c6e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41388fa845539b02277027b5e70eb1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d543a9c1d512ec0b32a88144c768d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523836eb070b32f7db2939ac729bae82758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64dc190a6847a6cfb0ea2a52045e57f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>