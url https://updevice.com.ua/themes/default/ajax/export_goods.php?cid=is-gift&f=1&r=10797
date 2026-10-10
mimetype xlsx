--- v1 (2026-10-09)
+++ v2 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af8a2a294364fc557ef72dc425b69d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aded79902c5ec4bc2473fed85619cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0289a3e4232243f67bbaf47a896b403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fa2722f35c18585790ff464b69c6a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472d3a337f3774aa086df84d907e3355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547935a5c74a2fec6a67910106dc4dfa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c606b179ee7f7d1f06dd3a9545b297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae31daf93ea04f9e5249a18ff379d368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff6e5cc4092351b59516cb244f3c419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de94d7716a7f1516d8be08cc98b72710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe7296eabd20c66285d56713e9360a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d71c30164958f84fdbc73835ab87012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568cd0d73bc330da33bd327cc72eb0613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b269e7cb599e772bd24dfae8b97fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbba38f7c82535a854eab2d752939815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a7e4a8ec1bf6fa83033800c216bce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24d5e62fd3e8ee99f9bb641917964e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb43890edb2647c22666ddd15642df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece485a188a988c37bdc3dd38bf901b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3476d1c05414b62b4c2c0172c8d449020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926dcfd8c3bb10cdc0afad2541e2b7a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b97470020ae7be61ddcb05853c45822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e550a90eacea50879f1d9a1c42338a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fa5a966706732d795c0547a9cdb9e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efbd688b16b39722e9868e73195b8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fe74a8fd0ff995bbce0868218181926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8a7a6939c77858744a7f6a7e1d86a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298ec170eb1326fef58f82dc0f3434f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f153f9b3a12a1285656fa7f1dd0da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20038bde18a836c957624855a72e13c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd27007f711185c19c37b95f39ee4b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec065510d1f764d47dd2f48a6bc12fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8975509d97326925e09af37af5fcffe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fc475bae8bf48c3b051e7cd4be7ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039cf29279c12669d34dcdb4d343d3335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3798632ca65a546e2405508afb88b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1b6b0808d4cd4784a09108f9208b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4035c27b4b9b99467288c816be29a3038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f7ecb2e291019b2657189a06e451539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f2af663c25d2b3cf79030193884e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e7f4fe8b94b51109909353e59be3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14569ca7699c99e6363186e10fe1955942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5842846494a0f91111047389df20bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8656da92881c7a0f5548cc1163e5ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422800b95b4d0461321912beadf13ea745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bdb87cafebb423ca67f8ddccb2a7146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de7a832d7ee629a02f41bcaf6cb07a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723eafd22abc7062be4f385a97e021ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ccfc4c1b118b7302eb47eb54aafff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7198ea5cc82b613b53a87cde9756a2050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40483e6630f4269258cc80b413d103e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606616131b7b7b5246e7219e29fe5a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207dd48fabfeee312752b9e15f7557c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e397266241e844a0ad47c5d05c29354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228fc572398c4c386a488f706b111a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1ca4d6ec336af1f4799d52cd861a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa88079ae742773c8760a0bf9c473957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c39dd4522c864452887b906575247a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e5ccfd4b63c4cb6695a05b9ec311659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108ab1ece29dc00fe01d1ab8043584d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468a96d980d6c691dc09f2bcdd5553b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc351f298bd873d7544f30819d0b254962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021b2c5ba71dd513e97280593deca5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168f231c87ed1710349481730d1639a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b657abbc8da7a60739f1f79960f0a3765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e4bd3285360bb92bcc213dcda75aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dad634f67ba495d2d27859b3859bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82dbb99d935cb6bb6c64c2b3fde0dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd5ffbceb119f9714ce685d2e65e4669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609db68be0de6bb6e9cdec2f5ec2dab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bf28c304ccd6942001b23630f403b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00b670a149809dfd76aa54ad6ed36a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7116bdc22452ce4dc36a08abff199173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d197ea236aba52e49694671e30fa6774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673d58d08a6549549082a839ee305b375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1d16c7f109facfc99b49784f500a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde661c1933d7125eaac120bab49b75477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b55533faca689a948af72f80b2fed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81579e515b1df80d14dccdd830672e6479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8464dd8d4febe46caff5f70e8d0d90780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be008b9636073aa3f65de49c7119ee7b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14b4206d1c5a2811a6e1fedee4b9e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440eba2cc8adee92f645c6f977ff1f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6adeeb1c10de765f32de4407251ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a140b7e6f4dade76e5aaa3f86eb0b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44675c9eaaa4c42aff0e024972aff4b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1f00947249970fd3ad81d21a16a3d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da083f244d17b65f16cce611167ebe8488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03621d7d559c2fe63cb587e279d691d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2e8f1bef0d1a51153684e0d8eb49790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961db09205cc48df58ac411e76e9210491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fc4f272cc026361e5bb986b4a648e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecd186a05fc53108ab6e4b6b5b96b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643050099b92885ff0f848a7d7a612594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab060db1ff5d20265f7340578fc7d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1dd6843db6a63b27cb9370229294296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1174f117b859d15bdaa9ca27361421297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259b52f0e4098c1ff39377dacfcd57c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e58787112ec0b4dbadc806238ae3799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27e2f85ff1a64c6b2cd1fdb37dcf23100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01041788d30fa96bcfddc47280087a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fe795fa6cd970e7a02581072bc323102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637fb97143d9a55cb7ea80154d2c2ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88414fc12e3a1391739c4da57679c2eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd3d3a138ab579962be60dac22aed3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe72e9bf356aef95542569a5bf26200106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f16df62e055d723c1a9b97ad71de3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd5697bba442caf65b27e7409b5257108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c02f7490c4dfbd83276f28dd08106109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714609049072cea81e4580292aa6c9a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4643b70e8f020b8b8b9f4c9b4df7d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cf8688aa7776745de24355bb2ea2e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639936689e0cd6c69fff5938effcaf27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac879d73b561a49400f4984355d066114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611f15fea3ed0efb05936637dc68a3e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da079b703cbec496c373a27b275bae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbd6c2036590900bc10b02bc36b558117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099145e9186babd0040dac1c7bb7458118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6152970f1946384ebec74f489230e29119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba04abdc6606f520a49bcb8270c2ec8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde54d8733f87ee89aba2fd5d3316cb4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04a5252306a3eff8eee287fe608f1b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc22fa598a802b7eef6e168392fe81123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59a88dd66a6e9372b648576659ea0e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88ce5d11762ea7b5c4f4d7f832f347125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5c09f703a2f82601711f57fbbf678126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429061de98116439ab03b7ff947e1bf9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594d14ced46d37995a7f68b3f94f541128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1346082e6ab6d49b62266a10df3010129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d6dc63b4ad0b159c73ed796bd4dc3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2a87da04a3a1820f960bb11de4ce1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62079da6e95769b99da974cc4b2e3798132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a44e1fe345e222b863e59f62c080c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dceb003b0eb1a344c9b0af1f2597024134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82372253767ee780d7a92c0cabbab023135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f4340e7c347bccc6cee9640561ae0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bd5c708dfcca90ff9a0bc5ad1b917137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610ed4960422fe5137dd8dfbf06d391138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a698194e13cbda63fecbcb1582e1d9b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266aa347ea417ea7cbfbcdefef6dd811140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657e81cfb88868688e5f8677baf1265141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7de0231f2bda48f72e92e35225e08d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d277beb8720c9b31944a8d60608562a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe7b1b4bbee5d6897ccd109c48ce41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d71ef3347a1d2f0e317c9b5b5d34a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225a949426f8a77d9f92e9462dbea55146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada34e0708129774e17f0500772c23be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2e481e004d1b260f5e34846d145de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7dc06c5d98a7090e07a37616820e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86473d1c95f06f9a8085c61bea0a7eb0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504f1d77d70876167d2491fe993a097151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9dfeb96212218ca2e0efafb308b39d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186fdbb1ac0936e1901fe4f80527a2c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ff9bd5e97907a1a6532d0eb8df407154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f04baff14e68deb1ed768c376d52b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523371ba7b45dc2949d024df173e4ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a198bd6ab4caa9e03dd5118c388ab99157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d004d6dc539510a49a8c3c121a9325158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810dee8a239132793431d5ab7b7b31e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2155dc0c94c0c84977d0655916ce18160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6d2bf6828e919bdfdc59c911c40ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcebeecfeee73f2a1e84e6934fecb4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff145e72fb3cbcdb5d32fc5bf6c7c4f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced2696f0a30226e9069f41932697c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429a57a1d3472d49fa443c58c688770165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e3db9816520d0e613fb1c8d012491166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77efa84b63089dc7a8a689f180c9ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912b3fbb593763c3402fe4253c820b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939962354ae390bac219b5f3eae73022169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1fe5b3ef57222e67e2e08f2bc5fbb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6696258fe499588f7e1f2199e1127171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbee2334ebb193ab8c2d5b45ab0750c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee46dc36d1041eca84f89c6cdd55cd2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc42b85fb65fe2ce5edbf568d14cc8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21365d09b4814a97729f8c434a5aca4a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f555c63b43468a9dbdfac7c5989dcf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7b55ff6a9e75e92c704abb4c1972c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1ef3d184d7dc02bcc15cc0be42e5a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ae46f0fa81348183cb252823de5dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2015156007c54faa366197acc7db70180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25662f1a97e9ea903f0670f48da107181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c551eabb18af8540f09eb18bc8d71b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c953a706a51d0e28282b8199e9bd0c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd327227e01b591617430a0be4e12909184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408f682cb7549fcef782fc7e00a1d64185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c53e0a9d1b370e6a120c10195d1e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fac49c6e6c9dd9281592a219d4b5e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e065f30d05d5522bb9a5a38bb2faa6b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99958c4ef3261e519a1f05f8a5e98244189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1bc38680f37683552788d3f412e3b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908c805531dfac4e0dccc87fb99ba7c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c1f4a464032502124936e68885811192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc189e8813c685a6096f5aded7ca0b87193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c1cf8a62a82f77a885afcd6cec3df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798549998f6f9d8737633345d5a6721d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79528d1ea9835288162a0a7efdc0a5e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc12293c28e2ab3b825877a37056d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b571c6a3908a03d9885aa3c895f284a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fa4c275f8ead01618abdb0b2b68fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67466e6922fa5f8866e0a953a8a1e51c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932919f2ebfdbecf6479bb0a91fca81d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd9ef3bae9f2cdd3b650c5c396eb91202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3efa130879ca8cbbcc28ef17eafc5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfedd8199c7fd195b851d194eeefe87204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e29e2515111f64a9fa27c41f587d6f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f068ac28dc4b69114c73b404d94e18206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17983a6f2ab01eb891e5404ee322e1b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0b2fc837e3def09af2e7476fac988208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a27a2718a22b7c3b24be48394ecaf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c152edb7be56fb026ac10bdd4162de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5769024f8b814f142280dc0d78c1d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cfc2061355af65321d14624320306212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a3fecc37f85a55008b19fde83d11b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49e906ba90458fe4f6e4aa834aecd1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630f629658d54b7c864ebe04054f633215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d71dafa52c16607a90af5a6a89e7b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671624c4c46cf799f38d093c6b3384e4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a9456487217bc3d0b558b8309df39218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27febd52e123c383f91a7fb9933a567e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67a9d35828860c9ec035790f986ac2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39eaa6e677147fb8e7b0aca29dee895221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738a2d2cc8b753575c3e10e0e891827222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf39cfcae8e7ad978b9aacec1ea737e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ae7ec8e8bb52cfd711dbe24027b2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7dec0f7d3e869b9233ab5164913ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927d4b165b5d9a62a9a9947b8496cf5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33042ad2a514b8acb7bb91e09af52375227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c343198ea8b3edf4bd8994b0ad47f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe8b0c725373963f99f59e45cf3c41229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b3ab74567fe304a935cb3ab180816230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c69b2f9253865f5c190e015c004bd5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873cc07d2f07cdf495bf57f8bf5bf9a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c8f3de08c05131e2e7d4b105110de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbe75c7defec9910faecbc18ce6c0e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994038c127543d1bef8ecadfcbb83430235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294feabae8a3c622b622f007d7197fce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37301ca676e4f3bf93e9b2a212034cfb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f75c657f7dcab7a0cc3ba44586a5c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0d6ce2f9bbccf8963183723b215f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5191c2c6f492ed78e30d6cc8e7e22240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad0f715c420d0800990604d1323d3f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739079f0c6e54d1f33c29b9ef462d923242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27deee08e89e7e9c09b5677d3a2c509243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723240f5cbc2b6d1d5b4a22f869fe9a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12293ef2afab3da63fe1f63fb3fedea1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433230bd2581d43e2fa6fd38e8f723be246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92df4d497e6228063b7f98975286418247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097794a153b2b2350d069c7b8db44b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fef62397c0ff27b1875f12bf7bff7b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123286fe1bc8a70353be8a5a8078752250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213395baa6704908a09f824f90d2ebdc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca2c9e1328aeabc41896697dcca40c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a0c0d286cdcdf60ab936fb5ee5aaa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82c4c476dec7b5674b2b8e03093352254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb989b458f7ad2b37e47f6958f298422255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a99966550641f79380c4d4e102632256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2461bf710618388083d3854d88df197257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bac2d21d399dc3796aa3e68daf7a0c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669c7efffb15f73c1ed5f0e4b925299259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433a50a843990d1734d42df5f051392260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21673f21828f2b251216decc27dab3e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66195bec23069668d2633bc5b1494866262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c34b3645e330b3aafe92e25abaa53263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc0bbf3a6f7d4b549c35061a295ec6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de0e2d00bdfd1f54c0ca49311d6459265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a8973cbf0dfdafbe481944d34f04d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e07cf08801fb6da6fb10295f512b3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ab656cf5c3ab13e288bc24f6d2677268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f80a80088e91dfa95f9e65a7e07c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55b69db4afea876d0d96ef2b43fba5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741331407b3d17cd204b18694ee012be271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e156caf470ff20eef8867ac953765272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83a33a7537b55c9a4a8652a2f0a187273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7162538c735ab8fc9e2bd765f9094274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3204ccf80244d18b75c2c607f6d1f22275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96d96a089a3d6fff1e058696bb7d74276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069f9065be557e41ee07b5fbcd9049f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920961fcd56232f8c9a9ccf228d66253278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ca492b74e5fe1e32bfd18ff2987d4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c42bee1385eb0acfe457dbdb7af50280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523be5fa8fd4b97289689f186b6f2c54281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b874dc8576d63c17202787eb73d70282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2e5c2e17152cd6ab2542a5281ab1a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51c88c5d597bae7a6f7bbd02688f1b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7f15f2fcceea126f60e35c2fdb329285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac432cbc15ebd798daf4d356bfd73b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea174e6f31b2bdc467285cc1a13edf4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b395cd28ae8e75eb8ea5176e3a3d5b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc188648f587ec3ed975ae2bb28c55289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6646dbc968261e011ba2afed1c7ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa00771f5cf72909023b8c89f1af37d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5adeaacdb6a1200fbc8e8723d1ca8f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328f79b1c4f6113b34a36079520c6bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dabdf0133b7736aacd464bfbd3ac68294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f6d329f1c9c86e88204f1100e6793295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54fd5e7032169880365fd3fcd2ce3b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a19e873fce7dc34831f3a7351d80d9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d5cf603b9946e91f3cc1169f25eef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f8de83fdd564c2a7b20be5bda67f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54767166ef95342707b95a7ecf84afe5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fadd1c970d149bb0b3bd8c0200b7ea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c18462e0cded7e41dfe0085fa4b790302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ff2b9ecc60b2757b24f43d34af68d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42138a47633aa0ad3ed921bcc67a3301304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03380a4874591a5d325597f78721280305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d36b5bcde2f440849a9132016eb3e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439725a10d72cf26fc4c62f8548751f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df666514b34f206f796e1094f22b473308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43720a655a9053d1c03bba3dc88952c0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4a1200d7b2614fca1c2e08777a87f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156f7d0bcb8257f22406a2471b10402311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff51179b5208f44de8d41a683570b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca8e9fe64777fa19336d48eeca7afa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e968ec30ce79de09e166bdd64d4cb04314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92876b9825bfd6e35a933784698d6e9e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92837c88aa2d45c85b0d53540a4229c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d05016b6996c8574a2581196f48501317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394230a7da546dcfd0e532f2a6b9501318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953211d1cf33ea81885f7fdf61081143319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fe20e5ab0643139bcabf072e5122a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee04cb57c60d96411b648cc7d03e86b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdc170a0aae1e2d3b1e1555d906a72322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe242392f4a5af11d5ef2559a63e66323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35feda421970bb0115eb564c0d75171f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88dbf22f4f2da1d133b67abf2b5e01325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116c4155444d4ce9c94425303937ee1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde59353ac0101272eb8b09d323d4a2c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21515998711ea514ebf6ff240a0e9d35328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d094af61781a576e4be27f117ada127329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a58aba1e9db4bafe9ac442a611f8cc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213ff6b3faadaa0580761dd158d87b7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9553a4131a5d201a0d7b06d5b1216f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81e96bbaf44b383c3421559896f433333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0725dfe1e949cf1c489429e7ba4d94334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210518f45e46083f3fa659e55ada3163335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31129e80d7eaa061a1fc08493fc133a9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc32b1c9574c1b7b7d580249d4dda3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef6babea4d8468d0a1e91c2509aef4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c294fceb7d2ff8b4518a6482225cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86ba93bce95e635fc134efb828a4c4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329dcf04c5b1cac8c9ae015321917ca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09482cc79a5f26b4a4c790dd74a54c8c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868eb1e79e773e05b4bc346b137d9eb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9494cd44e2f0bc2af1eca686320e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaac777385e04d9096e1375198455b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3522c7abd887c3f43702415bb675fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5a7887d41cb9fd3f3a2654cb70325347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd76c1a83e6994aef23d708cd4676ad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87b022db90feedd00fb9408dc9bdef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982aa9aece930ee053ff9fb1dcc6272350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4dc67e12056a4d47fea1c72949411351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2290192fd018b29a5867fe237e9f0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc548510a4f3cf551ce6895e53e538353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672353d01d3196a8bc0f2a3e2346e3b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e30ed723a5d83a49128edb09315c2b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975152d00d1651c26627ccb01f736b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169b9fad9ab3ef1274cc8419d1c61c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927163f1cc11520e0d51793eda8f345f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931580c9d2b17f1772e0cf39a981f525359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f3844798dcd693471e8200b7018d3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53a008929b7a373db47e7447137097361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047f37abfe1723ec479303a24fac496362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cf6c9135ac6e42739867f23c214da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874bb0a519da21f7a67f388b7908ff0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca163c8a5ac75caaeefe0df6f63381365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ac24e7e5fdab4b69757e32c663b72366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5756df81113350d97bfd9644508ba6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2bff5f40bf642c59d06cdaa389818368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b72d1344603486069bd41e353864f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8b9a8a926baf2a596fb0076a0868a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff1248dc18514288437b394a51984e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654d43d52d0a08fdad312f5545ec51d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e425f88538f4a5855070b90b22bd2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef851fd617919b5eed13c469ccc847c0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404003392c153d1990bdfd970c69bf1a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d192070a0902311d2c06c44022c76dc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37caf035910c31a57ca48c1675a639f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073201c9ea98d6159efaa68c98e83d05378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048af2a95585f90b9e3affb2b8ffe0e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add59b41731d3879fa0b521e5556fe9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86f64c8c75ebcfce043d12afdcc240381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cdb6a9213303193f032b231d2980e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac76f4703584ecebfd18a075b8750f1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60e74a2574ecb04420242c2a1d6f6a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65eda080d0661277c2483a6392a375a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f8c673a7bcc6f5923890cff0934ce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ff62e9da24127a42282f38f28970b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7416c200c186755a1e4fbabdfbaae9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb85865ad0ffce03e7a9c8582598be3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab8f2f5b9f7c015b829facfd090ab2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939842302457692041bb5a37c346117d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c1a6eb9fb1c5f46c4361d3c0afa7f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee772d5f61cdccae31623c8e7e118dad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd09b06217200e477eae7d9d5e4580e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5ef49224f102c3c07651d8ab647d5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f2809eaaa405fb5e59cb4f47a8bfa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9ca40434a050200ab4d15aada79dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f998f2d8fb49aecd667a6aa1e6a2dd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c6fb594e72e061fedd994ced41a5d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabfd2584e47eb347ba80d571048ca8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839caba91467e2e5f2b105d4f614fe6a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc3f1af5080b9606d77ff1857de247402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10925150daa27c0babcadd7d0398ba00403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5340608be3c5acc9a3dd812cdc88d7a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e017aed183ca0884ba9a5904a8de304405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a8069e9098656aa9cd121d4c4e598406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3812bcf0697a029cf18c1d63209197407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462d7300aeae1d16abf402d60e34743408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444166a786cd36be6ed017b6286c2996409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51051020b33f1b1253df40f8d4f98125410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045c6e38822211f0af8dae48a805f7c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e1a36218eb6e365ad149861a7982a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73875ec66467bbe3abf266edd577f99f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb795082d89710d8a17407fa32f8e6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492410d39081592d8632ab33513e29dc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6dc9edd7cf8b699ac834288f9a2a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476844e2ddd142fe8fb94a7fd9f9641417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724039e4debbd0879d2ce44264fe9f9b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420649e0049a89553ff465ea3689116a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f25378855bad28400c6d3cba98200420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33845ccef6bd8320d17f8f9ccc2d8c73421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f35c24bbf4b458944b1aaf6f155ed5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8bed2ad7a84d2ffc1547e408674a5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aee78ba3fa70a5b70e44baa3187abf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e45b25f53b924e255f31b65059a071425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8779c38ddf9098457232736d285e96426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03260d082ba23a2581344598e203f5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736a29ec0d2e210bc834f1fd13199c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f190be4aeb72d78e02d256a84fd6a97429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8835255fa5b76bd471b57eb3734098e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43d448df50ef5422429e8c24bedd81431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69fed83cd08562ce8044411fd58229432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabf97e79095c1bd2191d1943a6430a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bf07fabc1c3d03761aadeee2029d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e650ae4f1a4764f8a163624448b7b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecd824f783169f9efd7e10fb57295c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d6ca221b2248e3b9cb1abb703555e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4380b1a55885fe693e664e7b89694438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bea168bb7aaa2221c79096b8872b0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c13e97ecabe565327ff7334a7c551b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7102e10490febdc8410a09b5b81b1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972bf26c59005bee3c3b51a3837a150442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b718beb62049522f3d58ec2076a81d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecca534ca0e32b2b8309f7221cf77c1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423dae5863806fa2a9250ece49a2fca6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a21e49e5545ba716147511c272a8f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43784990d39964ffa4e8f0d0ce5cfe8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60754403ddab0f25da9538738f09b5f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd29c351eecc337c945a37964dbdf5d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90ac9b57f4fa7e2f606c79044ac5aa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba99ac737801d86f7e11ebf581ba70451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08dabf88ec5463cae6a9377f79d8ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d16ad8e50d1ed3958c8fa132aa3642453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a22347fcbcd029dccb46c3b6a3284e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465353542c212b1c6b06940b63e2eea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2754aac723c1d46a508b1e46065d1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d54432deb53512907c9f14324f9e8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60f03fc2aaf62db55909e8f91d27e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1f0f3e3083dd1a006bf4c8971ab9e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a97d29d8dad47b42985e156d79c98460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00672508a356eb5c54658075efaed7d3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174221c63ad4a92fc9f48966e4e0ca94462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6abe0454c8b83f4f6ea873e2942d92463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc87ee9369be469e368b36723b048a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1c6050e1f24ead99bf9aea0dd5650465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f86534c5ce93593df5d1f5843a3c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d60404ee0ad2212179fc01db412bf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecd58d905c01806761415028b28cc6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389178df133bf48b147c35e29057fca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca742e179568d2f05dc36d5feb533e2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc2706f5b2ff7794621ce5ececf238471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70dab8ca9d4c38809b310e0b4274f69472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3176005116eca27a7cc88a94fc35f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d89b2b3f95388fb62a1d66be7c598d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7b8934dab60c4e97c0e4efa070477475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940375551a0d978f1b51fb02644f212476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d2d494f5c329711f0b1211963cd58477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac45ed2b886ea6e2f213e203fd05b2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2f82248af9c33f8e03b3f75858670479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b36f789167fcebe9afd0312170252480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98767383c093366b32a96f4fe2281cb3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf09ae31f1151e940a79397549996f2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510718673e7a0dc5b9c39d4f404d90e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298de3dd4f3e341bc12ea101342c130484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542900c912bba5f3d6511868ba404fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd8a6e72653f2798b2d9e6e41b54e2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708ac6a07d1a0216a18cb7152cb82ba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a925f1501ef7bd9c8bc5ec7a331b39488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08203ea089ee4b73f788957ca69e9d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943038a0acd9d44e8258fa1cbce208f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead33564c0b9052578e9efe1fd2a5e3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d178d0bddd25a167a6ea0474a544050492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2948889a1c4d6686fd099f984b1cb1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c7c922f9295c5e2d9f91fc864042d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc417521c4a38ab0e42eed0fadfa63495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620533d740ba4a416e99f266c5e919db496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9ee263fae113f2ae1e7a4f2bb31c1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8274e6bba58731c53c7465f954e43498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b049c2ddbbea590702d82d30dbae36499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35a2e3736f8982a6b66e32f48de33d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd884b86b976c2b01a6382b779f9c8a4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bf033cc102cd35d5b3f2980b9ae66502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88508afd8b03044616ecc36eb05a4d9b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df624c2285d49e6f7a2315cd8f6824f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f16d89e878e8bf38f6fb173c69113505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd49548b74f9e33e769e4c2ee0dac84506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdcd20466c1f06a1e616e30153ecf2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc5eaaf9eab5a27ce0b2cd9674fb3b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927c754247e982db40dcddb4c316eb1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1044c5f3de64375c5d12f4342393e0d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c95b45e7a03ce73eb2502d3d234c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef49bb58b5f612dface39a278fc5dee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7702d310c548441189d9147f79e37513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2e6a02602bcd83b4bb13560ceaffc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a9d970f425fc4bc7a487590db8f1e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529b7ec4481ae4b35335801c8600f47516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76689270c9cfe908a9bbf2ff82148bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5be177388006f6eb8d078baab7ca0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e15c4077318df965f3b067e3e124b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c1b264b8d40565bef8ac1410baac7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c10affeb14017e01d9fb634ca20d46521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233f0df2151258346a2a41930b0fa47522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e27137960478bdf2037e2cec2da43523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8ed744a0a8b5f8218a4a08702709d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a1a204b6af08d08176fe7b855f902525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9e3d9cad2745b91967179c0bcfd9f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7d689da41fb559db3f448a5ab71e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2976571e8b1385cf8c0b546f4f69d99528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80ac4867a3d77b6a24ba3f139c8a2a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523a996501cacf66e852391b6c8a5f4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8e09a0ad099be10acdf34f2b39db6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fee24f0fa78694cfbf6f6c28285a3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5f0aec6e6fecfefa1bf902a0fb5f6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced93fb201aa063348fe9cad2f365786534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25642034b598ec198aea517c6ae20d8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1633ff1ca9c3e2e76c69819eb66996536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5294e902e444c46aec56bf1b5ae6ed5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d2280b2f04a22a202964a78bed243538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcb9561a78e6ef723667a476e74fb7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06187a2c0d0e9af73c114e0ef8b133540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161aa23b33e0339384f0a7d9143a5840541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efc7222ad1150489a7357d272c67ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab74803f6cae9e7557716d1a69b2ea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03843a840eb9f9b6719710c57ca02b51544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabb715dd82dc08a81f2b082fe44111545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f72929b3bc187f5009faa90574339546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d242a5eefbbaa5054ce2c798af1b1c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58882afcf8fc61eef1e34d8e2a08ddf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ba5f7ff3a9b0a9bb5a021ec5b5921549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5440828f48f0135173c5b4cf65a1d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa73fc1b8fceeed9d38fa0035aa6b06551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf113a2a06cdddfdb82960e40f17152552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6f11326528866f106754f908f8ee8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b57d2bd08171e0f3d9de4e1dbabc2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72d0d2972b6c54c6f3d4c7a4b4e917555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91abc3b316c9dc0e8558b44eb7d617d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2927df6236d632b1b7589f3b274660557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6b5a3dadc23c99c760698a8850383558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5783311abf84baea2398d0b174f51559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09388b2c47abaae8452499b98bfb6e1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771cf597edf47af111a2a9ddc0c5ded561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910a45fa179cca6bde2cc8c5d19b559562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793a9aca92a329026c6fef39059842f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b85d8b45a26f7eff0e1e17c900b57564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85debbcf6b3e5d62a3d86ef40feac1c7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d931fc63d217036017cbee19f4749566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d447fac3d11ca10c07974a590152dc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292f8f28e219da737a1dd72b1189716568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb88042b176c86b7aaa443cc5d07041569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9f71d22f6ca2febefaca3c2c5204e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc4c0e9b611431bbd79d06f8614368571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319461ead1737390085da12fdddcf25f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e1793244cd776278548ad4a340a33573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fb357fa26a86e7e65098dd907437f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640a451df9e31ea59914616d64359ab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fedf2bb03bf2cd8fe9ce7f10f24981576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10070e4ebe28ea0d5b5b75480dfaf01577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78098a7ba52e9193d09bc7a036d8d09d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2979a4a647e73178b6f05876a01c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f7aa374d4869d58431a04c3a89ca9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3308c75a8cee44d10d1dfb3948e61dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860c9daf903d2bf5b97807a134a84f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87617da4b8d994c48ba34bafbeebd291583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aeb02d5c9b170f07eb591cb3d27a5d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27c09b1440b94293254dab01b6f983585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e4791d4e6d5dafcaec95c0ad89656586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd90d1bb44f822a33dd2fc7fcfc775587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1e369a450cf4ef10b960cb8ee821f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b0918639ad972c04df3f37f4e70b3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a2322b5a11fe2252d77cc487a4a71590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f860b14e72268c9d703f7efa0f8a95591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4723f16be0602727bd48328b8ac35bc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec43a7e8f6472af04783479cf113c6a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef07845e642edd939139b49e222d46594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f3d523e53ba7e0fe9147eba87c66b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d5ffd16af8ecf69ae0432501e44d2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1677fbe1d13157c78362ece3fe0a5a1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b69920996d9b5960b0075e0a29a1d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33347da5b8ddb353f43a43aa2a4eecc9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1320797e52b37e55fbb338b1ebca4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03b4d23805cc9ccc2235dfe712ec27601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7a2bc34cb55721d8a22320d2bd295602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883be0a0dea9a127efc2da20b401f23b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4282c72278712a6a0ddbfe172ccaed5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300329633858d6db2271c97ac193c4ca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772e48b75a5e71cf4d1a82cce96d9f9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c7b6e0af20e8b8795c7f930d9b66a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4130e4dd63099d28a6c807a5b0a989608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b7acb3c3c8a5829e8a58fce91860b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3dff280ed2ec03647b6a67b73f36b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3cc42b6906bcbda7a59a1543e9ed8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc01ba52f62107266da8fbb181b8c4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01c14dd92db3c9586cbcdce83a5344613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed744d4e217fec26bcd9224db90a959614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5a025d5deb3dfea08fd10c5bc8b09615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da7a8838ef20bc406c556b1d996a60616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd4277812e3587dcd130fcb80bb095617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5721e0253b661ca411611bdb9d9d8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416fc1983ca4ab892d7ef88b1659630619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132cf91a4f408eb61d368b16fe5521d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a4e2569f8e9c306b8133087bd6268621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d652cd361637e91528c8c9b81bf38b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda6824cca1312ade04502193b69965623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72558ad055619fde955ddbfca17ba3c0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2ba1d91c081c740045df879f40435625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb3c43b0b6a9bae34a90ad93ebcaf6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc0af5966019fc277f85fbef03fc3d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e855a40c8fff702442377ef266a7c9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a7af5da2333c841f7569404297c3b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa9be9accbbe0f2116e92c26fc2463630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba842eb77899261255e91708af1bae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba31d5090b031ee1b109cf12204618632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ca3fd0c81b22f75e75138a995821b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149168af1e1d04932206a848858f9a6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646a05ddb9c621d532a4da445304ede635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98144a58d9e757495f7829c72f3f776c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992675e96cb496d32dcbd71e38f40b69637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae74c522d902022602eba489f4689fc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ac89ef8bbc99cdb30c60ff0dd5436639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd69c1ac3e791e7c7d78c38a321ba3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62166311d9950c0f1703a10403074222641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72add476b21cc7e0e42af6496368109642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97397a7bba4d8f262d57c5e30c87eede643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c820ec425a162c5ce15caaeba6b50d9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb78111c9fcaebd982fe1faa798936b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6053d0e9c4946cc8f0646ff3c278ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cddce70dfecc9a8226a26fa1c8299647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695abc3aa843841827658fb417219ed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6bb883c5def0f7002beaaef00f6a1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efd2efa3c4bbfb6e1b2ec205b58ea3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115cdbb864fddcbf10e9d1e22f65a3b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b766c08f61c2d3648ad7c6d17e417ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bc99f604f76b91d28c73d09243b97653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb1c94dca8fee4018c6eb6b31d0eb2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592113d64c2b1d7c6b6c16aef6226493655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168fcecd6b50b1f2064d97a263a9a5b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcef703478118377b8482b22271a8f6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fdff9cbf41bd9700856dc33537a17658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab46d63324ba47cd15d72e5b151fd7d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de407cafc07eb2a3e346c3c2f1b8c7c9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbd22e6777d7a9120cae42d489d5c2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dd1b2cfc79a49a692a7b285d73959662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01506478aa758d4a6a21fd99736fe2f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4617671c1dd8dfc16d072111ff0ae0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595ecfface0c1846263378ec0b4b9df665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2063e72f32db03e9c65128db7f1fd3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed807049060b48bb419030c80d943c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c12327e90c41d0e722ebe2d58b2a3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d11d90af052ca0b0de6d9ef0bf740f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19baf1578f9d8471cf6e8491b3b3ac6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737af36f2e6e31b9462c9a3758e87dd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fa17fa0339e54ed7be86044f1ef43672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26803993043a1c313495f337097b9fcc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35527cfbb00b5ecf09597e8b078f7864674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5c538f5b6358b83a8d49b16220af1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c0828e5728630fb6199f815669a9d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc8daa5bdb95e78920d24b5da2dadc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967c6cb39e484b2fd0f62d603f985c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05868021772ce166eee2443b236a5ac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5ba20d85f58ca24a9b5d9cfc6c137680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25d066ba1f04b95f6fd6d906a8f9db681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e962b6c8c28efb037c875ae318af7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed29ec7932648a1409290c37f4be4e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d58ce1464aeccf3faba27bf0e2ba8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8e09bc67fec2db7ea6dc48869ea5f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dba2fee8aa7f9c94f56b9dae01d739686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21030bd76d008adcf26d9d453dc62e6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761d8932ad7d3d5ea21b0806c1ce170688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44059c997ae3fa8ea1a7d78be1350a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721518a618d9d5818560a4b20b6a91b4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34c95417df9fd0a0c8395f24890a4d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f92e3374596b906a1658e137d700a6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a0e3e86306b37378f9d456ccb5746693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218581be631fb12eb3623cb561b2028694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab38a21a40241e831217b8f78a548ac695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f970e772f2e0f602e3c29b5170e90f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f9ffd44e0b544c56004dd2d90e825697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9170267baaa9bff81f90bd86f557f77698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789ae3f0349b955fa83fe22d82bb0b1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4a44973701dce1c8095ed836a2bf3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c160816d41273a7dbd966f675c92f65701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae76408180338b9e2ee22e6345b64e0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecd1e4592cf823e4024e9e6101e035703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdb77cfaa0a1f1474c0a0b405980a8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cadb0258d92ccc192c758b80f3645705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555c42558f9b5336c86ee2a8ee01058706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386de0d9b2a988a6b4fc1895e7a518ae707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda9d02340850022ba25ac8c9d0cf4a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41112de71d6525ab428300f0f1ac033a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c71b8a3eb84ec0506f6cbb962bacf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fee5f675bc59ea47f740f2ef0f059a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16ca8979548fa0b5f621ad9117be92712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b6ab2d429a45552e65afe8b5b86fa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff22b43eb73b9f269c87b47eb2a5a02714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101dcb3cc5fa75d467af2c28241483ae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4f4ed767b3a25c84e8737f000e8be716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2934ce558b91c3918c9b3df9265350717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c06e5edcabeafe103b270b01c2e80718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198c8603ddb0f69b2482b0ae69eeff6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85183c720163d6086159d713dd2f2751720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5290de274deb06e52ba38c5be0fbac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749a188c5efa3ef8d482a99346eb2bf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ba9c3b084343656d99d73fd79f525723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522e3dda2ba2d95044c36e437a446c2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a1d8522f23270bf60e4fa8c6708ef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894e19900aa5189f03eb9c507a2cf39726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946b7875bb2017d7025820238f808eb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5057527623b585426e5abb02fecb2e1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085ffe856f3d192f3f6c24be540a884729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea40f6eb2ff205219a45026e979ca79730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cead1f9816224456af3473d78738b61731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0fce3b40a0dcc2132423220a12516732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8d7a38bca186359f3a33a2c34bb8b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba811e2e6d56d39dd5e90647adf3fc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b40ee7e0e30c200a9ba07b3f45c8a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a064683a00a7cf120af5f03577f10736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e403242eec76ad03748c86f53e4a79f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77ad14c84d0db6f94910c01d31e495738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938324b9c92042717d705eac7ff7fa6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4d3a53577f8abfcde86237f6b235b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d671bcbcaec0d4c7418a34c01aa43741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19164e90d22b517829b6a0f19f1e7338742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b24adcff4c65257b540fe29dc606e6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4435d0500e51c9d38d2bdba62d553f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b299790cd2a3dc29a883d6735f501da745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420f6e89c872ff0ce1923407eb20c86746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0419a606115af2b134b17b5d8eacd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24849bcb2d58b2e72829e69b9f906a2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a84fc70e558086c8d3e4a1b821abc6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb222a4f5385570e4ff6c655c57933750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a012833369b8a074463ae7ce6840fb7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d1a52d0c69f29694ff247439cf3da752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3592a2a2c9b45ad541d568b1f15b46753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81dfd991ec378085eb6c97e374cc53754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7026f9765c689b4eb12dc37b23b2c6e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41388fa845539b02277027b5e70eb1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d543a9c1d512ec0b32a88144c768d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523836eb070b32f7db2939ac729bae82758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64dc190a6847a6cfb0ea2a52045e57f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f621c18b5b7b04c27d7732ab7605d491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df217e96e2eed4321df7621def300b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64317fd87c01d1217cd65c5dd2ab17333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9195e3513ef2c8c29aade19bd92a7f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d29a6d75a6649edb397d94ce7d55d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a202fe99f32720d5092fe4f3b16bfb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f50ac357d306978a20636e34e80a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0fad1795aaaacb66cbb283e9f78028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f2e93cc5a8bcdaeed421c2ee74d5b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5f8c80c06287b5eccb927966500c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662f94847344bb2099db1b648c00eaa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee25c9c3b519b48f5c168f8a1b080a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8459ca4bfa5f91b7f449ba27d93e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21c8e75e073b823bd46f7f7956e72714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ff50546d31c4bf8baa849980a32e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9116be24c3f4535f9a00d2adda92fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339bcf08f5ba212ba9db270490c580617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b245bd5066c8b2438d9618831d4544018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcc7a336fbd70fddcc74bcae73ebe119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dfd4897a929c1290c3c3468d2cc8c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963cf65bae7a19419fb19929523c01521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325076cc92ae41df1f9c09ba73d8a1f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d4ababb4723f0a9b3b4012b460f4723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee584e62eede985a94741bcf2bc580b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc369d0f801b885bc16d8a24f91cc6625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97968bba2ef2f7388bb38651369d809626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5c95e9f3a6a7a98a6c315279e986827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376577f0df9d4be8a439cb7d0db1f81728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbef379a1a5eb5d7bb3cdb52433009729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a16acda567b135d1cdc77b80b2baf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849f8cc11a2fce0fe2f4b9847eb473331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd386312e58e758488fcb2a1dd912032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e64cb4c9f6be9ce9c8f06bfd4920bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf444cfa4e493cd231d4b25ba8fb6e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e3cac50c6818d8a92ffc855fe6e8c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ed3658b98993ffcd9036b02765b8b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ec778ef99d5293487d542bcc8669c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58024879732342367ac3df9ddd996f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d948022a2211b2aca5b9a05550452b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381efe7ca165acc40ad9f8473921547840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc053b23e5b8344cb322d08b69fa90641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942040dea65d422577d5d27c91adf78042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c665a155b118919d1b530d480d6da1943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30cdb6f62fc80ec4682a295b2a5a6944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdb77ea5f6ce135e8e6ad737c8570245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5048ceeddfccbb15722f39fae4c95d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d67cca12c106e43a2026ea4c2de66147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496da0421b9443b494d362c8a1c766f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80883e81dd3752eeb8c019e36ba5637b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20240df8b52d5cf7ef94437e9c66aea450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc339ac97bf4b695e88ee6dd87d95351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb47e2cd996550475ed17f1d00624a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df634ff45ccd90ef214258cdaa2a40653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5507c6304ef78c3583de44d97c141754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94917055d730db8b1da14cfe62823f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30e41b59274dbc3d065b08fcb8e42856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec14a42f0f889ca47af3cc3c716d5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc282d8c43f3c2ba4b5a717e5b915958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b859983477f5b9994ab330953072b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d659539e61ea71a9f3d45c27d5f0a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b6e79bf74bdc914e137b867f1fe1a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd04c7455348701c41b0ec679207ff162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60e22db561f461e3f34087a1a660d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076e8507b766523343abc8c3b02967c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c2598627b1a3ada666814c7470e6f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad37feb4b109c709162c7c878aa5d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3993e70b6e3561de9eb833028f854f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c878f8ac714e50b997a55baaa4b165c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ceab3e849a4a329d0f3e3c37c0e2269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee85f7a797652a05004e7d43d43025f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984b9bcea91240de6356aa762c8a5dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597675efbff5e511569d977720eba95672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c91cfa0f63497def8de797fb4f0a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d7ef585faa388d3bb366922d8272474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e32642529cae7d2b9e271d2683361575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0725264205850d55663ce9d10cb9b3276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf47f29e4058e0177c2e896318d86477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639be35551c85f3259ed0c41cbe13f6e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e069b5febda48bb43d9b41fc8880979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fac9613a2a41fafb91223ddf70b94a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933f2c2d1f27ef37a2053da91d13a6481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85367e298dad08d489683ac45512430482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6304d49e1fec5f7f28274cec626b2a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cb3072ebeb10a3be1301dd48255a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d6c484bf38ede1f133d5e1a797ea485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb25c3ea79d2b8b517857784a38104d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b61669c7cae1afb13edd5d6e44c41387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bad3cfca31ce7838b7bcd063cdc4cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbacb86ba6e527a2f1dc11108278b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9276b2e23c8177f3f7cf5b31dcad290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa747cedf5e40aa4775469c5502a341f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc98723598919a5f25ac3adf89a1a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffee11b5a7efb90847f6102b91d51c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095fa4aa34a94f3e59ec4e242c297a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24d61503ea844fcad2d21dd44da5ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73441e15523395fcb3252fce242c89e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cf11f28c9478bb323a8441e4ff81397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79812bd78d1c2a4a2bf80623a518598d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4b4ba2095613f22607f8d434c5ac099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e03d7955a84b8905314d5e0338717d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93239b36f918889d28cf949749e17874101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a3bddd17e7e45115c336e7918e9eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190797a6fa7a2a55ff510e091effc8a9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cefef8f3964fbe1d315d88fe9bf926104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767e2a4dd06e125e7d1cbcde5e47359105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b474d56e99f85394562db527b2039106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76777119b6397e65ab9e147e18257fa5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa3f2cb47015e6dbb849e0f767d2d4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fdb17d45bda8c99dbb419cf666d06109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ed66c8bce24fa7a14ab221be41547110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a67f3977a2f0f3da3e72fee5d0934b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed5e7a75e6cf6cfc161f2bb8882f39112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e562bf22746788bf4feca28bf759fe3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e4ad572a42f2c123c98c8d4d77aa9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d69fb268bd77fb29c8aa6e2afe7a8c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf989b06fc2b0651fa5b30f2645888d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5456d234c51308c9746e12052f7c7b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2522c3e87b2e674db9fd27f79560732118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2cf9275e6cb67a537aff3630f4523119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53a9a2ca00e6f43abdccaa9f7134f2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c366c846de9998ee7905c5554d279121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afaf9e44f7b74641ea5553429c0b72122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c764172fae6fd42e072aa2bd71aa5d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cb6f0a20adf9d5fd219e6a6beaf7b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfd66c3f5a87e6179d633ee2e5cfae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64994fa7efb5ea6b5b4615467f0b61126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d689a324a2868e998db22c8936159127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833235a289b948bdd0ea0e224eefa9d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88270ec32686837b962d8c107013187e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c93ee65aec5afe3d080cabaa8c9f93130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821a7db104df32164628ffbcb825468131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d82f6715cc4ea7a6a228bc0299191e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca957bda816cc5bdbf94a7acaf08b03133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea9f7c41f68aafb68f5524bfaa7bbf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11792250e08d12574f58867b6020dd76135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a5a99f288897d46ec93aa86a95d44136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df092565da8e98e3493e57ab82a880dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06156d214ff6bdb45871850ff029c4be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df3cb5189f6299db624a24d4c0b47e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a66f99927bd29cc81b88da5421021e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea543170ca21d7eb507662a972c4b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497ae881f14f45fe8020a371cc5fcb5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8261f34192ab180c22d7e424e331f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cc4309817e962f6633cbcdb57d7e7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a7511ced50c861029246ffe09817c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bf48e4bad686646f8b82b1ea92f08146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18f560227eca57d21b8a3f3888cbaa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2121cc5b51c6b76d3c7785cc3c66a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80242e521b6a46a11656f530fe8341149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513786007f8ef1b5914ed97168d3e238150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed90a62e9db9aadd76d46cec5f943ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e1b2e3d3a741ee04da154ea1d0b44152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8078b481261e38b4437e40c5d45ec0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f6c76c5fcc992c7644d231b2af0cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73ddc980c02425e2a8523b4a1a6ff3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee451532515fdae84f745f80f0ada2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271955e1f9a3f28a063eae56374cfed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1b2bcc48da20350e4275e8bd71f35158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36efacd3d201496d6326e581217e47e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21145a22c36a206964f28094a66e4652160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfa3349fa6901494a4c75a4ceb86dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f1490f5d1abda0f99cff34c03daf6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457156b66d4d885c70da145a581aaeb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a21182da4dfd4f81b6357eafc5bb8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3bb666fa48cfe1d8dce1ef5353054165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25452adf50fe4e1955d79edc1e83b3d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00390a803b9fbfd53ba608db726f4b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eef8618e540750a744c276d0419393168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f355d8f40a3bdd75a770466c7b991169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661cdbb69899b224645050752f56794170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0572af045f2d5fb035815d2bf2ce9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94c43db4a3b07338064f3add76cf84172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567b9b6fbdf98c9f4f0490e3d88b845173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d812855923d28f04f75ab2115598bf4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea0e00d44e6ecbb7487991f8b68403175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269b2c8146f7944f49c6e12c148e2b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1264caf30c95533a9017c4c5fdaea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466963c658cd2dc4c0b1d34c9ec14ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773841ab93666a2f8fb3d8000fc5772b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d14f04f9e29a54253aa32834d165b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f6512228297e788a4c4c1150936c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb748ae179205e23e75ea6c260ffba87182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf52551befc0c243e888402612bbe0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f133239965c7cddb8ea237db77f503b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aebdd6dbb67585a7053203dd99baaf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe74683d89ff5e16666bf573b718530186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f435b3a0b07bb903ec754fa227b357a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca524ac66e9bcf8a69ec3db0628d724188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57d61f57648cdc9ce96f019deb10d5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce368790f62ff28deef8a3f4bb3b0f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d03f29c7c279f5ac4ef61982ea5632191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ea48def3ad9f740419fd9ed074861192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2762a476f132196a638ecf2dc71ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978c4c4a6caa32cdff1b079854a39cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cb4a45011ea74597481a12a58bf7c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c25a1bb1d1d468189d26737f2a49a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef0da1d190e5170f16c590dafd8a23197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7c83b67e651106787ec11ddf91ccf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1747d14ef56f0a7e4dd0147247559f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab40db19e661fb8f08dbf77501d788d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596175d4733bf5775da53927d9064f8e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11374022e4d7bc5bd521a7480949ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6144aabfd414dd210cfc7172e787ff7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db8af12239eb7acf3520a0671a777a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae74c9b5f8eafc395b302766519a7c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a3a6b7943f11720565a3f7ffcb663206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2a6a2540e0ed35dccecd11f75444d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3878449ae67ab8980aed5e42663e7a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017a9997382a63619aa68cde4783c5b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfe4e5dffc56171d5adfba839b732c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516fa85ea11198c2898e00fab3e0995211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21b5c33df77f652d3a6f07636f63bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76b4cd0f1dd842204d4bbd7f7bd72c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360f9ffc37d7cb360b5185e8a523aad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1bc0a5181f225b0afefdc99985589215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0de88b89e16405515636c931dc09e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384716ae6b4c85ea77ce8ff94a2a15b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc48665e7654174c203127cdebae17218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaaefe0c22e54284564719bd0da7b94219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ae62a7b82d904e6b751d3647ff749220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca1c20b3a35a2317e473831069e0b0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb5ace14341bb847367a435a19a9ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c10e237b6d6b479b7aaa27828294a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025474c54818e656138c996b43a78919224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4665561a690a042cfa75e92283fc4e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fd191b9193f81fcf464fa60dc5842226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093745e1d88f4040f9677b55f563e232227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec009d7237567cbf3ec8a7fc791f62a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986b14a6036ccf5bcea876f61191764229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea463b693bc3e753e1043934eaa867e9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8f61308ce85752f139f7a15a99207231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ab49bd19f8f252950dc4515b226d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455da2de0b8af4d7dd212e3956388d8c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935494e055af80d6d8e99978718216e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4649ee9afeda0168d15be98c0f9a123235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c89b8a67ccf30678ca6ee1fa46688236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c966a189f5955621abf684f8767d427237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94bbd080a4d4a0f0916e65eebc4447238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf2ce18d4c34ce9301c62e1054e123239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d1b23b3f373ade552ab7785f3102c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2377d5f2600caec4e828c770722e59241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34300c767209c3de6a578a8d909c443d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d5cdea8c625b4c577741c46999d2d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce2913854b55ee57f3db563f21000e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf635b9ebd79fe027eca407dffe0f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037d56f5d140432971a8dc95e50b11c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cfb9705503c448be3e53ac8427f02247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7228d6824e520f99f4fce08f87073a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7979b45f2992ad188407650170fd0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee3942ead09f8c47913b512b7de02d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d69e9c724ac9b605156e3793dbd05251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab0f9d53f3abeeda641409a421222b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e7b75824797006844d68e0442a0d3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0aa05ab0846ffb57ad8a4a8c4da70254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5c40789e09c342d9896c6b180bd74255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb32ec03a537ee1fa190cd1d68124b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdc256d9fd9ec77dc5d3dd14f7b974257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af950dea9d5c37cb1e9ea46bcd812998258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c87f5a4bb7d411d2748687ca1362d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1bd04b630f815ed0946605f769773d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f10922e7e732d91a242ffc316e0dbf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e8016ae2229cf142557a784297cac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8cbe0c8a2850b894296f9ac386f06263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e59ab0feb2af21000ca37d8936cd8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0dcc9e8a40b7ef39cdf8b929bc0cfe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4190508c9ff69cd07b4386fcdc19d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424453ace3b0f4ea6e3df53f1f6a48c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57051c1e16745ff37451fe1378c001d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c8f646955ff42b08f1924cb6f0477269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40957c9c118de14126d88408e45f0d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995f6754f3a162740be14fe02bf676d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620e7ecbc1bfe458ccd8c43b7505cf2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539ea43c8c78f7264dc8fb9090b6408273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ce270a5bba21731047aa15e858e63274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d476e9b5f3772a8cf925f6de28c1d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38f9722bd7b621349a756a841a01a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef079d46b6b221d5eb101a0ea1aab0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf46e24ea69a2bd31e8a6e1418b518278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ec1075f485538fd554b893d04cc85279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450ebd5a6300048a87bd982ff662ea4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a17878d426cd534bb023fb3d4f62b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504b14ef94a7a525adbde21abbc401b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9151862d2e19af090307794d9c560d8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a88568643596d2e025bce7187899e0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628753cb38c3fdcb068eb8829c4baee6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119689cfbaf89ffcae3996bfe4f7bd94286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ffef769e57b1d30354b38675198ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b53d4849ee178d46b2feda5136a98288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb80c08db3c718d48bad66791682aa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c35473f77c1e9288b709ce530e7b8d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ff488eb2be0a91b68adeccf67e249291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6240b246430c97761ae7f64a09769292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7f48698885d345486c42090d533e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eed60c67b0665aa05013c96f581d87294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f38e3e6d95e9e8481e45cf21ccc87295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2ad037d9170f8be0d52bcce70fe5f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1cb96778d8d67a4becd507446d029297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203560079a20969e22992b772624802298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9562ef039e804f14da20c964e204a27299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a086cc3bb8ad2c235708a714bce89300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85785a698b17c54f43e4f6b90a044c52301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407b2e30829fd01cdc649ef3fba8f61302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f976f727c2e76ca02546f1f32527b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34f610f954abcbb038c9fa1ea103ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2170913cddfa04c32df394b1934ea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1289b981f901e068f5855420c58fba4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd598fd4ffca33cf4255477bdcf549307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80515f392193975b9317dad9cca0c893308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680dc896393b58b704833c651affc17a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37effe72bb106061d1aae1c0a9306a98310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e51b6e55453a9bf5aa48cd2ae0b4e9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf25ec7abff663d4a7ce9dd8ab3485312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be367b0755712ff1eb9343dc833ec1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbff9e745fcd6b326d4a073e19ddd30314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692893731b27d9ce1058c2c6833d57b3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226bf3e792b41dfc7eb97d378052dae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e63905cf49ac2e9689f943e612f354317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd480f0f344efab0e9b55c58acdc6c8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960c6ab70767d1cee1111347ecd1f1e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02350bea8a86bf654e0b9f630bf166320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45481d11d5f01f215f364e7dc9a410b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165f46dd23d0fe6891f5571bd26b7cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a11698562da5ac0e78a633252ed178323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba546e260deeea9e7f4080f3621129324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123a12631d87b2710984ea852ac47ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b05dc2c969df678a505622cffe33c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0db4aff6f980d1e5abab9e22abd0e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1643d8c08a0d28fe21eefb3ea4c821328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcc5c0b0bef9d49b151aa764077008329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8265054b9ad4389dc749ef7a890be5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e410d50a1a59449b3ce9a674c3245bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4854fb506e7a3c529138339f67cd72332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589afe7a8d0dff761a3c0a9f6a4eee2f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae184dc03addd2189ebbb1876967ab8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b06d2f2f2a93a2d7aaa9bb65dda78f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ef87e055768c446e47cb0b33c71d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff25009e52e0d95f8645fcf93be4bc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef9570184e1e4a915672f39d55ddb5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c313ade8eb1b24ed0c009c87b3f09339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023f16dc559d7595af3feef1cc84f3f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3faf50929b9d01547cf66e97a8e42341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8708a41fd7e9dfcbfd02bb82a359504342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b2e6e9ecca568ce513f2f9644ebb7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9997bdd65b503900c23c7423c39b0d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34be495340a4d5c6c63adccde85bad6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76604113a2e5a57168ee6cbe7aeec6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f34349217850a4f2685f44f6d7ecbc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891603bb4e838abba36ba1aec01db4e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295cbafbd14579aaf0c7d3945c0a8f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386df414421d89c411d46b8feccc59e5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb95996ef541ed1965549889a86844351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7707e8b9c638bddc63226e5aebe05aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de428762da8460110034d9746805ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e4b3cc6859b7000d8defa862024c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3bd8ef4d1545e3e5bc851edca07e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb2d0b413ea649fda6153ed1ae7a8c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a83a35b816154ff01840a8e22033e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc18c01b774e216cecddbe46ae65c3d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064688aaf8043f900f517cdf754a289a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd50486efcb974396aa7e825e9375d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c167b0f29407bf0f13df9c75a11668361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54cca64cdaf96bed6cc78d32a2ad7e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152abae89b238b19e74a664390b705b4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acef03d8a824ced08d8bee245a4fde364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d8d82c13c8f2185c1e2a831a4b582365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7271d6bf8afec48597c20a9c0577d75366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cc00bcb779ecd40004df66f92ea60367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64fddb0edbf91284cb22c41bd728c33368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993dcd8b9f7b69c7112e5871a175cce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07a32bd5c9e40bac4e9a5b5f38284a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d786e16b7eedd667f0a75e11908882b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77916e8b04e19eea8491aa8297f2a016372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de48b65497d5d7e625116ad4130af67373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c527df7a8ffe5b91e87eb3c9e76d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4d14a44f4c7aa9583b26deae3d7ef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23822d951d9765913ebe1634fa3b8a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f5f3afcba9d38e46c7d1345bbad28377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005e36c530a2784bd59cfc77b0fa003378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02d9fd89ca1780e3707d9396233a48379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96b968e28c9f29b44573da612575d4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de92599191f6855583c63f16c542d99381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f54e85fb21072f1985b9ef3633fb40382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff86721e308e3fc1c88f37524042a5d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fbe44a0084880149479838bd5d770384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2830bd9cf056a1dd1ef58b2b7336a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adbe4bc844fd0ec867d6ef40d346a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61366545f40cfb5bb1e1d360d692de3d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6671c822515cc61d1e06fed4f3ffe0b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37df9d5de31142cc51724e5337f213389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ada69be1cfdf695593b67e9aca2e72390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f468179ebf6df686f8a9854e6956385391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265ef217192d0d7a4419381540fa48e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb4048883eb234e05d0015205b9d75393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d776f066cd478dab5223bb441ce29394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469e6e8a3d94745b2c495247dc100fd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828aab06b91364cc875192427698a76396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bd963e30b0c60c5086cac5c713b65397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3071d40c69f01fe8187ac6b3508e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf290b7f142f36f69b1524a39cb67dbc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8685c1f441d3f3511d72e69414e25f5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af20683f39e0d214af2b3abab2c3e73401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497db2032cfca5a97bae7fb6178af28402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8111becc778de9eb7b04c27fdf962b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ce424a1ad95e40f0f46d99da73eee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458be89a271254046e701f5354dcbf96405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd6c88d1275a51d85fa08896e48a34406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2fbf23cf0c3b8a0ce7f1f4f70ee2f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767cee2960accff209dd91125caec3b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbb02c14d306e572ee4848a829993f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a78227afc0fa1a1288353b9710efd0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017790b995a900e796dfff0962fff6f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0026e3cb313f9bdf0b00feca48f217b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1900542a3cd986e5ebc1bd33c23061413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b64c0dc2cddea85e271648cb93cd55414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f96931086b12ed7c27fe98a509ba3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed290ef2897686f3fb9c8bd65415684a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8d34402dd3011975caf3de4dbd6fd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a93f3cf658db469987d38138320302418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765b54544e35100499e3aca10af86aa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014b2f19e70599bc8643eaaeb9ce00f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c8c13b615488ec5124dcde4c5e47b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edea9ed46e540e84c2103dcf788883422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421f2e128831762f2429900b51f01be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cdee2398c7edfe3d34422a5293eb4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1caa17db217fda21a6a1aa8f0cda8b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8801f45c284610e3282cbb2321b707a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79665f671fc86ad2aeb6a114850624427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6053e832a480d1fa0fe19e36fdce1f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576d16f3255ac0bcd8c5f3d2fced77c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928826bf69897fd7a41d2d6d2bf83a49430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf61c9a901fbeecc18e64e10245cd5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61321ffb8e42c93786971c3c8c9c1a67432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c95c087735251608ff7cb623d0bbda433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92cb414521506addba8e558e28ab45434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ed12637a3c0c563094a5896d16643435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b90deffdbbb07964b554fdd8b95fd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2c3fde02b2a17b109c91bf605cfc8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbb7ee43dc2e07e6f03cce5d9473ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec8e9ba8efc1a3ac8520e661144099439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5c2ee05d9536e7a9ab713cf9b1649440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5a4f4c89ca111628efee254a0a32e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860ab7254bfe54cb10b8078c61a8acd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470d08b424184d6f7b1eba764bbf32b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b37b4ac41d3ec2f0217eb7cd55c8b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae18799598884565c478f1416f09a82445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00d34064307c5d0ab18f47e23d7045446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286055eff6c6368e5aa860ab9da1115447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc413ab5c1bb49d175bbc91933ca33a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ea539004a37f315fc8bfd59252dc2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a8eaacca4693b23ef6d65967b18d8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1f636c16c241f6378df85b66dfd30451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7ff9342cb0adbac6cc308eab30404452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308b2846c831bf04612d262d54d4a70453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd8e5fc9803f5c3303350d9292d616454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131236b40194e483101ff61d8cebebe5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9908af703cc0c89e86a01926cc9962c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551c01458af89a937cde7f203bb380c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d29ee945f46dd9f65784e6c769da1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbaa05fab4317c99652eab9d394655c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8774d44998b85c138c9a8101fe844f2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b75358eca998947e1c4fea0945d3b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8d4cc9e47d220be37d450b173b8b1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cda1011128077c73de06fcf90b977463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa98db717d14bec7de801ab7634aeb1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44760a769da79e9b26a579bd6e9648465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933920395424dca8fb662c6d0399025e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7bbdbe0855c185b5d3836539de01c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e807cae5d8e9faa02b69cf21bf3c20468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df615425960f73d204b4725b34a8d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86890ab589cd057c58eef6e4e1d3eac3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca17b94a87e9b04120eb59e0231044471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04358e099830f31a1a46a2600df050472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f78a3c64cc54351aec1eeddef1fcc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221131358d97b4a063a17a0ae75c0ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b5fe19c8758283937f44c489a72b3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a6f210605b37723b6b898b28b9664476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd362175407d3ae78b9ec38a920a1ee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221b9ca9c29d9136a452e66e71ab3f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5515a80f71058f3307f7f4458c5cff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef402d599cebf5b65a2285b9d3a67320480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152cb4986004bf3171d44c304eaf237481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd618428202cc2cf7f4e003ca9de1f73482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05d174779ed3c81aa65eacc551190d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69895c15de34f3e613aceda2426a5ad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b0d702a83b4b2214d1db2928d0e06485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf9dbc253b284c39ed7e072ac3ef4c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f269b48a8eb578cef95c9c33f66dd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcbc642adce0f30444379de1784dc0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34786d6e0ec15cea9807e940b6a48d04489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55897db6382f9e9bc31355709eb0a46b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f08bcff98610724287e38d5b9ee5d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcf47178a1a6fa022aaf50c769bd76492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4d9a58455f50e6cc0ecec7be8f25f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9af5862700ab1ddca41abd64e0749494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754f34e9365b4e2fd4c04a9b9ef2c8c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea244b7fb92956a36d2fbc91036866496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d107f6a8c92e1daa05451be4a318215497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb0ce4deb4c340111ca0d7527e1599498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d1262eddafe793466614d06ece43a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd6a9bbce3a1b04b3817f6a3bd68ba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c64c6862cac61d892465d2daec32c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4d41228902fa431c219986fe6aacf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1819e06530291f76fd1be983cb2d0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327f2fb60e00a352da9ba366fb81959504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d5ea1e9cdca2627fd42d24b85a73c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514d17e10d5400eeccbac283f07b8c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01a0702cca2687afc40f4fda93c83a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb5e827ed85928d304837643cdfb69508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c02ec8b32894db88461a2ba45277a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc44e9546640d78e43bec2a1618a0d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0863d1a1a732d411d9613f03d1dc50511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a78793a83a88f0fc2735be9c704712512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a12b1a778760033a40d7f483917769513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098da3db988f0d934d2df18ed272cfa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb3020af67211c2643b815bc48e7b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f08f688c8b513d0c429f81ae57f3e6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b1c99ebb3cc38ab81315d39e2b628517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc53ea90a86eeca332efb5ae7c3c7cf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5dc44f522c8dc3a9e40982b7e8ca11519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27a6375a94a49b7318ac4be27e602f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6ce206e77b5d71ee80d796e29d1ef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597aecd4847bd267c7a66c64e1ca634522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b433a4ce9db75288a1231512ecd8bd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f27c78e854a2c86929a453b0dd13f2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1bfcd565386ee789cc9b550e6d5db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec5c4f9614b4a443727637cb9b339d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ca7ffd9b92c1c6952cb4a0aa465aa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbf3d8bccafc96004bb3838529214e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9bd0853387fd3f62b543c70e5818b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709ef82432accf976226557ebbd5d87530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7bfa6584d04ee20bf31b3f7da9455531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca3a394ce2405baaa3b69efae54f9b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c031c2ed79b69dd9775a52e92fcbb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bf3fbaf6755fb8ca06ea83dfea9af534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df116d9ead564bd4ecaaf15ef51311e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42362e3f8b959f904a35e2cf2dfb179536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84847a15c223d953412678799ffaddf1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454ea3b17ce873396289555d29dfa6f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6209b6fa1568b573de933907b353833539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968658e24c4eeb26f1a0723664de322540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f663b44892d69207e1f80cf2c7873f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3d1bc1df0bdf8d30da399dfea847d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68dc404f301bf6bff135086e0f05a92543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e13334b52294bbc8655cfe9400f8b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b033b7141f9c3e52501510f429ca0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b909328173038b57a95b30ac7237979546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8e85b62565ad68475bcbbd6decd5e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd14cffe8499d11d73a5e03c0a45da4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd5559a6491c7d20a2bd0bb529e833549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1406c83c7326e29a6bbcd9bf904c52b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd062cd01023adff7c63a17802a5c315551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89bfa713476d9cd4595be41940c18e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbd82dd308699dd250b36ae750d38d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38302974992d9172840633c63069758c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8af20d271f2eecdf5d82f762715db555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec04c82b73e797aceb64e2ecc5455aa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ffe0e3333e1d7f370e5b2bdaca062557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d86d3fe914075060cd7f5bed2b24d9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c2e15d025bf774c46487ad85ae327559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf70f0507eddc5e7772c5c4737a17ed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc159400306919464e2df74866821977561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6421c5acd9262adfbf8b594a67d362562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1065ee2c5aabe35373d2988d2e720563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366002485fc42779d7732ca398bce270564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dc2a366eb0165e8d2ed86917961b4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d27bd6aa6059c45cc20da3f05f347566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82257c01da93c0971a88f945c21d3a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70479fbac7221db713139d6ad69bc5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b8430d495bb7c998433579c4afbee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb01484ce4edacb5d0b731158523e5c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4747888546516b67595034a226d5eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9201cb0d2783f325a1a554e1bb0f452572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25af3ea284fef8c9b7ef655096c1ae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f401ff710a0c3b654e8f456574a8c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947652921c910997ad4d5c3472036bd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8f6ee94b96be2980d856cbd817bba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0778828921ec089820b7b9859dd3a36577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db00a6c165d471441110eb5c32d77e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcb0c8a6c9e8a13404a3067b2d69c2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146ddbbb9c033af84c121e109f7f98b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5eab46efa551bc0b616eb505a8fb7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321ab8819dc9144694c8e354655495c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc3c2a75ff33d84e2dce7b5a61e792583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4137f83b2e15e1a1a92e70c339c5d8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830750645b9866ce1eb99d68b579362c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e9e6b42a16f150658fb083617f2bf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fed47645965d7d21fa76506b9f425587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71c82a9806cc97d7f2834b3e03711e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc57bc210823caca92fe9adbaae9f5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3993121df7d2c1bdca522486bd3f106590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964df7b7d40186f0330f06b0ac5a9f37591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9d2b4a304441571244121be79d0d0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855227576b2e638a244b31ac4551a54593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e5a274f23cd7a6a186fd7cdf808b1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cee24c0a3edf7a6b633c6c0b537925595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0497179b280583dfe91b0ecb59ade0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1bcd4691d280cbc47a731b8005704597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec54b1fdb69727af5218fc52047fec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31d9bcd9b13b96f84d6994a9e60ef1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052ba73a1bf665751d02b1dd290e7a0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2aa21839b7cbe25997275d88663c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285ceab758efd548fb961060b6c4583602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b25e34e222bd045a083e4d1a62de21603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109e0b2a3db60fb47f903dc74eb7ac7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14275f3b555904da4c4616064eed645605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64979e843cfb27e83e6b0ecb39d78c8d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87710a4f04553ecbdece46a95d9de744607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001a63049cd014396ea45ba3e93552a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023e1e736f798e1d1800e70baf3db6a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198ba5ae41ca46dd309d98a489e68fc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56c760b6a2c5025ac6ff974b75e6a0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bc3ed65b5bb5fb4eb0a17bea906dc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796cc85c07ea50fb4527b5bfca59c90613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c863615ce27ebd1695ae1374d857e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25553777407d8931f62b807fb672f1f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d29d32b24002a5dbe4f74a0e11c79d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e146248da7db71d51bf6ce83bdf1c4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7510f8cd33749786c0e3cc6c01431dd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495012ef230182e208371a564a3e5f7c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb909c9744240eec0942db8136cf733620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd82d36940e8d4a80d93603f331533621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66497de1a3dce74ab4ee64c43411c34a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085e9c72b4b779d0455f35c3710c058623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387f97aa0a5842904eb94f8bdccac82624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180006997eec35bacbf9d33121739c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbd6213bc770acd619b36b1d27e37e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efa6329097911a6815ca2ec19bdb8a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5eca2ddb73966371d2584d3237195628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce20e26e52969e218b9b168adf8a778629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cdf78790969c08486afa85b8bad7e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e9f2e3182d4623b0fb7c55bf0724d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c92c7651efe2057e3900a1a89c8cb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016276f9a78db28faa9736182744722633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0728e986e5612f01540dd1fa6704bc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76a0d6822e2fc227ee4adb12c605dd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc19cd5c8d7236b5b715a20c199f210636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e79e4642a175eceef71d645dd704b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a562cdc212ea3beb1090ea1c8152bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544a07abbef9cc3916f9683f5c00210639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad11e4a5abf22d0753f73e0180d87a2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66b2baf64524d66fe0adfe80b9b579641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3877431e3556032049a55f371be5ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec34e2d974165558cb606bd614d0fa5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0ab61750433f4eef28235d4aead21644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e312943c8be0dc71532efc56214570645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12301e44d1e7e492edf7ccb22c184b50646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe28cfbf3d3563c48955362a94ebd9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08656ccbfd1e81bc116fb7ebeed11729648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206402e2de500d1cfdf5fdb957321db0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3aa4c191e0b536c7c5e393c82ed884650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5245594047621d646eb7e4ddbba150651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f505e817a951840b15b0a6af3d330f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286eea4c0ea7a2d459e1a73bbd76c33653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f920f61fe3c333d1cd8751e9ec36cde654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72cc99226ca2d2bd771291d628baf6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfacbfcd36607c6be2aba2bdc2394fc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca8270f859a9d688250b3aa1481a5a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7715c6ad06cc8f33daa1a551cc20e1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db89e81a33533d74c1f40999b071e02659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64c5a031383a96a7241cf1ffd29289660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe895b93fa9f2e47b1bc86f4d00a0da661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9faf8f00fda5bfa7f67f3a34f160be662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0744e8818b2456e7853f58b9e58f89663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4d962af5e64efc5eea3651671dc60664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca072e72ee0934e536c221f5f7f05637665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265dc2c308801a5a31bb8b1feec2f2f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bf63f43dc2cac13d8ac3ed9324dce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a9397d0731b57ad5b24396a3b532b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff35da1db46b99dd2a1d1ae58049621669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59178544db7612ae6ec4cc989b976ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebd32d52a1ed6d2d9c43430fc20c17671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81d8c28ee5ca06787ba77477e137ce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b41eee6d9f57193e0a36040de061d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db737d5bcee22aa20c5d4dece9d730b3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12890dae213d17aa33f76452acae6e4c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd4da4138071ee9cda8435855b53ce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41aaaf4f07312ebd11a6335d540a47677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e761e48d9a7aa3f24435c0032c0deed678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4223efb6596b751dfe3d356e85fb2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257307dd774b52e130d4710bbb0857a6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c18b8983a2842697aa0197df68872681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47c9e621b4f725b3ee531c1021d406682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586fbc4172d5aa780a8d13e1a715636683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864c142c9d8b7ce9f62eff433259279684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf6f0aeaba5e5be3a200bcdf8d02df685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cc2be8c849d9196cd53ca53d38824686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086331ac26f62c3741bc938d5374aa7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53447dc079cb3369ed0cb0655deae0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1d5dda39369908e40c4c7f9f4a283689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c62659df2c7c48da071fd6b5572dfb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050031362acac63258d6863a28f9e64691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d08d5d19de10044b31df1459f3ff95692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b8c455598182d04c6f74f85543f74693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274f7ce74b76005c603cfcb459cf127694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe3d8d536d086e77e744b97e764934695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30abdf12edb18260895eb0ffa0eceb3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a2bcd0307d2ce8afb4e32097caabb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8b40ac0a293b6c112791e6f28cd4f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb835f6429c375d1c01bff40040ef89e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61446f4dc6a88d9aa5832ec9bead75700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7d74a9eb706b02248b299caec5903701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b916ae14ef3b23671915da8da26570702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e89761e2c3ad2e69dfced332789ddf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2c8a08dbe9d5e623f4a43f43e85b0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1bd41aade4d25a446c6f8c10c1530705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc9bd10b669b3dfc590636b5cbb576706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aeb7f2aa4922d27bbde9b6266f2c35707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ad348db72e52e8d8a03063538270e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753fcd0913df49d9bb9ecd81cf93a2e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd75258ce7ae78b71f67a90032719f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d996c1863911ec58f3bab58e6c62452711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb13a3338f14672e6a29a33e38745d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c07534952b1a8259643030c719096713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb95df2bfaa08a49f8b627fb72ed254714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a8b9dbd5b21682a2de0a443846852715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544cc7f65d9c14d117d355f6e05fe97716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd4cc9cd510ac1c8025642dadcd8ea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a4a935a16961436def958e6ef9cd6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7bbf2cd49b5fbe3aecc4f8ec9b817719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc69cdfe005a86e99a12eb50cadefa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b1671c08975406119ff9f4a4fb056721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f454812f02de3cf7688eef2e282342722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07bbbab6d31abf37588144fe0e75ca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03dc2cdfc7d3d7580f0a1a2b223c91724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f358a121423bc5ac9f448b1cba1a84725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b03d216e1d5b8f3ec74bab11e03ea2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee8ed7e7d1df3303deae0e8641277a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99711bd0d99ad5ba00adac3dd28ea319728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d089ecb396b69c006e46fab0c96d8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e671b25a1d3197c4f833d80026215c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2182862e7f8334e5a3d974e14bafc52731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2dc99b81089f5315ac628f27d48330732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e490aeb8b3f0b5a706481a3806ccf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96e7b135746ef174175900b9086bc7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc5f924f3edf6ae1b59d99741971e3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cc528e4d13f39ce40f6d456381851736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae6cb47f77c049ce6840d91c9ea18c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f8d9ac6924a31cef113cc4a9c15ce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dd1404ace3cecd3612d45d03e4fb2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f72e18d39c7985965c562ae0ae730740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5f84d92780cb45a885459151dfb0a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83bcce21e709cdbd6897e73f0b2569742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0b5b5f5aebc840bd7f41d8f6a66d0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee470e08b45faf24fcac606aefab7a4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf90d74a69d3d14a6df83a43ec26851745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c87cab4321fa4a47162e5dff010ab746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663e254c1ed0d04ab21ecb8ac4dadb4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b9e5c1113ad29139b6450572f0df3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792613eea96ae76abce92eae72fbf4d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748e7fea185a74f39bb75ff782f4a5b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55e25d1c37bbfbfc261ac5eb8234ce751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e19784cc3fbabfdba4f1fed7bb7814752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07380b0f59df7ee4999e1b2c8a2f07e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872812f761b758be88f0f24fe95e4949754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fed83d172ac65e5c246fab6c4ea556755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bab03a04a7f16a6ab900de5add8383756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab68f9100509e019ecdc2e47d3203c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c627507a3d70a02dbc6d127dd6b71758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d282ad98296c8c8cc7c0376a808b8d2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>