--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411d30f4cc26fd54b972b1b7c4ded0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160be2119ef25bd804f4717a87b34dd12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2726fc8a3a1a11158874ef835951b643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0746932b421153c46e571736eea5b924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64c8eedbae30b3174eb70a1d03f18b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea94d3894bb64d35966975c4c2e1ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d07d0d2cb017ac9fe0ca98406ae3e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578508837e858b54b251834864b227918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafc7f9476ca85b55af0c2647108d419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f52ddd82681f14b276acf15a683d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e2de76c1d2058996de5875844d13611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64b8dc331a9de599013649cd3ae47812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25caaee335d407d7ce8b226191fb5cf113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd5f7e00ef822daa9c9000e6018c2914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190818630ee0aa266cd2e4bdf1d166ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4f563aaa8a63233419a7fb1d98b7616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33120dd39d2c096ee7164610dacfa67e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a9c423a59d9dbdbd231d6864f35e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4f6edfa46a8847ee2d2db0c191bd019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe727890dc076e39098e75e327c829f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78490674732aeddfa768e03c481fc71e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6ef36ae619027781414243b17a25022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9813c9867461a803d813601ea28c71523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aeb75e6b2870f7fdb6573bf4e23d8124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db20eb0ce9f7b8fb9a5fcb07e68fb125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41508663d7fe269f7f820bec104345a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4132962cd1270b80020cf6c2cbf83227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6681f26817c22ff4660cddb9518c4b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f60eb9dd6364b9d268d0ad915039629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6a202b374354fead7e0e8d3d2b9e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2ef15dbe4000620e5700ee0d687c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c6997db8c1334085ddf314187bb4932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa80da04f78c0d57d3106d410a2be933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bdd7993d664c777dfa2ca6ce1fa4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323c21b3200ce9ef7c324a68bea161835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3090317d867a91ccc3df69ef6d8197336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42ee96535f26b2411ada23d512dcbf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521794088d35dcb7573121e8f27254238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1121e0ce3d5743114f266c57dd53f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6120aeaea918ecb59e65d374fb3cedf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d27785aeae1d78d953dc6b1c86d7541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0f63de6b31e665dd6da8d547aa32e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34812619a5397f95145424b3da9bccf643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef1cb6643db160e692a7b8954d170144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034dcb53735f7088b13b65e9aee135f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e7bb870ca2086e4a26dc27d79f1ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9811cadd2ea541d2c5a9a5600d13e2e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06782e8e4198243976c4a804909afed748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe614df5c34b4439bef7745d7405ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d8bfbc75f0b9540a2c4da0357d6c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f33eed3152fccdc73261b225ff385651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbd624f09f4e05a17c960f594597de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe5f2dfc4c8cff2ffc76e51b185c3d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc226177e2f2f795d172441eadabd1cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8ff5f812960a3c8b4d71063041c5555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57b4bb1ef41c15110c1cfb0953504256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cb98e586597fc8e8d87e08e8ec62b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ef175c8c8646534620c33dc58ce9f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be08f9eae0fd602b25bfeb84800c9d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a26eff83c400a348e1d5e9169b34a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe912245c20b20f603f48b74e83f11f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9ee5ad4935fd1f81cd4e2c39e832b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea762a6a68b317c76b8c8c6c00dd96863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ce5ea4f6ac30ebeab8951d3c41b5f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40597e217721a350f8868b3a4e7a9d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d072980bf03c6f400eef539da74560366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa57cb9c8990605147ea1e90a4b092267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfcc6dbb4cb25475a00a7adeb6af8a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a5b84df466cb1c5ed73e6404078ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134446b6b56fb7b2253a5efd069685eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b570c2b8d8406486377aaae284c005171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe04eafe5cd472e7d4536a92a39d17672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd08ccf91576f4719ed87096ed089273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e202ef89d9bade68687040b333f33174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c84636935944a81e3a93751d02afd175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b997cb8fc6d85530820192a0fcecb0776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeea565f40ca30143c5f8bd89758da477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448fb4113fdfda5b42670a298b78b1078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f042ef975eb6161566aadc0869fe0d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795e9a4f7ec00f9455d95cca01f187580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3725786cc23f89bdd58c30f06cacc6081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcf2d35cd5fc77fd0d911c93dc630b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8bc00989d9ce7f98a28cb8aa6345c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ce6a7ffcdf34f6befeceee0cb697f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54299eecd85e366e30382eab25f46785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0704d0de4740c889285598b5128f27b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e9eee0503a006df361dbabeae046c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6eff706681a4f1e1f5d44baeb2685c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d12a4ee89b78ce3bf7657ccaf93bfc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8e13045922f58f503b947f5de10b090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9ed903f0055152d5740062401466e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acd9dae8705c90c4c052af293e64f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b791d1d6d3b24fb1df52c7691700e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864757d64135d63a14065610a362b9c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb25d93020a18a1160a8273552262995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6430c871c57a3db11b281e926c970f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa87dcfc2545d9167062ce35aa1eb3197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5ab49496527b502111df39138bb0e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2ed49bead1c22d1b4ee406f3faa8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d19858c0c77b41207ee1e4a25366c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24104a17fd08129448f40bbdff3be025101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601737d8e07e3250a1ec420d1d137e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910d7993d891b668fece6c8fa33c1f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fe0218f803dd1a84a6146dffe10fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253001383e55f53d8ca66e276dc24589105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316789811ffff9f491bb6f2166e9db9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1fa047e2a1a51207354321d976e59107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d8d6ffd153bb262cc3bf86f7857dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616d87938e64d0bce922fce77832eca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabfb8ba5f05a1fb74e36c75ca815c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fa0a3151928c80a5989f4893969ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e24406db9e6ddaec6cf0e267d51b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67783461389463a0046756b3e5e6009113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befd791577afc09f22482719e69eaa2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ceb23579a9c1fc621c4a92362fec9c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aed6fbb816ac8dcc9865bb36dafdf0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf81832db809bf663a7869526f360a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecdc374ecac5702ba11886aa43e4ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce3dc1b10102602115683d54f923c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20793072f5a9890119c7efc1aca60d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b8557df5c6fed72c4aec9d4b3a159121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b66ff2644de3ecafc29253b22692b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f40a0a419bc9298253487b0e952e56123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589d3b57596f01d7f1786b89025dace124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60329d9aa5ea621546496598008c6223125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1eb8504be439faf53cc34bc8c9e031126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f600c25f241a8dada10f842832a2a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecf6b272e3937990734bb625200b99128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919555e0e4a136f5cc37099a534f874129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c098f22824783b1f5fe5651c460a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f207175e95d55f9792c1c7756674c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccb644fc638560ce1e0fd06570585e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6046771877697ff982590a39ff9b55c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2796ef51c0d1f48d5ef368983f882134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60171d003e189846e1c44f314553d24f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2d04a6ec4a314b031357ce2bcadf1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1218a2cd1ba91f395d3543a8a0964137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4674fcaf9b1e0c919d545f730f2e4eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb92333ef83bba2f273c302d3c7f5da139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc07fc2b3e4df18d8f7ba905fa1b94140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8e3c1f91983fb7f64a1490ea232ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684701a0ab77d92709a7ef7f460ef4a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75db128ebdfa0e05304d4afa76dfb0f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fcb8a1c1f263afe0f916857c58d2d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b790b90a688b19fcf711cd0a3c700145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed758a06887bb7871ae31907cc33508146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73a446ddd1a3d97b406c7f5f2733d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873109d3d22035d2226344949346dbb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a869fcfcc130d0ef2af8881f5f136149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc3294c37462c4ba67377fbdc727a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d0c3f478f01588745c77ebe9b7460151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf13f84e2c2db37853e023175307f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184e227b301a9dfaf8510225dc895e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc613b30a621af4228e9f1e1e1a82e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418a66327205e4c85dd60970b49afd4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5198df8391f03617c279395abd5f986156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704845367b1735c2e5ea6777421090d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848fdbf7858c52b38af2069d3a7a5b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36fe6bd0014c1575f5f4c53fcb8cfe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438e19240d5448e03b7b3ca1bd8ca7c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f3baa73bdaf33035d5a2bf8fbf8ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c792f717fbe9cbc2beb5c55d7d452c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943f9df211e2428e51a64f0c086ad20163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3401d16322444a319740e9fbe6dd4f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79459704b620473769eb81354b71bef6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b85e2578ccc7145155906987d9035166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1a9fd71ad7898a8cb3ff98e8f2a82167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e83fafaa68677b7717a4cf9baf4961168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e5e1e25a1d4b84c5d6d54b50fb3f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d32389248aab2a9a92e55eaed8480c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43033fd4d00d27ac4b6a7588e404e8a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf543b644611acd334c86d202480c32172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090e6f36d2752db9b9bfe8e72bd8237173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ad8644b37e01ca04006bed8fff3a0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56425ec5856e7d540f69e5c39605386175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389048b9980f4a2446c5e789d73a3c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce95e4e719d2f091eae614426da28ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f27d5a839313af9a758d1b1d15377a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ba5340c7516cedfa4689521dc27b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8edda89650b7cfba16191def0dfd5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633158c2293d2cdd8315c61ee0e34f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2805ff2cb8f3ecb35794b53c1c3ea7f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd11981711b66027e92144fab708ea2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26ea5fd85d0720fcc68eb8e777e574184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e420bc6707d1cb07a837e47ed271f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319640f9da54f226496dbbced7233e58186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d849a5136cf608c923f2326094db664187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb00487737d7a8c63077778a4f76836188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a14ae000273e8f152b7fa3a309439d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b9266dfb82406ff048de7cb1eddfa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143ea021068bb24dd2555c8bcef388a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121a5a282aabe998ed8cd209e3d4933192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566601344f31ebf65be2625c6c7cedd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713250cab9bc140b8b04fba11421a8f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212e462c2a60648ef74391445c2236e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade3fb3d9167e5dadc6c979a955f6b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342d52228a5b057c19cf3f384169948197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbde7b039d0c41543f7b8610e142cf2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a200306535795899a1e623eb1b3d3cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fb31bb1e2a3ba8fed07ee36437602200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ecf9f1aab7254056e69a783fd1afe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60bb5544ca5100caf63506c0145fef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7f07afb18979e1985036693bcc76d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f1313960702567d9e8cf460b2d5cf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f18cc5a9d09692c509ad92f14ca6f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2fae3beceb3fed6be134082dfb191206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c501fa10a9df48847dc15413ed5b9b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf2fee0a929beab7a3e4616af42886208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96227ea8fa90d64075d64345d9708d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afaf3f253531274f1db3c7a4ea3c7d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594809a4b1127b312d239f7a25b3105211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6859b2465c7f427b85bbfe7a283d36212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b784ab3f2a8c7603a5daadb6289b47213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e9c402fdeb73e90a68731d3e33d27214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208215ecfdb7196096897915bc72d51f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efcdbbf005ce64372703f2f6b862c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870bef63d15556df3e69e025ff85961217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc167782c85fefe23d1e806b71d23cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58da27ebbbe59060f6dbe2a64c6404219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b2c830c7efb650d19e4ea162ec947220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a9e00f9815bf6b1f7d002d48a6e7e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01995df8ff853358c2db70f741bb2902222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fe0266170b75f5abfd3ba49383f1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325269084d73781a05fe4fe0ed3d8ec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004c2bfdc06933832499355135a3708225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6edbddabf8dad9eb3b6c646ea7892c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae636c991d8d02148f48e708964e986f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df4b33311d1688763bc3eedc479baf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a61ae42c83f0b20663ebe8f88658c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52540bc1bd29c6f711784ec9aac50337230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f942b7dea7882845a749d66cc87b0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd0ceb25b80a068c27332903281767232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0543ebb4322e74a76d0bf2ea3aeca4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d1e552643140beb4c0b8d4ac8bd13234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af134719a7176242f245ed5076138421235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3ddfc2145cce8dab1b5b66aee19c2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d67e321e5268565a487749b972453237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ff07ab7948263c95d41538a78d665238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a94904a55f5ef9ac9a9707134c6aae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd148820d5e98d4c2d0e0035dfb2384240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f53889893dd0a0cfcbe83e0f96b999241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ac36bad2ccc6d5610ee993d46d5ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ea0b7e20689939e7b86aea9845543243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf835d9dcf5b8af7e029f643d38c49a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a34a7d0cc2e0cd5e29bd59d8b8d4ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91dfb45af0509db06eadde2c3c31ad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727cfb316baacdbd482a360082e952e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf4111652a2b35e90742875a5ab6ad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdaf728daeb5db348b1d453cde40ee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1205f2ba81922ff8fef1a8eac1ead250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347e2023e5416a6234be00cefe0d3c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b3a29d8f6895d9f4e1218ed126e4c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a364ee49f7541d4e3d8f6857a5e9ad5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d855403880a2aac3f88377f805ab6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52606fff25d0b5db1c5c10d163f6a50a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c57de661acf5a8e9a207fdf7aba66256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94affc3c1a8e93410174dc0d218e8c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368ce43a304c66a44ab590b5e95491e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630e5eefe4d8004f69554ba844841bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf8f2c838e1a0daead1cd202f2f62b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557458f40fe3995bf0e7e92c50b0f4c7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a524022ccd5e17524c27f19f771387b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17029d60b673489b57e02fd0ca4f8f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ebe36912059c7929111d88a0d9128264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be7164c5fb3683be4fd4fb0fdd82b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20385761e476e324d03910584a7540a9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4a8b37f868784d70d1777108c3ce5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59f617cdf41530b2ea2285b8cca55d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f353e78afe04116703a9b7a25ee264f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fdc9ecee3d842b7c9d3a520940c9c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824855aad0f49cadca2b95dc44bf1894271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3e8360888ef27e7dd976cc1658599272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0e09a5c74c8ed084061a68d3bfbc8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bcde1ec15e4f49e16e87a11d0bbd2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c550d1944dc6db0a75f6adac624cc6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f87ed4535b6da5470df948f9ccf79276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbadbc2b2dd40e9da4264e303edee4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65134e5100dd106dfe2915aa5d0a4f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a2a7b40c5404c5edda4aed02a20fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78235ab09796734969c9e1d98f55c6df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e26478b223450f04775119ad2ee57281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90dc3d2e8a66066f0d00ba9b72726a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371090e00fe8369af25a5e76d5441217283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e2c9f04da29957d06d6a2a1b4f86a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3aec01f6649c5b8d5bfe8145b3fe6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e7d14bc3f87234707d1b24e4a0df2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151206e9205500bf1cd65385eabe6022287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca1db891d56c859901b7a726e11b9a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223851ce6d700f8f0bebdf8e9b88eeb6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f21a8cea8a037f22ed418bdbd6b201290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473621367cd6c2280236ed88b2b35eb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559c290ad87631d8ad9b3d4a7950e01292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53e5cc200f65c6305321162969b144293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec1d27669e10a265f9faac76c5086b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd847c01a06f579bf964ab7389fa235295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf36807a4ba76ab1013c940eca74bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b6a7215b53f5eebd4264f4cc4383e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0b30f4b93d416bc6e7b5f168a8588298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e9abd85237fb6fa36577a08cbb621299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893a0a8e6b2464356625aca0c6dbf26300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999beba9b5dfb8a05c13a4dd0a4f98e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc54a84c45101f5453691faee97fc4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109de1fda28060133ac26b1e9c568db303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5fe927ecc2e132e46274c0b0a2203304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13af6e197b23f4289126b45b850486305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3fe1fea03f09c08ba3061a6795c11306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ed33f1a3922f1886b34f5bde516f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fbdb7cd17dfa002f244bb56bc8ae2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cb07eb9dd6332611c284f7d65795c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa2b385d36f20cbcd5721481b54a31310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47df728de3865771189abddb6d65cb1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142febb23808790740154e1fa979a099312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b776a9c81086d1b323d6a472ea1ecb1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec24b4bda46afd40b7fe880d092039314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c3bf179712434844f87ce10c09adc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee49c2a7b70f47fd87a7b1b65e6ac1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0569bfa92b17b3a7d77ca6b6108fcb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80d3231a19f6697fb1b46aeb73d34b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b8445239cdd7b0abca6da1ac509dc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25daa91bdd9b272b2c4efb7a1fc0cc14320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b4b6e145720705a8772be7fec863c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ea2e1694cdb4806843501c0a86170322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab918fb8c0e1f2c40cd3a77b5e73bdb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04e086ba4290e2cf95d1c9dd2133e3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee2a4a045aa74cd16403b5a97ac21b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9dccb121d8d6888f6fa3d0a7ce9989326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55307c65cb4d11d57e4ad9d4f1372aa1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d46582bfbb008fd663aa22b27ee6d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1721a8c9d4fb817d6a994dd6bbb74a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62aa2cfab278f0e5a9ec520324419b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307dc79320a29e846c1def47351a16d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225bcb376f197783ae1cfcbb1c8ae69332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6eead20a68b573f4e007b32656f7cc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5578dcb2b912030813c62373f17339334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2e65098f66e02fb7a415363088dec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebe4d2970c09727ac522c0c72afca6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c82c35d39ef2c66a8646f5339c8684337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163415e5f3241b7838a07cce3d98e7e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9e85f5b7a1b2d27215bd059554a60339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114a9f5a2208048c335f378d115bf08340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a794a61f57ef415a2e5d6aa67ea163341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9610b14a3894d7798c2f518b847897e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e433421658011a84b39ae56b1aca0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952254d16799820601f2743c4020b52b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d602373fcadc827f44969ab5cbc54345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0015866777c4e5f4dfd3bbbd0e70fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5a96686b4d665dc9f5edf59448e49347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36986a398f075102c60464a8d760c697348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3392a7e37b26f0f5ae34c885084198d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef30e19ef9520b5a043e8576851ec43350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d784788893292290d25c07b9ffeda6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc394eeff65857d88eb494fda16c13e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab8b58812802eb5af592112d7250d3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46fcb0605fc533172e3ab81471f35d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c4167ec176f67aa181f4088f27ea6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c77c457e160e25d37c5440782a7c6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd107e33a875514ebc1b770397098055357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d21419c8075a050f83a2a3e1db4b32358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769118c1a7dee7d8d99b433e70da1b3c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a3fda5f66485bf4d2b558852c4fee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d6bac573dff9c598e38e3d4426dae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e80b66b537874349837c37b4be1df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e6542ba93508cce0c54988eaf622c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f50ce65e4f295fd40eb4b6e6dcb1d7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f942f80be9d4dd8092cc09a6fb5b367365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e4707d34a85a40382e561a8402125366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ba6d9eff0f1ae9d427d005f1701dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d9a00193d86844aa16e522a2d4565368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e9e8d4c987c7ed921c9886a7f5d8a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ddb4980abac3deb3ac7b328edee47370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979714e9be1f6bccbed7a8d2173732aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97371a5d5294dc98b0f8695d92438613372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043caec1a342da098c068eec00460da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25b69d843a996a8f1a5b7ee19b3cb2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51b31534dce1384270fbbc36479f6c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed10f0ffc36850a88db63c5c1de5cb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749e4d85192b56659282873853d47ba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc602c7d495599bcfab43d205fc286378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00c139f5bc95136e79b3b489a4ccfb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2484bdcaecc2a05eea3b967d0b5fff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491381aecd9dea2880583ffd7fddd81381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039c1e6ad7df5396c3b4966531a437f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc2b5e518c1224bfea612129ab2f64383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969d58cdad659b11ec2c20149b8950c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25206ddf71d016fa9bee43ae4f58a1a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d4bbe041e67e7ac718f854459eb3a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348022a2bba405b8d682653f07ee42d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c07272266916754993399afbc1b06f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2e0b75a1dc46bb07cb4e236b16f3e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797a54ae1bce4d4442e7aa36a01c847390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2f69c20d81e42fd1bfaafd9114fac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bd64ad5ed7ce7d349d49f96a23fe1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a621c3815f7380217aaa7e148f2f0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10706793fe3b9ec6a31cc67136a4e9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acae535feb31e3efcbb8b570bb37d0d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1924a38f25f8e147e7a8210cc63a1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0441f209965da56741f3a1dc37eae49397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d12347ea8e8b79378be3bf2dd37d69398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec281e4a8c927093c4212dcff664b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c37edb747c78c27bbfeabc30af3124400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06d7845b3abf25ca523ac03a5e2fbd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c204bca6fbf7e8050f3bdca2ffb0b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eff27fe21177a0934c7345b127d3c0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc4891395bdfbcb06b561cccfbc2f2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec01abd77f42e58a0f96527db5940b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb039c712ca633907598ddede6f2208406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a67f69998815e3b07aa5043ff54f9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c850bff782040c0743f57a4cf64aaea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69703afc7a9e166dd8fd05691f106ec0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfe097ddbf4b813ca4122b3594b120410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8353776ae3a57bdf4e50b4aaa63ba49411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c31b4894e33b78ed6e6470b974333412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d70a632dee37d73776a6e67634309413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9d07ef408c4632ed4f323dd7db452414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ce2364aab62564ef920d6b7283294415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd5538864ffbf4bac98faff50cfe02416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed31218c80592aa14c69b10767f59d5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7452f882af1b870023b432d3773fafc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6d300e3af4e1c511ddf19ddfffa4e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b7f1ee2ba0190eaa4061310a31c9c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a66482f49105dfa3cff24f85296f9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcb40df297c36eb35698e7623cb67e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d1bcc69a2ac316dcbd7a230c159f1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa724f8baa1a925521e9bb40b926fc9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d5fcc7332b60c0fd9197380e9d23f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30191b353a33b80490cbd5ca60b320c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9814a5859edb3f3cb6aac9b46381a09427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee7b0e665d296703b873c7516af297428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fadff6a7e7053650fb9c4d127db08429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0024f2eb8f90fa2bc80cd40fd1231b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc02caf22bb726056517c86e72734b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a335e7e3867e53a79f7ce275f0f22f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbefcdf2cbdf6361fa25f7f0783f844433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef658b4485872bebd02b3629ce2d3a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfeacbff155f87540125a28021c5369435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664a02cd958a8b1783c174d2ba7c0db436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a175c7a1bbef36f4e1676958de56f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5323731d0dc9a4273dbb8340b1e3a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60385ae54748535b35cb2439849e1f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1ff25fb022d46409adf9808b188ff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c334dae794676a5ed9b2dbe4bfb9514441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394addd6e7f6180e1b25ffa84b78aa0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb96eeded0337090a0bcd80fe671750443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114942ba27b25bbc1e6cc5abbff035d1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a73e0a665dcd1a9d0947bcb1419ca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fcdef67d6ae35fd186803c3832385446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01c5ff2f4e4ea1b6c3fc41885393e7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bc8a56cb5a867df84f738ddd4d5e8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efdfa85216a78d5d1f682b333b41a3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4453add0d915e050f76f3ade84e47450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e84859b3cbb7cad2ccb106b183359451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2f2a5a53418194650593d18661ef9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14c97e49c927b2e8c743315fb5112c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af255bcf6ca5ca5ba0619aa570b0d22a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be90d46599618d61d70d397fc125d9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070d712aba86b3904562f3a7cf34b76456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aba0170870c4114a080d17b1c185d8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46407941c56c1c70713dd43632c8287458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53f5a0e54447677f9365ab25de9f81459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34ff5ebe6e01142e8013af097358ec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92d1b1d77886fdddd9fc3ff1dd0900461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e737446d198325cb9c5fe90e23a326e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ee0f9103779ddf2847ee5f3602526463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876fb295a8585c553ffb278638f9cf2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f77a0620ba41649d5db4be05fc48db465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021e815409aab792413be63e820ea18466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864aeee04dd4ceea776262089edcd056467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3e624d408923d7c0e86314e6ad3e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cd7e4f4427356abf976c45968d22e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443a1c8210290a64effecc41547fbfe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e140766c4a9c507d9835babfef989471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c18be25a58b52671e6b2ab76821c8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41470103c19974018c0f650c328a0d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b280c46497a9b3741c3968a83de54c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b19cda8aa9f765b066311810ca5db475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3228c22f62efcbd19a82d7acffffc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945c30439602e5fe4f28d95cadb66b7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4c4c10f350eb630ef6bc7ba1e716a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457251ce7977ff7e46f3319c95a7045479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fa5da7f481f7986d69b0b4c86ecfc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820d0119c6b525ef56eaf53ec0781f1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcb2b1a1dc39ed14457aec708aae10482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e378ed8c5c8b2d67d33de37a34f47483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9063621d44a3a28f74844839ba4aee5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031074a5944c5d37794b38f94ee2a0be485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3668b49b09284972daee2ceb79bf085486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74bb3592974ff49d816da5e52d25e0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac57f338999979c4e6ed72adf2a57a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4460efbfd7893fec61d3df23c7c1b2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69600bdc1d15292079d0be37e98bf0c3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fa9265f4ee69f08b9f25ab367cb59491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf0c6d1992cf1f6d5ac8bc81e4b146492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5387ea10b4f2a621cba42490331c27d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce34eed32d7dc2d6b8eaa073a69e72494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124be302323fd7c5e71f6d5be44f5485495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961bb7cb305b99d31108b4697aea2e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5744f2fb975a35897cefe1f57bcb8ab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0c56cb8d43376f437bb96ecb5aed6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f397bbe8f1aa810e7e31d54914dd8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3b37d8766a79a9e5474a425240681500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d4075f07c396161b4a4007c15443d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df961a8fd43bcc62349cbf47e8d2e98502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625895959b22f59da30706d9751f364c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44c08132ecd444366ae3eb5983a604504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15100ea1746108ebb6aa3c872f9bf66505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a773aae47c5341ca1260ea04a1158c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fedf57f9c560b75cde49c29141b09d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019400fe4642a23fa615808bb3c167b2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d820aaea8c99a35e6eacffa643cfc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48f5a42d2ab71cbbb5cbd770bd72ad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1b164e223bb1cc7e59eff9a94f20f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a73f553085a4fa100eb69a182f38a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d1cda900776da9437f79b20bc3b69513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188688a9c98a887ffcd0503e3b3061e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf9b15123b421ff5c7bb66e40b43d1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14d0e92b9ffd175227fcdb9634caf8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb06990c70a7644327058a188d9dbc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bec6434aa9975ecff065121e17262f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75efda8a3e7e778eb52ba88d6767be6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972820d559d14c2c74ca4e1dc093dc5b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820c3d9aebc2afefdf17c010b0b1272521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f94be60d15d0a2d0ba3820a7246790522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b292123a6dd27c38f93f5776d5bd9b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa6bcabcd0a21856436a89667d762d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d22ea772ccdff08f09bc7145d1a14525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac096ceb5a10b9a0b3f36679e9bab38526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30f000a219fabf51ae57312c4b2d3d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543254b14486886fd856de482d358f46528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdfb75cee3d1d94706ab299237434e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bddacf3badd5ed1c0b22a79a6993a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248fd26df213cf2888baf8e43c5d3e0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102b5a4e287dcf47cc0895805aa04c7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c11dc225bcc484ba5c0029065f4d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd063cfb43e2c7b975bac4748a7f64b3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df637b494d63484bd98a0cffe9b804535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd7c86988878dc35659f2dc9651133536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d18c092e296b06b13f79bdae62450537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806e9e8bb03d684d9d5578536d322ee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7069600ba24349ccd2fa03076e5198539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b3e2f97e87a5803acdf0ef205a1e8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb82d9ae78419d8654b820f732b795541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d4eead3b80156d752ae5a1661b6bd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ebdfe4ecf9d1fd13e490907b21eb2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc953f593c0c630d710418b322f56ac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045d503ccd30e6b827ffd64cfc71fcf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda2308dc1e11331251e2b39e070828546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92c6af43ed699b9852e27f169e72b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050141f4f74a148b81820540b4973c5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f17eb002be714712c8e6f2d2f3590549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e098511a45e8936fdbefc88b5260228550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f927ac7fcc7efc56ce756b45cf7ce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffc618d57f1bb59c4b38789cf0560c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1d657cd80a9fac684fce92d739b83553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae475036046e38a3cf843b6a81e682554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b897a4ef72dc8d7d25097015ac7124f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30534576c22a41d951eb10118d0363ad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f247c5142bd39bd6e5e4cea7a3bcf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c9c383082101a769885304f892988558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b954ea3496e58553d519fcd14e78e3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f194c33614323971457994708de31e2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06a4696a5db376e95cffab66c9787a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a43e9a31a760a6729bd2285d1ad7f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36f630f680ff6685d956f4ac262c4a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b39c886160566972fff1a9ebfd5e7a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d74dc0e8b5ce52367f1a9aaf84b81565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e43094c953a86cb5fac42ab78353f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0062902f16ff65a9ad16e45c89997a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defd9bd030b28a65f55d43421ab6d79568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80641fcdd9b4ea0d3e7951f8ddef8cc0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df60e85f16d2967e8eb4c2eb84efd05570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008fabd484d6b03678de1cb4fb82b43571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16856e8d40b05635096df2aea13987a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117342be538a3ea2d25f72680ebdb75573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223ddbc95d1c1cac066747ae437a10e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353de213548924ad100167d7b8c03f40575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a94f5aba5cced9fe62ded72fcbdc0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f605bed090ed45da19e9a8f69e7d1e7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c69fe53cce85a7b07b40b8bd0db8c0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cc7a8b2a4fad3604ecf67724dc77e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323af76ed3e7e0fb8e01975934cde8ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe09728e79f37649efb4111a3b3cba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e135b70826f12d9589b06b95da83b16582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2028d4415e793a45dbd3fb49e1aba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4f22eaacf19f12b7a2a7bf58aeefc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba515487c0a0472625765f64378bdd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a8e28a69124b6e4fe804bd8bb57da586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bbf7155f73254c0f7a650b11a9d8a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed46e005a7f5f7ee31baab5a118d93f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ae53fc2fad6c141bcd02ae5d5266d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe2f8b53acbc365c72b7d4b6dc3c78590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2cc5c1d8b701c488b0e33170fe68f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9fb4229ebf72c29be23c2501a3f8f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0279c9700dfe2d84333e4209f07b3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201102d84086a8eaae167133988f5e3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131ae7a2da87e0eb0cd1bc1f843a21a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4949969f145af4ce6217dbc546e72a1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1bdb9aa30282274faabad7c832143597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10a5773a9bfce1ee555d573f9d849a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000c6ce46c541b779e7a06047dd78ac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2049741ac4ac03720de82f232d55ad5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a3c4b2612fa4824743e3e98b0ead3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079fa68f6187c8f84ef7927cc80400e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c0cea5f4b97c5380294422d5e04cb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac356ad55eeb8168ebc7ef6f7f672584604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb336f05809d2dde73b2cee96e2981605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd6dd25e6ef82ba78270eda5c679d8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fe5982da8461800b82cb56f8090b2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976d3409d45b8661f0ef0448614841b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8afb177f2ef030b86b8bd9c72110c5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b327fe5da05c84200408e49b8b0228610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dff24094c03aee720b42edf3d7d969611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3ca03ada5b181e13ea5ab08eb94fe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c5f0c06eb66bcfcac504824029959613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531df379f21e676fcaf284b856008169614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da234b18b38e1b769141f6d1b2e111d4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54981d514e2094d0c28b635cab90f250616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd844addc5850e32e14343e76ff68243617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696d2c63cffb97eca134fb42ae35372618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b69ff9610af23dcb99ffe32392151619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed41d6835b286fdb1343df587bf309620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db67ccbeaacd225e2cf4170a6f6ac9d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a7b1fda9a7f64eae42aa655f0ef2d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8c471e1c92122617cbc4b9a7a78fe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b78d3cfa04a4d0927ab6a8e3e8745624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3122dfa94c77e69c0072d169de85857625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419e493f152ebfa4f0d1f0130e45531626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e46103c7b28130879bc487f3589f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84578f129378906269b969e9e26ac991628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea8c8f73ade70d05fbe9ec19c14f88629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ed94a33dbd73969ae8ab94b616c8c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62fd1cba57c346252c217689f4a2ff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb79ed2ac23ee73d3a950c6e0c41f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f73c30cd484f55a0754211bab9fc5a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb0a42da6269f6c123104085ff12cd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f7988cd28250d55ea47ae8c2a63ae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34c01bdd3564950174169234368ba8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26e326c207ed4ecd54389982172218637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0cc62ddc51c5c1b25fb606652f852638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763516f0714145cace05a975f2ad02a4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a331a4d7376e6f895b12bf8d8ad78640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d005557f0770412add0e254044e52f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363293d10ca4c2e8e32fbb4c09f543d0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6e0b3a61807b8b4369f14b314438a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b52412c6b0cbf534600c2a6ce0e4b2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752dc14aa6803bdc7aeb089e954ffed645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef544c2782bd5d0092a73dcc82a5a531646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afcc359dd0a5492338240b69fe7b57647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0ec85e96e55c6586ecf4aee015605648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06eb8a7247b97ee5bfd0ad848f48db649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862f3906e9055db75699f1b60d8d072650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb491e8f59d10d8542ccb725549b0f2b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55047e7e77e177dfc9c6f295062b8d3c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878dc7cff07588fbf3c4ed76cdbcfe5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac63e06ef20f4dcaddfa10ed15bdc46654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc526f6ec88eec91dac10ad3608258655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1374f7ae0eabc7b98f35b5d815bf8d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12caf85dc1ba9177d5b3c4b98647795a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815f4b1ad014db39af3ce48151a86d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5104c74f8a889995a32b2bf9b4ec8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b537d57a8d8c33851c027b714ddfe48660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71e18c311f80e1e0d29c080328b161661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5db5e681e43d57e20b836e34d1b364662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90a09489ae628f8fbbdd3ce75114f9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df66c4e0fe404018a30eb503509d88e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fb2f3a72fa975c72d93e7447df1ac665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd228be2b4a518147da985677b879ca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c351e09c17861414ad42e6cb8cd0d6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0695f6d6bdb90e09f84197b4fd4f637668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5528a8989028628a1fbde46e568987669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b5be93e26e8594c89e62c9de13e31670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fbfb5c6ed25614bfab9a49e4babf3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dabeef7074546b5fc4920c3456ac0b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b45987eda74b2f47fad4c87001206673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a16e3e051389e76fbf987b441035ce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ee744820833ec13abcb1694a32a9b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea81fc402b38614567c331f72c8ce28676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d1f6faa5dfe14793cdf0cbda947d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffa913bda421eabe8d9fc2aeca048c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c80b1647f3814b8e20c7c8bf252d42679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7713328be7a92eccec63fb398e6dae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e02646d0146498d5139bf13c9ab680681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f32e017eba10170f9b0620e8e0c36682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773cedd07a7a91707e5a88ce1ac511f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073dc35b6f0a05876632ce5171bde1aa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df1b8f29e300b9b91184d3bdb06b57685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68dbd6d455d37b6cfd6609d615b8d2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5f2917ddbee95d119a922fcdcff2b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532a3ecd220222624d593e71dda5bcd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7d26abf236133f62a5914a3d89375689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba12118845bc779d988bcaa55f65ada690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbc9ae076307fa6fd6d71087b91277691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23ee6cafff13133cb5f10e0df76c81692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f58107a95b97c05cf3869a2f71df2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02be21a3e4539cfc248b24dec88a062694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648d3291a4ce1a9c71472eadc19e131695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266024303d963a59f157ba2cf0bab243696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efba3e91b43b9a3ee6a449d1439ac5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda102bb12c420644045e123d5e909d4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f768510b8fba423312fe3820449b06f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8dff4a502eb96917a955cdb8eecbe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a7a7c587c0ea3aee76452e9e11a9c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33d21107df83f034377c6331556aba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969fb8439096f9357f0184675be66dd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb18e9708617cb398ec93eb2520d6b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764eb95ffb6c2baa55435e84363a4156705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa80c3d7376ac1790659e7f02510d03706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512aad2157ddc0e21d6b861629c1ac8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ca405d84892f0593f44ac0aa4f7c1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da800613019b8de8bfdfdfe8555290709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57375a3f849dd2978762b1cca6011cf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b5ae3cd1055ea7a1763c5e227436c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8737d52539aace3621226726292d1b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0441386aa8c56d8027076ceea4bd00e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14566777634a61c26fcd4128d433e8d2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3130dd2d91bfa16528260bc0d5cd8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c04603a2b99b66357ed77b893312b6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea36577eb57f186c3d610802452b488717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d536cb7770ff566e02b54e86074c0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80b295b322a8e1744bb2abfcfdb55c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302bacda14fa44abc88ae80335c1e93720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64789b562662859f3ceaf85882ab603721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e00ceea12ff4e33b794f5ea1d87491722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256c776d4a6ed7c06d19f74b1988f22723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38de28bd5f638380f442c9f80194bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc3f3434aab8604678f11f3125cb4e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4c1cca93d04ad2dcd0ea20bd555a4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67c6904bb2c36fabcf247fe62197e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddb2340a7d4180244c0db7ee72b80b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc1941e3e4ef423de721f1e9642d90729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106001ff28bd53129b00121ed82f3ad2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad78153e07a40b861484746f7130ba2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b584fe11d798ca68f3e5e8e43f388732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facba69edffa677f3dfae0c8dd86d582733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c2b9b4224d3854104a52e4190e686734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58726f67aadf52ee30cbba692659f6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7ffccbbc276ebce6cd0d9b04e82ac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2537bfd8eeaf582c74fa10f67c5a1e5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67cc000e8a6e867c61d315c80704de738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e049ee2316adaa436b9ef1e9b0ae9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206d02eac7396cd3201eb21f014c599740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9fc8d7be0c522e6c703462c085693741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ed688957d87f04764292bdfa084ca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956142c0f7e7f48cf58e5cc1c019a00d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2696dd472bb1f8b4ef82d6ab6ed5844744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78cb2eb25c63fbeebb1b84c8fe907e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374e95092bdff306df8e5ba238e4269746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666ce251f67da2b00102b03d0b97894747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934cee2b2a393a638504c8f15736dcb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2dfe10cdb64c6c86e3e65788f55e5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e41cf472b675b366d62dc91832bc4f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396324925cdaeed0cf17cec1fca2e73751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba4db0d2e7e8b8530136749d7cca83752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e6b5a79778f2472672734a2c99c26753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f991a5c96cdc1529001daedeccdab91754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381f5db638b641be038dae951dd7bc8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e852803761b572a1213c563a0650d6b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd16349f6f1265ffec3837e4f939237757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea6175ad61af0f68a5cc7fcb7ff2a0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea6227e32ea10ad0c41a07a7805718759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a5a20942ff235eed40415021bc4f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0dc8231817a56f81f9508fea9b7762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b76e0727e27f6535280e7ee5c131963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb731b05e8cb3fcb527f0e7f6cb5ffe64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993d1b0ab51594ced9d08edc4386a365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b310bfc414847e6a796b011f2119e386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcbb04186c24fe0c2a6b47d9a67a697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba4eff3d95b1c1ae5c69f51b8595068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d0f4dca8e0e3af5dbf877762ac5939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07acc3a87cd826ff97ad4aa403cb31b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f070866abfc909e030581d784c10511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625f21a2e5303d26df279ec09c4db1e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85618cb445eb2ff1ffe8fb43217aa813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb3e3bb089a447db9fa63abe7926b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab2e93f2361da0ff9ee7dee37878f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebe166cca08a5f65367a6bdbcc57c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c435bff24a68f625380be4cc00de717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a627fccea168a2323886c57630d99f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61a4188ba868059901ce14a2db40d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970bfc2d58ca7d7ec96cd89833828bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ae4b5137723b44a240e155f2ff99521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14d9c9c9b82d990a9ca1168e34aff822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df410e5ec4e80a3a40738f576c433023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e75d6dfd4f1fde030e5a4dc3950fc024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5dec8e2d927767421a4e5bd836bdba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf277036e054e5733b8617d7bc209b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f003f26191f6f241ccf4d7006474c7c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff99b8f3471d5ca6b4c9c96047876128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487576be09a4cc29064d0089cad8b6c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424d20d7b0f85ec287709ec490a4c4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6af8f67fc703432e9a6da2a238a1b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0f6a7eb6cb076db11a8f69573234132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46d13230970191f10c14ab058988d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c77d5e7b1476ae6d2bf8deeae7c4134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca4e6b14577ce2f3bce7d927e04f8235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78844011fc26526eb8eed52049f0cbf336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bd82e73bcfdfd3fc09e70651db2a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33520a7c1aac136c72f9f91fe83a648d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6eab45d44c0600243411fab72478f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bf1a3ae6c8c465fc38f3143cb92d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7be8a67e2cf6df7143b44da5a6bf741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904df414e2cf7c0cecfb0ada2add9d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c551a488384317e7b411d2a75f1f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aab6b47eb9226d9b97c674d577642544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa80c0c9211b3df8a82770a9735c78245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aead93c26b9815eeb0697191a121d3d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92ccb1e9651824e65b0309b91c774847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2f513a08c4dad68f2d5965f80e0a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311495a7e3673e9dee17a922781c1cb749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1b9839481021b459ea456d05d9cca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2325d6e00f14c128b327f1cec3115151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9efbaa8188bc2074db68d1f66d9e9f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57def43cb3472f69f4ce7889748da653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0b0510fec01b14ad1fb1bf963cd4254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16c85dd86e75f4a0c9b5c912b5057f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457593703ff285ef416fd5cb4e3992dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ea830ad3edae4d428070c40cd1d2657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2d2f3150555c6989323cc7164146d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7069078beb60a75c817ee717a37d1c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52e67d8a38ae050d93f1679666928c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbb11867ea93567a75996e016aa61661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d55ada0370b7f2f82deb3de6867c0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ff849922e7982c9f3c31d7faedfd763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c022c5903cf9b6a76e31c6dd636fa9364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5784fd30445302c8b19d8ef3c540965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44351e5075b8e1e6c348cd9d874ee84566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346a809f3836078f474a6331b19ca5967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c460d30cb4cd53661f71389b9849f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eaad62d8934103ff8d54672ea60d0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85b4ee4e70a8b55a740d482c8c7cb670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda91bbaa53e64ec0d15ed98e391f4d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b377e5d252263970fd3352fdd9efe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aaf1749366f7df9087d6b33c3a714373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb70d9e27ddb497e983bd1a2d06b1d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f446786c6ffec762c9950a675cddaaa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4d12cc795776c9673b1d1d145c76f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af171ec0a102bfea81c33d32da23c3477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89395cfe71cd3b04b0a69fc2715c9f4578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74896919314f0eb171e88237025c4179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b787c9d7b635564cf029de7cd2bf99d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba91ae29da63d3855206a42903d53f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0216a5f6f9a6b68cae42b4e81c20a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888596e68224dcb95caebafb6f0daa583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2ced924b7371999ec411312da3da284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106882652ac20909c6131305f6e509685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31162b6d839853c250d941e9e575ff7786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb490213af0021ab62d71028205e856187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029b37c1283f12180abe6075b44203e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0412f741f7072f5693ecc8c70f5416d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ce96ce3c17b15d74da85fe79b8f3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749e6392e10c5f69cba9a7adee08fa391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c1b6b2dad73f324b5edbc8875b26992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87716b25f0d95226c41ff5c293b1e0ee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d923b6f32166a84d3eb8d37859d1694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef022b470678e1a2a3c35ea507917595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab476eeee86a764c61e79889b2a3561396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbd8a48608dce84040777c11a31ee197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4394465860c087563c40fec3950d1998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fe0b07d787a2541169483705ed39a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345779fd5cb343136807bd033db7d020100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e475e92746eaa28f2dae732cc12209e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a7eea26bbd03753cab05fa06573ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccedb0b396376e6575721ae5396144103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b482b4c4ec885e5dbcfa33f14ca824104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1a7051843bc084c6450af26d02a79105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3491ff226dad7800892fd1d7eb252106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abf82c4786ce1b2743d1af0fabad9d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e9a79e9047b8ecadbd32e7df3b76e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc120534ad454bb5549ee9bb563303109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f55f70d8b9353e64827a101ead2aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad33f9167fb8bdc69849dabb23329b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de49dd5a649a3132278e669395ae73c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e4f0fc23e2a931d51b660bbfc5742113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e3e53c71bf8dcfa8eb0edaf70e9f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6aef76365505153af3dcbd7a53dbf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7769efa41e463278c03ef7741c97d39116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e183ef37358009d6dbcb83531edde5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcec04d298c2145a99dcf583154c30118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021bc727cb53defa88d91e43302ef40119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93470f75325a812e1481170310d14aa9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37639dd6cc12a72b7c484f951049b8a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f6f7fed273b4641bf6d7e7f6a4ad9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdb9fdcc1f290c39d1337e44932647123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3fbbc554fa480f6baf6ffb138cb8e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c6af8dde01de6158b8253d00ff058125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3945810758c5249d314b0b72b602b73126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6a4078a026670cf98aec556655d91127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa91ad0e745a72b369154d42d7eb0ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d7e172a8e220dfe331aa13d6236d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52de13cd8392d1b69af13db2672b7e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece221734c11baf793858bad0f1dcfa8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a8a29df8db9b6578fca6db9a9111f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9005494942843fd0557f078e5d87c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4617332307f138ed615d48861971b6d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121167bd18fc524bdf044a4a7852986135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3dae1e9d8507b311a5b0f77610b1a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9d975cd02deca69cc98c26263c649137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74e50759321b75392f2634cf1fbf39138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf20c4851d21c41b2da6fa80a53da9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca961788c3e78e8b348084ccf3c7c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6d7c10b11fa7e4ede4adb0c3ba53b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68474deb7059841dd76fb809f9f7ba99142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d07157408ccecc3c11700ca7b60c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acf2f097ff1fd6246df26f0a9e4f7b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50252b2b80385a65fbd30a507770f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3eeded6fad33b704d20ea632cfcd4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce94f86454ed158778c444c2709572c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae2da2c47da88a94617c7f64b13eae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50630cd288d05602b8a39507609d254c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34735341082099052679c96969aad400150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2286c90029dd265cee80e1acd9736151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be516c60856b1f3755e0ffe6656cd96152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e6f95632fd13c749224565726a9e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c2407784070df1c6c365ff2c0c792154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53d700874b4f690143294bcce2f32a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46789696c24079825d468b03690999bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d5df1116ef9a3c21d68f857a10bb9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11f5ab2711d5fffd562f6d2691f43d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b8410d4f8804ff54284126a1c027c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318ac27ea6b64f4af319d81db35f1ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf61250ad819569837f9bd2ee4d8a87161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93e33df68508f4eb2d5d28eba370e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd37c1c2732ea967f3ef66bdce1b9b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893cc29cc6e6a0fbc54b26bc718dc4e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8bb88ac05fb4043290dbceead803a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd67535fe5cad7ea4d97e783302ef2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9361077412c5ca74921ab1f8dc3285167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e249ad333aafb7d04ea97a7f7a47186168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c010c5d1f09631d538035362dcc79d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333eb4873f699510ce6be025fd13674170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0185da4b3248d6d14b7625ccf0006f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695dcc03db0e9c57ea5ab6f63ae13ba2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb658d8a0efa7fcb731bfa8456ba78173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771eaed01cfda34b11746b1d953770af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68692800c38df48c85370d428837f5a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d869ea14eaaa228e47f41faa4a89c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9184964bdd09e41580136b296a112a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125108918601803030e378c0966f1196178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38934f0a03d4ac9056d0039433c8ed8c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436e0dcdbf359e790f00abb56a24152180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ba6821e7310a68f08db2e8910bdeb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1de40cf2d253b85b560a2be56f3c49182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d22a49adb1eaee487280cc35c5694f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc916568932e55ee5d8cf7d19e51862184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286f675647cb42ea3fef96727f08577185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa509ce88ad4980d438b2ccebfaa19186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8034ff64ba1c681fddc4af858627311187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6509b0ca12c27e044649ee5e015e1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206468f6bfa3221271902f52af137ed5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed2786bf5ffe22a661cba9a3cf4529190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0926d2e7c5edd30c94b8147e8c936191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b951d45546af07ad0c09d8ddd7f336192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae16795733d1841c747e870f4065e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd994c1193d6e1fadbc9de8967aaecbb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5ecc1a9dae19c60dc11ce127cd410195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e858d8a98ac2bbe2468636d406c01f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b37a2ffa209618e00e6754c46a2cc1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ced1c67bb5f8e3d63ce1d4a64970f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6ae59851ffab0664c083133ca8ba2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b38bc73588a287d79487d7af24c7b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de41b9ba5eed4deb638c41dcf9829f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537c4fad34d6838b8ff84c057c1d809202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded07de541b42ce9388e95f574bdbc5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c167ce05c2a97099024b564d26623d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9100eb1b23622da40faa6529a641f5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1164a4d33132379c3e52e85b218fa1c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efd968e8fe544cc903a2fcf3591926207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467d96b4feaafa6446f646539ff84af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fb366e9ac698eadbb130afc1bfd87209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39227dfaa3d4a80bf40df4d838ff84210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e67e0bf042e1909e0bcd14c89c256f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab380f5ad70fefed851c1680b49a695d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908760e600e290f31e062b760e07371213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12eba178e963740a95200aa199c608214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ca09726dda847966927479c683b81215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394fcb35aaa477dcdcab69c2fffceab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c14fb7fae1529ac9909457ed00b5e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a2673b5c12694d869044ebb5f99f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3130b3c816f8926f22d4689f4436a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bb52f116e1dd7a0825f2585ef43cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fb8ed23e355e280e78d24760028e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d04c1e52f7906608b69cd4ca080b8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7222aa4545317beec768196c86333f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d81c554e88d5e52fc8aebb5e318171224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096bd07d445599b9f523f3dece7e768225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938549659e1d0fc90a2708dab3ff994226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb463123f4fb104fe285a16d9743b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd4025cfbff301edb36e319b31e8cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741df294353253843c0c68f03b917125229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197735f129e0aa810c25c97a87ab831230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5bd35e751ccacc8b5d98c9cbc413b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b572f24e3a4012b20a33dfb6ee84d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae7b1a404a5595650555bf7c4a6575233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000329f5315dba81872014a69ea6565234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43417bfcc21967052032859d542ff70235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a64dddc9a7794587fd2bcb728b17a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ad4302d597c1612df7877ed4e2571237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a358245c81d2078afcf5f7db75e1d09238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35117a760a2c2294722e6b78f1dc19ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070d486d882019146dc5a83458ce246240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409146175f647f546a66cf7dad504f91241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462f5989c51c427257abbadb6fe7924242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4c4cdffe9671299f160fcfbe485a3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054ad070bd3f12131a8e3a94be4002c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ec450ed30b02bfb8570bf666d8f3a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b560c04385776b7a75e3dc631e96c13246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ba075d53cc42a9d37d4aaf39c17b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98057dceb2117d62c261d4a64631ae10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362b729306c8e7d7bb36d5a778a983c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2c9b7f7894562b4fccc11e5ead5eb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796a9d0eb66acc5d0b57f877c7e4d21251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb30110d16cc0a29c668b0388e7d8bf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a447255c2191980d5efb8c306ea3f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14e407abf31483b468bef9ccdc4e70254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082d344e9eed741e6d1568ea61c04ca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c5d86200c48de7b8d72911b1c867f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379138b75ab544d15a8e85e0db7f9be9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff1e0f8c7c040092236d84397ebf9e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50923cba7febcc7e7bda06ba4e874c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb087c44b46e18c51dd203194a4341260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8a8cf7bf1779a3f801237d79f803f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7cd279d8e7093dfc6128b8eddc008262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1190ea0f561b5f4e6e31439e02d6c4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e3df2ad87cfa35b5e5d3a87713735264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba4fe69fbabe1f07b3398e81f2a2aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eeab0aa4869a7d0a3b98684a581648266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c288605a8a575c6888e25561bcdc0f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbca97fc78a14b91c8d162e141eb49268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe9d3010d6b63c39676e90eee088ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf70c77bdff1da99e01f5087b48383c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00cf9293fb1ccba6e8aec395b01312271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74977e409ad356209c9bc3a90a298f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60480fc9cf979e0a41f80e2207ba01273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbb299b964dd5e9e1d4e1caa591a99274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93675b2e10fd01e55141f360beac3381275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866479f9fb15015d6c7501d0ef0670b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655f8660646323f82834d9b91fd6eac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7463aa69d8b5f36bfd8c4884eac812278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9f900a67c85039dddb9674e00ce86279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a86ef3d23f70adef4932ba9a125684280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcaa32f403cef95e0c1cda2030e689281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e2050249b082818521600eaaa4c4b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac27320af47f7035611e2ca693d98a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd74046b992d9b1f0f1ed92c98501b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a0876002d38d4b1169b9dc74d50ec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0eb713737eaaa3e0cce920cb5f931b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ceb6d0e0f202e5c76ef19160bff391287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06dc5f3fcd91afe867872e0e7da958288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e37c4c1999582632ad90fb4df4eebb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e67e89b774acc083735639f9ad2886290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca01e0d97626ceabe0512b3756ab60291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5736be29b428ef5d9dddb148302b3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42fa7d6c8b5387b9a725e61e27b536293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad159a76fe9f859acafba2a47aa15e04294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf025e4ba1989cbcdeb181e50525bce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f353866281dae2b0bcac6cf2e2a337296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be95e8a99a7df57e88a83aa913baa97297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533c77f0e44ae9b173ccf813eae41d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0748f8697044b6f90697d8cb8d322299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdf12a61a119d560c553a7ea8b7bbd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43099a5005a71504c385ca7f37f88a80301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333c2a0a6af71b48e63c0c22eca3f5d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5492e2d061d18ce6dab9feb3afcfd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53b92274f33bd3e55986f34bc02af7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be68f00ed5fcd8c52a0631d44f5054305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c9a21b5ed1ec9dc2e4455865183af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337f33e92bf3481a5d74aa5072160ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4822e0e124bfc4be5eff345fe1aa0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c77e59f7659ae1472138f983b4a5c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac28ad5c4500194c7f7d0d20de002c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea239652584987f1708d1f45a36c38311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1daba43b4026e4ceb553aa54843b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a371a71ba9407dbe000ccbcb9b7d04313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef50900113e7ff725bc4e9f559c22ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94250c64f400dc7e9a924810133d1646315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5da725602636ff2bd4a31194196e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50657061c0b66b462108cdd6726a1b70317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9901aa3fd126fa252526b015550fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3c7f40a2ac6f8407e1f35ecfa2423319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c5c92deafbd38494f4ac18fe9dd24320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f4d8151b4e056252b73b7f66d3abb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85179bbcef339280f583a4bde7403d66322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162839ef9692f121845a99dd1dc9f2ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12abafcc39830e7bc1722a7e63b5753324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9308227abb3a98f00f0a2174b2a4de325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3be01f7d25369769e9b1345e2be9c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a285acef0a1a3f90668fc6a4caa6ae8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acf767c9467d7c43b2fd4c6fab9ee6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc626c518b0237a64fbffa3e139a9d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef696e15e67849c97d65e51907a355330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2f0840f77cd6726c74bacf52d8d09331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01007a4d1aa273aad281a7c57201da6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae67cbfb7142f7aba1a415a8c11b420333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32ced47fb41236aa6d6b1091bae03a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe705c7cab915affe795ef98e5489559335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4b3b65004bcb16bde17e13f289985336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da4b7f2c1e6aceb22d851555d9799e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f866b25217d6c9e6df7f3487b7879338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486bf681eedcbcdca4e61947b1fad06339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef7b60fdb8f4a965cd6701e8fbae82340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fedc7f40313946c598de45cb3859d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ccda829d93c2d109366ea8bc32e52342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced547b0a02e08f3a234831e371bcd23343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75aae6624669164464787788f2313a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c010614078ff48bc97d7ac472cf2e8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447a5d078ead0d498d418dd8184f162346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725f33028657071b09bf5702ea5d3e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e44de6106b1835d6ff55b59b4e43a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5854db8a5120679d45790b58c8540349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1391b5c0cc8798f135fa401f10f39350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0613079b6b997243480cf684abbf8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173efa4b93cc5485de99af0aa7a00e60352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7d32207b7cd198a06c080fff95a4b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a408d5f1f817b92536cfb860d2e46354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4031c03d6f32074745d9009fa1433355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1052afe0634b175d34211e67a56565356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10a7d83ae4f41a8bce6a443ed9e841357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2d4a2f738c9a0d905b57dbffc2215358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87a100571686c80d799fbfe5a212c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a150ec43caeb28886c7a20f45baef13360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e27eea614f2010d67dba1a78e727d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a498d635352139e46d1b8e1678a4ca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece4fd358965ee00ae892fecdd489df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4044adf4fd4e67e174fbc6f080de9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281aa5e3a5db68f88235ed621add3b61365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49000f930a3e3514d1c23824742531366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be7051286cfdf423986bddbfd9a6ff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228331bde9d2eb57f3757d8c4976de20368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3045e2d748874da894c774a55f5b89369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada96377a18cf80c85f58f8c59db2e2e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c1bbffb3782805ddc14e981e413f8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b31c91a5465840739c9073a51a06ff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a8ebd6981646cdda88ec2b4799dc1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21324dd530946f79e4db57687e5d6a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b81d733d02132860187e97a5937c7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f016b4cc25bd528e175cada16bc923376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a36743be450d39b05f8dce57a2b5f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb452059d15fa849948608b57e66ca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162189b3989d5b2a83528e88134f28a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcde188ec599026c3d79cc2a3481970380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d271823d1ed41bd6c4a19f29765301381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064ce63cdf455ca967d00e0f673e581382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd2e4ec308f8b038ed25e85fbdcf68383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f527fd4c41507a84b2e77f0c3277f0d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d7bb7d254aebba2469249b26299cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2e545595b60f8cb97ae64dd8bf97b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c9dd1434f87f20fa3673e2743b020387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0d0a09a112d1d6a8fa68230462070388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d2d8720def175810d967d889236c6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95570eadfd4102dbe18ddfc54ae71912390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48192e9c94ac80145dccde9eaa7e3e59391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94966c51d92cd6e12e0fcfe18b63380392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45f8b4de443a3b063f25257b21f7ac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ed7a558f822e97ebf5e28b241aca5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53305e253fa7c4b2a19422d1196f5a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08def6410250696ef3790bd1620b7895396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae5ed9245900cd6db739143e6e73bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9aebaa0175795789d5a6169d08f26398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79633328bcbe2b8393ee1c0e134124ef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457c16e40df4098d51acb13609d2c88400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb67a6301c40502342880acef833ae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1a3c8e70bc23dd1c0f6ee7d6f93aa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c84f1b04f175e4d96f0fbfcbc2c5d6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d997b9a4061e201124a03130ad22481404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72546c02d4e6b07c04cbb4c8a21bf74405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72199336f3ac5fdd1a88d80846b6d9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebffb9d9c7dbd5e47a5afc384f5d60407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829f46bce31df1a4f72d2cf05002400408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de352023bdaab3cd413946ab3e68f241409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0dceae88e9c2573c39c112962f9ce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441abcffbe646e71ea8f393995c2668411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50e4a73437aa6eb1f6f369d73858e5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb7c982b324ddf32111e1aaac5f961413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4283fa249743608b0b968b070247e19414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6413480e57525e2babc0d8860a80a39415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edbc4d7fabb247c12705da97b460aa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842714ee0b95bbf9bce78bcbf215924417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad22e5b4f604f1f98e649e3bdb0cf01418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce02598368ee441ab82cf3658d0f646419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149ccd11dfec09746115a9fa1ccf242420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c9bf5f7ffb4d3140f00f22b6a0477421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb35d42ef0ad4707bfcf87d47b10bf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66699f46abde9ec9dbdce1a1b909dac5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2736644a62e5376b3288738103e3ddf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ab7803c20146bb38d8633d61c6295425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e6b7cb4767865509f726be26aaea0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18c207b9c1e15e48a46a63e54beb8a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a85c8d4a06e54096c67ae31eaaaae0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03b09f5f56425c167fe2aac13bae54429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83486256ce64de076f5c7c6abb7a32430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff6f700aab2f179121efc74360926c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1378c220ae2c93d6f6bb55dd31dda5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8473aafff8070d65df3b2e42c780b7d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800bebd25c47f6c41284c9c04d37f0f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158c457dedb1898ac2dd225d4c2d908435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f796b7ef4f73616ec5fc0f699239d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94b9f0471fa602420f0cc2b8700857437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7d632ed9a8ea28df3c73ab930070e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cac463bb96d82683c6ebacf58ec6c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4cc12abdf60ffb62615fa682e9602440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1350caf01d1f2caf3d753dcb17b3c03441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fc4e42ed9398378801e975dd65a5d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e237deadbc472f699f8e89c6bf894f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bcbded625da48811afd03f6e66342444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b290565eb1997c04007c2dbeab89d3b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6a91262dd517dd14c574f021842e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c01fc2ad2ac90082c5a2798a875790447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea4ab74c1704ea1fb6916da743718f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba69d7899cd1b0ec78dce27605697f1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593a96d71abb203c7f609d01107af62450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165238202f5f5a5947c5afd95bf9e07451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a3685daa8ef7be1c825a2c581bb09452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f75c55d744236fce60f12094f536fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39d9c370e85f0f1f3ef68a68b50b92454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1809c0d84581ca0ef57cb583d6af68455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f9062122b7418f4984c1dea52d2dd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dc47f733a70b4c81d948aa4abb882457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d26a6fe5507ef26eab06694e3883d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e1780021333e349fdcb9fde2f03c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658194b898a93d0765b068e2ab80e420460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802df0b205799f45ed82d5cc9fb4c983461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d98d1b890e911d131c6c271203a91462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef8ec068c49ba31e2e5d8114cc0d32463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2ea2fb21af9014d6f41d520f60c2f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26ee5cd38e425c035853f53615bd94465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f679f13af236973d13ed54546c6965466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bb14506648c3a3149c52148f03743467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccaedbe2586c06ac9ccdbafe39e767468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1520a922791c73c87f47eab28c1fc05469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a33fa2700e2a116810b3912042634e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dbea71d5d808cb07a516fbe8957b6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672db5d8366e903f8c598d5c668515ea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980eb665d8f0f9b8d8eb90d029e05fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc7204b6241fd635149229cfddd35c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4bdb33b75dd023ee1f9f57a3fbd65475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ad73f29384cb0bfc65bea34c4aefe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa139028ccf668ef1dd9b4bd06a58e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064015f53b18cb5e8f03f763ca0142ee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e81d7dc73d4b15709cd310ee04099479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6b0d076916427e77fddb1cf8b0d82480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064da8d08b2464bd963c8085656a85c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202c9d6618300822a5a6da5014f01ae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df840feba4426fadf88980e070e5ee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60768ad069c72a27ff7f5cdb7202604484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1410de452f74eba9fed9f9fbaf63633485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3a5224da77f8a6f330f5389ad518b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ceb4c839c3522afca4349802789ae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c99ef0c5b57db91e3bc87c1157a89488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b1bbe50e220fc8f5b27c912d8fe35489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2970267efd2d290bf9ad5cb5f7cdd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22122c238012e42f3054693c33aa152491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9d0fd1c11ad8d4f23919b273a4ff3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bc9664ef2ae1a530cf66a48c116ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ecdbabc1ea7735a451746ce0d808c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13443d6f121dcf25847fb58944b8d5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5df7175e3562ec0280c503f2da506496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0914ad2169b4c0c4d75229807d7856497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1104e3e0892be29f2eb15412e8b84498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61295e09c2fb55ee2b11d586eb77d4cd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0175a96fb173b9ddc21afbc7ee88b6d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aaf03554b5e20e04bf25cd742b649b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee85c3383fc5d3fa1d79b990756961d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4347737e943465802bf292811942c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29b5c7407523cc63c62e166cf6fed0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99206223773f601f92300fb3c1397f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da46a8f4c29fcf1fc7dc303b807bc5d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb15ac62b94ef7a03cd00f665899c2d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02faf63642685f4d5a2e2d464695caea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6c15c40bb49439697021559b98c20509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0d55d3a130319ed03d13124a4c50d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b8058b2b24524a5d00e4cd4159eb7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d3c524b53ca518e1ed825771af878512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd9ce4cd7ce283e45b096fe48ae6de513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befe2d16be27b8ba519042057c50cc6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004f8eb0e6810d093939552645f7484515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd6b3c39577c9a291005a2f3b05a14516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf430c6bf428b07ecf57c5801a0471c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c7e942eb205ca52f12c4264696393518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70a7293f3360da3dc0d797bfd4625e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e326d6aa91b98198ad28d66b3b21e0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a474bcde005128ce7d2f49a8e9189521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f790867ffac96ec143682afbb323a3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768b7e7e71e7066bab956df9ee67ff4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa892db9829c3859bfe5f97983b8c3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e17adfb330195d6271ffbd25083bcd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a154fca7c9ee4b3b1f1f610e4b4a03526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd509cec08a2c8cba9a7cbede4a15c3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182fd723c063e1901d56286e400d7e2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a0e01babb867a4377e62945127d06529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524794e6faf44d299320336be263912530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ee88814451d40d0f24772bf61fa1f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e59f5b692f9382100aa8d4bbc025c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd6bba8543cb3e6d8a2b426e70c19b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a3f3594113774c7b27b54b1ee2c23534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1552f861ba8b223f36a60279cd7b4d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a14c0799db40ea8a57e2893dbcee3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538ccc4ffc9ebe03246a96041d42130537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd562195cc5879eadfef8193e99b6896538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9dd4ad96b80efd6f1c7d9c12d471a6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80519c152586447612cb7665ae56d9f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b65160900acf31c26611e3b63d4464541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0b46bd5b4421b086fbfe8c3718943542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98632caa0c87b610858a276ea5156e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff233eda52e29841f8a169907baf3439544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba68ba7415168d644b59197e3630458545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02a0f15d4ce3f070976cba62ea8c7d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5b7b4743ba983ec44ccb1b5dec4cf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2b26dd9bcd4fc31f57088552553a1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c606fc9581b73e2bdd3bee845b5541549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5867f42a38db507ccc9665a1d3d569550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdb696c0cbca5fc9d6e592ce125c04551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c4f5756d4da6c1404a31941aa572b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348ec62991de6b196807f17a082a71a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f3ae80f65442473b70d7be1cf2247554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b62631bc16ad9d8071c1789c023db555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeeb49aed67d0851696a7ff5404ac4a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58448120d18a3a6ee0e18f33e06b070a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fbc4fb231afe1ed7bd8dbc69c1fa3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c790f50847ef9db112eaab6e38d1542559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0e843000c8b5748e45863f3093d30560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037b957af1f6b5ad401e55c46052958561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9d96cc28677b1e364a54b55f07889562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d2e9043da0fbd624a6a23cfb169e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a572e1e56e6aba0508230e3d3226a79564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf5601763f1a591905dcf18fcfb741565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef3a330788c9b393dbf2b98dc712c5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac069748562cae9a965f67f1e0eb13567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29b98261e9e464941870da6046d327568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504cfe200cce2615c60671f9cddce71569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699e0d3cdd852edbb949003e2dd682d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd614f44a6c8beecf33b10f77ef3aec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8c80d49dbb0998b1948e44c10dfaf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66937cf745fff5982f61756b8be4c8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628315ececb8d7336fc773fd1dfc1c13574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242550c1b8c032089bed60497233f20f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccda2fba49546f2d352a90fefc7dd6a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bfd1920651119ceaf81939921118f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392123eb46d7a449ca90646e249581a4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29028fb21469fbcf7387f40dc6768e93579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33853f7aa09f3c7a2a3f8a560ec5c126580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ddc67bbdf1ab709f9482ad6c2b5db581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e5708111eb3107b65fc0c4522dab7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0a9f29d2e35e061287e69f28be052583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b958c78d14b55389c5ef87950ff31584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7a5f2d9e2524f1392fcb0482e04e2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1227c79928e8c4beada5e403249ca3c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236e48d4bbe6daf7a6f31efd95d8829587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c588855531d3e236b2ac0c1e3c111588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9abe325fa3cfa39dd9930703df4a0a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ad1ccfe8f64fd0a500000b1b87010590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492223a56e78cf3b9769aba462bfe9d6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfa55e704257c2a431eee2ec1edc81592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eed01725caba7314d4dca9c2470087593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6404047149636e212e530fa2f1d72b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591f5abfabe19335fb761db81326945595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda5b7dfc921fe2439748f8a48d6db7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7227935e29ab84360c93cdffa2efff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273f0d14333eeaac02b93845ef5e800598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8265deb237592c12771d756727eff90599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d8ffb6a023da03a92f872488b608b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab189c5508908a910b1db4f4994b4f1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e898cbd07f5a8a0f660debf5ffab547602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d4309de4a802746b89a11cc2a6ef4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78fc5e0430fa082a2d361eaa3e17b1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34d09d291744d6bbac360d4cf6f1a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1d45dabbeefbc752575effed96bcc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38445bf8a680eaad945311864255af607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909e52348f62c3813ffc03f0a9d704b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1fe57ed20f4b6a2c41ce2a977c442609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d115c475efca75b22071f495afebef0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df6a443849b32ac22b2c84405373a2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cd91e7d8dea9d5ae5cc95c1427a9f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf07b9c35be0bc15bdcadda2b8ccfd7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de53929a3f231f921dd13caaccc4b4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03affba1d0bbc021702eb190c4e5cb0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df77a47fa87667778f87e23de79dda616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ebca95566e5605efc905c8b37a2a6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4f9bede0c332b53d8539e55e4bd53618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc7f815a354e6065ee7753990e1ec5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a9b067f6a0295cfd5f4074e4cb6fc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8ad1e452f72bed35b40574f38ae61621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e614f5fd055b739a4f28c0b40b88eb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d340863f47204fc711ba7728363d338623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421b961d66d674688f5143d717a94de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f37c422caf16e034281876a461011625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73809e0877e5557cdec653249dbf8bf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01839aeba1d034552acc92e9aea53f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9ba65034e9a0d8ae6f4ac2c386b15628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24559ba3137c0728e6000eb2019ee0c1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5a4ecb9087cf346615219e2b10996630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46213e22924bb64a682857b01ed91cd1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7333861d0a278897339200a959a4cd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9f59ba6fe73ae159e9c97d6823163633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205c3548582cb4501816e559791d28b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a849693b63584c2df0e1513d257d70635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f60a5f77a2d4498d1e5f71844e140636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85305fa8e726335adf5bd188d1a6595a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70a3b2ce57246d2b6d29e1672ab912638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4fca9942ce8a2dabeb3fc0364f556639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d56ee338b41aa08a741631411f096b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136a2eeda92966eea466a5156be138a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da767ed555d8a4d357ca4bb94e741a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d4a6b6d4da117023c721815db6d1a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135b8c799ff74afff8dcc18d9445a53644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e67430dd00d99d985398a08326b03b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba878f1e5c4e0b6b004fedf1947591c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bb83b0bb39f8781a3c36cf2611837647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec1886c5fd2c52b6c736423d1ff57c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25bc972edee6938428aa5dd85e3fbc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963f14304fc5068e1794a86204496a7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f2cfb59881fa50cbd1c8a0088599a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cadcd5de878ae92b336ca9c63ba33f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9a181a95adeaacbd05b50cb025122653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f84f0bfda6b3d6549119b07f8ee96f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff005b113035b746e0f7f1f8d5ca6e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33403d3ba1b05e69d89568d841a2bdb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424029af3f834e00251b57ba56c7e0f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae83f3d479a11cfe7f5ff38ef84f6d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0886cb88697a511cbb7b38c954ee18b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75408dd9480ae6b7c5a897215b9a27660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709f0c23b6785702ca2d9045939a9ed661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7acbba58aaaf2d40a9b17031a92ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44f5e23f4d8b62c832b7ff84269f6d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80f8f8587d5e4e85608a9975a9945c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d33386b04ff030946813d859887f77665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf572efbfe3b656362330610affbe450666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2775bdf1b2c5af28951373dad418020667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26395eb770359e436c233e6b163983668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b363032e6a683604019d751c70af332669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544c515d6d18afdde81f10315c3febb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba0bc3bb31e54923374443a9459644671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10605e20cd47c5c2f1967d92c5878f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c02a6c16c7bd3a589acb1ead504d76673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ad046541f640c1c9258de1217979b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc431df05d9d47660c3d7153956cf8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f255a10bea66e1e65c927ce27eb2f2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946a6670281921191737a73aa3ef0c0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f503ff3d3cd8e8a1cd3f33c04f390678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152d8d741e1358372bbe90ff903de04679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b78e95383ba0d2b45783be70a758cf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1e5318b99bfdc7dd7692b8ee7d665681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb2864acb0435700918950830f057f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495a3289443f223b2b4eeb11522e9fa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a0be8604948a65a864f668348d0b3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f69ff1f0d29e0ad2e466ced406d3a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d5db824d47fcd93a4399df2cd0420686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede6bc9547c4c68e1bcbda21159930f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28c76e4495778a4a77713397ce92c4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ce156d85a9e7a7c7ad30015cb3dc7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a9f3269626b5f377459d5e94fa9b1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344344908081dc3b89335acf9a62fbd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2367dbb41b63bd96b500b30f1a499692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae82b641cb0532eb0901a952889d77d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012124ade6f813ba8e37e3b70fa5f78c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0da1e18a096a689f2b8bb77b8b09e6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b262d9ac9ed76221eb2617f87b64d4a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdada184816f41ee71c78ebb9d28d3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fef4d1cfd4ddfc6c71daa01d45c559698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce89980194f4df0fb385a86a3524004699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b971d1dc33f87d4356bab197871ce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fa419e0ce7807a106c5987fe87f47701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbefb3652a334de5e545456d782bcb1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95076ba91a2f110b9a9ca83e22051c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd487704c0ea8b3024860c05905359704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfa653ecf7dd477067607257b06172705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b69b0736a87824de2eacce17599e78706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc512ee30f1ca604d0d49beb9a541f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728854f8b3ce77d9c7a126b82e84ce7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a5d16b5336308e63216c0a1869468709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecdfecf2c7cf420d1ed820063a5e99710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85ec3baa042725dc4b87b1bdeab8a9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9222643f9f35920a611721af000dcbf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8b2e715fd5ed19419a067aa3c6747713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470aee0af461759d10850bd0c2fa1d5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc7b29554b831949cf34a78f30514b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b1b12e864f994f171ee9100030736716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddb3bff99e66cfc07b1d608e423564717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1be3beaa1794cec03adbee4dddb7b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300ac7882cf9278946fa841e9838089719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb11e0ca16433c18da522e08c9ab95720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0a3b24a6a5ef34b07dc7c78b811d4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3013184c13bae30c7349f7982a09c85722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4133188ff841dc3fc13ec85a7d844723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f8d707d7e182f3a4e10ee478d7ca6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed206c1544b2b73e8dc07db4b69219e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19503eb6ca002a5e06c487a4b1ec0f8e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b46ab9d4054e6435a984298cb8546727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4827853917bbcb38f9a3e4021e35c0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99497a223af42701f0dbbc7706adc5c0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27639c02a7ae7549ddd8b45e203974730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49539a9f0897407c51df58cf578cd63731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36df72035081f8c6bc37a53c64f0e25732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93f1fc06c0fa2a4b65c0375e465f98733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d0c814366dfc9d76bb0da30802579734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ddbf0efb075daa9c56f04f4ff53ae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765e0f7d218a487bff7a447e56c6d27736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b8bd832b44da3577282aed3936e8b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d67ee164eb918b885ff0c4bba0faf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340500da192abdd86a7f9690ea2ec3b7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cccfb7d2798bff90b5386fd4a65d2a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83409a5c94a21d244d3e62829d9069741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b11567e2fdd6a54e78e7d1e77f5a6f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7750ee4985ef3f3eb44014f2a9581743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad2c24e023b2a3c5e3bf5a276b5603744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ac51c0c10bf59e1a73795b2525109745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529d5151c5e5e6d1f3bff8a0563e327746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be20954b2aa65265bba6c29a6a82167747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b913949587eed9baf824f8267761650748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd401f41c71e3def1b8cd51f211528a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12193be6bf06c346b2c480040c98ae1e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbcb146fd1f356855bd32ed2c337f9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72831b2188016e126df2f08ca847cce2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cf012bc1154f9e7228d25380871b6753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>