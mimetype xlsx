--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82395b6eaf07aa5e2fa54769a476f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fbba8b0f78bc8d31ff32a6227ad882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42643751951cf8ba8accc325a755afa13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614f4daf12e0506a13ebe79a868c7524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3216d6f2f14b293f1c44d47f447345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3ebebbd92a1b3600705cb5c46e4746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9eef5a6d811233cd344c1b69ee1cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22582f57ccd442cf04f1f95d8fa5f5268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05eb3a61caad8e41c15f3c5fb58f58e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a759694db7ff82dcdca17b0b5be41710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622da940ec9e8e1897e164b7d8a9dfb511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9442b2a30d3a9ec05ca34a1fbe62c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a60864414ef5de9966e569e6314a6413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b4287cb70b8bc59b11983016727ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354a094515e3142186f47ac4bb0b14c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af7287f18c550badd8878701ac777016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e469611fe549c0d8896a56af8ae5d6e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc447ae2d2d5a24360fece0d79d4f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12285de12f232f51b1c80a94be9d7f3019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971f3a9bf05bb166d94d817992c5b8a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d556191bd5da8325672b56d8110878821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721b43025cbe19bae5be144bee2727f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de3846c211a8d536d405c2bb72528323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c8d66ab8073bed51835f09760509224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4c0351761186ac75adfbb75b92f0025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53233268b6ffcfdcab246e0aa8c44526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89e15c3d4e97b078486d2a1404736627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5061c8c4959f1a925eb45c33298b328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc8a92c8d9da8b60a1993372c2c6e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8c8ec0294d943f33cbee978a9ae2030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e727ce7ea1612473d79f0066ef6e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8ef80a5b94e3c0c12319c87e3dabb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafe22ec2ee6464257e3f930488ae8c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282eaca4b7fb4cf7c71294ea93cc237d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85c47209533f78d6e7c52c07e8e92835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7d7ad1459920b712d81041440f50336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf3353910b2821a78bb07d9adb096237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2ea2a5b490c43c49cb4f4fa4b8c4e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d64c53c7ee88e04812e2e3ab21ae839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165b0b4a70dee2670eb80559f7bc59640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf42d05d1344705bd6dcf08fe3153c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521d6a5a3a37ff7207964500670e47242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d343022b90681da65ee5c17fef5e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452651989d115c76f52ff649c37ed0a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5034022f0092d3d873bda23cf6bc245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d5965f167f5de3de18b6ce46c0e2546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294e9a9b7328bf21cbbc410d3cde63f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb991392cb972109b81291776cabac1648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a11919df30170dcff5012e3e27c3549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5ff24739d00a5ea1be280a72ec04950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c498ae9f23a1a136e95a0a1f81926451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc862bf338b988bdab97debd12c2bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6efc6b2745f50c5062aef16c4c3d2953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e93457f31ade2668d8c640f35ed65954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3341ebff1e5c00a680a298d1500266855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6febb539d9a0da40f0fd5f19e8ca756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbe5e34e9332ed7aafca6708a880b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bd5268332f75dfa7a72e4cf3149d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ded0ed67775b193a208e2d977cf1f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c74515da7184db3f00b6b00fde92060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8862c9366abf4324a47a1e64802aa061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d5cbfda7f4b8b2c89fa60b4decd8962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08040227e41a88a0ba21ccd4ca16e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f09ca639fc57bbb9dd27f5a8c604964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432240f89b7d01134f0ef16cf11dedc265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2866871b13532c584159fe6054d9d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68716058208b3b3c2bcbf47952f8e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6cc196ac6a2d157778e9d25eb1ba168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c40077303c16bf23a42add7d69aa269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5d943a734a4b23bd4cb3644a23fe770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbf3124cc7228b8408f06a8310c46e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8816193e69cb00e2f75c067ca6859e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d2b51917f4bd54695332388d3c86573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970f6d1c1a73313972d4dbeee380dae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec258eb4f56890620019715c20dca5875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48eed39a153895fc0dacd552f45a9d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b40df7c58481e6953bacf832142d0477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08769422d961a6ea6f08e2569fda3cb178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b9015e484cd105cd2713652ccaf5379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a56afee61febbb641159562465e8f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c200ce4ff2827653bc5a5c481fcc981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea52721bdb0c94af099e8835f1ff0b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984297e97f1a39b4afa7fc0535a371e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1356b6fe78c6e0f483ce75d02d33784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ef46ac5bee00d962039b3caa5bea085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa33e0619da4c970690bb000c80f30e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b1d593fea7579d7176eb576ba73cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe7fd2778561843c96b331a7fe9a3888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a086f8508edc1bcf51b83c0846e928489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b69b953d6add921a96e6977608da190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813d2b9691c81945879e6bd023652c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847798d0930b72f8f2b44ab62a82738892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76e0ee5ff69375cdc0847919cdeeca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa167337059a2930a7d29f96cc68050a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39002e17e0232a106470ae3b5a88e5c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c84d3048e5918841cc23543bc5e6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5cddaff77cf7a7bff9ed4c73bc7b097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8db053fe7401162b9abd3eca90897798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f7d73515ab25425271f5c0d46d2d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32f8c8982f0dac782804d08594206c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c5a3a8193c42fc7c1496055cf2409101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666f1e52169a21934a7bd4b60292835102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e28471ed970e3fe77d5ab4f64d8609103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222b205e9132c373c933c0a11e47132104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a7d5f16a5352a179a03c231efecf1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec572f306bb0cf1913ffbe3f3bd7d54106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1ede8eb742f1e3a551397aa067513107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef2a10150303351585d33d69dab21f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d034aa51832613364ebc0e7f69ca2a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3819643fe5323ea4e17381d27b7c63110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5214bed37e22c15e4cb700eac0ab3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409926a04261545d766082778ef05c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46753cf110b9019547f0420153e7637113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc12d33e9d8d215c77dbd9be0db3822114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10f9a53a97ef7bd9245fa046015a23115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e929395df7dc42bdffa30ac6c360581116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693c6a2e51b6a79fa1b11e67a45d643117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec575b0fb5eb6272a1d38cce1c005d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bdcdffdcac0e8a8a8e507d0c46049119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecc322a9a0b6c6dc502da83da200c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3e4c8796e29f300b8f3fad6caf1f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a968554463040b7f706a778d0c3a99122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb47226daeabd9cfee5ee904e56c0c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7eda90475313519775926a623a461e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a1727b574dd81bc668a736780d393125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cfcad06376caf1e103004134302ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3428abddae319d5d422d3f74c3d0ca8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a7470b3161f3512982b596a1e4ced128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cfb518a6a0cf7aa3152f02889104a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584abd78d278d190c13e28eb9aa26d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d223bc3b0077494803a14e39efc6a0d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc52412645cf2caa27c270ab806c8f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d06da0df35fe2749f9522ecfffec1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10dfd703b7562b719f6e487db545190134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cb83631ec3ee869e926ef30a85848135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22dd4042147aa25105bd68ad606429136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13543f4899f05b602e70b63e9bbcccbf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d56fe8f84c6a7abe09049abafe461138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360d32374fd4b121dc5071605079660139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd558cb77c4ab8808c565a39db63c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fb217b9f8d3564fa21addfbc52c60141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b22dd173a46dd880b2dfe16cb9e5b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0ba9a503d55e3af5b8c4773408aeb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655ec832cfcc98ac0df9c41597bf452144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95297d17efd88d2112905707d537ad76145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b5360a63df96a324db41a2f433d15146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de206e0d16f6da7b7edde24b392fa63f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e02f68996bd86a0975687a3cd90d95148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4214d3a54e003b1b253b8d30c30b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ce981187fdc139940820e41b443fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6fbc08caebce0bd75d0a5854878ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71546570415ce6421506a2943452c68152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1abc35e2f8d1b479aaa357816ff715153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734a2518b99b2b86a70fa062b6d95d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7158567a9ccd261c8e79c30d8259bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6c9a45fe996eddd1e460e20f84c15156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4c7460a1fe102115326bbe08ada4d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759534341a82166e5d05dcea4361c64158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bace663e8d40a1dc578276dfbfd57159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3851762d3f62e93a3a0913ac6c29b50160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cd688390426ec7bdb7b8fae6e7ccf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde1a8a577cc4ae708bae45dff73719162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97db063a65d1f20d5c00d97d02f871163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e18d1cf460719f1ef6552d8968746164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf3e9272348b6af2af19deaf9bf52a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46748a6714fdcf3501f144762fbf6a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a403125dae5db6e24d27d8dec7c09de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6ecc52989322f0861966e092f9eb9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28bc5884ec740bdbe3de4fb776942f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673490c7d323daa6d54e89275a7dc5dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33daacf74d2cea7bfc063de9c4b6f8d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539f2c34eafa33878583d91070bc978172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819faec50a72844b46b4833323bcaaa5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257f487bf9a8dc5313fe61252e41f49174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced7a1e0bcce1aac2b09e89ac29f533175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a489ed51fde3772c0330a204740ca19176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fe50d327e858a93f045ff58a855c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999187652424f180977b4f50831601fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adc87b3104d587165a4d095445331e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f206ea7ca3a31e2a3e4e0b01a4de86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10011a99516849d0af940c14ca03c1d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57be6c38ab5aa2ecfdf328d1ebbb73182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04d387b1cdbb739a695501383ac98e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6510562e05d161eac248aa420f8ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53b03e54fb6d4abec4f3bd23bbd028185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61605eda5fb44ee625d4b30debf5b4ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4b98e72b5f635edf62cb694c69e03187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d845492f69891d883910d1814aa6b4a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef57d4c8fa40805181bb3fbec2433b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786a76163dc47166676d502716e3909190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871be683f82569e0055c6101b01f7f89191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f74204a6772a74ead2f21c9e736488192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbeb6c302d411a51b3e24f4f4a3b39193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88b4c456aee5eb06056e8a7c4ea7c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce184810640705d3a26d10984604923b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591109742f4ae96196181a552825c78196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67872f44ccc6fa5e4f7f66aec3dbce4a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb008de17d2234a45a3ae2b1d25160198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893c4b6cdd62205d623a2e539d968d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f367cf11db9c13c6c4147cd67970e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5394140e6dedb2701ba2b285b5c35201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19dfdce58d0cc75fe0f19051722b4ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d17c780f2f8548475aeb6a87a4ca0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509197b71c7e1d789fc48518d95327f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06fc1f6ddaec5d5182cf3b5181ea29205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b06f9e7370eeb769fb28ef0189bc6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1aae1fb7c06dd0c06dc16b5c54f9e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690edf9bc73bf1a361574ba1e518daa7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9abbc68456e4aed759e9e0d1de165209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c8f9c8c17794f2296315ebbb2467b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5bfd3e8bd65b1e93061d2bb6dc29f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed7e4dbe71fabc69356795b633a4ef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d374626fa3eeca6f4fe211c8023c8c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b047c2c6c2e821200fd6316a9d5a448214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d16f581f1e62266f6365d3581ac58c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7c4418075a8fae32d482a67d3afb3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db64896bc018c0de2ba9e3f76a85450217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b4e5cf21270e654721020407ad7a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dedeed956ff4a7a235f4cccbf229f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce83a681975420e363a763bcf74bdea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cf2241aa62057b7342aabca758a71221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3b14d65036fa9c6ad981d7144c4ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975b3632aa5c6cdb450f9021e64d544223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdab7ffb804c34eed75286786f84a78224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa38c7821390e7735b630cf36fb3b00225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2901ce601aea1a634a6e3fb4cfdc3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40d1241ea1e0b94f3dcbb5b3840f27227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6e1d70164f18a582462570f0cc2e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4298feb54340aa7fbb19652726ad5bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44c3538281195af1a4922e7f1aac4b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0785debef82ce1cec8a860bcc75530231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e6bee895875c3455a59542348468a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76cfb9b20ef1f3877421894a2b9036233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903e88711ba40c9f0c000f02200d731234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0771780e7ee5b2a82289fef71fa3153235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78487382c7ea17849b321d78b948e866236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9602f9dafae942a7a500c7a3f909f49237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e56b216dc14c305c209936c23f7c61238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016096dd5d8496c2fbf0f05dc5dec2d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4387d2ede2f81058333e1ab74049a91240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d4da9d1bc56477d5fe278ac30cb7b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48756d9c61dcd61c1275ecaf3bfe15242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4382690c4cd010e419dd4e19afc9ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bca15b11cac506af48a1dd476bfc6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f107c09ac2f82bf0fee5227170941245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0fd4dd345c6c02a9b72f8f46e47ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210dee68f494a8bd39a82f8696f1741247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd77ca47ca7b86c176584e0fc880586248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eae78fffaf692ed17507a8f646d685249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fda4c50697c6903840fff4c0c3a613250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764eb50872cd523e71c2aebe3c22c68251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc4d4f9c1315c3eec4076fcee1a2e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5b39b3c6c9d87479f913457a8f898253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2645e2974faa3083e134deaf4f3339254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81bc681b1ccd928302e902b7c4fd0c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578be500e7588ffa8e10b294a864b6d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58503d767f91b6ee2ba522911e5d46257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf561420180d65b4cda2421cd4bd19ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506c4e228ef25d1de81b5ec888f364e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983949692e60cd5e94104d861713a309260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c6531f36550330e5404495af78ea1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adffc6648130e8018f1fbdba5b6ace2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd958573f6db41a1e5083dfaf7ae7e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39597c497ab430082f5c04ce878f7b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe2b21087273e36afd3298b3031f68265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e267e641d379711e14e326919c03d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f471d68828b19cc8868e2c19c3af361267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8825f6b719f1097945a1f8e2b57e2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c110a8069b9b4e5cf240551da590cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23f6a86fb19b625830ab643f679ba0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1de4924f9eefa87b44b35f35f36d9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e658d68a6b3d3e9cefc2f421fb98c10272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316ef0c1acf1e8b932d4fc003b37967273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19771043f0b8e98625c84f08b074f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6746305bacf9757fa5e17daf063cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24daed635eda08266e49aa689868b5b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671c12956aa2a0326b0661eb63021aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f5009bccf56d18fb9ec532fed5baa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae3755d99840b1098f144857ab909f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55745f2bdf3c31289227d780787ad450280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43e11c6352287806a46563bf8f65bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa25017ca364adc791a17d5c11d1110282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2e013dc26ccf9ea7038985804f922283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3e93ece49d803f75a0ebbbfa9799e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af12b83856b9a1a7bc1ea045979000c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc267b3b6c75979cf8f4d346040cf050286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286331d81af868eb7828883e8dc4ac3f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec41c63737aec53644a35832e91065e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d2695e9f70c89ce29b427e7e5d916289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23e0f77a97961d41df1e2d61edd406290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afe472293e49a8d66e49808e448a82291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68290b25b30ccbc3045e7e03348fc62292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7139fa8d00f42357f35d0ccf7836245293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7627254be7ff8e4e63ea7a13aa9fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf3990cb780c8466c33f9e9696e304295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a890980fa0b8650fbb25b093710d8b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479889af422ee2a4bd7c6655e31bedc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ed405eafaea0d01fec5b20ca2ff49298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9bac206b4850dbc209d04caeac821299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821e7c9f94aec41c21056dc60487ad9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27193032fa84b76d631126b7d58d922b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f4a6c87d9a433ecd582a9fe4ed126302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baebffc867751c70b15e5787311a52b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46563f2ee4e917c593be0c0813fe6e10304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc87a0057033d2e4df9be94e7ced64305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279119b90f484f2d6fbc2eea0be67b8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ea4ca0e6d6069c8ce5904f5829142307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a1f88d7f3d95d393e7fd9221103d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca213356813adf8e1b2bef26ee0c8a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618cd4c737d2bc5cd8d14896d9bdbb6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cdc4b3b0ff11d5191ab9e2fd665dd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d8069dd91f533008a25df8935a9ba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca97817d60aa88eb05cf02a2aa3e978313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d8a405d5edb0b78d15150df4b912d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6820bc1aa684a241d237b6c0cfb601315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5cffeda733a6f47cc74bc62a030e5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483bcc085f75e005aa40d14fd0ff7b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153baab4b3f94d2ff7b8e448a877e9f5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85729fe5708f88c92ea196cad1daa0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18eb7ecc8a64d70ee02885108a846fe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ed2f9c1b2f304ebe31d5f091bb961321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa975dcd2bfa33a83109d3a8050d058322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57428df2bbf1d55e4a0dc74dcbc9966d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe49c11b88a9aa4fc118ffce662642b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e7a8450490f28ef11843f80f9f3f5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cd67f533cb1a4fc420dc8e8485aa3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db72daa7853451011f4a00ba5ecaa11327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e2ea6ef26a581d756be3447988026328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e8a989f427dcf3731c6a6620121ca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a39c4390d48f911d073a8b42d6080330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bb12e78fb0ddccf22c8d3a5583857331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2599bcd06a7cc94269e373be9267a8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74980408356f2f513d0e07fd2a37ceab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf83bfa1b650cdfe579b60b6eea003c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5e0609f5190fdf4e271a02efc2708335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e7c132dfada1fc2bf499c9b3dd358336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bca9d13ade80335305dbc6cd86a4a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bf06bde36317c62996e0df9ee0fa6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d2360397286af6b51a4df37c9a1f5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2bd04e990fac07ee8add1022cb0b99340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779df6a25205bda386e6c27757a97466341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e82369cb7aeb14580266ddd5668ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec27c3a1798c7df68fb5c2e4592c4cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe82b6571a389fcb3bcc68e6c5b509344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158204b63fac4582b05294feca5ba32345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e917bf10a0321619026d2da58e45e1f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b14c86cbe9ecad643594aed60cd183347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b90dbcb4daefb758c561fac1ff9ae7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbca2425c3a0a50156d20a40d40f95349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a571104c37be3e647201a1c539f177350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ece665a4e67db278407cd6c16e7ba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e9543b0a39048a2892e8a0ba9ca73352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e9c44fa618cffed94865e49c700cf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3882acd4ad1a68939c050775a3d821354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec4bde5bf41472c4be099fe0cca1cb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdb489a40ed80c349753a0454ba13f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03893007abb7457eae8f81d2c55b51c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdfb80d24af1fe44a3f5536144cfdd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8f33798b6a38a738457f331cd4828359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd947640aa96a908a15cf002408dddb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f0963ea0973329869d64c4036906d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322153af603e35e3c65f237ac93ab39362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15d115758791784277644c160312ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16724ec7dd2b30747a81e4b8515ca4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1802302f8da17789fbb0f2eb514f5f9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ac6d9578585d54132c2f85d64a392366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508169960633a02d5b75e995afa2048367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fde709d2fb156478e6d4f48ac6879d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9eab21934eb596ac97010790a73ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ecdf9ccf9ffd4a84a5b1cb3bb893f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e0440f2938e05cb132895e0914f4b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bca01e4f3c34b61623d1a4e9263797372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2b76ce0f2c1330959ec19ce46d201373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fb7ff3775937b7cd289366df96036374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb593c0e51f65e99e72f36c70b9b8b4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1acaa45b1d09b0ef2a86de88540aee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b061a0d7733667679245e9d9cbe1ee0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23482d88297213bbf0e62f4bc6c87d5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53f45a980bfcef132214fb42209d53379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9aff051de167f3c349f2d899b1a71380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cb7e86a216342f380ed9aa97e40ba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6268bf66b8f4aa875e97a020ee7db382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba25264edb09cb6d6d017fcff62efb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519d47d5b01f743061c359c66f2d5ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c1c428f1fe979ef46c7a13750e0f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39d65ac2b6e60340e5769d935dc7df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ada2dda9d4d86bad2d4d09ed20c289387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82725d7474aaff1b70e811f8949c12388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3534cd999c508b516199f1521249c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1959c8aec32bfb5612d5c7b010d0e5d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee35116d61f7c7af29901385ec54342391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52581f495c9cc1018f770d780bee74a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad40214972e011af398f551bb97784393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605ac44f469cb091629db6b836cdf28394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f80c53cccd8ff18edf50f2b213ddbc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79339b4dac84ee1745ca1685387cb7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55e84714a64664ea41a0270b97df83397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cbd7c1748c153ff098fbad622cb50398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb3f94535bf3a587da22948803857a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca30a9f3720fdfd6a6494d382ffdd0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9e9e684efe7f71e470b54e5ad8ced401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd993ad11dd67995f77027e9cde3e397402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871e8a1f44fa2784f85b864b0099e1f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93e0dd5b6cf07c9c52faf669aaf367404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac6ffa6ca19ba6b035a53156c91cba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a244945599fc6a1f9fba529a7769a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0902e3a789c03f0747a3778e7786bc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed823dbfe31772a861480d11999f2679408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229c380f3954eb6b9037816d1802763409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6047a0af490ca25aee1c5300853da410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a26b22eff6e5c104566f12b0894c3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d23f4fd3e357b489b3eb90ef23586c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3aff8e1f9b7b3b4d925ea52d6d851413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff36b2b71f5f2710013d53676ce2ee2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9da8726ea2c737bbf553085bed53a2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247abaa249119b6d8d252c848070a9cb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b213ac92ef17c01449edf5d0dbb4dae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517a7c09fe4bd3610f47a44054375c5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0602443b070f2abdbd2de5c1f6b388419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a57d16c296efd686363fb43143724d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b169032aa2d5704085ccca33736b5a3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56564a5a564e616c245df67c22a45c73422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6afb699c8834377a188955cefac663423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ce2031f52f7f6a55c9bc679ad50c1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c912613472ec5e1d12bd290f440e6dc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176bc1ead02d01d933566cd230c43ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a70f1ebf012bfaac2fc45bb9c023d6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7daf996c4122d330f39b18ac374c8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b61e199bb896b222f32f9b99657d47429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d615ec29e5e15a987cd18d86204b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b732dfa12eda7d1ea069181140746e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb22da22f32bd9631000cf021c65d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6c316f72ef3ad54d22eb2f8401b07433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ce059c0e87ff5ebf4ade8ddc488ca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a984962c816a1623b9e4c34ddbb1f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc4e3035853d00298ce0bc4022fb62436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385aa7768d0cb02e7a725efcd77f958437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c2042ab92dec0d35231ca70ba9512438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647293ce4dbf2311604df82d5c59306439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1d323614580af6413f100d1a4c92e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844c4b4bb737727c1b266dd2e16e946441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54cd6a5b28ffaa8011c00fdae50874442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9a43da3a6821f58701bc43bf8c898443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c86a0aea5ffb69ffb0aac2a61188da444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09195c5523bf21eae7bee16f36efc08b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584289107d10c35961f9d0a7a545e75446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e4f2726a48eb4240238bff9b719cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb357f162f4ffc1f4b5bfc79880887448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ae0022299f3fea85e0c7184875677449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb070c667848045e3158abdee588770450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d12c889f67790867f2fe2b5c2988ef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baffc270b984e0810262f555e47569f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66aa0510ca21b4ca77f63bb33c1a3ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8be08af629ef31033223ebe04cb8c2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee3819387b8570933e66e14472d61d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565da62508353876ce0f06b9da56cdd5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576947daea1984a1e73a025669887760457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c87ef0f1d29dfc076811453f75b57458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa49a5303b79304fc50012e6ce36c75459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66096be0c91eca914c6d4b7f319f580460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9a6b9d1d967a4bf08dea44d3af73e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2706d714d781bc33a03476a00d3086462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8f69858ed5172572595d53eecacae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f69121c7b4982a2fda0f582f042d2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a3b179d28df61d05d4a56db7db2cf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820377eb0f77efa38106254c9c712563466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816ca6789beeb0b9776d90c034100c2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51740a6af4533f287178e88bb20772468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f8e5d58715892c55171abc989af59469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f9bd587267fe679fcc2660403a925470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c581804ffde90b9662a53a3c962e2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fe75e2d2f1154fc24b7d86467f867472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f233733f3f193f461119c55ec6596a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e93f2b955ea9a09b78be1854692073474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c22274834e2be8ad17923b3ea9601475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a684d74a689332c35b4d3673403221f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5640a45c453c8adbbd9164938abef7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9d4fad08aeeb93d3913caeefafc2d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0235fbd09dfb9752b34595cd6266d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4b458790be0f28fa41a40447a9e2b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37622f0afc6e2746140cb3cccc9241481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0640c98d425efe2daeead2c559fea9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15dae408359379cbfa02ba1df6d34e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922c7776041061e3a21279a502de9d3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516aa7e669fc7d693ac9b59da94e073e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e5e9311e8856d52332169e148b91b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3005e8fa8c6b59321f6f89fa7c173487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a7e5a4dd43ea71002189bfb8ac52d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d979e7f50e032e87acf27be52aa02c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439178a2f7a66f4d05c647d7663f0e5f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594832a098f4cf791df9f4f8358a76c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62698bd966d43115c01703ba8a6375492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74102205706378d593cd2712b887680e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2ba2b3cb04545bd4445394c1b7406494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcaf2686f30db8abcccfd5ac986d6d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036b1fa3fdd378a01b5d58613387916496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d519420871deb7c734dd7c57d6a4fc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea60006b8ac678096c12788c68247b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1000d8289cbe65fc350ba0e6de8bf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b8bce2e7563bb4d81bb63c86ac802500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e84adf4937e77dca81ecdaed37517c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64c1d7c7e3302ca3488e316893a2f5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1ca232085ff477031f34a24f62bcc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b23bed5d54327b6b232b82d9f86bac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0cc1276d540ec838be220ad3a65b1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5efbe117820002657f01e080b62ba3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8666a7c5f3e52eb38c029a7f3f42d3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8687db477cbb966d904c9b115ebba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5e85e13bea1835c6ad5e61b724133509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e7ea000f5f8a0c926e3995aaf3e6b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff688dd10f59f5020c3a916ba792594511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabd8685b89c72e3c14d75669718bf5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bc3309fa79e16fd9fb444ea516d5f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece86787d50a75d6dda15efeb240ed2d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee22e55c5eff3b5383422acd2903a60515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e9acdeeb6b9779a433de7f9f24cc7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d936ae81390d734a07bb216d6b3280517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1379cd0416238f11d479890d588309518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da07d3113881135fd2edf88363235d2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb14515a7d9f4ec2f4837c9a71942f0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138c329197a9493d99e84b856baaf64521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07faedf6b045a317e00670707bba3cd6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba57f35c959c29f3eb68fe504a87f6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da2f162efc5f0dbee0c75ec0f73546524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1d2a7440ea055887919501f818d11525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e9c77e4f7373073e0f4eabcf190c1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2bf9d23440d46c51fc05c33ebc0f1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4b8120439a6fe210cfd97e6be42dc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efefe870bb0fb8da7bf32587a1792a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d1650abe9c8f4f344efac02a1d48f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d77de88f342817b56d6ae3d74d1674531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6b25b72c07395a540cddae9c4e74c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0462e0d9da3d8069a77795e42d1336d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d8f5ba481fe0c73a77e51fb0948f4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404f646e063a78905244fde2f133f4b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995a8ec106b0970474f65f6e660d2cb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1fcf16b08069defc83df3d27d50b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad6df9b886e85ab8ba73869abf75c8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae17f085fd7d65fa0f836c43134ef8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5324ff2c3473989ae5380afa5adc042540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7434eec51ce79a83c8899cff734b53541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3ffe58ba0cb5feee121f3888f3c0c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1df3c068dbc14a7119e56a34ea3da543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9892bdaf0fed6d52910275c92f9e26a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb99a0fbaaf28eea7d2b27e01b2deb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5df6e83826253cdca62c1bb66cf13546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83656085bd4426334a4b446b486011547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b0531f503f1a5b8c64d04ac7e3eb2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f585e8252d80cf2ed6d42a8ddc571549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c03f7d22019297509c797581e8b680550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbaf87ba90ef697061fb7524b53751b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28353a6649f945b869c3d697b80bfdca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4002f513c1c6cf58fa4a21dc3672a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287272c2dc97d63b9699e932faa7b72c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae38df5ebc1cadc217bd896b3f4f37555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cb10a4bbfe068a6a02238c00aa420556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd46e46b16a58b7705700ffdc3fa66e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7b43b455f3c6e04b490fcdfb69447558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1655e398a64330699a2c0e1ad71e99559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc62c3acd00192dd8376d44e614335560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604ae4a6df33442dbff868128df9938561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c05686b8c1036589a7494ab122b39562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00162b1c2f5e2f4b4626be2156405c55563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d552b3c9b0d558c50a821af5823f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a19390380f3decab825713f8afbca4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a697e8be04e763e0fae195c1ac36a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d1367b0fbe820c56382f800d84a38567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffba052382869e9fba8d9227a49c64568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28389e9728084e69e78dabfa6be631b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823117e122dc539e163fd851e4343fb9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77c57c192d17e24d249819118628f3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350d8d2c4821131397cd86df9e1d8f1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33dc0aca043e16ff8cffa80fb8a54ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53878cdb02fa7fb9b0dd08712946d7a6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f514331435f7ef70a4302361ef65c8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d03c076bca3382c09a0b3d0b9ed53b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f326b2f3f0e025baa25ac0f377918d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e657dde00b3cf037fd941f7a6b779ae578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48802d51ea16f3752b8ade5b79ce6462579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbad26143170224b1458c76d9db59b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71a28378eea2a951c8dbe0369af23b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef08d77b814d242ad1f428fdc5f93f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03912a46410ace74305710d76ea1e540583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb86f3abc4995d7f6b68e6ffdf9146584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66957e16f0085c3f964f3d845587c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cbc540c36be9ea1b06e8f6aadee20586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940a94ad33d43e246a94ebd0345da4c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff5be5ff23564c2549b95d26fec24a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0cdfa8740f7a9a9f59bd20478a814589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20446f6841318a1802d795eaa9a9b9dc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2bf42ecd8c4692bc55addafd08439591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc4f0f232998be7960811a76ab4adc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0a3d85c19180eea24f2917866335d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c54ca26234ce4ad174587e9bce0b2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aba3db02dc4fdc23d5188342095cbd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713043d2bea52e788ae1155169e2248b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb03915de0b6af27478a025f863c3b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee6d79672778027050da8d84425572598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e649434f28ea6213eaeace87724379599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8816ec6b1083100e00c00e3c08035600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef691dd8e653b690a444cfeee531017601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07536d9b87906a991d11dd5d4f2d685f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da946195a7a15d2bdb7f6cd06db59b71603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da70e3d30e8552db7c80da5b182e43604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0363f5c2df23b479a36dd083d7f3784605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36664174316f49c0932d8d9211703922606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5053ffcf70fe4660b5fc7b7344c6f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0ec7a8ce1e413295b400a19d77202608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb74623862f86657693e2efda4536be609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009861babebbf689666a3f321cd86b7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e38439865cf512f987c7b58f47ad7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594e4585e378b95c2236772479685db612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f854249fb156e99ddb7440e2a37eff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f1f10275895224f64731e4ebd4b37614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a34854a6eb4a79568b2c5bc0ec20a1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba290d7424f4b8a90587e8abf42d870616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de46561fe5de62aaf592efa8c94314617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4224503514bc5a573fcf37b2a29e9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ff564bed7e9df92ee90215b9cfc28619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdcc917cb6c86428be86cbef64d6cc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958990473d1cc6f5b5ef1532a820dde621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068225a152dbcdeb1474e095ef8c4b6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19413b9d353a7b6ce4af3f99b54c5c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3835de9f5f4915c476b58d148143687624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e978f51f4a525dc5195bb109e9dad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1262b74a33a60d833c37ae1b0bbe8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b2a20b6dfa3116c1290d9fceeda58627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f03f095fa84143fcde0738afd56034628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611537dc9cdcbe076917f1094fcadcbe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88149297d4ed423234b20c699e5e3f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e779882bb6eb2829fba031ec0748a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125bad56a386258ed03163606cf2e0b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ae6c1ac2c23eeeccde4cdc260c1a7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e15868b9ae822f055e43649b9dbde634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82786815359c29a85c5ec5f3eb5b591635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9defebf8a8a5fbe6c4f3171f17d326f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028424aa55dd976f71468477a1998b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde14cc9cdbdcbbe0b0985e29bda5f5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482360fff037a68992962c821b967695639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254a19ccda9c665ed3444050ef5e802640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50ce6d45218cf47ba4be62de75e226641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2669d8c71d47fbba400395bd76f1a6c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515930f5053b73a71841bf7b9fdc786643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580914d949f064a93b5a93bdfef7e4de644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bd5620dc84fcb4b28fcd97bd4bb24645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcc25adecbc4b7dfed0b9f4ca68e5f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343a3cda9b342fa5d433bd1007dc9b2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662dc506c596b7340d92dba4efb9c2ae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408dfcc39402865364721477c91eeea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941e6f9fb303ca6b627515337302151650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0331e009f8959e7ad5110bffe4028651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32502e575c8854fa206591ab31afd41652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81eccb1e7cc7871e815a5966e042346653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a35fa1ae1b59492a759b45f83b744e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dd32d3f3fcbf0fd22864ddcd29202655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f0d538823437f33cc32154840af94656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc65efce1906ec9faedd8610cd0fa4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0b15912c74fda382608cb5402554c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd725a80964514b84d9f313a47419e9f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b74207ce1c77a5593f969bc73fc8b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1f82b88c98ba7b2e4f989f08d1807661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91df59a7b952d121f0684fcd9d50c6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1cd673e45b43d99b6bcee827504fb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a80367e57c75f227013e995b359b6f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08800b5029b5c785535cfba279694d04665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13513fb6bc4fb3995bda5d9918b33f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c31249810f91daf5d664a1815576b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03206922bb5ff5fcc0692328fd21c062668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ca235b567c0eff9659739c56f8107669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0059999e664f305abdcdd7ee468014e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335d4e374e33b6ff94892fece761576671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435d6b25cc9382371e7f8a658b1a18c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce33dd9226893417f00dba6e961dad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246a86bb635d99674300ba2f8266f71674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed792836779f5f6281c29561079d17675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84b1b4179fc472702bd04fecb52f2b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734d89825ba1a7e23b5e2a11234d14d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177130da3680f6fc455c509e762b5a53678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af95398aa26ad9674378b56e1959971679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04615d8ecdcdbc1845c6d38d25e57726680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7123d90be434756a39cd2a724a6908681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62087937cf7819d4b502cd959e1fd2d5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c3009679ad35fd8747a1b6374f5c4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa70bef4982f16ade3a08fada446207684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdd69ac12a51b8022d936c7994dbbe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e7b67aece6c86677f1dab48b8c46e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c2d9112cb8ef135972eea793f5fff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b7d4154cccd78ea079e85e9759426688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10fcda7b589df98d0c9d8dccca64c4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106dba040455a85588095fe49e2858d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7278182514a1626b5bb1e94e91d11d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d2cd1443177ef55b004f2ff6bfac8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6539ad4e279ffcc7ce7c83bf0b4b38693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998c64bbe2bd51d1d4260b5962dac01694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84054daf691317a8588d56b6b47e0b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e130b2c53627c5a94f4f0ca75dca69696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5612214b620047c7e6161dc4734da697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61357ea46d6fdc26e52358c384868c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e6c9d744af1ca142d884e3db90a05699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930c917276144a387a392338132b877700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d192733db365ee0a64b10c4685f01f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a7799f83d649b20e9ae123e82fb1b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca8fd5e98cc0642aea1227a4d29ee9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646f5f55bf399d7003be4bd5535bb36704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9a06f4f45b7eec91b74996769cd77705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6b01087c62e65e8e679a2988ac9bd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbce51fb1210c92754010820831b1d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28200cdbb4828531f056942d1cc3e75e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f773208431ab5571bd2a5661f2621709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56447419ca5cdbb253e1ec8745bd8a67710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda1621cdc4ae6f8557f5d9a6281bdf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea8b5ce487cdab24dfd8129a7961de712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9090bd7a372a70e7ac376c9c105c85713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a315d6e3f1478ce51548c007629a72714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75cc9012737bf68f96d353fae56aac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e69efcc0be0ba80a5941bd2f9b09f0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151b88af3f06ce5cf82075a72e9ecc7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac0783566f59a61b7dd4d0109481d4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f3868ea6566623c73495dfe111196719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa32e9d8f4d4f94c43b13ca1d1d04b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a06f57100e0ca3b96129becd7701d8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37863183a78cb5ffac61a32e3e954280722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b67e74294e96f2bc62ca1206233d66723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c682281e369e32d3610aee2cf30a9b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadab927f285458bbb095b434939f04725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7ebc722470fc4daa4d4aabaf7fc74726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1d247abad1a3bd0af4ac3d2449693727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d7097e7514c8c21ca7426da17af22728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec8aa38994675cb171f9e875f8866b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec073340492d1e2648ae053f1d30e502730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a8d0904a25d8b395e6f4b8df1d67d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dec46522e98e1cc890e271bd956350732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53167e5329cfa0f312fc071feb47cab3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cf187d8ef1e0f20474e33a9043695734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39336549eca6b2801090b7f7583b5aea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb398705289f7a377da03e3617f416736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba1d91c3965ef488e935c7baa8439c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa24dd9920b391c601ee21e3da642f4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707249bd2678896dad0d369f357f66e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581dead20a69a4b1967d525b72fb582740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8e30c0826f6b6a976c49542b67725741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94112e5cd6b884b2209292fd88d69482742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b9fbb9c0ae47b464978750da81f63743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376f9106b5b8f4ac1635d1d3a8d1608744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369a231955e4febc35200145cc32336745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea08d93ebd72ab1f7b63f01c2aaf84746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c635ee3d5f9b1327ed15abc03ab9600747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd682a56fbc4e6ad9a10e9e20fa90d9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82425f50883687c21d49b89216a83d69749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4b337be0eaea44a9395ca4b0070f2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6ff39f11ed50311b7699b479ae25e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234aed9ab5c14870fe42e76d91885367752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2cfe316ca83bb438fcf240bd0827a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d405535209f640ff873b2b2afb99d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30adb46ccf24f8a2958c2f49229c0d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051559887c88d5b22e1cc9857d5337e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf7ec5b99abebdfda62a545d39e07b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb803f2493959b09030f7afe679608c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284b33e4d1ba2abb2b55f3b7aae4f53759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25dcb22756242653d34a26c0fd7d811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bc58be850fa68e490e5bcf9b833d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa443fb0c768cf7703abcf76f87d97d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5b325632223de7d14e2b1680c7dbf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54aeb50632012234d6881459558c035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb70db2607f015a747f5c5538b3a1d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876657700b08e0cd263eed851280dcaa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270eefaba546bb7e0e353ea28294f9d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c784fcdfa5a512d6a7f89c37227d369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fd1291e37ddad77fd1b530b06647f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49a235ad7156ad917bfe795171b79c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb230a732a31e38f058446a591bddc5812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c3d9d1fc94a9ea1d18344c31f238f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f26e91037f97692743c9832d1a13914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70788b31e5501d03c919814a082912d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d396774c7581103f6cf074ce187b8b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929a67792192f73f0b2738bfa06ede617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ccbc0edec32c87829020525a561be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2949c7a0403a2e648d4ef2d1c6ffbfa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c239e12ac2706ee2c0c7584b18ee1a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fd8fa1f802319f97cb9b2c9b5e3fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe710924ed83cd3e0fcb7d9f549d229822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd35c7e862524bc35d5fb5568fef9dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f145cbf6c8fb2f06f6b732ba58f76dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c765fa46959ac8869c3b398b6772b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0713c644a49ac33b5df5a44b0aa1d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecae8a41363cd3874aa90c9f6f132427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec9ca2e80baff51b80b768c6c9b76828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942acf78b3c46f8af09469442c2713229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83528b8df5c83dcfca2b6a51fd67f88c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0b4f28595b0a08bf7b3cf901e76ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7414df64b6b5add9730511de21c76ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9d9d51304f5ab636afadd5999737833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d984df62d4c97412c0aec808129b5834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcd8593dbedb38dd8ef156f102f6bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b9c80c712ac7f6918563d745fab9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149168543e71aba3a9287166d4c0669637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc264725dba1129e4016b103e15b6738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bd26629807b3db849e092dbe07c8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6dbb8ee00d1b5b44c67ceab32e89340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145df5cc4200c56e9fc754a2eba3a6e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6aa6f496a00dd2f14557fa9e8a4c2942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a55cf0a7d7a9afdf41af2bf06fff6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4620f0f544140faa9682a176f480444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be234d782953e02807e1e61ad92ccf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd026f6b20838b483f143d36e9a21c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2d7082987bbdd13e7e88edcb74e6047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaee43093cff50fb866caba299b956948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9d097d9127bdc18e8763b9c23398549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b079fb95a86bfafbc341919bc699650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38317b524e7449ec660532754b8a6f3051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdfce12835bdb0a75dec90e4e2ba1e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a67af73377adf3003ddb7013f805f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b519c6bd319af6d7029e2ef2cacac6854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b8cca00cf3cacabd57b75c932f96255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d56618aa476eb30b51274e777d18ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2d3a80850bc28ea3b2654f8b6449057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b736beae67a0ead39b9cb8ed4778d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996a5c4a2a1c243559166a6b14d17e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3fbeb05133a4dc61b0f11c8589fc360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db963226fa36254548b600ff2b9570861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b47a0a2abbb6421d955d19669f8bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee93d6a8515544931e08871fb22e2063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003bf48f03bed22fec28c1a8d341ee664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a77a1b4d20a3635a790501936862965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe66b5edb99bb310bd2950596881be366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7db37cea2b68d3dad55ce93b3d4ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229b781d6091f9cb6c196d0da5d0ea868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859481a49ce09d67ff29070adf83c9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dea6b3435a8e5a9a7fcc9f0b27af2f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727cc61eeb9c0feda8244f868d00b4671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0683c0c958378cdc872737e000f15172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c469a39ecd2d5845ec3bbe885a5e3a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a2e8778a5fc452ce513022e53857474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d94c92cbf2fc39972beb2fe92bf0275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c0f9a86cd943f7cdddd36dba470f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429084ae8e655c78e85c3a07dfddad1d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f870dfe4bb82535a2684f013b429e7578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c566d2b65a7ef88bb77a223e7900279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5f5caa1a7cd2894ff2575bf8e214080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962617b5a564ea513635164eaf306ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afc7bd0e97d1dff43c5c8e856eb8bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658d1563ea6ea1caadaea5e4b37944483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926aaaa1d2e2d577f1f4e6c24a6008284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e21346c229e796f2a67ada4c25aa7d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf52adb9c1719c2df348a44b8c64c0986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0085e04cbd16af563ddcba4df68dfd687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30875a9d119cc5738031b6aee352e3088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02176fc4eceac9d0b3a121f15d0fe1c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21ffda10b23b12b51d4685b638719a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9df4d2e6f92685e337db364040543791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c88bbb9c3d8cb21fd5c7865f64130b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52c90df65903018f540e90c7c7be1d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3609a89e622d15635828e69ee4c0594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea7959bb7899c63104752ff357bbea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878e8fb79e99bfb56da4a9aaa53bef696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc021d268c6803ef7a14d995c11ddd2d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2d6ff12590e7966c9bead8e0e511798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a851193e55055fe306001a8e3815899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6346ced4198aac7e68f1fde88bdc1c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae758df62b0b9c7924a018e17cabb6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae46ff3770250d855c2fe92f434ce4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858c9db2c2ad4f13d9121c19bea8526103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f430b86fdc586329427a9dd1859e421104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27920113ad3de06f40fe9dec980bcf81105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26395b94d1cd039a320c253719215d42106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7324d1278c0deff346a8dbf9a9cff2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e847d98104e5dac12f09b088da997108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b415de7edf48bd0aa55af97282192109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2061c303cc460bc042838cc9a83ace110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f24f7a5a55e734ed474a607eafe39111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39010959c9ee2e11039e198a0bb5fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bfceed7798ec04a0692201ffa0589113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da70022e02a67256821033f646ffdf3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342c1cf777fba103a0e2fea90793022115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c455081423dfaa0c38ce3db983db4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96559b4197fb502d38e170a2f1fe1c41117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75939e0f9612618707e2e6cd7191dc8d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e273083354423c281a07c0e99876300119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627704bc5cfa0e121acc5741cfdfbf8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1adc610b04ad79bf9d381fb927b9c9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92936de009a37265cfdc6f06d6e843122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8da9eeabccba42ffd19b3590ca13b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397a98737c18857b3e729014c877216124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b94c4a512ec143c9b2d9db626c924a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4eab254195090e622b561beb32caf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69898c6d8645b2c97b666dbdac15185b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccc37e169e056bd028f53140251f85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f904ca1ac828c18dce0c72e15f5a4da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa118ab82e8e10a0a7accbdc3c5d16e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02221a18fdd2b0febc55432f0190a46131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf692107e408a11f60d5a45d3e6e8c1d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39f84644c299293c0a33bdd0e1e93a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c1d31520ad8ae3dd315a09d7d6dcc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a30a2e5a093987c3675d83757ba533135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a118cbf5c3fb2bcc921713861a5f95e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d077629ab54f82c08654af8638d20aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abbaedba968682d06522895744e7a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59021d12759f9b7be20454313558dddd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c91e202897b4e429cdd3cb59dedfe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5df440b8612b78f16b1bad85a4462141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f06d0082e4eeef142bede33134a6b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78644d6b1c72b22725631f7cad8a267a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26dee729505d2d0ef22b544f8abb76144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b56f7a156e6a1d60db55f6f6dac13145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc577433c5e14136bcf9dcac432a8885146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47000683685f47a6eb09347cf68efeeb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b2bb0a99e60367a9640ee78e44d9e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87238f92a73ca6b89612f5a9b341c6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91b5040b07528b656056a57efb2c95150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9271e47f4a05889a52e87d647c611a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc29deead9bd629960bec718b823b93152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a2116d5025b7926491b906baf05a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920d22803e1d635ef37b6e668a5fb1c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13224fe2605e02f860590f4598336478155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35f53424ca4952334414f6c53e0a64156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cad8efda11e8b8cd2df3089454d48a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3455092ba1e4cdeac355462345104158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95c08a2841021a09b9bdb20b227a0c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b124d3596a1c5426a9a80fbaca87e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee518f5e270258ae46e31ce4233f42161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b570e2639145d5b87cc0a45094627162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632384937dfba00513babd46a20e8e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d253fc7947290735b643ecf481e1fab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745de99b8b81a41883c57f5458886211165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122a2973188672760d41459845e6b6a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9fb2b608b270d80567e34a30a0d04167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5472bb3830dd6c5ddb956f9f27f759168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357ca70e65e64920f0ec4634bd8269c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171b8549d80a481b21181cc4c8b27e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b0277b48230b52f2c79eb3170f317171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69f1e68bd0bd497d3489e7f3609428172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464248f70ad5cf5db02aa92099b580b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e68376f4c9cc2e9ff1fbbe7e82e6b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12179127c21983dc2caca39da7676471175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14508eda465e2e5cda266b325d7f77f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548acbf014e8c254dece4ef7e048011177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5c9e2360d996ad1b8f02eed93bba1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f94293f5175ea34c10f3c5d6ba23bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9273b5efd858f3f9ff6307da20cf7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30474899955c1149074435cdedbe72181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b5b4dd1a698a9042aee73af22fba0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d228c11f8802eec1a3878f11f1dae3f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88887965116ddf6ff6a8398767d0d72184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29a6cd134f1065dad2cd77e9373a81185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e382ffdc07cdd45038961dcf2ba61186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a980859b0b1d9e88b01dc55055ea0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bf6c14635e8f76b756ff21eb49302188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bb7bfe1018178c48dd907f7dc3d0e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285856d5759e01dfe8439666233bc620190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1eae32a8d871c3980e1c41db5faa1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eddb254e0d69d24bdaf36d12cba79e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc09ffb570ba4f400a57e73abf0966193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81248ddedc667497e8806baf6e7e787c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f579639bccb2405ab7c474ce652500195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea63a634554c4ecb859e0cf810c4a23196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c26d1620c1b5136333c453ba46359e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b445295cf758ca351bf15bb983c00198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b43eb24e99fd8efbcdb3b1a9e0108199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813d172653d3bd2edb81b6db05b3052200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef64f28ec7ab359687f5f662d47c552201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bfb6ee74d39631af9893085ec5981202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14f1c71f45630e3c90fc662ef2ce68203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964a1950c42ff1d74d682b801953931204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0438dd6e17a7409ecda360f54970ec2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413166801a23d99a02ec5c3743e35d30206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90bfed6da5687ebbd9856c434dece7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cdd7cf49e998d4a3ec486fd3c033e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047b1174765e54242fc636162f6ec6d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03293ae6b265cf0cbc2f0558b93783ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fbfabafe6f8627466e17a7f3a6f62211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4769bc04d7e3cc79eb0de00bd95ef2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dadff729195bf587ae6b830fd6c8af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d53ed64ed6619c643e2d5378a9668214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67630b41e44d26835bf82fa6c4d0a324215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3ff26ab48e948185645aac3140c26216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162396cf131e7ffdb3e4fb642e03af98217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39e3cebaf8600957cc94060d45e893218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cdb2806639f2fd55f83fdefe84d3e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa6f156ed7fc0270765f6003772a7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845cf5960259b5b01abd8f19ee2e9b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683255cbb90f3e577bc4ed35053840c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6507e0f885c3e65b7d3fe86582db96223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9932c765ed1d5f04f5a822046663036224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7a657180740f456e75b035582754f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100e17ceface59e2424b4eb8d10bff5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607eb4294fb1bcf838638870a0ecb99f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d97ec23c646d3f7c05da64d0a28aa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fac8d9306beda89bb96e548ec55c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39a6229b4118460124f2794965e2f7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebf38b65a12bef43b974e615d81e8f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d68c7b29715f593593be0ff637078232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d999926a029ae17186f34275d6b99e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91120c5a0a49720b5d786c432c18c36f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee167af3e28b6b28f2c25b75186afb63235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef3fc0e7702ba97292ddd0b79d2573236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a66cfcf9f6d3ee07e665bb5eb93886237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbefdc0187c93e741e95d125473a51238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bbc27ed225ddb4cab55c82b2ebefb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352c7311066e8cf45a5f3726b074e29240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19730161a552a626e2d53ccb773b1b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cb957d8b9b2ae0d7e43b1d076da8e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972a64f5dd8b02fc9ad1134bade851b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914adb812c06fc1d06b7d20da8b6380d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0278b9e4aee9c035e5858a29dd3a4f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad5c28397b0b4b6f320a89984940e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db734f2828239a137a6b1ff7d263fec9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363291d71d36e6b8e533382e065db66248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bc6f9e332e92ca41bc61ec8d1ead1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fb3c59971b98e3b4e649905eb5591250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef5c3cc96d50fd445aaf72d4d05f99251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa75018de85defc62520dfad18eb2f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c0686babb781bf46e77b66fbcd40c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc01f45de1298a3a39880133b7fd19254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acfabea53a8a5365f863e8993830d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced493b3da21aca6f51a6096fa06429a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60805141a29e8a6b4befe5fcd3c435f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676e5d76477041769f6af08f5020b61258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba7f13644cff64000876f8bae9cb2f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8280a989154f65687bb3dc5356c628260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470915f3348bc41e6a53cb2b8ba4fb09261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba412101a9e6a0c6b936ef718b69bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c0c3570697f95948fd752c85c383a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ea007de29394553c557a8039d6a60264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c2cff1d3927e7f84f397ec5201444265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56059688cddc3c8b0d10b879e4d80997266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82771a581cb1ec02b5f89ed556587c68267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f3903de22c6bbe83f876d9a18b78e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da3e1f48517c5e8a05ef1da45a0198269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681df328c4aa7025823196941d7ba79a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c9c9f10ecc191d26c7c99c31ffa13271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e6ce7800bb9666a61cb0df407ba84272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c6201c027126d1734b8e0c737049f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857bfa38462706ee2f7ca1208f4b5ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab39079fec0550b370a0816def79fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a9f0749c39f5e4b5f6e3496b78ee3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8bd5876f3c01d79e2df30a837158c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b673476327babe8b8abbedc5fea74278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed4debdbdc2c7befb863d00b97fbb4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee8d48cd543d9c0d94980a7352a3af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7160a1a17fbf09d65a8ee1b974601281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abcd101536a018fc0ba36b1e9ad825282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fe18994ad39f290dfc20bda55e70c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c64984f9e2245ef72fc5ecf9740d0e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b5a5a49016e24412763b59925877f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c44cca998d1c5d5663b088dddbdb1e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18736fdbf88de21c0a5975cb3fc6bffd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b73ef37b139267c1d17045f97f7b5e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba581fbc0e926fb6be2cb613ae8e1b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f20ae7e69039745175e008c71471b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e78f3552af3aa16b224f5fa45200d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094bd6bffcf54a305f4b8394e7e11ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891a28e45103bb64e4c3eed4b6b473b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6782fc363d254c33a7c447aa1bc8f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a6ece2fc854651573372a95ecf29b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c54238b1b82c90fbdfda48f4d2ad9d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b8e5d2fc54e66aea15902c832dea4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9a5910fe2973292d977c8f7829b73298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc09b5e104ec924a9fe23824a97a8d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67d5782d69ba5c8a6de20014694989300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c42737db873bd424dd5eb8610d63ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55cd1163c51fb681b6de8b54e415c7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825732b32d19007efff13bac0b7ea3c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57897db4780210560c6a50b375cf3a52304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920e065cb6d14e355b42906336f8745305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d9b78440d39538f1dbc6aacbe1f3f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e78490303c0416e05baa126d86633307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d43a53bbb91e34af0672f27ec6cfdd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235b74217cd14605dc7e7a7f62a3439309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866f1ad4fb267f8a92ba810e217492c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c285a57d1cdd8c178f45a44e6847d57311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa53d5bbe65b5dca1876c5b128788f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7913f68ac2273cd18ecdff31fc9347313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e6abd33fd7dcd7e0ff84bc50c6916314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14768d951658ee9e45070afe77c2efb8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749a90d8735dc88c5614db39bdba3ed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5848d3cf479082072060375193abf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ee3b7049f7f0c67e468fc73458534318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda21c0bd5e4da35e23349ab47a546e9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47b8027bf675c4f541f68b6aae0c82320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089e3266da46b329a19a603b5d76d8c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddc9edb099ecae2c08d472d913d9d4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465263e87401fcd41deb23b8dd74624323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7901cd1eb738aeb7c7fd6d8ce98d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ac95b6d6d5933ba7e17d0f036ffe1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68054fee7c21b6379bc3f20171b798cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dcc2ffb7f802b54d91de3a633d4ecc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea547bab7aee228dc8145f6fd902de328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9267418d1c43dfddde13c2270bfde25329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e1952e1175ef6bf900bd49f5e3862330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab597ff91c328ed19e20c64f66df66bf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb92bcf45294cbff7cd50554d664ede332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d2000275211c5e0eb661e6e1bc708333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e177d1b673f4157118c2c04b1a1b141334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143e89fe896a9bf71a790b2383852f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53aa5114949a862fd94c008f189729336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556c8f041f7117c8a08aae9a8ee234c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff31ac3fdcf3b687d7c59a71856ad1b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c3f53515013fec6080826a0b5495d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cac52b9a57d22f51da10b83669974340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bfb62de946a2cd42806e08d610d7a7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a91043dfc4288a7963da2e026ebf4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d987ebb0e271854c55e073a00eb51343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887b9d12910584e313719c9b7226827344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866add7cbefbde1a09bdfa185a23f1a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7325cb3f193fae8e76c25536171f801346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afc6a948471b88b678ee305e1ba400347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc1ffa83eec050b747113d7893f354348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79bf47fabb377e61804f2efb3fd98d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dab7333a108d2f98a64c1ae3322c7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a3118dd13977f96c0094d3a8153a8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3f896700915ee8ccfc34f1d92f18d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f565f2c4c4d0d952397ad5bf00718353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df058745cc5ae1700f2a9253681d3708354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3adf97bb355719e9ae70cc405f9e7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b68cd500172fbdc4d325939faeb967356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee871c4fd1d161b12f5e20c33eb494357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132dd9e8554a76c7280060bec886bc1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3008249fda287b555e80582745c060359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e31fdf58f3981c84ef693b6c3979f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30200359948b8154818ceaec3148ad0b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315781533cb7d98219f6dfce3569c0d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d872db264dc6ae57a7f8839ff8aba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5be1924e88a4a9d063522ffb033fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64750bc04f00766a7a2b6e42a1d83691365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d3ec3fcac5bd7ddc79b0acce6cf44366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a7d02cc3482d9b50f0a06cba792b9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d04da608c915c002feaac3a48631b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b22dc73cea5d449b5f2efacfd81ed8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbc0877868ab293eb0a8133cdddc70370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1e6ef7e5c805d870c8c509cf4168f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6c6a05d904076485c50d103445650372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc2da8b68c76ccc10f4a5435aae6a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973976e1983837f06a4727ada963219374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5104e5ef2c1a72a910da3b872c6d49375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e71f1319f972d68a037cac1c8abe8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05f29d373f60f0d3fcb00debe24f83377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea697b83b2633b259c3ee8961e085f9c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012f4f8ccb6bbd7d309d334c1247d76379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430d313757c3982fef6211d9019131a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b372c982ecc6dc09e9ba04749d90ed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11652a61ec1f8a1a34ec9b3c206d69382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369534da45219b86aa8f6ae65ab8fa79383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19937c55667b0bc09b5eb3b1167c89384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5397ecc35781a93ee7faf1d52ef7335385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41c09227949d9f3b2fcc3f07df5351386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c3a5722a11d7282a448f7e533f84b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a65acb914805f1c1aa87fbe7a48c2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ba05fb3d63504936bc8154d51bf91389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c287c93faa16243765c00fea003aa0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85be188d3f3832cb1b2ef9f643188b9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182c138378eb8fb0565c18209fb7079392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95858f52d5769114061c901e03660139393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19296ef62b7f3d585f8ff7414ac528dc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa50bba018c9c6ce5adc88ef58f2c64395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddef292c0a39f2b204d81f5e26eb99396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91c43b5e3b3bc923d5f70a830d264e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50975e66aaf27b26e6c44b34178837398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3152fefea05509a40ce5bd24752c20399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f35fe57d30cd368c1981f426c34b4f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b068a7c6261bd8851574aa01a65ce5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc520b1f178f122b4e76fe68c503cd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c69ef7b4f8437fdce0291a25a21901403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7479beb594c311a15adfcb6d3a1a3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e44a8072b7553c328bb30ada28f67405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc797e9678f1c53d4b7db2d96d8cf0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eac6f3b44684e64520b69a02cf55f5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c30ebfd354a52facc8753e9ba7e8d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed98c274bc449c79cd04bf406244ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4950a52f465928c1b51df2d6d73bc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619fbd858d8d8e51cfbfa165acb8b93411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c874b799d452bbeb768d249d73c66412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176d74f6098b3ae0d865ace6f418712413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764022610f9a57903600153791c620d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b30a92b4dab9782283139c804481b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39951902391ffe14ef0c287925ff3ef8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14195636078e700a414eb0f3cd23b50417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccf0f47f2a4cdcbc7e643c3f5af0e4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b80572e1f9105fdb1c35062f5a3a38419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f007446a74c71004bf9b25b8f8d7a4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca66848c72efb2796427ac191da07e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c46da410bddc497580a65adf667e46422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86137b1b18cee3bbc3af672c6ecc8231423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49386624911af3b9db3960afbfc085424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9030da4e7f3c68d1c559889237056b8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b88758cbe530c4c6840fa389250827426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78487c268196e3606a14d7e548c58466427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e204f2b0ebd3439e74aab8cb145ed4a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b403c3dc97737840099ea378e92f4b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd75334652543e4d3568c6aadf5d0d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1208083fbcdcae5435d1a165558ba3a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed20b53a08cb0574dccf63321c70cff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924160475fcd42a6c49d9e1dfedbb601433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd640dd14e635dd12e6dabdc227b8f19434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139a66e3c68e4c2bebac4a94332cf8a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98e9a452b0ee2fb44873273da0fc0c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffd07a0cf250b6f2fc3e8686d6898f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0e18065cc07b51bd3b9914dae3ded438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a7848455c5b45cc3dbdd6b653356a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01003368840b3ce6d7b1145564b66118440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b35bd5c908d2c74428d7309c4f830441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fa5c1327d278c8d30614c8d019699442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f124ee6f72b825c5486f253781fd3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97badc6deb53765b257e636df74ee8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fd273033a932f72edac8e766e041f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff943c7c70a4165cb03a6ddac79d18446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34358b62ffe2e1034d10e5a538a3e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a5bd5db508ec692c5d3e51e6ab205448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01912dbff6adf2fc62c972ee2d1e8e11449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762a3e07eed959c1c088ac58612cebb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4278998b119fdfe8be85e7c1f72a50451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cdefd94efed01db0c249aefd325a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2b948dc87a27188e796b597b6b3ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d660504cb707af22d706ec3f7e2628b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c9173c6227ed1bcb3cf93f59864fe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532260e922acc84e551ab3164009277456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f006327ba2ede63b3a8d15090008840457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2a19ff99f6f4e101abdf32464a137458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ce2d38c035f3cec81980a19324d58459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d57a9a34cdedc475d575bcbb514643460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a744e47e5ac05e23ef5fb7755fa6161461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee70152f894375dfd5dbdf6419d2c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650e24e98acd7a60b43bd51c1a29d5d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd130abff4e8f727b542daad0a56987464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dface2f67b6e6e4f239eddef183c3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f688c94a4dbfda1eec071ea64083f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0073191911f7bb9ba6305bc18bc4c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfae774eb5ce49edfc0d47011d0fe5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5131bab8a10277198ae140e3efcd3b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d5f96d847e4501d59888fa6981c68470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c069ee394bd98f49393c25d0b99c23471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd99825e5ade93a86f41d18d3e8404a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcda7e323e6a7d3b13e02a6141b26d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5913a8c5abe4819d629ff981c5f6e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e186485084cc2a519248bd1253a87475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1945088641aaf2cf4f79ea40eb1ef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0b7ec1ea7df366b938e12ca69921a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f615f3061f0721c887f6f80d83fbff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2c4ea56b59d45bcb3c68abc10a993479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c6dac741231af57d493af8588cd84480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da429b3c296628c238e784aad6a747f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c63f81cf641d336c07b0e48f30a62f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e39244c8e48aa3559980749b1f5a5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18fdba0324f28aba678f196e33338e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c291bf55d53c03d996611aa3d935e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277baa7c5df12f3cd9d653bc0ae38e3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84e1a6e83da91a942974e1fd2a479b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9eaa88691a466b5a2f82cc1941d6c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a383c69f7525c11589438e0c72936489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e261dde16ba4a9cd03a2e30e3b936d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b22ccc91af1a579435fba86da70fc5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652decd29f9d3cfb62f22ea6329ff32492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72287f5a4e52b2db6bc36eea592860a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ea6c7b050e529c42718a5a6da530d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727880c5fca61e46d294e328959e9219495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717169faaac5c2ea0e2ec779af7309f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d645eb7a789532d42f07f7de5f02fc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ec91a7ba268f5495f5c65e9abddbd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9a24b8f36cc861e1defcda1f71d21499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f5d709ce28fea4fbb829e818db77e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286bbdadb4ba9cae82010dd28f4778f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e38c5df42b071de06a81283e6ab7a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd282f0864d16ae36d3fb03bf55755503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0228ff8cad4d7aaa4d91e784ee2f9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c39444a903c064a3fa9c0b96adace0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978eea12d52286e422cba1fc3ee2ec9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5a796da1834d92e76bcf9298613c4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22814290960fc4758667e710d3b7e761508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8d0ff9cb6269bfe80dc2cd22a618b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f58b989d492479611043c8dab98fb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f13391e193fefb83039785ddb39ed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b39d6c94f0827814bde76247298a3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef4d5ad16fe8442ce693bb4f75500b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae41df55550f655e359ba4d6106985514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bce172e4101ee239fcedd6c79646b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074639d315805dc4d52353b09f7a1794516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36e7707f454da7668544d35f28686b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510b12ca7fe69ab7d604fdd56448a7a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617a9cdfbe45150092789c9fc1ea0d0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21d6cc7cf36838cd321f6071b9ec54520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758dadc556acd8409f4606f099cfead521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1c3605ef1bf3a0ef51392a31bf9c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6b5a28db6fc4123ed30fc81bb66e9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe2490ce8c235bebdc02c5eb02b428524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fa097dea578a618c465aa05ccd712525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ab795119eeffc79a23a38a2eab898526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bf619d2ab1dca8f908ab9b951c492527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1c8d06c1b53cd5556e7861dc6e704528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ee335e1f902f7389ff77bcb12857f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764cdf50af34a3c66eb407d964fbcac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050b9cc03c8142b9752f055cc0de62c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0025b93f45f9f452916e9a59ab2da31532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e3ca97c663c5baf58a4441d225c73533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c8772ea8f30b36acf64cd07c32b4c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45c28f1376e907330c11a02468245c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc920dc3d276ccb5f0fecf78bbe48d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c03c1926f7c1c10510e39aefd3422537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ad8b47898e7117f95c260ba82c804538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31606856306bfb06d8a4c35a7cd2ce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dcfe81d38f2ad0a894e1ea13260a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b284fd601f20b27f06647d53f76eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da7dcc3281f8d0225f56b9f74a7476542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fd4dfac9e2cee48af166feb826a2a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964c965db3cf0a586cb83d7333b1848544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcac7aaf221f0bb028373afe4e8d61545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa65f85cbcb0fe9f289fab3fd58a965546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed6bab7c2d37992892b16499365517547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e159acb7474e8cf1d99a3f44044eb85548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcb948d6b68ff3aa75e87d6e79ff2e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd6bc68992b257372621eea6dba65b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6e1180837ae8d33ab2f32056d1159551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39fe36a793b07938ea2d7ef46f33bb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ebc0f47ebf6223e078a64cdfd8bd8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f0d60e1095df7e2f32c124b048427554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424202ceff43e747038a5d01335639fc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004c1ed7ce4452e74d8cc59cc329b69556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bc103c3c65c139baa7c6feffff8b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20d24a719b71f849c3bf241cfff9fe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23686245c1d00769a41d421ff9bac721559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2658cddd2c400ac528b89a5404c82560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0e6e1bcfd77b8568707fa430a210f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b828400df4df51b891df4dbbed51d0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ec593187b2f5fee78d300825c11d0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ead207d5cd6410f084c86954113b8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1fbd7dcef9b66ffea53cbf90d2c99565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d9b372c6cba7d16027bf1b165b74d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e56ad7038fb52f13823b5760ebe89567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695a6251636a6bf35a873c57da76a26568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321271446b671b2fe72e0f202201bc1c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e12a072d939b69514bac3a486d7f2d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcfc9e9bc53596ef76331281c4821a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2b7e3acbfec302168b18ff1314dc1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d1aa9d873ba78f8fe195a6c446c8e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4556534c70287648369f135be7c4e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccb734485e2c1b7804445515ead078575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5f0cf3b46aeee07af96fb3ebc8090576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287163ca345fd3675bff31639caae290577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ea5010b0462fae1f5b16032d3dc15578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17495fc03d314562164e8806609ea7ab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2209bbfcd91161d0967ad8b72916340580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c15d056bd6b21465479cc24288b48581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f3b256062f06282abef6a20e23ed5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f70974d76324b2c3b9394c8c8b532583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab8d1a59d4aa90e5bef4428de37d15584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2eec0f2764d12d672ee6936909fa2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70709d7ccc498f7e0beb53fe888008b7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec4dbdfe1aecc7041bff2f1bbd0439587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaee254e839c917cb89825d6a701784588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88227f0c7f1d015c0b6c709a5b44ee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9b5446aa3fc5828510a9cb9a0a76a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd517b98ada6a145b5991ef3aae6d9f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6bdc02545c9171c0930257804d027592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34dd3255094db58e53a3774f671efb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e7aa4805d098b3680c5fd7dfecdbc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c72032e1926448814d2dab5468ff77595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bce0419e3847050ae4398bb3946826596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05df2cbb0911a1ddc1faf00e1d328a2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1e6ad74e75547e81b7b4884c2fdc9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a588812905dbadb691670f28a72e6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b46f1c54976223d79ea4f3f45a96e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9318d6ab6b22d3c3c9a3e00c65f022601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da38ad98f87f99f5a585e6fe1e8787d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96d6050e6be34b6639a82331112a54603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96287a6f6ff862cb4f8b23a9204263ec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd9300a719e51d6949da6634251949605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c6048cd6328c039b57e197b162c26606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdac9354136fedb520810eb15ba5477607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb370cb57e60081c05581d2b6d8bd2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b7654c1dea88b53cc0bde807a8990609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79055e70587bdebfd25112cb2a2fa481610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d9b504ba28dff15e7677663779e56611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64362698e223419ddc9b1218984fa339612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09585409e108f4ed64ea7cd57f854959613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80054eeed031aa4abc1f5dc86a8df09614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a94cd7ff9bded6cd79765daa1bd6b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8a28e5147c556bd88961e466b447f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b2517fc8d1a3877f2a93afc887e8a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6dcb86bd7c06509817d108f3be7e8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf2b3a5b787ade9b66ae74493befb9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ba782ae7840d9c8ec157323fcbc46620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea2afe1faf83676be5c8c5e5ce3a28621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eedee03f66a5c7ea5492679948d683622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a314e490b05615714eea6280ea2b91623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebe19927d1bf300808f7a2b7310864624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d23f47aaf52fdd84ca30a175262283625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115515190d7337f48e62e16095725fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957071bb8aaaa00d2acf17cc13e6b5ef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646c04a32d6ca0e12fc4851b56ad8f6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6cd60065e93417c42c32069fef5f7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacc48159600adf3b66f5c372c6c93b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64681622baad28f7166be845581a7a3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e432bb597613b68e17bcca7fb556ae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ea9d59e8ad4273bed855798d5017b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe31b9ae6407394ade04105904aa05634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc491857357e0fa95ed1a744a729aac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c5172d2eafedad90ad64f7395d424636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929756063f8ecf5783fa21fc81c44f1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2e8702a52ad37929c6230796c367e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895af68f800abad9f5eb56f5d3f6e3a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bb2de6c6749297fdcf696169e2035640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39763b55b5aeb46943f5a79f441cecd8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059e20c53e6eab475d2203c4ad34731642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d27551b732d5ee3fde45e1d5246af8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a57cdfb1a7b560a4a8d97ca8bdc17e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015585af0910fcfdb9183f6baaa95881645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7435c7c2535eb47237b3af20c7eda646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628571f55652f1ad6fc4db77308973fc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9b006a6daf3d82ece8a2462bedce0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd7c4c2edd83f3d7a269bbd3cba92f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0b6ae2af4cac4c9919f20066720ca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32584fbcc41a5c0c20571fcb8c537e7f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfe02e733038442a87b6b68152af33652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52d975d84111ef752932bcc3b208f1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b2df91b6d76c99f83da18ccf0d90a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098fd3c01990a58c14c7ef9d15cd77c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188178fb2f5f1a0abfc3a20d82f63d09656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8802999ab2b34ff8142b4dce17c29b3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70ca0c39cbbf93dca1877184d40d96658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35332dd1d3a2c66b6334bedbdd9195e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a4c66d3bb44e2a3b007a9d327c3e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461648aa0ad8c5ba607c5305bb19cb3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fc90aa0ffbb5afd15962f5abaa45f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81511a7b396b5baa30e829b58d9c5d91663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588477791db4b630d3b76075c47f6b9c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbb442fe7a5cafdf6a9e3f1fe0d211665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75d71ca03003023dbe515bedd14e8f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1a8cdf9f1dc0e4bdf51ce0009791e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b95ebefa56f09099ede1144746f633668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc399c4f9c48433935edf1b92d6c9d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59941b9252f839a944380c5dc173c1b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8904c60c58209c5010e304671ce63671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf437691d8fb3e6d7f24de863df0e6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1fbedee3f841722aeeeeaa7c8ab9d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc44ad7bb90fd1f94812e754dc84d0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45358d1c5b6497d18d30c2d5be25484d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c9c6dd3595b6ae1d7b093198bc486676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180d6953736f896cbfe08d4a3539000677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a816f93ef49251b173cd050283e7ac2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106faebd2c12b7076f5eced6eacc724679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca05f7b6633d3e18ed4920cd3328f9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148733c6e84db21cf8be5635f45e62d7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fb0380c47eee929a357ffd8f423b8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c438fd5a46eb49b6064aab1a14aa4a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109a90e397769997dcb34c52d02f58d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351b7085a82e159a5f4f7af5ac237ad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d49bc8c0bcde27a91e493e347dea32686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785f72a5aa0abf2f02149a850d4d682687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab70c8f06db278024a2ddf989d62c98688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375102db32535e7846e7235301b8c493689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8b02a1fd3497edcfdf522db8e3833690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad253222c79b0a1dcf150130e0556a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73419363931b363f0e1dbca4feed8746692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2c5efdc0ff1cb19fcf0befe2acef1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab736fa7f04c58894a12c81b8aeee6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c728a7f45a64a7398938e05e02a1f16695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca25b028483e576d3e0fc7d7fef9c52696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb84613166652f9d5d7696ef8a31e50697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eacc96804ba4b31610a9d34084a55c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88a5c6132cb6ce9788404ac9163041699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ac6b313687565d4dd28f11436525b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d163773a5d9b10d0536d07a18beeccd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e0e55a4aeabe8ff7eb6a55a41acab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6432d22669c16490bdb37b831d917703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36facb10526cf0ebfe1a767113564b1d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55eb9af4bdb235a8730bc9aae5c7c2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53978a4f771713950fa9c2ea72ecc3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8a0d57a2dd7cce1c658648a2f9127707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1e5d305f09613e71e27870d495f51708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1719361097188ade3e142181bd4c02709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d5cc3c57df8b3f048e2047a1668d4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0d76efbd71d5ee9c8c292433708d8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea225f29739bfe61074b1ec26bd435712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd84c459878ccb9fa92e638769bc3a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d32bf7f1d55409420ade9b1eed655714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520b6e3594abf285ea1abda91d74119715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977253f9a7b6d73c513041ffeb776f4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf04cef78b8b12d6363c7546790ddaa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cbc0222a608b572c818af1547432e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fa18e5d4faae00c8abb28019040c8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733dfd93fa47006d9caef88b9abe7d32720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9491f6537aee801679c11a1138a3461721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86bb9b71e256e2b6db454c82747557722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827baec178f49424b152bb46bde5d59723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb536513b74f99cf8b759180f653f9ae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f42f2b0daacf98e93f6d4b467b203c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71332da671167806fb48317390bcce30726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b7a245a64f0348150dc9e9a44bdba727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b241e71e791724e0cac27b8848a2ea728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf4d8f634ee18d6693edc80402016b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079b8f44db349d30f14660dc090259d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f94ab306aa20055d2e8e4b2762d56731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb172eadd2931c513322f3a849a0ff74732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735eb9044104039fa79a72fbdb85192733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bc7e1e180aea8f8ee534f3c57181a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6101ae06fbd8cf62beff7d6fcbea4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb14819ee72267a9c631edb8cc67616736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7dd512bc4b6df7e088d76948ad04e5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cccce59129f48b8eb89363cb543b15738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1251ba6aea07faaeefcbe305dc7321739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29844b63196fa809b63d25fa9df9b86b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0006511f316e51993ad5a9d1bcea0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f427deed5201670ae89d533aa5047f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6173d94ff8c71a545f1bfef74c39f0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563ea738f04aa698809ad18b0e68e06744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f9df3d58c79090b3056f749349449745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00d5aef2f2c21a6af245f6554e330f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f891d9a2f26b45b558f064df1aaf5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ac202f23ff91238aafc934dd41943748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761611c870d68055b7a8dba5132af12d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc59e7f7c446288cea957d388c4757750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb777242228bb1b3393b9d1635d1a07a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f41677941d8b2ba4276e27d98dd6f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487837b822adaeb40394ffaf886bb71753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340275c7efbb5424391cccf6181601c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6293bb53cbd248296c9ef4814a95b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abdabc56fbd21dca66341ee1e200d3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da77f5da6c8068df90c793a8fdf400757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>