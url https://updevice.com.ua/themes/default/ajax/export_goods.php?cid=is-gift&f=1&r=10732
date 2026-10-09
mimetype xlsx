--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba8ef52e96285fc39ed24b3d182e701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d39f6376ffcb4bd969bd5dcedb7312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60399165727672c8e14fc8e07d7d91c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2afb7987e2881b5d309b0ffe2e5a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1585f4c5244660db451f4737cf24f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea2a0988e8b28682859787838992196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f409a761e26466fe7a0bdd8dc55b287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e95a4f4460a7bf7cf134ab48b0dfc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b15ee10c5b59a2f578103f8da93819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1663685e451c3b09c78de7681911710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d451863c1d5e52d039eae0ef17275e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db6ffd117aff51ba96cd344d0a2c6b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97204b1fe3b6410b836a51eedaaa4613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f383f91c9493afa55eae2c1b848cbd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecaf2fb17ad1f7f92711f8864f109a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bb4b6cf68efc9e2f730036fea816d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd88db4a1a8e70a635cd4ab13a7ab5e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37962a99c4c2134d21cb428a57017d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8b3dd408b5f2e1e1b6a2a592dce7a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c78125471bfa5f076006c6b57b0c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ae51d1875ac5886f2b5026dc2b5f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50d56e6e3c33eabd4c3085d2de5d0722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca2d187c9fbaae367a648fe5dc590023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083657f2d1d204163efbdf3ca638e3be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc48d9137d2a04e468ea4cecdb4bd9525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4bede88333a8a45ab26ccc04ad75226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2dc29e73dce1a3782ab993a582ff527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132391b01743c18770fb92afbd67ecc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb06ad130ce3308f3faa2b80db4d45029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16acf415d4598be59c2a4d673b58dca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0eb83d0b920d08e104736092f0daf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b6c31d8ea06e8bb43d81e666767e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a528f846c537d7cf8c4814353229833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69fc09e052caa7e9032c79a2b28d5534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1dd6f34616c0decabf36d16a3299b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e67fa6f3e431ca53ab717ac6298ce336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab452af21a8168e49e84ad826227780337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47770979756ad93ee1c4db49a242e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bb120e1ea15720978fbe1c0e7363e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbb5a9b40cf80201204c3569f36afa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e7c80d1a376cc9ea175b179292cdd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffcc91cce320156d90477801b2f2c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18c566d3e8d6f09a701aa67c453c9e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47744aebaa508cbee88c82c78c69344044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272109024d86be7a8af0ee2cd8de5d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f262184ca9c02c1db043cb3a1f8d9046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3f2cea2f20b936e8af9f285b793d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1430c2f1767f57c51dbece57f7ad45448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc77ea5fad8c52abd9cb1bea4643cf349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e4c50b65abdbbe395583831d9b4fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3b87a6ff8346df22d1c50849b86b251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76093e6208c8063fbeba72e21d16cc5952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07230edec9499bd7998f8278b13cfe953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193a74012e25101c1f88401b3d3afc254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589d7a8866c5339640f73e2a329c72055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b34d50e23b6d4f61ff04ee704f54dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419452f49ce5ed3451348fc0c8c49ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be91591595c9c9aa53a78adf85086fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedfb661d56def1b9bb9fb38de276d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c67caff332120a4c890e2c421144a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b5e571532d799c6b1f2318fe6dc2661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502bf3c1fe4891577e7e803a79ea74762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba16c936c369733f52fb4bed63dd5663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41140516d09df7ac04c0e356e89f5ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d3830d933918f7477500f7c1226bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a123db673473103c8fb1ff954017dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3bfc326e4c2c36757755de213ab7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606f1c224d00e3d8e5e23c79f43b87e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704ed81da8317ddc4bcb36e53d80d3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2614bc9d5458eb5cb5f637e5496f61d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a82a558f86e9066ef1549df9f483e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79fbf6df809e716ecb8bed072918eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f41b2689e1a0879dec256f764c7cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edbdd0f725729cdd475a1d782f4bea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9a3f8a00cd2d710692925f9a8d61475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c457fb9a455e175e135cd820e998bc276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190c5ae8c15a8a5da0a2faf0c4445c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1977c63cdea23e8b5afd81fe2687a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840083688f48e1e26fcded47090aa76179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ffdba7a6b1c6e4fae68efdb34f9f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0a4b6d51241c28132057e1a3d0b8381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4403fa26536e7969dfa3e9bddfa6a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9fc416660baba3f6e95a05a5d3eb383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1f36296b729db8c52f4713df61f8b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fdc735db2fcc1e753e5e40e76278185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594a28f95c67a2f9cbdffab212ffb8686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1ad9b7a589c9c20215a7023752d9b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391fdc489b926b45315c0da4cdbb6c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ead9b9cadfe15d308dc7ec5e5155c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f08e501e6c9424abc2ee5084cbe02590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a90f4f9b92885ad1494761cd8c08ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3147f5591f116d8284c8cc0865df55592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2167d0cd7f468187fa73bd8a10d6a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fcb57fe8781b7cfbaa4acf2a6045394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e4d42ba69e1162d233306709c134495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160e239ac52f9768e717bfafa7d2a7596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46621b9a6dc0289ff71e340ce8c6fe2d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687773925074fdf8c48f5d41e4149db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83566152bc6d44b6fadf65b1984e4599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb05fde09867b715d3bc9206c5cca47100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae573cf79916a1e3ca693dd10bab4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068e2864c48e4e20b6206705b48f496102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7342d73bcf471ef706f0345ff774470103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e061229391e391c55461646cb6e9b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ede501e9d620d01e32c7bf0f095bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4da2c4b0ebac02d481d9b1541bebd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06efcceecbeddda2d901d256f3d72c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ec2735a439cebf2ab78ce46deb68e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a90280dec8207e16398fb2c0d0318109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39ddd3aa36998d6211e617fe059823110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ae77c2ad9e09e660c2fa00d12d7d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5b9529faeef7540951fbe6ffaf2ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab7a14b74918fd41da54b39b099e53113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda09a82806ed11d7dcb08c22d4e10d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35a8206121255a33b6257da2e9f3b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caaa19bbe0c564f7953660fa3607568116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2885da91cbbf6c0c2a57bf85953e1d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e84821528d5ef4b44677f51d1ffb4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7ed613bb4e9d26520d6a47519f9bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0e46e35a221106a1c3173e8181e41120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8c18973c546e43dd645e0f964a7c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0dafff8831ecc81ab65ca886160fab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fd66dbadb696b4526cae7bb93081c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead261bebe2d585202e8555a7aca842e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8674a9a47fd5635ec4dbfc0a57eb4f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f107b667f35760a543444654fa70a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b4955693771daf28c2dc98aa9eb7d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0e6c0a75184422b6ef1511aa1ae49128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450362922da84c1e4ee34027c37384a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01dc78955e0e9b7cc771605d187fbb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8ca302db54aa7f5f37addf0ebe548131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6036fde8136a33ae954f87bc115e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191c99a67a57e8668631314bcc0df92133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7d5951c5da56a4a2581e98558c7ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec68e2e1d534214f8c4e2e296ad57a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d99652a66f70ae9cfd58d20859ffe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a01e591198832293e10311654e3d2c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec2590664c1a13dcaeefdce147b57f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9129563871fd4993769d91460fb477139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12adb45bfc8ea2b919c12d754d404314140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a7ff4223e2eb93c4a0b882888c708141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc30e1736cbb55d293ca08bc2cd49c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002979f7c87858b276ad2778057aaab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bae41a82e3fcf0a16c70f8c065c55f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef8fb3645e1343b1a0fd6bd7610e42145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a03afeaa9a60ce79af52707995659146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2938a07f2c2b4b06f3788ae2def7f20147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587dc308ea340630aa7e5636fff24b57148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88a146931af068c82e955a6101a7a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865167ae4a9fb59552ae391d2db198e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cf1ff1c326348809d5fcb02a88611151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13a18051fc1b3e9e7a0a0970653db3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479be2c566ccd48f002ae6f64964279153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c10b4fa4290bf788f0dbbfea101c67154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5f58a9d64f97244b2f2f6fdaef7d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544017a4b9af56f44e2ac39ca835063156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57640ff8d5b75670ecf05585a732cd7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf58e18e49a23dca0e0aeb51d9c33f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ceef3e658ee7fd78fc52a4130887c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfe390a11348e5d95572877d0ac26a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ad49d2131bf769b3c584ae8e6e41a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1940e9d0f1cb2244223dcc429066c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ac6d29f7b713918eb7c2c93bed406163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d4e764b8f25b66f1bf43283ee73d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f6e00e143dcd9b2673c107d942462165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f61be39a9cec39e8181b2b2a4e741166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051bae1e14f77cac389a6aefbae77c4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecb4fe62dcbbc6cfaadbad6b7984d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768b708f7bbc9247400ebc92a2d4f7e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260b8b042e1e036bb99415e965cc6b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d6e4281e27bffae56f052902f4329171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78728a7ce84f0be7df6aecc891ad7776172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6eac345c6530e84ea187f8bbc06766173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c5d3ad4cdf7f1a0e682d0c878a5df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d75fb9c425bc54383209479487332175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737d67d71e70b2c7af91d7bd51576b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07151c6098052c1c24d191c895689439177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4002eaf6aebce36c1d836077dc7dac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530aa24c45b32f73b3b6e505d7a4aad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e92e053dc094006202083d8bfefd4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb78da3352ccf9c4080c2da54cdfefe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757928767b2a582039cea4def5c864c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94812420e9165d0c385a5ee3d9a9f336183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c4377d6bf4c2302ebe57c1f493f3f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64447ba7d3f8e9cc4dbd5d17492b3df185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e85350f040ea853bc62264186052c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaaa7c7b41b31392fd54b904a4daa17187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a415fbac0bf844a731719b256f92a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cd31d4ddcad1dea4c2c880f0bf357189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a719a9f7e55e9c153f492545d81684190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84e41556c4343ba13766d0f0ecf871191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efd7490e351e1a24d6710feff30fd5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8444747eae1523064581d5913caeb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c778bfb18d6a454da3db93a3378178194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7f472212d201088d7a9c7745df7a3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765505f8ee8fa3250c814c73e4ce396196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6988b6e8de8d5891493aa9c9d84f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966ea1c1b0dfc820a8e493d944cee6f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9989a430b663740f5321954de762e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ed00a4bbd3bf5fb1f575bd17a2a0c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35f0a844168872e0b7a588e2def025201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fa9c7b595103b33e0e1b7da04fc8d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6235887d3957c8ce43484ab685ff5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bb449a6d05309457fb3a3c1b06547204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0036ad55ea5b7cbd17daa92cbc4d0ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ad1bd109872f8e34a0291f139371a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5f3855556e39ce7b9127c49794db4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4c7eaad70ea112704f353a4e6bea9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64724ee7baff3c54d0be89e41e33d86209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1c49cb06c874d3d68873bfbe228eb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343945deb60bd9d86c0124da21a31f2e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e85c95d1f77b0346c53dd1c7d8a228212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8887c31cb9a51f2f1e7af3f568acf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619f1238baa700ed420f3071ec7d707214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223cbc9d8d6855ee59527c12ef9b381215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb829a671b6748b453ef9b59fae7f87216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90522589b5e9d0e1f96e1fdf94a219217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ce44510f84d6cc0b84fbebdff5a30218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff68499550307da9e3fe808763a97e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8718339102044c8cae1e43aed4cc2b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba8939ac90442d25d37f1963c8ea11221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a39717661dca81c902633f229a372222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ff4c230b855817ab14342ffc248d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad74fe1614a0dea304bce9a1892c38224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870e1e9d0d3e344adc3074609b4b11d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117529409eff5bd936d9b9f153d0c85226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11b8f2e0e1fdf1f53e0a425869c3f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e288d9f7363fce8689080e481c878228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf8699d5511ccc952f1b530968ea41229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1b623ed263025177cab21e2a45d2f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079d2c4dfd1fe9de5d4b4e377692218231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f46ac3e11b769663b891fa5e399f76232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79862c896734c718d4b374ee897edc1f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93634fc79949f0413c29e96381373c0e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c15c23c7558e61ef3592cd7024f82235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590584b9a82021b958d12bf1bbbf2a34236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9aacfa8bb38d533a2bd13ccfe5b86d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c76f5d073da49dfb566a0501f39b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492df7fa1e4562f466849f2894a18178239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfb40f6b819f370c02d61f6082fe6a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99b02d6e7cc4e41bc1e9655e353bac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372104f2e8ec30ec1fb0412fbd419f04242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9eddb43d5c8bf78b718e23a3b6bb6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35275ef1397a10797b95e5dc70f144244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba07174f1bfcd2a22155efeeadd9471245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399306866839bbfaab044aeecae0c6ff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007ad21b7fe6cfb65d6a9a5f14182af247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685e58013b2140ef1f5bededd7bacd0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d973afcfd9fda568c3d2a07964fd89249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e38ec717125b4140f21b0fc221892b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe945b1fb1716f6c458d0603204a48251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49018a3047510130cde9c4fe634a1b98252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d6e7c49bfa85c7e538c5cde3e28f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e7aa7c33ed3e6b57682352e38cc9e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63ff2811f380cfc27e3706f3c4a38a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cf000988410b09ec76c6183db135e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6770f801aff2bdf7603b873a20df4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c29a321bd93e42c61f2b784678e05258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c802ba2d9a0b9688b70459e3abaf0ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc902cb16b921ddd3eeea0d2f591142f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eca4429c5d074d719275297c99f716261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cac3e52d13d734deb35b7720ce24e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68a74ad42cc8cfd8204151f0877f9b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d024c3f20c454c07e9e766ffe21efba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41473b90b38a2788207aa76f32657594265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ece047bd5005fec64795319bc6321266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b7860a687b9565be27d9550007a1c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d853d0c3a8ff030c4581c53e7ab75268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000c87dcbc5fddca0ad939054ccf4e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7e6650d002d6214a5d301d267da33270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e67aa13c3fcc611bd74f2de5552a0d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9eeebcbbec5b02f01bd11380a1a5e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8205bd493a6fb0b5770b51ea50a1c5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60824681f136b9f18b3018f6984bcf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049dfa28f2bf1023d529fa0619f4275275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60b686016c22195800b87c7394001e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47ede7793315489dd600369a7c2c3d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707776fe92af8577584c0101ae4459a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbbb3c9e8868312fd9989d21cbf673279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf56ba96cb73cf53eda7ca2712f8106280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5c872afa280278c89db0a68fad2e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d2d03e2ae3cc5585c88e8a6431103282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac55695d1fbf7a5ca250809b6181385283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087de6df3a130a10765efee9778c0fcd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b177f20bd1782e30a1eff497012325285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7a9e96ad4e7a0b50122fb8d6ddaa4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0663267bcca2f1ac83a64864b8b9d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079aa0cced76a2868f4a637fbe1271f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbe28d60c58e48965a29fdcba5cf8e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51a50ce4a7669a4fc40ef6c5135aa4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4bd31e6db357fa173842e45c27daf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f36d2b6895ba9f56a62cf0e59f840a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d88fd97d026afc50a9ec1a36642803293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc1f7cf56496fdb11e2b58c3deef41294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fefcfea1c36cce0bdd9a08195f0089295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610055853f0bdaeba8c09b523e8b967296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ff341740c48ca923d2f74a4555b66297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61dc5e16101ea4f041b5b35e41a911298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329dbe670ecb1ab5fa7ef958048ad65299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769946ff04fd13f5ee5ae962d87f942300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579fde238f44cd3343ab60657ca9efb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b1da2e246ab47df6ddbf4009f5d84302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d8aa99e6c7963311531dfc86357af303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735d7aa19d134b483bcea97c4cb61f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cb76751a0d2a64dfb68568811375d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d00e6ba0bc5104d83e0ce0e135d5c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14dfcf8d1c2ff22247c4c0a0e7f01cc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4a55bd9e9153b662e2436a6587468308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cb376e3e911bb8ec264a28cea998e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185904cc59ad716ddc6bc1977155ff03310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2c263f9188e955a72d8d844985a20311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692d20ad31274dadd8587e04ee32e3e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93374e1ea0e2859ad894aa072c4d1126313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae2b81f6c21c2169d31944aa4f4bd5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a482a19ee28f3734de1ec9f47a3d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ae5b5e8e7e091dafdbcf8fa66db3f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d828bb078f000dcdf0ba3888c0c17317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec627918d904389a5b221452847322b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db7155f3d6acd87cdcb15bca4f65f9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bded13c4553dc36277cbb05088a010d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20ff04d949d94d3924d4d7279f34f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b09a1fc813891c0ea49f93c63e1f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf3b6883c5bbc675e8f06892aaa36c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec3b5ca62610577520d38317c8d1ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5774cfc1675bd0bb619c2da07aac1b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595e4819cfcd119abc6c0c8a4c77df8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9f626ca3d1c4dc10fb039add50376327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2757801853d245a38219a468ba82c10328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf9bf5e98d16b815fee6f6fb2e7f94329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90b94184deb0c523aaf9a7a1c93acf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177087e7a599d3f06e579a2b614df24331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee02400b8446942d554ac52f9507c5d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e79f4f296d19e70c0e336d863c5134333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa597ecb4d8f18241f0145c98b3ea02334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc7ba55d5b8595eb85e45705fc6fba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d30b46987def60aed1f97a42dc0e53336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648aa31e369c2b2f91bc6ac8e098c057337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50593ce71035a6ecd8ed2c5ef3a299cc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b49bf7b2c53d8a7390ea34464d387d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294234a77b07ad3e8714f057ed8131ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceba85018be31bfd63d851be772bb7c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890967317a9efd0ee66d3287744c752342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf9e565d68250fb7754ec654271286343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a257abbc78ca0cf37f799abdeb4f604344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b43f73dc496b91ab721014fdb27eff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a0521b5ed3b225d73230823f00e82346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7d550ac834cff050e49a0a3b2d8c1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a763e1f6b25ebaacc91a7eb846137b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df579fb0980369b19de26cc26d43ec49349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc482a50271ab089a653eb75c742c23e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854e0f0404fd46ae710b21cdef2a25e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac174494550a5f40fd343da7529ff5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b49f341f12794401280fe95f0efca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71751707bcff8bdd2af73fabc1b9e7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773c11c8cf38e88deed5c4e73aab259355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d29640405120fb5c6c136718b535e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9635ffd2903aac3b9376cab1646cf4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cb6ba59d6eb6205a73345e1cf2584358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c612def28fbcf761bfa3ce397621d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77786e7676a9bffc72e52eb51309765b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f788664a5e26786fdef2a9c1c8488361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65a159cd4b38a923f804d1e7d43a65362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256430d40ec94fdb7b9526ba2c0ce39f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffd03df7142fa2f6b4e9b961c8e8e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225af89a76f82b129258e5055949972a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f42d911e36db8ee1a7268e4626ca78366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76243a0570ed1da641fe6e84493dcf25367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c0e12506e7084fe95626ec3762160368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d244df0ed63c6ca4fdced0cc36fda369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184c4717342b7040a703de0ceb56729370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a4f24afb5b061e0ee45a1f13e4257371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3c85cd01ad7b621fba1740c77b883372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eec831c4e314f4c74bc7e8c5cdfa0e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f928fdb1bafc7529a425529119e0a8e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd2609e00e1825444f42325927d342375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacb46c548804f2a9a82ce24913122e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e8868a378fa907e2eb924b7b6c16b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d83a07c95c41c52ffa7c60900346f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d85946704a4b5b82a1c9f2740ce1e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b02ee857c5bb528fd4221c672575e3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1b55c90760c0539496b04775d9216381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafa2e452c17c383e933ab5c9ed0d45382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a489bfe454d83671cde8785d4c8003383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76c18e55a47a1393d46f058f49f175384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6ca9411c7609678c8376e7cda6911385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5b02645400b84b328162190e4e8c4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28704dd7a3a92856fcf2e9a850c4700387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce998e23bace0356dff664c3c105e8e4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4407fc8591660b6cf61a454f78f2c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8ebfc4aab27a6a685e949dd997c37390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db5391b8be68584a940e14fd876fc5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045574988e97add0ba5f222d06d1f469392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbfd86e88f73212e7bca65eaab00bd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4ad6bbdf702f1323bcb4697f32448394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a74350de0b7ed5f1caafebd317922b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c4fdde6caf72a1d29a4ca50c81cdb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364271d434ec0518b1f30c0546971e88397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d43fddb57f0152a64281a463e9450398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14805ff05ba3ab013404a8ef00662bf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d5ff2361a9fa73a37769ea2159c6f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d124f5220f2bd2b37ec0d9971a02edc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4469424fd68ae51a300ef8f3bc888402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00645a7cc961674c6aa442f091316e96403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc70bd59d68f3500b5f174ac2992c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942d08eb86bc7afa0d2bbf541824f3f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac4f8b5b10cc2d5f4245528d707fb9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380acbafbcda19980c275985e2fac784407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b5904faa80771d1d66ab3f5ed64d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0790f4a83666db7db59f700133d234409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def98c3ab8f580a88ba9251b548715ca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170e5dcfec755dc98cddd1ec2825931411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd095783843483b1e10c71a0664e2e6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a8d0b8212ccb3997d0bde7e72889e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ee8938b188a5f9a57a406d7576535414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a2fc7cc05dde479824ac1e4f93307415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6654a18ea0410e2efc44074d26b3876416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e55353ca3bd5ec712b458057779f37417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a6cfff485f9ab3a2eac02e1cc871a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f12001adf626d6d9a79d17b1d652c4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1b312c6aa2d9ede3b8739cde0514a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc6f3f7a15412d75ba4d4ec12fdd7c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31615b5c0bd60fc02acb7ef346a6b461422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32782766a83a7384f857cca916241616423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109320825852afeeef221ed011623b33424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb8e465f315d3a71854f16ca4570f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc60d56fc13c9f34e1415f66706b48426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db418c8462dd440ddf7bca4ba1d97cfc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7931a4e4476602f9762b3cbbac99bdb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781e7d26de083e24a246cce3c365b8d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8383858ef5c75473187cb18664b25430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3dd1369183aeb99b4a81f3be3d6a8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb065f179906ed213e6c42cab6e27f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac93cb3eb46bff7cc79a3cb576d989433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b5f1cd095d33d689fda54b05edc19434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971214119ddd7fffa7f754870cc7bee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46556c994cd9a386fefd74d2ee8432c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e35a19adf845b57d4f3e8b4571454b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cd98866d8786fdc793cc19a61f630438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a9ffdf36c0ed7f13b9e385d27b8cf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cf014ed934163aa57784b4193993f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2e6ac3d47d1a11005627d433c4f03441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07c96d6d01a8e89ffa016738dabe88442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9200a9596d4bcab7da0875ed8f7b4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db9f076879edae437b12bf3c8c6199444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93970b25f5b20cd1cf722bf2b4f81355445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcdf07276cc047e2ccb92165deabd1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28240981d51ca468e39bc73e7fb411447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423679d4790c612fcbf54ad14ef1a81448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451454658b129dd31375d3c96e881ab5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27840387f3320c4e28aa6c80e502f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dea423856ac5000d4b98dd4e181103451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcc503eac3554d19eca569cd554d67452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d50a7af8cf017af5421df076c6d47f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a51a516a73f391b9fe1d2292bc482454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e372d6e5e6947a62e97a925dcd112ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454d5eb7efb70f92c36a0fd6c670522456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e9be411739f5f086660a6308541c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2c865b62cebf22100824f71d06dfd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c435e8166d2285ea0c89259caec5d45459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977780a31d08271a74fd543eff8bfaa4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614404f4ebd10ac6e2fa2c9baeff11e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967caccd22736594acfb75fc815b75c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cddd573ead81c13276f7f577fe3304463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20329195edf239053d2c495a97f3187b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e07b2a97fbc7e3ee74f6799c52464a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379d37629afe325ad80b51994fdf98a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045e0ecaa8b9a2a0b0d105579c30c43467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9808e53d1c833779d7925a7110da2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e16c543c7c0ee01c6a24dd04bcdb68469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb7f9b4051014401ff634d602d7481470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8f6739e7f326aa3875b5be854a805471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f33a6b5f51c6ddb59323b91a18551472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacf35794ecc1cfba044b8d6ae75661473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124f86b0400542c5ca68c7afb0a498a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e448736250d43585e29c9f035a4612b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd6b311e91e4fa3cd9e2ede1003c4e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afac724980ae66d7b863f02e5a225b2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a22ed684716b78ea3dd295c1bbeec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60dfaa10da420245179d5497f4e448a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75686edb5b13b45a88df30b09c06ee94480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41904e57007dc3cb43570b6cfcfbe0d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384ac981c5d8e0142715c89faebff79482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea5a6d25f24c84b9e4e116d4f70ac1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af78098fa7b5aebb9c4073561ced038484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a49f84af89fb3a54af50a7e26ecf4b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85c606af099644104c23153082d301486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cdf36fd1991a104833fd3010ab007487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa35d8c2e2c933b0bd07c35a40a67b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70aa55f265e4e391b5315763a4a9f18489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c2e8453f081206fb51ce44d7adb55490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ebb5b37ef81fe872f6ac624b8b293491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14add0c304a164a33496edcce1be4803492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd967c9ff2636af3504f3c689e3b72493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011697b9b32be280e81d98ca6133698494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc8dc047508782f7d0839955ab4f62495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bddff408eb5366ab7a52fe5eed93fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778abb155eb5b87e9170dbeb31796cf6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234a06e93ee3a98eb1e04ea02469861498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5213ec292bc252a1887ee10e658c4a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d50712aabfada93b4bd9bf21759051500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86aa28c5a5dcce0127cdf3ca5a84820501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84cc5b2747e0de04621e62a7ce2f6d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e845e44632992a85df9d8c9d39d491d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f96adad079ff3865c82b06c7b4236504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16105d4cf699b5969d6aa91cf26b4dea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515a279a7557f23660b95c07436f167506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47ff4235f25985914333e9b2377c50507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273d713e513819395c46c235bdea167508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2496a11ef98439d4d37ffec6f6bbf7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d670df38117fbbb87680c7ed12a814a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a548f1882b72ee5a443d97be95111511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737e2df7a56a40ce1104003a84ceb19512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198830362c4579bec4bc378f4eb837b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5000d9f7c13c3b3a87dd0c40e1d25514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ce81ba4efe89cfd8832857a5efac9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b773562230c0674a8cdff8b22a268b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060b48ac2a17b76f88bcf1172e8dcd9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fc8cfd3a4a8a59fde1842c96c33ac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f3c8bb0685f1392517bc14812eefd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1307a8b15992b21acdcf0befc8b89520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865c3c857bedcd254b6cb20d6d5e08d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57faa5e529f9a1939a993fa47baf9d7f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd9fa7c94f5bed8cc7946b5e591e31523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40782283bf2234840b19b13b45fbef2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f235354e353f2ecd37a48d397a171525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be03f8b389ccfeae1ff52b3e7d85ae5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de74cf6d581f9ce5925685f724ac375527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be92fae6f5f3a4ffc7e6a030fc2127528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb26591f6d26d79bf26b49cbee4d503529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709e19769b96e49f76279cef6faba5a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae033763113de8465dc347da38815e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92344896aa9faec367d7c14b111122532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809ca0aaf3c3c777451073b031424cf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5619a367f62b4bac1b27e19bd07d382534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69fbd3ea03f86ff6e83a5f7d873da2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae57ddb12ae30758dc94dbac8a4a980536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7180d8d5c625994ae7da1907583c371537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189abdfb1d1df25514f4843b2f04b64f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a02a54a0159936c46f311ceeb8ac4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e197f861218257adb3ce812b71ab11540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052a6577e4f6c2746d6ea22db291b92541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799637c8935ca6c54c3677480e8624df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f108a8aac18c14f7d18593cae1f829543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b624a26ebb086863acd72a6c00724544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5aedc59be7594dad90645c71bacfe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b882b87e9284535bf7be0377ca8198546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9690f0e6e2e651baf51cfab7f8bad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cece5c580224eaa1db4733bdf64365548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6ee87b04856d5d1ea7d882ea7aa16549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e21b67a1deadbe5592ca709d33ebd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f42b012ac15c2fd6803e2eeb908444551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e139a0fd8046b659332657dc4eb3387552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67ad664d2c66e72a1a7a324fad3e06553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511a6f19fc3c2ce2145e2dcc56ab504554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae5bfa6ab2b6b4cd10c78bfe7b6681555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd51d7aaa11832cfc8e68c6e2fb551556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74caed0ac10ee411ebfe2cbf9f650757557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720633265483ec6b423c63d7e57dccd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb0fb93effd1068ee44f340e3dbabc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640851bda63809dfe3e1f603486daf8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d28fd1aec97d9c0fa4d0e6e076db1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72ac6fecdf814611a1dcc91b23acf9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24d89e0ad8f335216c349bfa189bb9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb43d409b5d108f08bddb7957959ecf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9bd78e37ee926e89961ddaaaeff76565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168effb24a96daf4772f5d9acf33491b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f748fab993b5f9e99bea459adce292567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d837bb5f96a3f0f5e0fe38ac1f1a86568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c0e1ac8561453e4f15151fe663451569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc5254dfd0ba13893e0c2946cf4b43570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16f45228593c0cfd90d7b4cc37d85c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42217cca07826cb2d21063c8cfd74d87572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9d6dd5bb8808587a62ad63daf2ef6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc78cc50e80bb355521c29883ae1098574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fbde6c68b47c9302c6a22148f04ab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a343a74250f44ff1694556b65ab88c9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7c6ad468ed87e8686c187176035b3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fed77557a7b59aa790c27bd8c4ebea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7d18e411072730b92acadbf658141579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7026ebd621de6aad75851da830c96580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63890efe14b9697ac8ef496a129efd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fb46e83182da5ed2be8367e03838d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935694d0f4ab77f0b16d63c48cbf0d6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c7e3adf3a70f94d4c0cc855c5bdd6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd7a5b505c398ef34e66f31a4491cd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7c703ee715928a19f9919093d9ed2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ca1ed56ab4398b16f04136bbd466a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0754449465dbe73f52754696c32dbc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85fcdf8ab70109f2e5eece77839157589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f879af6407f434faa717a8cfea6106590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472606d7a5964110569b1560d794817591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec200dac9849153f5bd81f8a569900592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36983ad98c22813de8e637d50195b7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6874c26fdc53c57096b3101bd2a32e3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34901e959d08a5fab449d4ad24d168d8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d386ef80ddc5f60c4b470a3329d9e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b61b31a537fdd9b7a0d9de679ce772597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602c6f2958d1bfcf52e13753b3b36e5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c727d86ec57d4cf5e02be23f60dcc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303ce797e6d202c6ad20a4836ef2fa9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a6418c5edaed4a76e209696127958601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a858d95e81465e851308ca6a807ff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3e96e1e06faa5656720470dfbf317603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997422f117843c09cef8464fb19a8a5b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784d68873e3f3c6fa3ca17d7ab04731605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93d7633141265806c6a8a009f5e1cb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc244c73d0c0618320cf704159d70d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6f34f5c25650c15b2922faa744820608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8994875ea9b0ffd96b9e6991e984e7e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb513f9f8dbc0d4da8ef04913c0918f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c9f2906d0e092e2673af358c26442611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a94cdb719f2b106de171fbd72a8a3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62cd68110e54efa49c26c28e07e1ac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce4188001c10af4b7561660c558931614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799e1abab7ab35f258f4d8aabda19dd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f05d036361698ac4c651e459e700b3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd56de1a40f9b23fa7f318bd4e8ff2d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285411990befbed8c3e937de39f2823d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cb73522d9cf8b90794b09338c7317619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481e32af7aee67b402fc0d1d4206630620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb63e93a70c4cc0860bfea9426a81d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76809fe6dbbe5c6a6a254b862315d62b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f188fb96ba8212373336a044bd25f8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006cdef8c6421d2a5bab62f7a0c6d46624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa904117db3ce2596e7f58b1d74105625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014e1667a7c91b04b3d3ba5d9d6d336626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca98cb381f5cbbca42c3d5d4a7ee700627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630a33f34c32505c74b47670532a723628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a22f1f31d7baffb897bdfa90f17a5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ae33130bcb83cd760456c4eabeedd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590db14352b5ebb393e4ae8f5c7903a3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4690401ef4fe8d059e4160f87a72586632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37f2bbdf09091a2355317673079ff7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27865bcc2da727d3b4a79da288db77a1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c799e05b2ad1d64480f1f4713ec5a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79f83e6bc85aacaa941dd2738e19e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fe8c5bd3ede373b02dec45b122bfb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451a6115009b01cf7dc2573e73e9ceb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2cef31fe40a3386ed9ea9d8bacba5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40aa612d31e86a7dc9772437d64a45640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0be437122acb3058b92952d5d9ae2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b5940310f6fb6e8784a04801faa5c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347d4afbc1197b63c169105877a9022643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15aabb89116b2d9d53a22c39c1ab34644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b0ff4e014fa71ff0a3b596926a861645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5e7a58a007a69b000c123bf5ec545646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c41ac33694dfaec8efb0e4cdb7e4c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce139a7294c11327f689834c6ffe78d7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60a20c9541b4ed783deace2f706ac9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1119d429c23958cb60b63129f137aa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cd2bb423dae609a6709cc0d07ffde651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66f26a1aeeaca92704f4f351127742652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f9dd9cab79d67e9a7a61aa911446b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f59935f544c3c783fb46b00c5a505c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9af32dd9fd12ccaa731a3302ae2fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6535effd968381962b9eea76033f83b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b963cdb13e3fd0e4c13210918ef1e2b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf581114d6ecb185e177d752e2b968bd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600b46709c57e5762812972ba5e72a4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e6a35c88ac7ce19d3edf834d90aab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffe84bbf237f409a2307aabefd58b2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb51eb565e301ef7f3d3fcca628938662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49e2ddf7343491a3b2c96363ba15b8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2587d67691b27f6c4c3225b909e70664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314b2a165c685f59a4dcea4ad097151665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2108142e327bcae9d5b2a6c14dd06666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ad7fced4a55e2bdfb5d6b3c3f4846667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bf509306529563df1fc65b047c87c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58948655ff45a5454bedfa7fd3db61a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad9170a7ae65f5afebe2a07326d5a6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e67d48b3eae353584b2448b267ccff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ad6254908830356f73a8c8de5e3f5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62456e962335dfb1206c1b0a273aab7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabd751b0aa6d95e97f8e137d8fd7f9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587e7fced1fc292eae30c2338234134675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc4a3e9c096a900756225e1a2b424b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e576e8a502509774fd7de17061bd038677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a30fbd1354242680c7dcfd88b0f4a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264b3f2766c8b561b04c9c37e2e6206679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f513c7a2b9a3cdbb8c4911d516efc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b7d79c6dd548a3864d27e5949c7ac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3f871fab64351a0b08c9ceb20c09b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c029850e05878a19861872b1714c9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f14bf0e2161b2cc165cfc6ef0cce4b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232253eb818f2aff22cb8a44fc0c53bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899de93dadc3496fd51a5cbe5f90eeb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd6c884cfc31d1fc613fa2ac7bdc82687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ae8ead04833a369fd33175ffc4a47688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9a830dff421cf8c190ce8a83ba9d5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0909216751e0c1269824234c2ad89be690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8e8f796c9744f9e00882864fa323f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fb1570eb800dd0ab573373ac22189692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ed49641630dd554ab08f67c441394693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad58fb53a7efadbc96a9cdfde835eb6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b648cc07261cdf73ff3e05f0c22a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29112b76cd3fc0c5cd9757d4067b9e3c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505463119096e9be52fd2781916d06cd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67204ef748b1b3ed4fec1076340d33698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294511a7c29ca79f51b2640d6afbace699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d14b934afbc0a0d23a46ebd2ebd79700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5f1e0f56dc9ebddb29307845340d4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83161682e4e8e7d712bd7bd91f5b0e8d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47547aad893a2e1390e5589f341ded60703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf3eccab01202181b78097bef7ba94704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c70c60f279e37400c64d71c85cd9b6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288a23a0a98b5efd7772d81200b1940706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e827c5f3f8dd8783487c17126f2e75707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33d5e1670efe1c59265fe300a1d563708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe091f49f2c77d3ddbe37d7f228f01709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b9e6e1aacb2c527658b54584d6bd0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6555c617144f041e4efc428cb9dca3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60053da1c92f4f3a934d6188144471712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e79964ce3e932ae724ee64743208ac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f3575aa7db504bca60b321d5043ef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf88e6f3339559aae22dc2ca1c0eea715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d082ca2914f606feadca8d31555c171716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64b583cba251c133a33bf53244ed97717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2fcc3afdf3a4a5131eae8c7619d49718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a65b1fd8021b3b3dfa14dc3aba8a7b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc603bb5102b45d0f3a4561915e829c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a7bd1defea56009ece7fbe508c213721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1ccfd48b6da041e9e95894b2d4afe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5ebafd9dec4e6a32ab92adaeea40b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bb9fced3de667dc43cfe7eb2d92a0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d68f66831de6d3d1b8b4c8a74ae297725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a472cfe9260994cb393c22844d3cd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872a5f485782d4878d03cd9f444beda727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ca44f831215c41eeacf3b0ca4a730728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cc6de3abeca45e5911d2dd480c17a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afeb38ec6422289e74930aa8d022a34730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12e35c9cf7b86889b4fa3f6898d538731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfae67912d7a56776f5c33dc875aa9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d42c95ce6be1ef7040687bed837d32733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6756bbed5af173c3847d2194ceef8d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3760a6a3d85ceea87aec5ecbaef63e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81727f21c681db53a905e08da38db4a2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac674855786b7c248b94d00dc0bfad2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f885cdf9a87efc4c90756f731cffd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676249ef0376da08424b26bd9ca602b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e41f012193ae87adff00367756e17740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ac9f5cc1204ad49496da4996f839e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facf7a54f682efca1199d4b877f4d5c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3c7ca4962a96fc1385df5e198aaeb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33023307e41b67bde208724ae1053a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdf4a1825402d82ddfd9485b5b9564745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce111703cda318665d2d55b7ee42107746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d79d76f0ae3327d9a2eb8879ac23c7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcde78d40e858e6bde1054d5811225748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c31c0b53db08746b7872b4aaa3ce2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1e99e48ad38e08b3f4611f93777de750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226af801345828d6357ee59d65ce57f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa9a487d3c90c8934eaefa577ca832752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1516fa26e3a2dc7b09c906aa2ef2e26753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0eda3f076fdce2c87337f27aac8976754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3fb353ff9ade99894ce29e15a6bd7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac23fe0fb8d518de7301d0fe140eb91756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bb3dad12f8b6cc3797bb52a9da0f8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fb2b49c848fe9a13d0b28ef640b58758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7fe842022196cfbbe0261f20dc60a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc46656cb7eed8c81a3b13592fad3e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1ae08807e60cb2f84c70f65f2ceff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13051923d4e0563793ca886a1956413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7bb888da7448a78640bc6076098154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74907bcc10dbf9b35b38512b3f0d95be5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a67183baa65b91eb8c6fa881f2ed3a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52245be649a382eec343c2f0e33c92077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d040e90d8d0be74eef679408aacac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8b3de7491b5b1c3b153d786fd5c429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29073c7dc10961abf53619485800c5010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e8ab5c1b2da911427ee56b4f27cfd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c51f5999c5e0f6a444caa5c5e5eba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bdec622807659b4d10600688fe95813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a53611c4b049eb3e925112ae3fd92d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2ab4642e349a9ec22475dae72d92015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426933c92227dcf2739f5e68da2b9fd016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427aba4ce2ab7fc7b1241dcd8e5634017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e840a8e3569c7013fc4ca36306a2018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233adf2efd86466a3380360bc19cdcd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a245413bd2827db217fcf4c3762c7920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf4e440a0032f5ba039eb3726af7ef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff6b33a9c16c85f4720b3d3ec8295422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe0929f65b14353643a52cfc82263723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3be446ba871c850989c7507096e26024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c15a7a2914b5686157e2b4b31563025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c8bf5584d46c80a12561f85bbd91026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f08d2f15042347bded69021ad8f9127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e58195831591def9d3b39fe73dcad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4380cda74078753c7a0badac1cad36929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5fc641221e889e9c1c7f7d2df5a0230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367f8cdde839994965383f8ce0525f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcb5799f39f085e7b9a26e6096f1f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018a64a30e538401463ad0d3e6f6e4533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4f18e8318596f125c4cd1f7e0bb7734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18687e8aba84eabfc92ece80b4cc965f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba82b827a17b35931eb83da9733563236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfcae7628fbff18559cdf1c8ee8a4437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ef14a220f30807dfcf3816547408338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552c1c2615eb32fe4665bf32d9a9c1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b8037ad1aed1bb125f2cb74eb35e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550fd1332824621aeb12d887412c40341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b5864ac8ad5edf8eb6abe0aa91bd142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63614987bae23ffc790bd46879ea26943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31297d63ef555b6ab81824487621599244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dea689c3adfec3f007273552b120ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc321b622a51cffdb6ec4e48d78ea7746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b759cb26c0c587b2358ea67554c27c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf880c1315d0154f3be9b3dedc98602948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a9ee201903d271700790051477e3849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e1253073e2e9ecb2afc2a13c1522e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71afaad7125eee8c6b4d3edd7fc16051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe3b458311bb3e2a47c04f47f1dc4852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916b2be44dd38cf9ca6817e0315879053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279f0f942e1d9bc47d0e35f4661722854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4dad3d6b3b57a35ef13d42e23144355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852e8c7f335118e5369b6acdff0780b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53ad945f370c28afcd080bb2a3dd7857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015927d6c180da59cb95601a5d3601258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f2c26885496fe3b969eed9ca49ba859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed11ff683fbad6ffeb06310613f8ffc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cdce190349434c5ebdce96e3aa7b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7bea65fb33850a4ab56dfb75821f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34287a8c22de6071a9552b02dceaf3363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7bd24944abeff384d387dec4f944864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18f7066b631e6370ef42afce21eba065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d597e4c4c5d19d9dc9b56717cd50a3166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a823c58bbbf0feb10106e996bb5af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9e65c717b5b44d94ffad3721f7fe168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701266ef812fa3831a8e51486cdacb7a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0074cf56e421ae8679d69e972e9ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472e3f7f2f32c92359eaec7d5371d0071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7883f35e32c3d533c2758aa620600d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541b2dde3e37bdd65291f98bdbb8ac373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf2df86229f739bf049b1b170e457674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79285639d5960f4a30a69fec49d3c1a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b54112ea8880203116e46e5b51cef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6baa4f431de5521c2b787145fc52d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd2215e68fba1c323530367dcb868b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea2e1af5492511f3f93b6adaab337979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4f24abcdc862195bbff1ad272d4be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffa45f523c0f1ab3dcefa4cf930b5281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c606bb9e56b5703a0be853169b37d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f7fcd6eb6d88e612e01bb6b8e9a1483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cc37342ac4f03f5bdfbb46c65968084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa254dafb332e098fc995420eef365585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bb6060ad612f0d6248985ffe02f5986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf078962484f526f2a045638f91f7f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305c36a46567db1f577b42870efeee988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787736912af09704dc774e9a989c858689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e0eb8c4e1006a51a67e01cea24cbc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d385b028ef7682023c6bc607fc4e70291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2503bce83842acc984c65f3b6c488692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8952766e050e2f2c97761aa0d0439f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e4965e52b24ee564a039e366b133a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880d1ff82a6abb5283ff628673681d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b56fb6abe48ffa991f52bec9b372f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb26f88abb8fb17c1e840195e3d99697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7c6336cdf1b8b84820aa2b44b0f3998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c19e190ba534d1fe1a9f2e9d67157399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79e4fbc6a6dcb7729922bbc72dc7d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189187b962d5bbb454a3b0ccbaba514e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a986f162f51bc3a44d63b5d5e7481102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653efcb203751379b5df82e0d839f28103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ba658f7049be2987081fbb85434d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0863f1611a7411a64f61dbf7bfd15105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97dde41a5eac10192c5a0a54fcd7be5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf709c07e046495bd7d0078b6ee511107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafc016401d51cb7310c3afa83c71e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf7792277d087d5b9325093b01c921109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d5214d802ed7adc03dbec404dbba1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365dfa966cb80d8a623402ed0896a39111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3457f026a8d48bc409bbfc2d4dc5ae4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85f0d6df4a266f71e0997d188006d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e9c79335897b756379ba0f45a0b5d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5c0bcc32dce1bd4d9d4addbb356ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a1cad3f5a60b9c2d8e69b5c98ea38116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60c7eeac559beb94cd2d38179814e2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af33bf779f26f754dd1c2fee1e28d1b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca85b3c0b9edb6b6dd498f20837f47119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80d6d625bf115672a17e700f008033120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dabafa43ea22c2f8ec42c38d56dd7f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbeeb827dbe87e044d13e086c396f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1d4870b399a98902db242cdf588e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f2226ad9b571ddac643b8f28db10c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756d14c8f6b8c79afbece542dce8249125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9ebe9d7412a86ab1f195af687a0b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb3425d99a55a6a4fd3e294dc94ce0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144c4f74592d02c07801abf7b0453c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7ab9bb95434b66c88a9f918d6a3ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2dfa9e2c4c65103d4e61a72f867e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ebc8717beb9c7a54673eb09234934131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28960f9b98d5ec5928b9a5a3bbc4483132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa8eb63367e005ef40837bc1a139b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad578a8ea8c2bf95540287a14b1061d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de305ddf4bea488bbd46905cb20645135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f82592388e44dc65c1bdee8c5372cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ed0f91e141f868d3b2a127cf618b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704e744fafb2377c6f4db41203e83a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40595ed4f9e7b6618627e49ee0b7e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9626e3b1fb6468781a73ae3174dd3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023452440d5f98e222e5b3dd4f660bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bb61cfeadf4918acd21b95e1d4e05142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67457113895936a8ddfa5a8a30273c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb1d50b78ac46c704a5a51945e4164144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965907c1e55c9d833e1b8f03303bdfd8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d00557da154b93b2374973108bacf1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3713e690aebbcff330e07a17d00610147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fe120d325f31a5110644355c68b30148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d6d958ebe06e997fbff237f7bea3b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07940d5bce608644235bf5e14d0fa9bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5e9fce9502cb5da5503b6dc492b51151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ab16fc6896d3ae8c8950c9e068844152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95eb519a83f33c20f4849a06987c45153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675b7cbdbb9c6fd2f46704de191241e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca795735ce6d00bbedc78700bd872c07155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2bbd08760af1d448520db58746483156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266d2455af51920b4c7810e43fc3a6f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89d8a835d8e1ef97a25f78d04c519b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7ab3da63f1e13fc171405b267b210159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f874fffc511160ada99b0816a5d7a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80909f99da5123815e072590c89b165a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2ad483f187a2fcd826c9aee6ed694162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1751e37ffb6979b7e42a84f271d6d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18729bc00c3b8732791a52e7837c90a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ee8162df86cea3c342b1cc02373f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af291fa73d0dbeb95dd2045de3a6b4a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d07ac8587450a887ae4c31d72de96c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcee1f63c3ff2fc2ea2d8469f4c14c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b28774d830aa38dc43cb988eb6f57169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51353980db7bd9c0314650334433b62170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27204072c6c046ea92959fb9a9fb71171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8dd52288358d7344ebb85582b024a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0779220e5658e2f4b7fbb2cc7e4b4d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53708eda203182d3e516b13f89b3b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77935a3d9c3fbdf915f6bcfd278feb9f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fba0afa095c602967ff1859dd7823b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba29ee9b814fb11f6c5a99bd4e6a246177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968acf102845a813e918b5f1014bee76178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df468919a2932d0aa39db5243144a481179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0cee372ca63d80e381fc12a8ff3e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ec6c7fbf521d8183321ea7b2cbbc6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3997ba4fb0044c0221fbe00dff1f78182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5662a47023d961aad73ed692bba8801183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfca5c823b30bd68905558ff098414184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37481325c62d08ede88dc592a9c5228d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331627f1f3193b079a4133c9e304c39186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d4295e44d92624f1f2954ab73b95d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc636d72f42689a21d59496a8ddaf7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d9abb049ec96ec7be6c8ff819d7d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7747f185f5f140c223cd4459da8fae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f34ed27b1db6067060a6754a8465e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19541929826fb5d4a6d838f2814b3f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287ab414fbd6dc6d5589362238eaf5d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba0adf72effb4abe1d5bc87e1a9cb5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b3406c0998861f61c5cc973c9a40c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fbd9508ee67398e64b7db39e673e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf053223fbb0d786c00cedb0b55cb7d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f8660e5890ae81928365359d36d12198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345c7f5ba580cfc700def39b267e2b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3eb80c7ed35502b81a6cd7d56ab9a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54d27f24ae1fa9936f449ba98e81ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480312bc348e8db1ea118fc9e05685e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57453c1829c04f4804c01ebb36361307203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838cdec30ad740421d8ce8c2ad96b58204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece37ebf5a43bb17970dc1dea8a1a7c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1e5b6a891af22c21aefc142c7fbd9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944ff97df205a2219ef3326cf057fe1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267d27e45cc794ddb948a33ce1b8246208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa062938f180676e9317deb65611c3da209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab758689b1729f43026688fb6a24d4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc557cd5199395f965735782b46b2b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817f163ef991f6dad58b06cfcb8600a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d17d13435cc7ee5837e1667267a87213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5837ce054c2e25c13af56f0054de5f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5954855d67a49fb1d33b974dd7d5d71215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15f5af86cc8e40cd25d9e508084f23216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98494395267a37e312c36c916c84fb48217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0fdb47473131dbb40e4722f0163db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2c990c33bec275c65d404aa15f506219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812c6b2e6f68eb7c2701fd8446b0cb7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253aaaab8796243a545835db5e22ef5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e6cd606aa977bdd4b4f8e194e5c2c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a612762f4aec839e2984129bf789b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053258886c0cc294baf640f981bfe2f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e469fa93b3e035de58f8f26d5761a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbadb4b3e17509d2e37c893418d4986226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b33f53446521aa23d6f4a42a98f66227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90724475337939c398d6ca811040451228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9319e1f455ca01decc2ca3c425795229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae79b6cefd97304031454b3f2eafeaa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1643d61aaab855c76c7461b7641c8d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7c3ef872d0432e61454d7a1c21314232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf003405aebfd1eaec145acb18474179233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0af17c6b7877b15dc816b0004aa5d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e5b93f65236aabcc0581b0a0f538c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60d37d6aad052c187cf567c727eaa3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1706b634080ec351a21dd7c2483f9dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f3dca79518d953c2878c2ffc3dd68238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbcce4d55b7a9efd06d76083f3aac4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07b36987be6a46fa665bedda049d8a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b98ec8d769503dff52085efcd4c10241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2b6e5c10adb6b8ba328bcc38ce99d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066931c1a7f3583abc0eb7a726c9a32243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de8867f7b37155b821abd9f548e1c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9f403d90bfdfc0c0a792187c257ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64eef910b0f38e59b00bfea719b354246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b13debdce6244ae6ab7d49b8e6ea9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4918245e3a6b1449b2115f8985f228248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667abe541827467238bb66872cc3e0be249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036220a719b88ac0558687d48a5e4829250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a506b5893b39007d5b6c0bf2a194c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e6d16d0a07a39fbf71e6ffe00b455252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e411fb9302ef1465a948e71a2cdd0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bd20dd1c8d9f6bb09e3666e9934d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa095ecca5995f2690d9d72e6e0f17d7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5082e8437c5d9437e72415a04308eb9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4622ffecd7f2dff8a3a6a4b2f9aeddc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638531ebb06db03d00a690b8049406af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059b3f57c036123da87b9e44e2e0fb0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46314a878f567974cc781e3f866781aa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7277b04a723e69217d8529e5a9228261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33fad9a4a2f5040f621b312160ddb5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a7ad1037adb9f1febb1b059f8dc8f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bea618d40bf072fbabaae804793b9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65fcd840724369a67cb05d6dfa828c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e30c2346255a453c1d555ec8eb9f7e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acb7578406dfd560d69762ac168630267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d112654d96cd825be64caf4a2d4523f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e72a7c73f05acb8ee53f3a2f80c19269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93384249992c277e17e5e2b0f28c49d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4b4627b9b3a93d74c6096f8be4b9c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47a65e105b4f092f6bfba29644ed39272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01300ac83e0798a3cb8e517847764c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8bed9dd0b71415113cb985b5a840f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be7cdcb1bcfc1cfcebb1f115808705275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6f6b913e633bc664d459872b25750276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607fc5778f36a178fc2f7cad6956fe8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87e4fc20e3b4d138b0e5c6a43bb414278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82792047ccb2bf27c232a15687c009c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59153f4d30594768ca9f12eb9edf13280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead875f658b35f384b86916a4a85b7b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb47097ca65ce131b16c846dfb91d59282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed065392f00bb53d46223986cec7df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b2be78de55271b07e9668c3e3c9a8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f9029f101012e54647ab68024c9dc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525b03323c24e3cbad25ba04be6e1a9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19744298f024b3599ffef343a8b39f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab96cc0d1e1c842fda02a6701f31369288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee68dc9e31be3389a8bdc521537c61289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2234a6df88100755d6f6608dceb6e9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981856e71fdcc6bcf52b9eb51f7a3bac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cb6bce2757cd61bb0cddf5d334476292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356cbd65955ac606fdb6350299839e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8f68bb662d796976ee9ac610ed32f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da1f163c32dcd7f086613a4d376306295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7764e8b4daa52b91a9c502b4e45a85296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693056cb8573fc99b6448b160f18a92297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd73776da877c229f905aa9dbda64b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3870c72bb63eeb1af7967c61e2d0de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca45fc373f42c1e7735ee472bc2a64300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b338901771be48e98dc031bba27ff7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4741d82c522ff2def9da40bb2659d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c27336ba2640415d38d845e0aef8b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41751e974f166b74fab8cf0dfb9c69f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed161098ad6da15329f527d638c3cf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0757faafec4818345cbdac36b7fea8e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ac1033eab59bc910efec2decba45d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2767da7aba28d8bb4ad82f90e8112ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d4a8a3816d4907ddbc56b2248e99e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59870beec89bae37ad405ca15aa67953310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd3ef4a6403e1d0ebda15cffa8decb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32d7268a066f35c47e0a139db31137312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed518c9c0c09e914ea31d67028531a59313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03602bb974aa669bc3b0f2a9cd1184f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c025136e69bad684977101765adbef3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422de624db545b6a29083a718323193316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f04475ae956e248d8b292ca4ea7eed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf1de5b1c3c93e603290cd798da737318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260d16f6a10e80f016dbb95e944e7a6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7395fd0a26ef0cb7c237215caa8f2e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92923d29c3f6818748d14ffec377c99321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc32aee51af1ddf5a2b3b1b8150b58e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a5f41b82c28976daca4d0a015c9b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cdf5e61a13e5321f5ff718c2816fd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa2d42a3b56f0ac3db8bde964f24fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c7327988e6eae463f3a476544ea0a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1af62856542521f355c267411e8748327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352eb6ac26f4806bbbec270badba330f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ddcbc9ab8844cd206364c3346b03d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387ad1b00092d52b358123f92b3d7fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0002d306117fff735571066f139a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb97f983e1109ad3cb095dd9687ec1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58c4eca9ebfbacca5d22f6366ffdff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63ddde00d2322f049487907f479c34334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356b9cd54cf003a1c41383a3af5b179335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0774cdd204703677d1b4004bed0128f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e04fbb3ec7b52f771f10ada2d764f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5ac86de210ca0553741e8a9cdc9bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238db014085be8c1b919c6f3441a56c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90548ea558dfb087012a11ff56f4a9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46c60440677e4042b3f3ba242e7d12341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da886a7ced106450b5af1aeafad4f2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211526db4561cd04d9779061f393bc50343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef0dc1b9b7e588813865ba333c9e43344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55db1acfe259ec5108fdc715c7b703345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ebefa0492ca62b0da9dad8ad1996d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eab9d8756cc43e82a75fc2d2d8b388347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f929b77d17ae815eb7e2410a77fe7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ae20e1f053a269eb9422d5dd258ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596950ec1c93ba764df7f8bf7dbaefd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006897200b64f1a1958b39b689918805351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0968b42dfc455718bd021e4ca0806352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607e68daa508df721e9a10c4baf3fb5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05252bcbba0eace6b02c3b5ec36c4538354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ed7a7959fd8ee4b115bb98f170457355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b596f2aa6fab4535cfea5265786c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe7470d3598001b01156713ccdcf76357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd8dc96d0c527c67bf7bbb72d9ef31358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b903c38ef8e8e5b2cae8c6ab918b203359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05da64b1a41dde9f9205d7810b193e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204dee9281478c7366aa9c281a3c0a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99429023db0637013d7368b0072536aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a207eaceb5d4022cc0440bc339408f3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4cb96ad587dc8c6903ce2c61e6074364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4be5e244df43119e629bb197bba028365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38735ecee25514fc1026c9e573fae69366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bf57650189280a420bd894a6f1749367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6f59937ecd46be9a2fe76fe57d29a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef4333e40fd98358a4fca0939876b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b6688d79536dd446c51cb2fc7a30a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25320edbbe33f9abab943dab8aea992371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9517fd858bac10223cce46690e5bd4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549f08042fa0f51598abef232be358b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfadb32541463d84268950a8ae388f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fac8e0b66a213b6c0f57097d01f154375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65ede6bf7a3071850d5ed1c7f93fc4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11074c15c80ddfe3fa07b6217bcaf14377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af123dd0ad4e1a03b54020aa382d478378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246ac2f4d6f65e004aa2bc4412aee50379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb62f2ff4db22d7ad0a11e35e77f826380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe2ff8635d6d934d52796c836cc043381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525a0d3e061a4c0ad811546c9e1ba3a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22d1a5d3d4975d37b2edd80cb6e0b7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f3d5ff23ac4b85d8c6f04b5849334384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4204a8230777029d05e6da161586fda385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad11c9cf4d9f7a17e3597b0bf48bbd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bded1dd3e44f221ef89378976622d86387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821e453cdb12784b8557d8ee05f470c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8e0b543749149c1c30b80f5bfb7a7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e54617bed2a44778ed5731b57e6c8e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff636c68e4bb9bf5d0cdc3c12070bde391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576b43c65f69bfbeabb312191060a10392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998da34330c17d1a982321819f125a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19996663f5c8031089ebd43dc0d3ff25394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d338b7fad6a9dc1ed536ceccf8ba94b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ae35e2a4b380793d9188d86242f31396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6e1dee6f106d944bfec32a6e433b2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d490eb39a764136e6a253e7c659237398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074dacbb9e01b174c540a9eb940f462399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23dc8cf87fbdcc640ca64bf9f52fa2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812008c0a840c354a07f2f64e79ac77e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9aa15d4f77687921a9d47a22581fd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fc4acf71818cd96a74a4a226f7cc0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b2d4bc61d169cb03a8e9b2f93780f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04a40290d0b975c39a3cb0cdd23671405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52863680ad6ba1a36f093dd8e62d174406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9b84ded4b76e162a3ae164a5508b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fa1f2bc5922158d9521e8fcdb24b1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfbb16793543c1c72dcbca8beb3d39409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb7271a2c1cfec9362b7546fdbd606410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44ca48bad014bd2519ca3938eebf75411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca94c35a05c69cde8b4ba784c125821412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9754fe8bf18f0925ba5158357aa23c6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68089ffd8b6e53a74f18285727e540414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76465e16d441dc47136b4cd81f93cc56415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e95629a1aead5826abf391c4bb14c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69878d828ed1d49f29c51790951a85a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616aee8554e9799ff6247fe8908c81a6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b13d404c4db98d5e8a63f5d2519a82419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb5bead0f584609d42dd52b8c19a31420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34230d67fae3000c0a4765494b9d4e45421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee33978442a99d4d9cb99d1368d624a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265eb4d4b36fb99451281dca72a9aee4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cebf01369ac693bd7fa3d2d83df91a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b08d21b7e1ced492a568163abcbf72425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc60856b1d00b8fab8c14d63704fc1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72110d9068a02f315bf9e13af18e4785427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925f0e0f762a9af9e3d530d51dcb976428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3374ae883295c3f7ce0773859974fca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254a1e3c1bb5404995fdf53f378b44d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2ea5cbb84fdc4ad94a92f99e967ae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82eda22d7ad4d9fac8d9f50936536eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9054491db8b298d522b9a9ea7632a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bfe23830692619e37d1365a2e869c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d74c11bd8f404ad7a632f4390ab26435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99265df9237af332e0ebcc9406cd1cb4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3632955e4982eefdf94c1b43003b4b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fd45a5599ea806afdc3a265f981c7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b8d6d2d133b0fd994ef4705e981c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640bdea79c6f4ad797fe429ece7efde440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e8c6d297014743d20ca01a6dfdca6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f574df824dc688462a160a2331fff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408c369c5747b50a3e46408d1729a9d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2f8b116c996eb1e5a85be9afa5425444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730ceedb4a3cbd0ec661617165ec5fa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84046ce561ef4f9d150162d14726ce47446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0839340b48198c4f3b4f0cd0d7612447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0bdddedd333619c20745511f1840d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438abe54c3e1d80dbb667c78fb85bd4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386f9ea25ab73ee0a6e1f18cf57c5ad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f969af27eb98cecbb1cbb18a28c664451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ad2c2a77357211c426ed62a9efabe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850afcafb9fc719377c400f99021d918453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22611289805ebaebf4607a396c5d6c0c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81852385958d0cc3c06090ba1412e137455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f3fb1b29d081132477f8dcf39eb5c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c399b160f7c57a865c79633a433e338457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b8699f6acc5d5f23863ced1aff894458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66317cf232f671eafde341f798bfa440459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ff06a612116d6fe556318870f2557460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e7e77fb0b277428f74c77ff971d62461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6644d2f30fef11963a74786c88859c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf757010a92ed0db4758523df3dfc5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a2769603ce02a900144bdbef8fde0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d49925fed47fbcb44cc1753dc42f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152513997ddd7f078366e04d5ac9184466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea00a603931ccf3c6e4f7aef841c47467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574b502b2d71ff37a0b09de575bf0ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f518796ea43f1784b9488a1d91be4f8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3efaad3dcc51c62a39118cc3f8dc6d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd5946a6d68424680219467700d1c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42752cf2b458ca0cc0022849d3adab83472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3883be161ec7e4d0f0fab7d011335d9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d3679974e64beba2295d2556704b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20918a2a7b72a628ac695210481a1316475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175fd8b10e4e3956fbc85149066dcae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2229b66632c808787ad68d45f9eb08477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58730a5403596ca4f75cabf5c74c4c81478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c77906fa354579e41ccd79b85363cc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dc649b1728cf0a4a6fdc8ff062a50480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8ca588a64e646c6ff07e7e1510b54481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c50d6df186068b81954abec7bc59f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072310f07dbd123232910963745ef0f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a17155a804eb789ef9644677c871b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e354b387c74194f17e68068963ee6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357b59070cbcc64c16cd8dbbad994ed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf358a9af5961a5a3a78beaa76300321487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a0a664565a4f2fb9c9f33b4d9dcee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8ac3cc1e6ca11f3740fd0e8289ec8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36183fd713ff01650a4cfc74888c0a0a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dd4f748a9d48d73bfac9481481556491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12ca2f242f2bb44b946a1d57998940492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b741849f4b4910448375762b396398493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e354e7f4e7b40a1f6ffdc92c7d5197494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d92164b7fee59edc6b2c476b754382495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bd564e8015d21b4d6e754bdc88f31496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81865147328768ec384bc646e27c2f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14962094914b08d48bd0dac77078e974498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34606fcee9d811af6489686f1fc1722499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84575354e8ecbefc2d8d4f5a8905e9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38270e216d4a5fac2bd134566eecc6ef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b8fe6839bcf150d3adf01e32599aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c471353746f5dc3acc7045a6769013a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a869f1a26364993af17fce468964b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019241481332bd4f48d21ce4ae5ea7c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb5742ab348b0e963566e4b3e00db7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a6f05273f0f9c69b9a7bb33c82abf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183b96d8be4b6e5d8cc90c372805e01508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42f17869adeb480a931202708adc09509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4831540b09b0e01268daa0eb40add9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab3863f075a65bcd3d072dad278bbb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6540b9a55f990a818dc3c71e5056ab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987dc971157e215d05f2fed11552ddea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762389ff18c7954a86c5e38e3836cae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d3d19a0b8b72314255a407593ad14515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61aaa4a9daaba84a9c80106c709fa78516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfe60ddf4783e2ad53ca901d5df78b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8aeaeefb9dc4614d690ae34024374518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59e1d76cbd405cd024d27ae88a53ff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de2bf46b5f6eb405bef53c7c76ad12520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41a5f654a6b22d65e81941ae907520521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fa6c934b9594bb00077a8f6da30de522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b7dbaed9b8a3f7806aaaa5232bec5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd66374205612ad36d859d4631f9ae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e6a78593ff7ef67cd51d39a568162525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c59466ea17cb98bdd020a6189e1ff5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535655048b69cc5e935d1f2522421a9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ea2952e7562ffb5e5436dbbfda5a0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c259b31b0f46577a78d501a5847cda0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7ea2b942c8fe38c626ccca2005c14530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c706fee20a78fcc23c70b3ab5f7847531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421caaed8e4f55a22cd376c05ef77bc7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b1d8925d92d9eece6855c5323cfe7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0c1265a38a324159ee27133d7ae81534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954b72a8e89196fd80b7b1713ed968b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d01e2953b230b02f0b78693a8eb9e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdd010f93cce6b01a35f330f16f320537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756a80528711680cb3f6dc2acccb271538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddb9feff64e63208483459f47bc279539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2418dd17a6f3a1992a95fe15b8b7b8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f74ef43c006e59e1f77941dda51947541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44159739079fe3123a7f286ee584e5cc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40c5babf10fb9927b2185c8c826b83543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ec9403071c67acc7ae659f51d1271544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689cb3aa753f67cdb6d47e94ed70c82545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d2bec8620a8a69b9933d0ad7f6edc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8806038ec8e96bd3ad2906f1ef65f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1533a77b881453abd4293e097e7961548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1857713184865379b7ce1af70a65e81549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c553340b574748fdcd27f0342e0b28550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5f2c82d92c43b1ca6e4e57a93d33b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc22a64e29939a8e383ae3eb33848a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba63179a669cdf62ebd5b1961a94ab7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e4450bf3476ff3e5a854116f270a4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457a56212dc4802050ec03b50ef5cca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e3a9500d97ac8e2b3f42987f9cd2c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b27cd2aaa155b369b2021abb76cfc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba5f31562bc22ac48ab191dc179b9e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc62296d2713e7b59725a11e95f9dd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3545f8e001f6fe6998865f3e3cdc470560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26452dc574590ff6583f66834c2ac19561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce914414e4b0dfedd5fb9033f30b3ff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbd5fb20d52fdd58f77b338f42fd8b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636de0955a842dd59c8cd6800bc9e893564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737287cf54b4ba108b01536e1d97c544565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da486b8231f217e37566cb1c4919bf8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d34aa1f1d469b253beef4d9e541f7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ec2c000073b02e7ae53ecd9ef26c3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146513eb1ace6d342a2f503b9fa64e7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921882bb9decea6833e9e0bdbc191eb9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcc6dc21ae8a05897a26bac7e54a3c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27a57cf5d713da1005efc356e809f4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa38a6dec5708c630924f99fabadc3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85c2161fd64e6feb0a75ae8cfa4912574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6cfd4ac34c95fd74d54ef7784a31a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3243fe9cbcaea371af2019c603d6733576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978c4270c500da6af9d50f428d69eee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592de1c536e3f4479e9c8ea5bf550162578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a4a819d098a57107226a97a00209a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98f13e8a24d4eca4c603e592ebc329580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995ac3b700218fff2cb26794d5f91fd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c9a7ae076a49b126f2bd184fcbb03582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583019e22c7fed8ad5b4aee65a26e78583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1f83b53cef3d6a3cf0b3a95215325584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c04fbef77c11dee83ec23d1699f61585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcc823ba1269021363f2ba4e458bfe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142d41cdf60a26d1416e919f2df1c7a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999dae58ad611edcdefe528c4ba82192588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada174f8ad17b485f25dac2d71cc707b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d007c711ab536f71fc36f418aeed031590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02935b8b8ac9e091f962ef638fd008f1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa441bef53acb4b2e2b934f7c26806eb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1887b60b3524834afec408062d13c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c5e7af30a7cc7e5d8051cbd70dc86594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87250f7635ce54a7122e48f1f1ae8901595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781dd5d1d6f9e34bfc971acc461d494596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c4e185de1fc86d68dd1e7d5ea732b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4edc657f94436931f303569d0f3841598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00809d58cf318f140946b373e4608af9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71560daacffa8a89bd884138cb44b57600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fbd14797d2ff77a8bce314c4c4f97601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae6d3bc34ffc8cc358f49f1b5fd846602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d618ab76f7a136313070bca5ebff2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409dea4ef95fbf0b442632aea58edbdd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5181977b894cc55942d6a12b1845e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed941f43e06181cd9cd091c5a547308a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102c758b815e4f04fa1eb4c0c9464f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7dd1aec3632245b8e634706259f5c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7933b62c841f810fcf9d964a5b7be6c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ff410839c9c7099de9a683e719b67610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21dff3cba2fe6dccc7c6ade8f65419b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8659961b585c341ef213fc2cbace66f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d677976c7713e33f9d26490e4c4bd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d2f35b7cd16b4031c3393866cdcb8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9356ac8865561eb67c2982d5ddd73615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4fdeb0ee7d39a86d084aeda4bf5af616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b5e7540e11aa827eb3d504e640547617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6b65c16edea7c07dc5f94f1b58d04618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d230cf806db89034a452b17a72a66ce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7a189a2a49e6f38d6c835cb882efb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be349dd076a7695102c79361074734621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554668618a1c0c6a7eaf68cc3400ba4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dffa0973abb1a57a079f8664564140623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c405dfb04d48073accba6b07f1132a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b412f20847862658f06995b94e681d4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9f42527ee521a59be565fd78094b1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6659f34e939102ac98d079b0804d89627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd929940ef9ea80590d27d143d219c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1d5f49c58460a6505cfe811367653629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb315754cc889f97974c7737886f1c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da061bd70fe3143b51fe7e0c9ab40e5e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d7f1ba873b39b1532d50641b18b2f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82648ac3585ac19b38bcd3e0cd0aec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92079c695c2ecef52054975c52927682634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612144421a90fb0bacd4b42f52f0ed6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce3833054c099a5c4aa70f19bdbd25636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bf7980bff650f0784c7687f91ebf3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fd52f39fc74db5a790a0738e8fcc0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138dae4f7d3fdd3eccf946c5859715e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7de2f8fb94fbb52a30b8a354561284640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1e0ea4463c4c702f2594b72443891641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a72ae943574d8693af9488940b24a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8cccaa409f9a54b8d9f670fb19354643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defabc905a3778a7ce51b178b25b234a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7ad0198e5294fbc3f2fdaa39096fb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8f6b0a5ba7a8309abfd93eb5d73c8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81741ccd95274e2fc2c5ef2079b282647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6389cf0f5ca4d522af33c0c4cb0d8c4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04382ebcb2806c6cb17aaed51b24a1bc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9e398d3bf81116348a76e647467fb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e318b1c36ca4a95b9c0431740ed0d3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6493d04e028e1d69b5c1846885178f2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f62790ba359b6fc059fc56daf83abd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0406dddc66527dda8ff27c774b823d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c67f206a162e07060ba3b23c96f7a0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa669460955047ad00930876e7878a46656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03219114e6a6de1f9f130759c1edba28657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735909359da9858fbc69b951ae1eedc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e57a1351b47b272284d44f7476fd8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf975559c000f3231e5c18efa34d664660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf892b0f15773c04bacb19a5f3e8bf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a780cd2ebdb47637fbee2e8a8b5ffb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e31281fdcc024ee9e7c1a6736efccf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512aa878c357189f3bb3f48d9297998664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17a3c1df348eb8dc5897b97306eee0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeeee0f0fbe9038d30c2f6315571bdf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861232b12bcb138cf5f417b785b38981667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e19b338ae5e1c88a2764bbd00ed269668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0566570a6d94233976f0806c554f3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dcb6eb0164c3bd5c473e2f307edc1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214137212715033241cdff8b50374aa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b521856b01be4784e58b734730e3640672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5158f00724d2a19404714f773df9eb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d8a07a1d01e2388e48bea60193885674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13bb0330c7f7c559a7759a247b97f5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8412c09ca79abe7b544228f36434b34676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce96748ad47f0bd0c520c646b6edccf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555da931e6877ea5df619691f0c7ea2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecd2177f519a7c9d3abc08f3422f80679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342525d77c28b475f1f4833b9af27e16680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be750f157723f3f8339d41e94971ae8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdc0f44c458f8a48dd18f1136ba4ac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819052a462176af2319d592fc57fcd6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bba399d6a36230c4cda13a626f3021684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6e17231fe7d0b3c6e556ebdd68500685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200a6b136de655ed4e616e03403339a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f0dda45f9d993638def06f9426d90687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8e88d4ad6b32ead527c4299b5ee92688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdd3d223162ec182f9f515abf00b79689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f2503af9f9d36afed70c87c3f5a5c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395d7f4a66d0d28f18e61b2163caca1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48a9d7c683620e93024d297224f7c2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e5d9978aa4daa9060d182b8872f62693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae93e1a0c3ae8024161f42cb4fdb34d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfe3791055ccd6e59c893cc4240413695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c652055a70350d395ae056dbbf559696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e077dbb806d9aed1397665b36e514697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ba38e779df439290ce80def2f6e20698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c21c0f185619291a019fe3ae35649699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0acdb01823cde0abb2f9a0e2dac0eb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b57e0e41b6b5a265fcf4674ab725a8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cefc23c0035f1b68d2b9c9de7078f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762d0284b480c1b762de9df5ac435e6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4beb604399c64c7b9f7179376e9a8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6412d5874aaa812c6d1e462d866707705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272063b823b85fede701008902eb23c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a989482d50b7f8374a0207dc074676707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df6bf662cc8b8091d289f848f14bd0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847cdb486037d4d426e4080ea142d29709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8ac682c10dffee9d252f37e517aed710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917378e720ef473d0c206affa8b8eb1a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6b58aba6cfa829333cc2ad3f6c297712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd37e6e042dcfc7775ad07657430e8d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4e01193b8625a4d3f54efc2919afb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52413a3c25c7486a3666100679340762715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c095391f8e4bba4bc4e6313a10482716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ac6535681596204dee85d6d76e966717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5c71b08dbd5305b0a2c32ea69ada9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45260ba57a2f762bc56c24fd0c08e7fe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916af10608b2f0e2626b75e8437d988720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7659428c830a1aac8199d447c81298721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53539d694a95d882d353afb839edef17722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914897daa7d4402c69708ef77dc7757723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182f96e3e98490ca045ffa90ec4fbed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048bdab397e1bdd82399f893c91ad8a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cffdadef8d19518b451817fc7297a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774645976b4d310c37de5d98f61acf9c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a054a317b8b8c7388587e26602b40728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffa80d14b234da6d39dcee1b90c931729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401a73c6814543492bc7e60deacb7c7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890cba7271dfc5b3a350ecb725220ac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a577a3bcc86351dc7927f8ac4a29e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8011cfdc69f4eba9a769d7583039e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d8d3d9bb738f9726fd84e2b23eb85734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881b0682c79f782c52ddd3a330693ce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7453d51f54e6afecdd6ff8135b58c4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09fbfda8e7ca966b3dfc90e752bf23737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb180fff2a8b0d8af2e40fa49b19e91738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532b81852d62518d237b711b97b2c4b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed277e0053cee6fccec0ed9d9811fc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89cf57dd3675049cbb42112c45d73b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95490d08cd96f1f748c446fa6420e27f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef0eb2afb85705b8455c9c3572ec03743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8390ccd4bb7fb57fc18d1f7db3872744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdec47013202419a73b98c069709899745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7c4907515f2811a3f254784f81290746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826706dce8f7171e6710c77dde670bf4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0714b18c9198d1bb2c33b3192004e72748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216db28e404923d7389772b1e6c6a77749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153de063f4b8a0c18a9a8ce04c322bf9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e5adeb526c6980080099c86aa4ba7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3b3564b5825a2f4a3a712b3b489ae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edaa24b11e415ede68f586e3771dcde753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbb14978b4f9d13f23021451050b74754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd8fc74c646f81e10fd4ad029b5d9e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79939a76341a342c08375bae81e647e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52d0e6410558c9ea470ba415b1bf11757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d2310e32a36f58ecedbb2e1d313e6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664edf3d38b27b1f3d926e106c23e7e6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>