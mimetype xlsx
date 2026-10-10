--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6ac937f72151f952e635607b8b4e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03338ba537a1b325de38acebb2ba392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf655f775e8b6d27fa1c2a0734d1153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5717778eaf1b08b81b685a2cf81f664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164e78774d977538c1c362979c9b4345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a26711b78cd8c6441d24c2ecdd81ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a225f5fed8548fbbe6f921549b48e477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fad2c91285638fb93b8d4ad4a428498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769917213d29f1ed8d6df7508bb19b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9dbc48f969bda5f84fb9f83a37e4110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0af5b9d3d3da163a36ef227ba588f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15547ae6b05c7e9237d52486a989b81f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc77c2f280a1405e46fe7731b599ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6867ba91f2b825178e888b8c5bc16e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ef68587c8a6ca56e674bfd69ca77f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e3d8cafacdf87b12a5298cdaaf55f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea3742079c6285a8e07d15f17e3e9517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526b357dd50346813ba3ac9698a2e1218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347343e96a821cf8cdb16adc691ed79919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3c171984976953fbc64950164d1bd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01846de47d04e2e3c0c4c41fa90ec3c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7e85c80070be52c2a333dae0b173e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af9d67b71ef0c866211643ca3e116923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0cbbfed3aeac31761ada6b3d27ab624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ca17d8d7ac0410e67601f844c90af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c96114f5cbdafb6a69403760ab5f1d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abd857262483747b7421d9ed55c88127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a069d88962f94416322dcff96fcd328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee634a79f3fbbb39b740b48bdf745329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7d00a6c64eb1a00a99f130204e64630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de2690f239ecd441e9df295724c38831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde152eba949130c6b48055180fee2332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfab28fa68b1cc95fbc5453095e520d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07448603c8a593b40e89923758185d8234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e5e530eeef6fb6353e45b29d64c0835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967097787e720ad34dfbee66de4d89d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c5e7f2fca4e56a7fe5c075ff4358e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681f25b780445575f4b600b0daaa2da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7452370ad01288e5856b58ea5fddb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bdafe114249bab3020abba07dc17540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16e198d234aebd641a279235ecc96641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc6299a3ddaec579b7230fd539647542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e63c4f94d3f3c373bf982f4c6ff12143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c537e7e1565728e654a3581a6e0d6744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d619e6393c1ca0a47b413ee24f819145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a52556ffba5617ac45b8b854a5c1b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b86c5544bb7ebc4cafbe2f9258af5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150ecee0fd1324d4e1d2ec58ca90f5c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7f96d0095d2a5cb745e19d7e6924b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bd8c7c1ab00d939e54ebdde480ad950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b649b8cb95f0eea5d81037d42065aa851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b96ec9f50744fa93f5dd454032f37552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5f47544f1e1dcfe3aaa590d08efe753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa0d9bbda415eb839d4603c3461d0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7b93ff64ee6adb2197dadac1de7fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce66151dcf01f665edb1a4fa7ea25c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30809113604a870a1be6482dc8b45d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543220064d36efe863ae82a50cba21d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6273601470d54eb261d28e773c663359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023feb8d7a7547414a63d7a48ed892f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6f1130ca069cd9ea63a8c7a18d30161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c255da23168d2fd373a7b03b721c86762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17999ff58ab58a155fb94a0f6dd1d2d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f70036bac93c5704e1831fc260e9764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e1e3a9e44f031efef142fa3dfa73f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f96b9f7a0c69cd98b77641c572f9e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5bce11f0dd8318a8fcd740b38754867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10204e392112a6eea7f33d9ad4da66568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa7d95927617cee35867d9d301644369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66f69253311984ef44d423bdf2e61770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22b28405942bb13f78ab8c1cfc69be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495507ad594c02378489b02c847d9a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc9dede77985605bccc3fd99d14f6273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfc002b1ab2a5c7d9afbcb41dbf57074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b80777cff4bea06a484df8d2292dd375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93423a815faf1a7d77fb1b167ad4bb5776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2264653af03ab5030a1be3406264d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d44d354a03ade7edd92f5ee220ceb878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25768e349f89320a97d3fdcb9565c4c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedda079ac00b0c70e3e47cec2040ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817045a73068fc36cc16f8476343b99481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7ec9c1efd2274bdf6cec8793a1a8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4ac08cb91a8b7514aee22b3bfd19483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db2e1ceb20c4b090c4cd7119e85b7184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4eb4cf0adf9ccadb4b7c3a661219fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642a2bc90c124203e60ca2c141f964286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4b41ea222804d0789ca9ef1748aba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef4fcb5d5eba3e215b5f438d14d52388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40272d26a92fe5c8236c5e905455077889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a652334ca45f5d7c09671ec12f975a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4f878bac8b2e80d4e1b7810d198a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048093eb8e65dbb8c591be979235652592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effef4bd9911bd5ac1272f5ed5963fdc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a4af73df0502ff91d1d792ffc7d8e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfaa3ea6dcc6ffc9e74a37eba8150dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0d81a4a478771947f5f1dfdca549296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b3178b2955ad1d54a170db65c7e3e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625da168be47131df235b1bedd13f7598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94847b7fbfe6be3ec59092844d6356b899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c60aa45233615c4797320852dd2f56100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843940f359c23bcb48456b0e3bb945a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3935006c838041b143a541577561105102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56241cb828e200bf3a13a6f203865f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250d05cac6a2e6805931ab7edb4c59f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8ab49d98e8c651bbf9086a869009c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a077e625290eb32e11c3a77781f0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3694a6bf35aef1a758a59649e04f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd3461b1726a76d27daac163eebee1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd8c22c6790450cd700fd639f3aaa2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c89bc80061a921b5a0205fbbcb83bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a909bd7cd5af3cc20e638d0f57b181111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc694c1b58588e2da758530500aaa5ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23873c82659898b68446eb0320fba0f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24506044e34c4afdae165c13cce544d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a78c08ae31b3c27f8cff99d5dceace115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241d5d372bd85904ad02ec11dead1de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e7f2067472377d9142b9cd6e90c23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bcf429691f1e6560c9e89524702d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39be58e0a7103d15a3f9fc9eedd4d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ddc54bc843e2f5e7ed2fc181e6f14120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a50bdaa10cc109b10bead07a481450121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce55ffb9c0d0cb4eb70e026bb96c40122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8289c29343fe43d12cd82efa088492123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36be628976e96f8aa5fc887792894f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f385ee04efe1e0049742bf8ce233d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc44f4299f8f2f5c9ae42c3ce3141d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bc70cb5196e06da39220e0bd4931c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b0c133606ef1ca4180a20dd9f9796128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87915c0dcc2330347263fe867c8213129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4bb1687e758ecdce6e06d064580d6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ec8ddfbb08be83e5e473dbd72622a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61b94fbca1660750ad945e7b5101c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba353f18b532cc3e7ccd4c114df05ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a7074441c3e9fd22f180abb33c0fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b47f179c2f836e5b2889c66ea57021135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fe8aee63348a4222e1abc46d2417f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1f2abe10627e5cce6f67103909fa0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b225c84369aa4d670a63285d621110138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8a1cc1ee7c6a4b8de96d55ef448f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904afa1ca82e15aa1372d2b3645d200140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30f0cb4efc0e0bcd01603392af2645141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0538b38d5ea65fa5f4dcead9f031b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee671b6c450f43542058b82faf0f3d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150686ff748255e2a0717ed71fae113144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e404573cfc9ffb3fc744c692804ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50308ed56513ff2e31d2e403bebc26a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528468e135a2bb61e7cf0800c84ef38147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4987f355987c5e7987facd9212ffa9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718689f238d14d56338aaa0352b1c04c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908db46e51eb88fd086ff6087d679f2f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db91b8f72bf2deb9843f78ddbdc2255151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950e5a48da74caad5f3c56e7acdd4e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ce106057d7d9506e2cc4ac6f1fd11153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722482402f2f51ca31a7686bd954e625154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff1de01e3942dcdc76f4804b361313155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c95a93b8ffa386b847d94105cc863156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a3192aa96da4331c2cdb495e63ec0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116debe1adf2e7b794b94c52e4894799158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb19ae48046f55a62c79d67fcf2027d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3719b10998d46d2ed2f30ae0e1ba2d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b43b01210f5cf69fdde53a9539d1fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9483b9cc844e9d4c9fc61de8f3235162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801839d430a3910bc89bb6ac42baf68163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddceda495d7d819b4fb31b4deced3663164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375112af7f195bbbd44accdf116cc3b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b01534388853f3b1ccc13ceaf447f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4c624200c7e5ca73e2274e6215a0b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b7e27180d504f6b66aec166a7da67168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b4e3b1f6d49f70f00ed4da761e55d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8629e55f11d591fc7af32a62249660170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a38531fd1dc72348898e75b41b53d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24846143138feb3dc80a9ffc78ca7d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a91e90971edd5e938bc19a4ff0ad7f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91287be030cc514d76520b75bd0fcff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea23bd7e89946df76cde44e65fdf77175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a7c6957bd43f54282a93ad6f74628176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf596887f147be0939a845fd696861c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732e060591212cf0bdccd8a79fc07ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3216ed067f4260157a6258a69b18e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077c5be9cc0cb1ca42ec024a5ceb788180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae42345d13ac24ce6662fc4df9c9942181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8aaa1059da62b9e0de168325be53ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4efc9acc38bd98124e941b2ce469c9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fbb30ab90d9261d8ee91965ad4f5e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537339bc905998a5bc9fb5d6bc56ab9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6769b7fc96beb1fbc49216cfc3294af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c322b22ec09f8bb89868eead322168187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f8c5dc9830576a34c9efef8991b00188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503aaca98f8da5ecfafde31df97c7118189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b512fa2c994df875c68c5cc15d0c222190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb3925a845893526015221ad837f66191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd10628070af194de4ae0a952edc4df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b2af5614134be1f9158790837a9a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58ed56625253d161ed1a56012843e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbac36fd35fe2ab86619f300bb969e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa324fe14d8cb034f0c5d27347f60d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76532fb503acdd09eb86a74bb5a0204b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3cc51fecd6e688acc36ce885aa0b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42ee882eb5439e2016306867fee57a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82847371933ceb6d9016c727d1e25ba8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110c5aaaed6098976e7c714b707abb0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6054a59da37315ec384b02a4355673202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10846435f2a988dc7a19c2c1dd98f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c56a4f0951dddfc57c37bb8572878204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6450833a0e3cf349b8b2d1edd36c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe9ca6ffe8302688d2417e36ff303b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005baa228729c0d1707f28a4c48a7de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe98d84cb848ab4d595df008f01014208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd9e16cf02c809b72034d93ad245e5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ae4a778ff0ca06649ecf14184135b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306026daf43014e0207835d91764e871211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd8bf4e1b2c67a9f8b9e87ebf4fcf5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbc43814ee4fd73f1461be6d910bdf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bcb601cd85140ac3e50b4b5dfc7d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c38961727f787ae2553656481a39b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcebf055d33cc09e5f6218f53d1a083216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92438d95ea7e6e4c1d23baaa6b00e010217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539362d6ba73eb0a94529caf5231c17218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4fbdfddf9be8bdc8a293a43a9dd6c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c26918f08353f61adada7e081cfa5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db048383b879f7df28424e12df90cd9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db438a57173c3e514b7530a9e0e08843222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11da0d236fc7336c77377d296fdec9f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279053e0406b9edeabc730140b411d53224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0066e7fd89cd67ece0eeba364eb109225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2cb303ba641047a460030eb5d948d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526338c669d39b4a994785aead689eb2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64b9b42649fc7828469da646ef5c3b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d508ab61bfe398fbac4bc06c8878a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724972390ea3994cdc228c74ac52902230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5930a773bdc11e21e0ad22aa224df5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fa8f14735c01db2d4a39c38ec6d51232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947453aa46450c2c3d3ef548851d83e2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ff565cefa3f04eab3585c79ee5a21234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d064ff7758d5678700b2ce7b33984e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea300e7893077a210ab35192667e2a16236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3eeb2b112514f9429a4db8fb98a1c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ea3cc13e98a86c3d2498922882c4e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f61cdf12a3ac2def5a285967dc885239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91db7b3bc4f607a5321fc92a8661222240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bfeda3f4efb4966c8f1e1493f5ac5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6818de099a0f3f36d8163b189b8be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61561b50d63987b39aef1d20a7666686243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958f20f340f8a2b97a037cee348d83f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ea4481fa4e2ac0b934877310b37d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9ac829e111cef93f3e15c62fb1553246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa42548f19f82b5690413a7daedd398247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11005f4f30da9b656e2720d6c05926e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a339a5bc5f952f164d173af5224b0dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7ac0173d658e0a22de7c4810f6002250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b170e220c62dd964b15467dc42a6c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c618b7e33058455771b8f5da78cf6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9069baab0aa73a55a91c60242c0da1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bb8c9f6bbcd1415c20251b1fe79a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137b4c164a7bc1d6bfd7a3a5be9d0df255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86140dc0aeeb116c30833eff08870a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac204253fede0ceeb51d0b4397c5bfc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf87441e93b4028a8caf7d1e676fe3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0913c846a5f397e62044e3cd19e78b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260b029397ca1b432bbfd255473815f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9c11539609e7638f89bd313c8d98d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446552c1f6207fe72b09bf70724607a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abb52d167b566802eac017f23581cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87847b9c5bc0bdfb8b475ee402991a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27797d106112a4a634ef54dbc53fa881265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48562b24cfbb3fc0ac8954d5a47336fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b9b073a2360d2bc2d5166901bb3d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9902fa46b68be81cfd8d4a233bebd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60971d02221cf3bb0fcfb47ac3094b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f3037405fd83074e07a14a21a1318270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df81a7bf6c2c4ae852dd6ff0dfbe35e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f074d34fe62a4361e09102076a0bcaa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65e14560d683d94eae5ff98a32f62c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945db130bdc392018c9e9dbfeef7e33274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2ab962fb6da36d841102040d6dfd7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578242f0c2df744861381cf630e94d83276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1b8caec00709101949c7ab6f993b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888c9e97d9366d032d9260e40c2bd00278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3e349b9a4c5fa6a887ebd8749b58f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd466b90992da2c20768563deeb614dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad263c378a3ce9316870449395da84281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da55293d37e79a0b30470ba5e8a365282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0383a3bdc64ef28685dbafc696e8e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea21400001e11789bc8189bf153f14b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cb3e373e7cf9e28bf4ed9b62efd3a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf45ea0b309dbe42839da12ce25b39286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182000a31cd2c110d0a899c87e195138287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bf73349daf590b982e4fd3812beff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db815e470f5de9fbec63f763a400207289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6230bab69b6f66d3f12aeec9632ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22332f199611fe83a46a39be812f0c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d8b480f70a63311310a23aeb0fd0a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57994917b579f1c0bc02d34a31deb5db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d6d82449268e21511b29928dcc6a8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b8c109ec8797316ff3128e0b4dd1c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4144425c853e4111e129a141d64c7a6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2653d04a35045b842eb31fef628b60297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53270e712d16eb58083c9e00f79e5a85298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a697f105bb55996e8062274dad03f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4be0283bc84f039175fe86fb7db8f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e24df169477c72de5f0c664da4607301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2350e1cdefec00557b67b5cae05be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03efd24a80ec07800564cda40feaa2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470c4b63bd89edb30d456549e0d0bf0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b9764e5afc0b926516eb5828681ff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d14260c88c3124c1f3906c1f2dd4a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a131301cf59cd6cfe74540d374c2a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bedf22cabdbeac260eb0dfe552a9f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5e3b4b91d1e86b662f8a0d01d3994309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a8e3f57cae68f99104e5db01e5b6b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe313d8a6ff7117f12173bafa63dfee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f5065c1341276c9679494995f380f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf14681534934ce19ee028e6115eda1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f4ae2551598724727ecebaa3997f9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f9a6da51be51a3ac2915303480392315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f3d61d5b8c94a1a3688581d832d8c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a6c35c46066710efb01ca3d4aab06317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87353141ac5ec9945d1cc94431012f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc113085085648d2733a734fc44952319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78abc66bf3ac6356c552e552cf21b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6b4e91918904c9feb1808bc601018321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baac32b71c4f38f954eaee013134e3c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1ca2f3bf700da4a40cc7c586c8c9a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990c978e1c0a3f860dd1afb0b5c31e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4c69e27e6b49de5b0251f411a4922325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce47b0c3f90968279b88d832b3ddb07326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e37a9c6a9baa2e943d65690d6169e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaef84ccbea61117e3ebd8c7b3ff39f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2a75b4470502f2de7a5bd0e492bfc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e9b910bc525bf34ceb1530427d517330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4a71a377dae2a6a1f1f61db313b68331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f90aec94f35d80f608adafe2171ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879950e313e9cfc4f93dad42556e36da333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e83420d5635a541266484f772df12334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00979a186c203241dd96b554b219b689335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9d4bc254bb80fe64d840f6b2f4438336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e5bb50585299d3386535553b95c7e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32628f704232ff6c7d16d63f45494996338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa3ca59a7c2c0182e166c3abd79e4a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb7dff81784b660008d3bcab18743c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef07ac3d1cf6a786224ddd5b013970341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28927dbc50faf882caf2db949503b19d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119115851f77460f9793817de1d3303e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a768e25615e1ac2147b9dcefaee30a4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e01aea380531620e1312b6cefe9b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52086a3a31efd2dc524cc464c79b74346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153be35a7747511ad548bd045fc0d76347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608aecbdecb96ad9f47a25e5fa231d2d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2c04f1d148fb941ba5b8cf8568afc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ce53f86a9f23eb24e46b263c077ed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c51ea7ec076703826930a870656c2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c2be8db99b2930ecfba939e017544352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bdd555d526563617d7819beea307e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15cc24da66f96d47632060f105a7ce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8d4bd87c0da16549399038a99f224355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239f4623df661e87d1ec701a5062849356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46172c168ac114b3a1c47f2e72da3d70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239b6cf57126870f3cf02a1a40567b2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b956c2c103b5ec0b55089789bed299b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348b49aa39240d452fae58c18eca32b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646fc365d82cadc3e2d52761b6f4413361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa112dc04188917504f8d14054d80797362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6096d0d50b2c6328d710b8e6d72df60363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b6654ad021cf89f8e7619bca62361364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a83d978385a5eb024b585b1c028b4a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2cf2c6943830861b7053469f63646366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0beb1d9b0fbb2401ba655274750123367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340712d7ce73e0c400ae692aec27341368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814334439ad7d725f82226a8fcc5a14369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e0c5bf873901e47c7acab716ca83d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95600d51f72b1123bd77fb63fa02317a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f3c7fcc3e312b90e0325dc1ac8081372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109d9e6b6fff2d8c06842169d0a5d2b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef96f6f86ad95102aeb9693cdd8514374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7246d783fe115503b1c7a908bdf1371375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6a5f9897d247b9fec3afa0fde9999376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77182e71fe78bb133a8bbef24e92d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ab963fd0c2ccbbe9a1f1292b6222a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135baf86a128c067b7f05ae509a91613379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97d060d2d3fb1b247d184cd525f010380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836020c3d138c1cbe06846622d5bd3d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f6184e1409430979406101053c487382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e879daa291ef0213f581a7fa2e75062383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2efe96e0f29f2bf886297c17d2f5e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c2dda44e0c6c52433d9f82de03b33385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5566fb7fad799afc20d0d80aeea951386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ab71a3cd54002d9f400a3ac9df8b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132271b57872756c2ad65b9e39a3db0d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c30d7c581112c8df7671ff7548c802389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b52c289220f3b526ad5384424176a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72532c7feea7f8514979cc3191279d3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89732dc774e1f0ee6e3789611d1b6c66392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7535614bc6b480ec9f235303f602d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d9fcf1f46b182231dbd25175e4c9f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7f82af6bd90573d904118396beca6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2ef8728fc1a5efc319707332830f2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262afdf09b7ccbfc7a5c4e2e4e0d7097397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa812b56b2e54ddd35a10b2b7a6379398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c712c8e90d45ec17a6cb3f0d1d1dc37399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93406bf005451b059feccd778319b2c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17567bb64f80503904b72aa398a6cdbb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9f83227be0d3cca63bf5186dca88c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc848c3fd1c9f5e1109d63e646de4708403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b687c83c37a0a1b129ad2f4258b4aa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b2e4fa3fa98f6ffac988f7e674abf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947a05f83b346d125254a2d3cfc9696406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c59f85c741c23920b7d8a24697e79407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7bd4d1eaa3f2567edd8d122cd6c72408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226a888fe544977da25a18742b97201409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee919fbf6eb8ad0911aa43c1d9550e5a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fef2305dcac89c0379e2e119ff6d25411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98db942190885d08842643282e63bb2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae440e5d0baa63e5e82bb453bec058413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcedf194cdd603ce992c42c9fe9ba32414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35e083dae11a88f5170f302573d3c1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c427917b59379a66c4821788157be416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2327d9805775783a66477f2b54bcb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59426182fde8b0dc1324043d209325418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c537240e00a4f861f09006631639f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e61707555a967ff73017dd0314b613420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fc3a440c3a91c8a7569e629e00acf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d281d90c207e2bdde917753789e28f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395644f83f50f964d0b5a93ea063a23e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4ff9d80f56156d998f5ebd0c3a499424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6e565def20c02b77a3421974bd2c0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4f87994fafa8003bda7272b1523fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405bf50fa9f6adc35655d487e53be52427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19e41897e6ca97cadaeec5560e8132428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc79841c43d522de084aaf4d52011e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa875bdc340622a2289fad1c742f0e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b20e4c881ba6694627a4b788c0fe88431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705ab52e90ac63ef7bc3e10ef7f2106432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cf986b35258f96fbf64a07f0ac3f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8907e0912e3e133f4153b4627f6b3f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b7e8f67f95d8e8112df840f5f09ee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fd0871b3e758b41c12eeeac5cca47436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7c8ccb65e3232a7470281a63422ad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a32bf836d289042b6e301e757f512438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3197f2097155149d0dacb1dd5e2885f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535dbb67b7715823a770399e62c68c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a85bf04aef413cb4aa63d18eba0eae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccebe2a4adcbc719e57438a9be1157442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719ce944886b539d455bf91113fcfd1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfd90d362ed82c243053ac50032d3d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdf318b02b7eb944b82089f9ad0d83445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1ba5c09ef92a784de4a421ad5708e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b30e58fcde3a4b24d0da1505fd721447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d1037a8b7bd663c436ad56c576751448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a2e9645dc53c4fe81eb242567726f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68338abe5cb05b1bd51162a7f62736450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0492d0a1d4ddb9f3937f9ce35602a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03692eae670b976db97329e5fbcf372d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a5987cfa55e15e11977227690d14a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52567a5449d38ab8e71aa8b6cf2a72c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797e11d13396489df6680be76e4a421455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692786f5942cba7aba5d6f0cc950d2f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bbc7249c979ee065ff2a42182dc31457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71355d2b2f4a6d01b4f3bd527d037d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f162821911a13527d41e0f1e425d5f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680469db6e6fca9f1612ee3dc3b5fbc2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e8ddf07b995ac4b79f08fb5313d96461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681355ffdb5ec8c29d243d57d1548cfa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ef842d18e2d44cd2642acf85f41a8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2239d9802b059f84f06009e09aa4d6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b4711d927c103de8355f15f3f1fe2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d4533ca32db9234b752c81c519005466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe366f97e443e8798ac40887c9f368467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b618a9247a78c95709c87445785a3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7dd05280b59b63828b686a250e7a01469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d304011d356248b46e3b813271c5a2a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c495173843ce298b9ecceb0f4326fd8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bd3e2c59cc48972114893933cb8e3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74747325fbf9166e985bb50f183220e2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00d9841ccaf7a89d9bd5a7a7f6c67a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b113805451cd8ec68407508d005691475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad70bb334c9ee6411d8835fcdf60f4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c47183b0dd0f8345f6297cbf98c91e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c232cbfe9f71cba57dddcedd1009cd7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7db6e7f197e29e149bb26ba3ea005d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a41aa4a4e23a283a78a71c7448ef4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b0d1988c369c4a21d73ffb9112324481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b440a096e518ac638a93ee9e32dbb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30a3739b547fe48a57ac2a4fcfa3be483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9ba2605ec5a9b9364023a20f015c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1341c4c6e1a355493a9b645e396cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506a747099899eb82679aaf67ee9c8d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3a472ebc4dfba3d4b0160586940af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd242766be98334860150d2681351b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa89a3bf7c711e8a5c839e423bfaa2e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231c76dc504bdc9310d6016b1f808b8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807af89fdfe203f25a98845d4620bd6d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09571f756b6b2993f49abb9e6001b0fc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4175e19b84ba3d1ea1cc1b2b38ea46493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b05cf37fba70d4030ff6b8d9ceb2d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4cee30d450b16f530d9d399905439495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530c6a10ee8e477d2befa090a821824496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45336a2e5d235d5c8d307d8405fbf7ed497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22af41c177e361177574b65be091168498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd439175aad26fd063a804c735bb89c9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb5dd3bb819b4c3f875e4d26e1fcda500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedad5abeda3d4f079926e0ea2555351501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860ba4e00c1296a4631755f78f24ccd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23732fc8987c8b10862b430fb143732503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576adc97e3d63355c98d6453a1fbb96504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c97c8863480d1abd7e050cdf0e9d6c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb58fda5acc60872eed8845c77179bb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef78f0b4606055d8d31aa187d403e5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a68278c7d168cce18c1148f45e189508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4e607b2a5145bc1a5484218dc2631509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5d1398bddd119c9d0dcadd0df1624510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc860da28b198bab1d313a9428e502511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df02ac041a2ebec13ce88747292e6d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d07e6c8306f059401140edd68e877513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971535900f3b6daffe437245e3c216a3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856328327102ae5df13ba3f925d806ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b59ce9d648d28119fd51445a3afed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982d21751f26f9c6615faf837bee325517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43140eea71f203cc0d1107cdf550b968518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a84943da0e60d60efd0cb8ba103037519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1aa5ca38a386de6e4f62fa4a9d3cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208fb78cf921049ed22526ac3076811521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d2c93c9dffc2cd1a55f39f958bac6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db40b465eae5da25ab8297c50f540e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfe8933d97e1bdc3b5dbfda36bec37524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db600d9295aa5ee798b4909bfa634191525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44e89faa4e9a15171182477ca105e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18000377daf9d8aec7508b36e3c2643527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6835120e70740325a84b4f95e99c4a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025c5ca6d8dbc8eee3db0b3ad2a0ef1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddf104ad9a21fe017e861fe995e105530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758ebb2fcae3754224217c22c757e15531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ebf5687d0c4898e4bb35197eb2f7e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0b109d0be03b6e53483e104903e60533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135649cd0a760254459ab76e9c71ab6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01020d71fc5202e7fbc88a98fce720535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aea0303226fc01ae17a9778db6c6ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac90dee21961adb49913b90a50b6d14537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4e7cec24c03d583993a9b1e958361538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be4c7e1aaeedb0c661681bf55ef7b9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7caa8f373641573cb7189b1e89661d3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be3b2fff3256c2735ee101203dbf49541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b90e0ab7f10698107b1d58eee55bbb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9957d33245331ca990843e6c05051543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b352ac13eb4bc2c5eb375ef39ffc36544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba064df98d100987c519aef1381142545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5914608b7663093cfce89dafe3c3b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c04d51bc0417237f72c3b9780b4b5a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d66a1288f9279c8e47cebc4d89831548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd461bd843dfcd9eec60c18fdfa510de549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7873d96daa3a25c31a6f592442f8f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3eedd4584db074a27e6cf62d3568a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92513248accc5267651af9f713e638f0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee380be275f254f434b29a6ad9157d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482d1a6e55e3d801243390b5dcb0b96554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095b187d2b68562b1d85c1786f2e35f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a505e884e5817f34cedf51d7ede16556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b5ada9ae04e37f5af6b830618f04a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47b03fa719faf88e7dfe5ca879ab1c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdf4e9cad604277657d089a61b70ac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60016d3e799efde8acd6f9f992a88567560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde04b75c6b2350ed39d3975e62c35c8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39865fe1656b8bb26d78a1a315729735562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10694fb7505eeb63aeb151eb4a2aebde563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af76eb684ed741d163f7d896c229dd6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123179cc7dc4ead1de0b7fdc9ba9522b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf683d30a6a9463d63c048755366cd4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d8fdc8e646e4d055c05251a971a17567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c914d19ca39705f740f365974eb39568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125197664c7fd5b21ef7345059a1511c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced28c4140b510661deba416cd74be44570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599389fed4c0c7f00c1b68e4ef586375571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4eff947c082266c5c0d5d58d617c4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df3c2347d78c7c0e621f9ba0f0387f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831c5306927c2281b3261e96572a38f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb101a032144faacd0602dc096954a4f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d858123076321227fa78e2b86ef8a0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e747a9e4169eee8c2d942047999ea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33050a4ad1f9635071630651990ed558578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67055808c5d0272c6a080d00c3ac11ed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601152c9ad0593b2d73619ce92f76d6e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21117012c721e731791f1df9cf5ae757581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb231f3cb5e5440fbc0ff39950ade7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60909ea16531afa51e113fef5daab16e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f882fa03ea83b9c7041454dffbb96584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f95e9cc2f575b10e361842f3a2299585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcddbd14fedbc35fd0cb8260c778403586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385d372dabea1a4a7bb7e678fc0c5e4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe69ada2880f372860b49b718b330a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b6fef18f255a18194fd764573a3d3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ac8e02e0d56fa851e08d0df0e697a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb65c3276987a62ee36474eb9eb906591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bad2eea5fe6b604bee0622ebcad29d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b66130319ae48824140e5cca10198593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98781ed11f2ead2da6766e85fc97fce594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a44b63411b48934be6083983bd242595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0cee25cc3c0caf936a252b9647014596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c22092a5efb5d727b113e80bf373fc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59070181bc7df7a73c6789e7275c61b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e87496b04e22d74a40dfae4d85c3a4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045ef5f4e9b075a7715a7e21b994320600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4dc78880465e2d1611260b491f679601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36676e772be53fd5f5078d2bdad5740602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04019645c0cfb6f19cf2a6ceaae7fe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d90b70c0b7a5adb47b60637236857604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4557c6b3071d16bfd66143257b6a7b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f2173efe62f61e1d13eb1ce86133a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ac0a56fb12ad31973f28d2059539c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f952f3ee360c34aae6d6d7b601694608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2804b3ab858e2892554215de35601609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ab82bbd1696daa3a02bc02f9055d4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33a96386631c2f9c0a522167d34899611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994b8c51205a0361700ccaf69ae18c9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8df4b6aca52c5605ee5f3e5df5aa7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf9e492484cc258dc0e433b27fe331614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9840fbf1f7aca272ff86236a749ac99615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1a19bfe04fde9873d25b1024fda52616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e60165c44e566513f452e385f863d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5315ee31e2c31388d0a87cab9b3e2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227936ec854343901cf3fa9936886cc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424f32ea35cfd21c1549a072a069dee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384d51d693b9e545554e3a6d334a49c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880f0813443ea2f0b6b20233d724659622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0650d6e5e60184f67832e2a7f84590623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68299eddfa60496799a746f2e2b221624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b14a8ef3d3609e6ddc7d3d88bd661625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433167459e6c4299bf629a4bfd8598cb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef397102b0a34da8ab9fc646a6d9fa92627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171f91a663e95569d143d08cf93908b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ef75dadec44278ec0916c67a28723629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a675db3e82eb0a4d777cebabf122e5c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5c60e5e9c91381762c4d13bd9f259631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dafe4e12c1b2822575e175e9c2ef31632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd366215f248dae7a4e2ef423fa05d4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f94cf8f8e1780c24c83f091074e800634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cbf2250256a11acb4d7bfc2976f6b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41901993b4fb481497a42cb561a8d8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d67c153bcd92b652d63ccd9e1132b8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f05643bfef04df335f240f0614f2f0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20ae89c62395e1e49cc3766ef01491639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e047ccc5157b508c54290a6db4e3d71640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d3e8443641fdff976abfaf5242d8f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5045e077e560f94474975e5afe633642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d82884d98f605a74609d7d312d218c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbe91e3327de1de8febb96963963c3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf2b881b9f1077cca611551fe26010645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a292019711ba2f8faf2fb88b6e0703646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92cb8a7c120f148211a2778a1c95d1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71c3371114af93ee4b1500eb4b889a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa79cce4298c9cffec55439dabcaff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fa1baef42b86463fb3ceb798d22ef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe6d39f76f5efcf86dc562029bac56651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12945b9b9a8a46f3a783af09f659e0d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84180522404d8a4ec66bee938158723a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b744b84379ab8456314c6767dcba22654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91684b9cfeabe246183bddc61a5c854655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e44d47c34898e24249e5360af81db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4450f639239d9d020963f5d53b485657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a64f70deede29d083e6e69b40d24d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9659feec385beea7818765b1b04fe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cd02ba8166f1586b8b6efcd0afd82660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886a69a1c3cc11084cbd9e73cafc7e8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a77e523331e1ed1fc99b75e5f36750662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48b99daa7ce9809c62ecea536f767f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9c3e8b3dadf262c48240c70f81ecf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031af7132cf305ce6539b7394b2250d9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0f2df1be9aeb9559b4d716a10d2e2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b17ba615e8ce4ede5c053dfded4d2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975e75eba3b49faf6e248d6e8e478a2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abe5543b9edfcae1eb4435901f6244669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d49ba2ed19e0acdb69e4ccba2bbd92670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277730f32f849d16b960674f5dff5650671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc355db38ea263f73a5e8b56ca8ae261672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56e00d106c2186a76f92c80e349273673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b39b09cd03db5d0de78ff3965825b8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee7ffa6b018c2b0146aab23941664a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426b72fb1baef5bfc34eea216400e3a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe57f79755f8807822eabbb566e34c6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c01c0c80549ba73925ab6be9c7150a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7bf90374b46a94ceba7df55413cb3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a41d7f12d10633bcc89b7ef7b4779680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d940f84fa859bca3e03c54a497c4d60681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e13db093626eb6cfd6d00c4ea30aa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71197f7eeb5ba3a861fc0da0f567aeb8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b3617a87115e17eddffdce1b60416684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea179563b9a6991eafdc6fa86b3513685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e711413e29fe3b76fe6017b95c55d7c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cd09b583f81756b68d5c7b80dc552687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6e431aae80c70ff06721bb11d3ab3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17b5d6c3ff056862ce6b50659a960a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d5e97cf2b033167b0b871aef84bb1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cc9d7ae659017fa8d14557155ebf7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce10e8fcab56b8ff7abfcbeb08dc5f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382f6cb25dc3eff2c9eb05d3b210c5d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f0f229c9e96eab16eed9b5c10a28c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa689e80483dbe1cdf4d66e53b439f7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163318e780463a4a30b1ea61aa714a9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af0a219c9c93624c680a2a900e6e71697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a48ddb1a4f07f79d98fb610c50169698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013d7cf888e242620521a9c30fefad3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3343959930028a56c43665f661217700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bc570d4f75fedb3bce04afcd156ed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135efd9930716d8dc3f5dcdc9de113d2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ac02f9ac4dfaffb0b7e32158de4c2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb142afe00e4289960d6cf3fe898832704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d7d67afa03f92b883e4a9fc3ccea7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed935c898de4ffb9112f52ce404b7ea7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019b9795aa78a079ceb0436491fa2b6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93dcdeeea54739f3eb78d3c5416c3c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35499c868b5b925e2769563039cb975a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902bbe9c1f02dffd0bef77523e780d7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9dc04410fbee668e71b7ec23f683cc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c336c1b00605f013b476e69521c4c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e15064e811c3d8e0cc8278a5643db3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2ff5b8d4480a6ceae9ea92c1e32e4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aac59baea64e3ef5aeab2d404a170c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c4d45a14b528ece44d8218ebf9d66716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9d2e9b15ad711e0eaed9eaef0eaff717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864143aec9513a03cff507842033ba6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6965476d72a3ef5c49b323956f8a1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9809355132baa02893c07671651ce720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a7c29c05f90fd09347ffa8cba1152721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da1ec579e3d4c56c3ea1460bcebc36722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013b6acef494fcdde9b13ee837cc14a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afc737afc60c5daac7f4bd40ad44ac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3364c621bc70d3fb7c3afa77f461a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5391f6fa977538d84d861943b15a6c2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c6d806f21c1886da3dd41c0a6984d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c073a0b22eb15280a33b68772bc22c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf32ddf8ee9d617b3816742e5e581e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84721bc3c0c94e28656756880278d2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684834da66c22f4c3ff93a374f3f9e0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8619dcce578e5bedf8f9df5b90676732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8b2c8fd98ad73e432b67fa6cd6496733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b122f49cb1fe94ce254dd1797e5a138734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25986c832f473e8cecb10c8924715934735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6caa0dc8e01c17b43fbfe93b56706736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2baa8eb95e090ddba1d566fbd6c4e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389d2ac349e4a1bb9fe2fa21704fc21738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1408f55e97b506759f6c58e8f6c3f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc239ea799737111df37015572e105740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54423b5a7f5c8ea7848119bb266dbcbe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f994db6658d423fe70d150e99c1da742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb02015279fbdb9e7bc5298f95a570743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d274ebdf23a0fbb991cc89f2e22f9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2f5522ea6f437e1d2f6a2bc9af5b4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467331700730399cef8bd96a63414a3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3479281bd359ce146e6dc8904c1d217747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28293dbb2b6244f2026b22a95cfbcf8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08159c1e9d56e86196ca93229159673b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692a0ffb4c1a5a7086060876111f323750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fdd42515368fcea84e6d0e7629305751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb148b0737114fbe1a1710f3471eed752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defb59312e07a4e96872cda00e1e8eb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7077bd2a87bb4336ff707e98459bb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea962363cfe232b70fa8d75199bfee66755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5f07808c3a1224a22449ebb4c81fd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715c390797a94383ab523443066ca08757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75bd5fa2ce3352af2c6cbd8309ad00758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6681bdf566d7aacaf569143c2ef37759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d896183a74cb90bab4b3e64b6f9d311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cfa76af15b08006b13f87ea81df032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92df9c1f0d6fe4eb7cc109e381f1243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8252e30729373844b159fa73edacde44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91b6ef9c5323e07e048e341591ded45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9040313cf931817edd7aef91a86c0e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258924910714a1f17c2a415b0f69d8a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fac3f399c7a8a2b6d5e8271a203b758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec14720bb642cad6504de81613d2ac59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809896767badda5cf1fefe4993222f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cf99d7ec5d122ffae51af6e67e10a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e878b66758d75b5f6bb6f8890712b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027d6f3abebd824d9dd490135115c7213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab667413a500f68db7deb6d3442617e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be99a47a8c520795796f9277221c9a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26925db0a2c0201ab68498b2151dde5016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e615eae135459ee15e6e4ca7c8d73b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6261e4791ee0eba73d200d2a6ee0f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138c2f960bb6c7521e2733358d3de3d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd04308cd5ded4ddaec64da438822b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259985653f6ddbb9c649d6b1013cae821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a808038ac317d04f4e3804ffc5da522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31d1b282be7e8c9e67a445a6f666a823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa69e45bd1044efbd293acd0db77d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72c6786f9b2200dcaeba9a37d8c9c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57feac6910d90bf59b4ba122c560db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0a355a052fd8135aa7038ee09fa8827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8710067cc100cb3f21dc025ee32877828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9367a3bba6f1b2ec02214eacb65ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4a56aa60c819a3fdc65ff25c5f9b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f935df29ea854cffce5e90ff4e7e7ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b358c40e1a6e74dd86a2d99f9547832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f58c9bc1c92d622aaf59efbb96466d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df544511b9373d557bcd6dd8367eae7e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a36d272082cd121873bcc0936919fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460a50331ecb0d7f73fd65fda1e107436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f797dc75e51b6e227e299d419ab4f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bb059a856c6399fed0887c1748eef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c32dab38e90dc043533877244d2b5039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c16a447fed0182b294b3383491af9740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc56b6b0010e63cea6377babdfa67d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc131db191f68f3848668a7b8db6ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a507deb5b316704973234ac9c8e0e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59da187f62ff2b90741832b3d5ed9844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbfd564bb5b341665050865516215f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7435f21cbb6806007aa02e02397ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e6c56774b2561dce58d08cda9065f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5e5adad42e44e2f0c9b4b34ee379d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2317e7221d8781656b762f0aa497f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e017055ffea724560292b9bdae3c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c89c8a1e08b6a7b7aac8db852548c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61366c46142d696b3723340253173f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f584654426a5f6aed6848879eec38a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a821e1bacaae6a7d8402ca7f2648fe054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4bcaf88309bd82a4fe9f6f6948fb455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce1a73265786f6abee41002917718056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6059d73b78cd9b1623bb6a8cf367cf257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991dc311bf8c7c974c1931c4b9d2a2d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27fdfcdf2c3bb3aff032819cd44fd459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031aecf4823456fd681e90bacf43294060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f5e1ca06c2a34cd458f343252c37061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d783dc7420b539326f0800d1e65dfd662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609e0fd805b50c45fa62a29e7b0fa4f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505d7ec3a7d4e9834f3eae38706c67d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c47a553f8d3545f82aced0b8c134565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0dee587bb4329d2e8ec7f7fd9965966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c133805e0c5d699ad18454b00a07867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2632bd69b87fbd0ba8a026f0fdad2968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b96ddbc042de04fa00853096b2d4d069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086972d3fbae3a638c48841e7e3963d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967cda69cbdbeedbd1848cc7dfe6d6071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bbdca1f11cbeddef118fd6519d71d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20330742ea34c5d3386087dd71d2e9373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b7735c43935e0e55aa3fbaf5b5ff374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d6a98a6af2e3ed5005dadb6aa654e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8647b0831ab840929bb7171573151276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61b7551d504727136150b769aa74a377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4530116c50fa9b31a11404d3be3a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c49cbd7a0425dce8e3900790709b1979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb9d64961e046e8195cc6c5032bef680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6f7deafbaeb51ed1d57fb08c5377981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c58275f604107777fd7902fbbeb5b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a6b56412c4f3d494b1d2716f212e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03761a680322f0b12d11332936645a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051fbbdda27d5ca78322176b7534c0885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7aab693f1e0f4abc7db888a483df5286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7003b1b2b7fe49a249f2edac7ea53887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a532f541f7bebd23f2b8f59c355f4ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c727ab98579edf52d74ab1c5adecd6889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8256bee9fea2d6bb632f7e81c9dbb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e984eff7ef4ec9907a7358de4cd47691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2b193a8f947955d3d267fc441da9292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9967734baec5cbe4f00019b6a233bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f402e6fb73e9cc603348c3ab0ef024594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1b728339ecc143136caa853620eec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f1b505ed08fd3aa92920ca986448896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10904a821b23e606bd795e017e71768497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42cf11aaeb67c9aa31669b7fd884fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006aa31ce696c70b2221a52516b754e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054621219dd04352dc0f2f324f12576e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396edca81e234fbdad38b49c474ab30b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a85a991c54b2dbce74e461739eb846102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173b91d43eddea3f1acd764fcbf5d8e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c74dcfa962fcea60d8de08c921188c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5617b7df0b2d467a417b363021973105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5e596d211d581dd4cb708ae983e6f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0670cb4393d44d4b9e4d5164d04d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76835ef677fecc5e379a29315336faf8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be657764f46f7bbdb4afb6ab29bc72c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69faa45230a0c6e10523a44ffdd00436110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f7675cd58ed86c8cc78cbc47d813e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3922af60ea5e56455f403a7b2b0da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bb0c230442b663ab49c298aa13999113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9d3831e691c1fe01fd3ff255d9fd3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61a13483b9b50aa2c6aef7026ade18115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac95b660d8229af1cbdeb49671fd36116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cfc8bd8b4be03cdd9fda845ba0871117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf78f3575f2341b59a57c0aa65b8142118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4557021b72c6c672f2b9512b94d783119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef90cef5386d0ba78168d86ec69c49120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760fbe765ea5d41d8d334ae0cdcbb3d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0448d722b6319e45f65ae7e0e16323122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099128d26103cfea95ce2604fbe1d45123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96967143290279da266d7e4fc44185b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210d656d69832a4560d57c2737bdf5d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a45869020b45b5f49a407617eb2b27126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a92f483936d2d1a18b3cb67333a94a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c67bdc9ee553ed587a92371088d74128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebea5f5361ab496e7b399687de8eb6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da62efbd6de02b3157c45f1b87ac1b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2656a6f8d3342335ed36c11bad0252a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f2ea8281f1f9b0a7f2d7abcd1b69d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41262d73a2d612c7416d5efcf8ef9354133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdee36215a7b527403f359aff278e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158653d9e89440d07a2c37bcc5cf73b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457278e0e1911520058ed655d13e681136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26d962108217bff45faa4f09f2c50f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a328f9679b4fb0df28ee0f5ccc84e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7bca25a7b62463293506f755aa77d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543daa056bc58b9247871ce3aa60dcd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f85a000ca02a236f695511c676070141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe867a9a47b97e737e989dfb175c1e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d13693e109c3301f395e3cd33d3f03143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338059804681b96a1084d92d83dc324c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d75d99b39974362f3db97e80c2526145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf024a757bde6667974a1a1b75fafdc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842458944f8afe27533ae67f24a6af0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eae4620db5302bd8f9b31dd951879b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba1c62ac5a1e6ee3f04d4fd6829dbb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d854bc1ac5e8461e49a760d66044c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343fcaf795c1f8347628a2d7c9af380151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60482e47931e0e762646ad88b56065152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885a9ea3d1f5a30ed8cdc176604539f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4702ae7fb089b8ebb30c5e2a15d59154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49625c7a3720e21b3195e8a2f1f27501155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9702ffb751e24fe80eb0e65c0bfbc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d256e2e7a0128bfbb53cee7eeb20835157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5275a2c2c76e1b0ffb7e8a03a9e0264158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd1b77f8311c3bac65d9177e4b0906159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee3e0b62764347ab7f88bb542f083b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da33d0d81a80d7e973023dfafaa519a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5643c7d4017f12434c7ab48b99b16d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992915f86050b0c21881f614c2aa04fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105c50b57fa920231de6f607b54432e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507db52015fb77b1fb17b4f109053eb7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9ec97b3e72be36ff1866955cf50cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18295688589a61b9c2872b79222893b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d125d8208615669c2e7f62a2bdd281168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fe4e8293f6f46806d012335657c9d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadef0045bda132ea3f36ab8e06c123170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4d76f8f4f40ab3cad04324a8cbb45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c41c8aa48244fef5c3c4df78ec79f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9c42cc200aa8294b06d9f7c3ac0af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b9ec7824e8a3e1790bb21e7440523174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd2ab2b776183b9d56198c7c376e8d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2473a2ebc499ec1f280d572db8c5f81176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65735968638eda37ba05464aa73bbe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33fe00f842c05fea580607180cc08e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f269be6114456a5b0f5a62b0d29e60179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a67416711cfad86104b28f748b56a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44b0d94124d3d2aa37463246bb1da9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1973d26bed087e8f120c123f0c1839182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b0c3b5c732e9f70db79b427ab3b29183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c478ea698c29334f712d413cb6b6e20184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb528e306fc2b4cd538bf2b0eedeb1e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365de6fc767a2e4987ad59521dbae08186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979ca5ec22ee22af6b2e3dbde94d675187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c400bf3bdb3a6163997028ce419f46188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0c3966173f80c96ad5f750f2e5809189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef58fc2f91079ea35906ffb2bbbbbf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ffdfd429e7097c16187112a14c77b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8358fd4c4c814bce523c0a79b54d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a269459683bdc4019544b52e7b95ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86ec3278dd6742192829850a9ef537194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771083ee24a6e638acd62eba5b362d71195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d9ec368d56a8ca5ec80fc4fdac1e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b8712b1b08da23a8855fd99b47c5f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcca719f2968424b062de5d0e09fbe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead6bb4c7b2b3ed2259df1ff4b6ae43199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f238219995aab74264976df63dee5b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78caed91dbb92d56decaf63ac3f3e952201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e109c763b8e401231e6e99ddfc4d670202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff831e17d8e89972cbfb3ec378d9b5d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc1e4da498896deb14b83efb99c4f0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6d3fc99cdbfc7432761e8028acca1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54391679aafbcf18f641d8f311efb0d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8b030b402a9679f65db5090575bb3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017d9152c761a93e0863646ab3b5836208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb756a4768395f5e495465a3775bd7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be48b1f1368ef7f695ad41b61e5056210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa48d2bad69575cf4bcc91d7a874010211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359a95b1fcd671b8f0b41caddc9d223212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba96e73219ba3f94792477eebdf60c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c49f35b657858f4a10be9a4d232d3a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4922c2f0848ebdfee6dfdb4dcf6eb9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960152474aa2a817c3339c46b06ce20a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97c85cacdf707a2905954774c9318f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d72ddaf3cfcc8a2b9594b73082f56d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98bb7956c286db43f1e3634b39d9d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8a4e3931083015b6fb138cdd4986e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097921dce99dfae9518a3b64d436acc5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bf8dbf1f2911c87373b4249f354bc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eeace657f79b203e347bffd5a3258a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175473c888bf7bec9a742faf222a9e16224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363b6d22787f85863bf385f23a4b5a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d505750a7ef57cc0bd0cbc792f7be3d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afd2ff88d623b71087354a1503a7e3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2685d94543ff417b4f119b9507b1897228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2943c0655e6e5c7052a903ccc9a6c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4debcb3f00a976ac2afc6e1eb4593230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f50345fd7237cbcc5327200f649d0d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15904a75a6b0b4ea33e2ff4073a7ecd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d0ba5ec75a8ec6fae6100651363ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0fbff0f2e20baa290b2a51b7db513234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563195a66414a8376b1f98e57dc3ef4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59299f677a9f6b2d319878f65f65e0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b444689dfd9948d2206e2413b5859237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b9793bf102a4d82196be513a478c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57126d046074024ce940ec03104215239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba07998e0d8665127c17cb9d273e71f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fd7847e8c54a312943915ada10505241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd11513d33655e06e74766f7d71492a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14d0696ec9c470d5f8589d34212f1a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51c4fee2ae04cb1e55258a5a72e12b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75e1bfdcb1bfccbb4b3b024671e5cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a7106137ccd561825bbac7a856d15246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7b045dd8835bb1ec68744a27b3dc4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8a2c96e77237bd9794dad58b7f0ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b72a380ade62e28fd64876275d0a02249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edb323228bbd71f287db6d99c62835250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11c6271cc78976ee66b518d1b7e059251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2686478d1256bb655e86e0cb9ccad6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2872ad616164b1785d248838623d7c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50f46dc546a1614b0bd5ef0fb4bbdc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480dae0a6622e8b607fd11540580dbc1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3291f4915ae1ac7faf33de96fe372d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d445367758b4399766bd95cfc480b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a149c1a69e0506e61ecba2babcc58258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a55531fefac4cf55c585e49ecb029259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abab066d9e639eb766b66df0280bb7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31994a4c6da65953c46e2098a60315ca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53887e5b1ed2cab3dd8ff4d15343f916262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71907bc3c6f99b1ec18c57a4e3e715263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cfec3c2030d1ccd144decef73c52f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72691e169bb2d7c13a20cc5c14f830265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5d0d27757978a1b5e8855b841a35f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9a76e1fcc6ade4bf9bc6bec304f51267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf314bc98ee8bb90aadf38ee9f875a3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785da957868288055233040cec9c5992269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390144fdac7d3d2645893561a9663922270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113b7d3ceb6d3e89d83f01c437981f2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24086b8f972349834a3ed04b269f480272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c078e607d7d3b6b4cabdfcd25a0d6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7873ea43e3b9e154d6ebb623b4f663274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd11feb572f4dcf68db98ef5d8d0ed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3313ae38cc311f99cefec4fd876219276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d10b7ebb47d0f5b4a5735e49dd0bca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff9e38888dad09158bf02844bd6f77278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2911b797852490cb13a76d8ce14732279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2ccca18b3bdd0a884d2534178fc38280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb973c08b0f7428090b3726ad85150281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb8b0f0a49e2bf4d7afc641f56cda0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb458bb2edc34ad3231f5d608f0b1d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad7892c643857aad43ff5385a6ecc5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bf267e85fa4e0df7b66624402d4eb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47f74856285ee60936eb7736fd0456286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b9b87dd48ecacc0829caaa51790fe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766154859e615e5775211e05f748ed6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cac4fde0a59dc47119f008965001f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706beb78094978aad2ca563689cf375f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a3f26d3d86801bfcf1e424842a8ed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79599cd799f6b243bcfb10b2e1fa17aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1847f3c82534ddd47470820749d310f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beffb4c2230305f84317dee1bcb4ec0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6d2da7a43951b8a3472689f0d5eee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f19892ab2b9b650650845be6d4af20296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329b1b667a691d3e6ab4519eff43252297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081f3aee009c04ec7d562d29e0f9a2e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d902b14b3e32b3ed6e3ca230923fc7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f855aeca7a12552ead7f2e3126890300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a20565183b7c2ce4dc89c9906fb73301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b019d104088d56cc8d5aecd407e9f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b7f6dc87546e31b05bb5027151294303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d8bb7e319d0c3df496969847a6b29304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11029061b0132cda9492a7956bb3965f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad0a33ad2d9025748244d46f5638cf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8649fbffa430d1de32440b74249e57f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06388aea16c3c49b9a8db41b63d34e31308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee65bf273cdb0f69c5cf91248573db8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c4802f63f30a47479b092978a676c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08128f9142d4ddc0232c29d13cca7496311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517c747ebf612292553ca624a0e7a7f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc099193ac4f10a6fa87ae228bcb2b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27d1040fa27b2142521c19d478808a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381947d6754cbe28bacb02e8045c710315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0a63c2e3b61568b7ad9286dbb896f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36158552302af7d83a7cdd174bf2bb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9307cc0231f4fa5c04c7b3c24e32d3e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07eb5706080682c2aac07f13842a6e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89541aaf66f9e7595d44b8f2798a286320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b329155233033865cce88dcfa32d0f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fbfab61ccfe5d078ac840ee3088d7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc85a6e1434abe8db771c5dc691969a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea6fc4bafc240ecf3e9d2c4ad44107324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928992facd6b39863b2fa93e4515cd2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f37569fc020c4f5eda66622e0127ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e848ccec8e14dec33ba5a42eeed0f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849be661f402215db6bbaa6a4eadfb79328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3240d413ac0b61dbccef8f636032b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b69dc8b79bd16bad57fd66fcd6a18330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf29e39fd5bc5cf2cde59494dc48334331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cb146494df8db853913f032e6727d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f438b8f1eb5d7f649dc550e000e1186333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f20ce9fa73378392c6b6eb8d0f5e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b75ecbba76bb903f9240ed8f8a9012335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f817e600e232311a8eb3236b27f8c67336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21af31b5f8b824ee4d5dad85ec93508337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804e3b5fc5bac69d97637eebfeea203338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ef2a6265dbf7de534b4d9a7009063339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25821aa3fb10a9302015a67c16598d2d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ddecc47531f337d0877393d26f574341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acbd28b07f93bebb9b259fa65ff23a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf27e69cfef3f7480d25ab0e28ef75343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31cca0251ab41edc1c0c57e319d2fe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b70c81baccf8ff46f458b5571ff73c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c63a18da84bd3151ae58ee6b55765346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bed7c34a81d178b6a776c4d0ed4b89347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103f13118e0663cef6fbccfc8cebc11348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ee23c501e920769db49cae3fa569f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcd6d8a7fc723f228e56048d6e0f1d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5be0c280778baad2176944da92492351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94babcdd671fd570736190a85518a6cb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ce66f6d8bc33c638137f84ccf009b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be4adcea829203e1dc42d851f23de3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a121ae98be9947ad35be362cf1511355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94eb736df17779a226c461612f3bdfb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5e4d1e8dbd32ea52cb387f2ac8248357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aada3f8db7984c316d0bf3041cae8d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacdc7f1d3a58aec5bdbb592a02abd5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56d8e23b3710dcce4f1f10b3566a85360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce616cc32a80dde7b7de6794bc8239361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da03ac0eb54e0bfcf2d612a3bd1a1c5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635eddcc9462fe44eb55bc2bfa422545363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f11dd697f79e1b416167b351841e76364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095574471a7019b96c3ca993879c1764365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0380cd05db882d90518bbd2bd9d18d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80665325090129c0883e80a33a418d4b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223498ce9e77f36f28aa2fb1656f0331368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227196ee8568b209a40e4669c44be19e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b4c7d165efd7191c8bc01cd8a4530370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41282c938d457775450742e00b194398371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24dfbd5a14553f1ae118d1e6a79aa31372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494916e48315aa224991cc4a36d12615373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb6c3f9cb2186495ad4702d0736f64374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2789759a98c19531f505aacb4f07a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9eef3d4c74bf3b29b44958c510a8d6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15455c5af6b081f37f6cc199648ecf01377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa618bd40c3f2563c34b6c0cc857e9c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcce943c0aa2085c3e873508ccf15a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d513a55e37959112b344e16fbeb70380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2273c1710a5eb41cb6fe389dd101964381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0f806d03f4391450934805b48128a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bba404034d3d60ef5d595678a20082383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbcc302891694873ed5fd2a3c921d0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78244e165c31c07067435a29135bbb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10578f64b87687a07d4ec7bb99b12fd2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688d75045ebd699b48c59080ada0238387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe27c8a743a58c83f2948b9af9ffbb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29aba9672c88254c5a10013e55740b1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ad654b491bc37b76c80297525d6f2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bd609e104e916cfa628477c8a7bee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17207167d87bee27260de287d5f3dfe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f4ab4ca17643da9aaf9092db5016f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7f643738853010f9964dfd30b32dc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c883a59cbfaa7be792863d6d6d6c0e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcfe3e01d137e2ac0286fb33805847396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d620c464693cd2fb39a0fc3f9e71d4f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8e0711ee070032a3699522b22b64a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fd37df3e687c8da4f27ec41b70f65399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0303f604f9324b4bbacffb73548c1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba6f71de77cad5b5243a11d08236b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af86dfcb547aa0e620a8945b79b189402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8158eeeb890d79541d27c374f97c99403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a333c84d222bd762b5cf060ac397ea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458139c73d0a1cae63f1ed447b947828405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef8a7f477bde66087c8de431a5f6b1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374dcbb4a76d45003c7ab6cf6add99f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7560aca063d948a72d87a1d26910d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331afcfa7b81119e2fb3db9e5a002daa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab127f677f910af01079fa3a597bc7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e55bf9797b617e2ed60681d782b2b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c16d5d2685e44db7f2e50ca976144412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e156b826ecf48b4eeb7b0cd2debe6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac073353bac2e0dce5dd56250191ca24414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcd6b063cc2736faab52196c2ca90c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4d2c1240a5825736b484bbbdc15e6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ef735c691c28f73b8e63329aa9780417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabe4d713afce048a7d6c005f2d80a6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55140930f7eb17d8f8745414012470419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c405a03103f487b28e11ad01301ec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb4baf329521ab4ebe31df4e70c769421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc2beffd600cc9b5354d13eed35ce5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a908f14983e5e3e4c2747d4b410898423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349c287dd2189b40d186f7d0d64c8fb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a00eb3a729da16de22c284126fb9f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293eb5e6cd679ab255e7c7a738b9fce0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274826203819e3084130c613fe332694427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447712278ed79bbb4368b1bf89f8de2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e89ce3c8cdd0fcf22322e001616a4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7639c0719cbcdf0c6b425f889d6fbf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039fcf295270aae00114d015014eea8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8dff6007f0f97dd006c9ccc700d91432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a16209ecf72aa3ebccb40343dd502433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a24ce3b2427cbe9ddfdc37f4d5f63b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91fbf436279eaeab63b391c740c4c6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa98a767cc2f11c490b7b6520dc4421436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be6242b7ee26209e448eda65f6ee96437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de98bf35eda5196443bf1f3797fc65438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e2f5f6b3ae0956191420db3722f86439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156767a493c2c6706622bf1233003fa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d734dab74416a7cbc36e8e4ad93a027441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb2e8dc399d5ee2a4ad67458ab83d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570afe075760525304688a893dc184f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19a9f7cd8304962d803fb536202c16444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38854cbad672d2675f299e86f110fc92445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc30a2d0840341cd5387fb24288314446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602c26a8956815c24de7eaf6b5dac23447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f30011ff388cac35000b9579586b74448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8570f128ecb7bd71075695005553c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ed436b17e3466ac1fb9790b1b7298450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f3aaaa75a2ccfa6fe4b550628f865451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1430de7a78aebf0e163bedf17eb0c39452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a22e4c6931a89814797d080c8e18d5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949d3de51a3da073b6dc1a7ebbc8ad2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97015144dbb39b0031605b87744ab4a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3336e0a2ae10cfa09c299bb2e03dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d019cfa7ba3fec2971bf26645e2360f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98061ca233e25c4e7815f580d5f492d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfc4509b370de5391a05178557e4f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed9b640a33ab47a0c3e8b975f2c4d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe6b467605c310c3e1755818cdd105461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b78f0a6c00e9850cf70ebe750419e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff16a206f0db1292cf6701c77a095c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130dcb8b3acc7a4fe9e258c73eab5857464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5e6217ca6646f77bf011b61a6627b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46a3fde87d2b6097cc3484cc030bc4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff430bbf96d25beb3a2309e0cb58b8d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250aea9d0c560c9c24431c3fad64b5d1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b205ddf97f62a55377d4b2a263f7c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35bb057a309d3bcfc3cc980283ad14470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72d923bce6602fc4aeb564be7c6ed4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2572f877e52dbaf59e8e106162b114472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d93e1bba2e03a10d89da2d141b4ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af70853f9cf69444ace036ce9d7376474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5cb68b0519a2a3ecfe4c05147f352475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045735bfeb5c13f6fef7bb4c24526514476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116433032b9c4c71c61bab3ddc978f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f33783f2dbc1078524ec47921cbb15478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a76d2529e1c81f532eedca7335faba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd40363833e98dd627e045cd08f620480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3033cc74b8a72bb006c4ab4c8f7b965481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458425021a717674b83ac14e23a90a35482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17179d9340cfd8d9add1d75ae72bbada483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593731caff1e93f9e5f09bb7b8cd68d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd598af2ef8c01eee29fe0431edf7e6f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9ac87be65b0d01d6b3ffaa60526de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cf25c284c5e0ca08f50c17d3056a8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa840a88163e71debc21d33c5d8a01488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee08efae45cf377724156a5c5a45045489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f246414c370021a82089651c3a49a4b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866fcaa8bcdaaa9d83b1c94c008a883491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4466e8c68dddd16c481f822b5e1bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c25547594507ffe70461a303df8795493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edb9ddddf71481fc4910a1c6ca6387494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116cf0e5d3e6259e67ea3f9f9f43f0de495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2a6c2b80c32c9bed2244ec12a49e3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d0e2c8f290b4b679762825de18caf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64f9139501a84225ad3c07023b4c3c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fa5b82ad2d2c32626a7fbe080a069499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212f5f834dd8df453a2da4225dfe5ca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37908a943bf96c3006add1e95f6e6951501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202edc23aa52e88cc06c1c3f730d043502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0da0d9f8d97c2c9e8a2e6a17d8fab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c08fe86c2f77e86451d7828be582c8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fd89e2bdd0e692b76052830ca49b1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878f8b0594851c5e188ded7f49debe8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbaf7ca0857e3db89a9b4d80bf994d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c320da8c1b0b84a7e475935ca2f48508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51711ebb0b9b0b187f40e37fd79673509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168aa7309f2662108e228cd728e405f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5ea5472f0816053d9dd3d8857b93b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0621f1db0e47bf6f4523d3019342bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13586cf2b80be96a12cb39e358f170e8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0ccabfc654ef228c8443ac082c4c9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595675f0936e0e92b4e245c0c3e32f48515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b503ed649f3244b50a50ea8af5b540a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fec5a89fb4b1095a1425d08862560517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc854ed865ae819827e03078f35496df518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf510f63a001a1049731240a7e2642519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a769bc062b825d39412d115c011d5ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d00790a16a359faa15ddb2aa56e4e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dc28f147cebf765e135a49afe8392522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbed88beec4fa79b3ab402e23aacec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7b8a9a0ef175d7c347f14667e1088524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37962ca7f54ef1687b0566cde2dce69525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6eb24bd6f112e5084a01fbbc3e100d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7497f2405bda0f5215b41bedcef87527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf16e386d522bb82181f21c9b30744e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44bbd8d923b425a3c0262687dd86a6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba624f26c66fb7580dceafacd92786530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c789636c6cc43d6af31835c663722531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320af63608db14e58e75f87793f4b5fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a2b370f5ac158e38f04797c1f0565533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc896a7d04907d7acabdd447b5c7ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2b1c0b1ec96ffc3ab2d8dd80a0393535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce639e91a4b56c7ab30a43697f4da8c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c17d6c897b992977337a42cda227a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d08d50f6a22a99cf4cf93b357f2be538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd6b988b00557cb8159fda036363ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241a0cb426fbe4393fa14b3d28097e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711855454d6e880d3ffa3d23d99372f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4670747272545d8b41548d4d4e5c4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12329440c768727cf95d038929bd9ba8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ab86c2abc7c1522207210ed5181ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d9e9c2c742456ce40e7e0ac2b0e44545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55e1b45f2e6bcb0d8012db6fb6106b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a417a310150f16a34e9e19c2f5851c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dba88a76fe311c20b7d422f51fb1ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81db6f92c242adc503b9d83fcdb106549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2c92956cc76b2ad3cb44d4c630d14550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c9ffe6de9c3e96a6116f37bc3ba8a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d35d36e6e62b3ed0dd62deb16a310a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e576ae960d963e39d59e0fa04720417553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcf6ae27d2a1016a77d8e1d302e8cc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edcaf74b5ea481fbd4ed2ef362193b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1974bc483f8f3705bf9349df8d4c66556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f20099f56c9f4bc65ad2fa16de93bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b32b6626410b1203193de42b2cc6b0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be451baee31b1cf0dede4b60262ba945559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e14fd7867052f6b21814871bc14c8c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce8d89d74d4bc138f764d770e2f517561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8e3a849ef06a8fd3afddac1b03c7d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef36e6de6f1871a3e3cd186eaa7fef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a5298797bf18799e5d5f9f2b0aba2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011265a41bf8b0f5ed2e662e4d27307565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fc64385f86cbfdd4383bff24b4d18566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07752eaf4d00f318bbefca85dba6c65567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb657cdae242c3cbf313e1d896187fb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05fca0ca7ce4cc1253456afb9685cb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0335ffde33994ebb88a097fc832e36570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0159cd4b75ba67e6c2fe2037f4d1c1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47831b141edcc581743a732938f1704a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ecb2c6839d3412650ee4644bcf41a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3aeaa27b3c2294ec1e72c5ebf0b43b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24605b3408beab9fbf74b4e09b671b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc96636c0214e2c2d054e907853770576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f229eabaa9c4bc3f16370a7d31113f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06182e018b0f8b749a4a2479b1aabc25578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1fa457eb5531bc4b8ce1e300a7d1a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec553effba2b5c3d12744bdb41dbe068580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631fe5350d8138ffbded5b0d8561077581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d0ed32f837216b330f2dfd43abaf0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4c7150ae3a5e67866e58c20e80295583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703b2b4ad47ef0fb3e624cc8029d5b6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcce89773cfe17904e231d5c007e1e5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b98fc8e14249abc87d4cf940b14532586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a62256c7d347aff65b56c352139b5e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c7b47230c9a028e150606c18797b4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d15db67020b9694be84a6e4fc82b27589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55f686ec8d9de25c1d515774cf013a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470953c60baf87a66f5e6f12c4addf2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c70c44a873aea499dad4e2627c413592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c93aae33c45328066241000cbf231a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf66eb1ad0277f0f65b3170d217c26594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c754942460bf3def359dbb302f3cf81595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3986dcc9e8a657ac0a5d00594a2cc4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf02792841d259a2ab783164dca7ae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7086d3f7a45f5d559f576ef01c4a7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751644b7530a1716ba708b259e0dbe3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303413d7fcbc9cbd6b6594bb0a9581e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4487e3d2b1c2512bb537ea4dd90d287601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c9f7527863dba605c7e9017e9ea9b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346b8203e03b4ba9c4c96615e5e9aff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580342fc5c7e8bb8a3da43cd5828a1b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e34c01db673548f534b717286d62f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a732db3636f55067be4fbec138e5a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370dc259f573ce5c2f4c40e8bb962a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b502b7fe2ca124969deb08f0422cda0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb577d873cd0f35cafce888374107374609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992da4d8d6739eb75c85eaa5a23d93c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504b2d7a5e1bf4b213b635456d0483f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086860020c90152b9ab89022fe0f75e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fa4612b67975aa553fec61dcc862b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84f6239f45675ef0539a6196eece43614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7885d884776c7943fda70d6e8a36b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003762d76ba79cc57bd755a3191f465b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403cdd7ea0e7ec15b6eff4d43ffd87a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d11c120d586dea419d11b29d6d89d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdc501e938846a0d1ffbe8bec31316619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ee169442392f351210fed0c219ca3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d89c90dd04da62517b61c35ebda96621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea0903ae599f8998ec6970c80f95ef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cc40ff00428fe71a8a7b1d34e6b48623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5c49b968af3431329f4c97901c67e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c814ce73d5dd6b51c70b75d015424625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39e41a5b2bdd4552156bb267a343cc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e84b0783c0452089dd537eda63aadb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e90e38fb5b0fb4bd31d58ee78ee5d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77d3a305780c1e38c1a4f252fbd0d0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70606aefa61a4c38b5af00848956091c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e795bffe4fcf8c2d6c157c74d1c2fbe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158b724f0d6c7dba8c6a800c930c0ed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd47dbcd5403e2d324bf58a66cb7b88633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77be202fe2b800934fba9c858073ff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d81af2c0a65aaf91603e786bbb586635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb689eb8ab9ecd6d8e1a7cd4b730471636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b87205f25c2e7f5ec5d7520c643c40637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b6cb1c3488318300a4621e26a8bee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be36ed8d55261b0891b5dfbe87cf425639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502fce8949787496f84e0423868b9b2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e9d8cb07a3c4619e8775bdd1ed042641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af004329797382b547bf842e48ac0a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da19125c242256ffc4eca7278a65aa2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd24f1a50bd491d468893c71ea37ea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8871fa7a46060887795c4578f1c85a2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a9edfe57990fcce23ac7aefcbc185646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f3a16560b418520cb2c1d019604b1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb43a290634e971314c0375e461b30648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30eb393f93df5f5d7f50d83bf56075649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590547d553e34bc70ba4566c1407c57d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e88aacba3256dba4ae88df3714efa9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f261d9312dd007fe3ef3216a3ea20652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1b7e36436a067ee5f0dbdd25f84d6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38215181cffbfc6226a079943a8a5ab1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9da14e06fb742995b3f3626cbfc4e2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fcc318d0098208ee41cf0d23c6b1f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1f5bfd6bd2b261a51d52625de9374657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf457dc2e4e2dcc6874fc1953148b7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb859e14b7e9015d19681771eac25959659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae37d3277b32c6c0eea5adf50106cfe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29505baf7a753c00c62a21480de6bb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d425074f66b5d50baf05468eccef6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61673f72a0dc4edcfdf492c885a080663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4eec0b4a56f1181964b8524d0523e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1509b12cfae6b24e3b68cd03bb67268665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9f37a9bac7f0542a02a1a5aaf1c84666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b66842def307773b3520077258786667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728ebfb6651ab61565a66b03616049b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c8d9448645ce35cff625e86ada30e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97006189d77c5385b3516f2f5956ba4a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7d73a95e93f6aaa2d1a6ccd76fd36671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed865a55d039e84fb85f6ca2078b365672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cd69fc892f02778e2b6b4f73392f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f2504142ba1423fe0de1b5a9a35ed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc0bdccb21e342a250f5093a3dbd8a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75a69c7c0004ee024aaf2fb4662fce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e3c02559f17fe22d0c160d2b14cde677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054996bd47ff51b4bdda5beafd96939d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf72a9a88ce4ef43a255b1986862f2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5246368edae162fd8fc8b7a6be98ff1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c0896879b482230bf489a531a1474681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d804284526ed98d6ad4e12afda9dd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b731f33c2d1d3cfd70fd173b3b9ea7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf96339721fee9e93ac9735ff6d1a4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab7f9ee0ffe520e20e585a3549fd8e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28811877f33e24c4509132cd69533b0d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a380c239587e7381ad23d7fcb6bd49687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1454dfeabd8fc3afbe639a9b15e75cd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932ab5b225fe8ce2656ea2cbab462c2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d68adbb5e6c94020366fb76eabe33690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79cee9bfafa8576880d150676b15b6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c364eddac4fe5e05b7b930253873e0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6ef1dce0f0c30d850a229354422ea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34210d82cd13b26be5c867b0f039133694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662089e9850c72c411c52fd8622fccd9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d17d18299ee9a7f132b128f5de5e2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3a3117a0d9c073124939a8ddf2650697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4fc451d6dceac22e6c42385651d09698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233dffb815f89cdb8cc9a2d0798f75f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7060504702361e4f719ada81fc514700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25edfe4a61f6bb1b4d287915b8e894701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473517c9190e3243917afb443444e4b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497181d6bce85dc39545fdb5a7336f0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d8bb1d4241c02466a07f8b1f8db0b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078290d8573357d0445cbe48fc5bd01705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175456f18f90466022e051d1fbdc1d1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f979e67c390f20ae8cf4676df41fdf5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a166a7544600a49bd4c79c55753f33708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4afad5473981f68c7edddf240e39f8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162954642c7ecd61d74d9c562623c5e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11cab5ab125a33c1d7150b618b36ac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647d80035cbfc92d037474f02bc459e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb4db12295a8b439df907650903c2a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28e1c3bb7a192f68657db9a6c51e87714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f48011c5c5289cdbf0ca2b7e411785715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85159153d4095c20ffa77b6e587f23e4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be28f37abe30cb63fb74ee0bbe14f9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9dacd94886177e1548b210c4b402a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef05be391a9b5da50a9258170a77756719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba147d5b843ecf774e3ed5ca4b9e7bc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6ecbd24cce3ac1bb0937c75ada16a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01da1421732ecb18de424871087b5f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934462f52bdf622062921eef7e7aee39723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa2e44527066f429d4b30324fcc439724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e35c4f8122c3d6679b2878e26ac4bf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb040cf80d950882b6ea6cf6e379473726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e629ec9d5737eed818d1c87a0891bd9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49619bbec64bce17d68b4c999fa47d72728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d91c4471b310dfc7336348b49b96c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab496e7d9e5620a3dac5d085ba4f84a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c2e7ac9c2fcf41ca2d1a50ac11bb7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a279b63a8c75385794d9d39beb5213732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb51ab5f238d0eab43c5eba2cf800c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced99bb24ceddd6ce6b5c66e06f850cf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60967d7e5df57669f6429d04104993c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ce220c67dafcfce97dd949d8b46ab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0803a4f6f45107688fc3beb9db0ae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4fc1cd9645fb08ad5c42c78f4c8d1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faafedf384504e17ffd607c14887233739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5b1a52efe576ef7fb7516801034aa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318f393d7e9eae936b1b3b3607d9d8c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decf6a71c8808c907d95c129effe74f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce57ec18f88492ffcb01e6ee0d4493743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eeead547b511bd0baeba7d011cecc3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bdee51dc7e8539635e69abec63e56745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0eba362293a898c7105cdd9d8cf37746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615ce7515ba6b6c15c9f54ea7a50ec2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db75ddde64c48e6e3125783b7a24b1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a6ab772c8f2a39322a1ae03489049749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcb84d200e525bdf0919a382f3a334750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7ca42855b15a23f005da21a859a54751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1de66b8056b0dd754d3d4d3d641179752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2780870bc1788dac8f621be0f29210753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f9fe77bc0dc824f6ed2611b9759ba754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b760e9f8c502a0465ed848318eadc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38163e9ec696d24b38c0fc7c9d7d7651756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104364dece74115d8c8296edd77f2577757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f462df4f0dbeb9327f9e46472ffbf7e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d986607d68d7a318b941452807a746759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>