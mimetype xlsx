--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2d0d8f3426b4ff9dd66bf8fb8d24f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431f48846c786002a9da3c679c0d6522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee450911fefb5813542d99fbbe6423c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245cf2301a731a6ca18571fd553d17f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257dbe4d532eef114e925f9190d50f2b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48b145dc3a8a752cf125bf69c1029d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e6c695337a408a66e6a9a963717027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bb22afa16be2f950da0c4ddf7640a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03843ddb868c42ec5e72349b9ef518779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3281438b36853d71f41235ea4cc795210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7fc88a270fe2934e3fd35d0100a3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb529c3196400adfa7537f134093918b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d75f9f25ecd9df134cd2a52622523e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5f520fd10f5826495db82fa39a53914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890543698c18be582a62bd7a1f3cb2915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a4eed40a74063a31d10c759d78ff916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb1fd162a4483b38d66f61a87583d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55d17bf6528be75b6e2a60d3f5311a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c032ab32a0b36e50b2197a16e7709219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce14a1944fefe6a11da9ecb2720e42320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ba953a268e638fec852fc47d106d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440f84ca46943b88ae3e02df7905bb822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4896c080618bd38966650906af4d34323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161aaea0f6ce59555187058a1a8f62b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b50218763b2d8fb6b90b3ec8f531e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf799ee18bd1e21f1b13bfa9ba2d6526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505feb82db68ee1bc4355e255a624a7127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7ea1f95ce084107b4d974bf7244fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb298b9c1620cdda4413260da817afc229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6f138cf9f61e5ae80cd950bce817030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd01f5161468200d386ad0e1c527c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939230f67dd7aca09dc62d7f7572b2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f7283bbe389a3b3c9d96cc97181a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c906ecabb14d73618039bcb8a43df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359161e8c22a2364e2f9508436b381aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e134e8a47d9e1fbd20fd46fc496e9a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31807197ebc6474999c4afc687465237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b5f764fc622242089aa822b08f5e138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98756839c6dbee0041cb8e73480a87c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0defd5b684bc3bac62c3d3533574ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba27fc9c00d1d724d5523ceabbf254941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422845c437643dccb897af07dd366e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4a24da5146d5fe51a30cf16328c2c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900aa00d2bbf989c71eed9892dc270f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a335c12ca6121097d314966b0ce007945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae43ba6d3127f09efb973c14da0ebf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae07bdf4538c0944c2c3e412737083547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12dd285de7ccdc236776ae0d1052d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7312b18c2ce276ace0eda15762383c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d6e13951381148dbafb9ec87a668550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3a6637047d0b6a6592cd734d6a16251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997c81c2002bb5fb36bdede5df0117b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc75f7213fde0efcc88d5caa13093453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ef7fd6d96bcfaa74440153854ed3c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f387cea0d66add43314aa27f4812b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b490bccf83cd414ba2dd84407e5d6656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e741c9d6d9f3a185cbcaf18c385cb657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696394b4153d04cd1b204b73eb07441858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41532c5498e79fb97d79dcf3b0d149059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849adc78aa7463e86201e69dc684cd8160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1cf142b08e048b86242528ec8151f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab94e51c2de5cdb3c1f441c5e098a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112eb4d7ae8fc0eac0e696dfe166babf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb416c269af1f3d90e1e060cce6101064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9675369cc2449c055a63b4eab98efd165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969785bb75b0711a70fbaa9364abd5466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc2341fe6e506031fa486fcdb1773767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292852742814561bcb3cae7d25ea70d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7addd8e37e45b46d3e1bf05f5f4ebcba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93ff4373a8dafcbab1d1db64a87c3870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81e702e13d82a0a82daa63a748708471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ae832a2cf50f4cb37041b14542e4d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad448d8fde4f18e10b81682e28d40373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca368b80e8cf001e72dac75f8945f76f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd7832a8cf1680c75a1d7a87e9e08a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc7d0bfe83fc5b119ca5293c454c3476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234a54f5e4afb3e442c3be18ebe27ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73a9f53840ff2c9b47d0760faf847778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734d2e69162f0b11c1f4596e7efffda79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39f64555377250534802804da4143480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e84f4e335987a2ea0ac4aaa81103a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ade11cb1150d222728f1b8db48bdb482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ad096b05c8c0655c8e30df0f5ad3f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac672734b31dcd4bb3b0e6459a354f0184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18342a00d4a0b10b7052485b7ac9472785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f0a9958339a5cef4ca6999e5079ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edff69b7fb04a9f64b1e5d2671d79ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ab6a6da64c6885bb7b86c181645ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffcb3dfca64750555ddfc6d76b502e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a923afd2eb18aa7377840a2c54484090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b53515321735ed9d02b2fc76b9f9f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66e74bd47fdd0a007ed7325a313bd192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdd7975957770bb1724f17fee9be7e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db856498b5fdfbf460f344daf403c3d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d11c663cd283c7651b76462d7c18f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb3e64cad69d9bcf26b3dfbce0acef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d43c81e67daf62de3276cfe1bb654097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136916dc4883fd52c8bbfea7aeb6ea498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63c3cdd7967182e40085b3314c905299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cd4bf46f065050c749772f2511fc4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240e4d637a5fbae5b868ee2fe27ae66101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730bfc392c8713f25e7ce2d02d79209102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7851b64fad487d52e360779181de976103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7b68876bf924e6fa706666bc946cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782fc4a2458970f19c1c391749ef91e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef6efac57a0d5d2636bd826cd4e958106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5d8c0ce66970d64bdbafe9ef90bb0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805fb6605086f3b4a7be47a9445c1e5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d277efcfce2656cc1a59106aef3c63109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec6028841388beb8d979b9ebc3e984110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be81c4112a13588b21b8daac16f0d3e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980a9d3802f59c4654ff8033d8d6113112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019f544701bffbb4c1a3379c1ed6d25113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef68980031ad6b79175fed923ba47c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76da9793705f6365ec8b5378556b0e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07796fc28439db08c344ee07e22c76e9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a578ef666c0848bdb8661a7efe6693b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97f912260be25b846b64bbdb782b72118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c42700fa40c0667b1e3110ca15bde119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c5ed67c7a52e1fb7f267ecb7aea47120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60b457f7460988f1863013ba37ecce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b6dade11fbd3086e887463028ea4b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51f373a045be05445d5fea00575cc1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79b327b640f4fdefb65ebec4b29b7a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016b6e3ff5107a3367db0a3975d4470125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eac8c1d1d3cf2aeeb4d82db786bfec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c39c50eef58a38c099ae1e7eaf3b8e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a15007a6dddd023e919b888598af6f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426c820216da12a581c213c42676c22129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7738810158a11bc5a24cfdcf0ce912e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc267b5588614d216faa9c554ae8a20131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae268604e0f776617b2e6035ef22939132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafffa88bd056dcbbe8955dd572b78f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9965ec57c632b846d6ffda6e2a365134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778d74f8616c3053c8fe3f4e9727fed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee7f36221863f4adb6112ac31ae67b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f66233588a42272256c7eb8a7ce71137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3582665f552ece1576c9bcda7f2c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989ce0d21cfa360acafc202635e4972139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796df5782304c3ecbb15dd54ff62741140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fcffad70d666afb2689f4332acd5b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4885a8afae628e87fe690f6f16003f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57423c11a9c3ce7c7d88d874c5e11d19143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df127300e2e9036b59a5237c23117f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4ff9e7f77922c287da2fe9ad671f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fa7b89380e4758f297f78499dab5a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c312f5ac9a15733b9ab884835b0a25147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992db84ddc0823b04982e524968f47c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169c2b656bffbb2f80b3f6ea888da27149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d60ff3ea90d911356df6329805b48b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27abbb7c6f7784560895ef81c31f8a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b947e83f2592ab07379641e957157152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfc77eeabd6b6164ea4417c3d6ccf2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b2f98f531e59386853070bcc45462154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bb2459c5928251c605a1fdd2e72f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb240d5d2c6cf4e62ec70dbd99a521156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3950af4da3cb1158e6c6a013e62fcf1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9271cfc054638755fe7a93a5f3bea4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6b3ed96273a0a6742f505e0598c92159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94fafb9727a6f2d400b76d987d5803160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694b2d614616919d7b891047ddd1dea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efea8e2c6f9be01b244d12d106912ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a616fdec19ff01c350ffbcf62a1bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4c0003bc193d5e30f085beb703ede164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea367171cc33136b2ba0718bcc212ae0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b229764c3d145e2fa75143b6ef6741166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1008a20f5f9b95931af983faa9704d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fec31b653fe758197416bd5d6b0bac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945406080931b0b14a13b658facad6e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5b505298207c132863f8b17ed706e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3722b29b08af9485067b1aa41514c56171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6250aa771f470761382fe83bb679c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44991ff055770f1c37fc3515535977173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07b446620608b80adbdac479a62e2b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b69c9d6ea64234afa4e685130a64d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9167e6ea3a162f69c29a6d7a90e2e75176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466b02c8269ee0eddddb023c753958c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac3defeb07559e3a74dc704ce0a4bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c290e8ae4cba6edbc6906cfc7c865cb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29de95b0a381f00bb12af99dac59f47180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2766db72111f2ed82f3ab02a2ac55181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5b0bae1ccdad2947c99fa8cd53563182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e45fb9be463af66a4a8749a9aa255c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b887bae1248ca47ee040e5cc96450cc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9fb3b0bf12267bded85052221d611185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4346c35088d2e812b723b135af97fbe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d69213e24d0c07df5ba2507e58fcc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12671834d6eed1069d688f853708297a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbf92a57de849fb2811f580cb0f3c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2ceb1ac6164bfc1fe3574ae8e2a90190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb524d8ccaf7bad96fb4bbcff4e5df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858880572d8a4280e49530d413449ce0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4cc41e0ad24038f43bf1e75ea143d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076bc1e9d00658c54d2c93a4a91177d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd35b40da98315d31d67d2751fcf57d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959f316a59fd0335f80fb862afba7cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e55f7a98770b54ba4115020c3ef99d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e25831463d717ca3ea7759fc48ecc3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047d3058c6f56d0f05f804143cddb07199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e95e097b54ddab5b6cb2b276c79c37200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfec5e3cc67cf7f2d2c705c5d5a0612201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2b434f4c2d04e0f93254408f58633202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf33ed207fe77325d7399cfda10a1fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20a64d01cb3ed86673edf8dfe59811204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea98b2cf6ebb4cc4f4cc0378feecba3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca945edff8b00fbe6409340ef1b651d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c48dacce9ef7c621fae8259ae1ba0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28311bf20d1b90276f8f1c38d3c1cc47208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6b6adb97ae059f2ab0f5ee258cfe5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df8c638ee8df47b54a711755ed4a8b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e45c2afa9cad6286159e1896a9670211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59701fce6b4e8f4cb2132231779a5004212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e5131d946f0695b3d0fda05ee899a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dba8bcc5d52bec19c506c4bac9272e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368087a44aaea8b6f93af764ffb8f641215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f1a3a32cd041bdd98f32befa51e84216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f919b7c4ab7000bfd8ddc3d75d01fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1962bcfdcd2e2a1fd1f8eaf4a7e43218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed818c5cc475b49e0ac4b526242356219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cddb4a20c82df0dad6741b9e1679d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67493936a948734a22094556a559885b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248caec8a023a36267017f8e28a7e69a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fddcda79a661caa8a7b6408514c0f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b4848ec82ce8f8aac230c9b73e6de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93016528930370b9d2572c4be10985ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d34020c7f7669ee72efdb10624768c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc19cfebb2cbca5fd39c89444a36e21227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87155773840d6f514bf8dbd8acc01ca0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84583909d0aa4e40159d7a662941f191229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17714b1de964235369562ef69e041a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd8e0d1d069e31a7b40decf30570c0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47669616a4d683ec39819cb408a1e9e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ef4b6e375e2303a5689297a85eb49233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdddde495b16612c369d7a5bcb4a6a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e66489ef4de14b7a7d5ae08c94a70235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edd526fc9b610cc2530bafef039a7c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221bfab5aba73ec5170a07f2a41c164237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd29ac94784cc5aadf8a4477025de05238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ac77d5497949169704c1933716669239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a8120c3428a723d2fe26044d9e280240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892b53076711a96c3cbba09dea496b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afa1dd669945ac58e70fce7db674c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217fca4f477e6740270b9789304c185243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a10e258274fb20df78a36e83564d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abbdf00b397b132c545b0b11b1702f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af415956ecd1ce73d42d53424fb5b875246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8731e568185d335aeebfd24c0d3f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8f64c4d221f1abb974aeae85a2f2f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e657deff656efdfd2f5b4feef56d69d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf3344d7c299f7b5a6657ade583f02250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810ada3134fbc81e17d0fc1151fcd8a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00de7252a00512a81041236fff8002a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b109c9d6379afe739338e04eea2d6f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f48018cdfa831c9a4893c2a310a0d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2689343809a36156852d4c63a03ed2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73782474db6cb08286f0309f70cbf09256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7741243d95c925be14ab885e24f7fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b40aa70fa77a3330f39e8f3537f21258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11adc852791e7b617435a8171a49c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3fabeeeb4754b6aa44e6c5d4686bf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f0a7d31d2d6c32d7caa3a11908f8e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9b935d7243d3e2b5517c16089e68f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36e462ca7b82739affbc695f7437cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed374a210fda31851324e60211d1ed2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58eb8219b1e39ba3e8d458534f089b0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2436b167b6a09b4e1ce04ff4812c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d83620999d067b66d7d6d57cb3ab1c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fb8a750acac21424b3e2d1267503f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6030fa56ff3a89883dea7af1e0e31269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7463857595ae1a7d7c79f6fb098b73270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7389854f713e1cc0d38152cbf0b2e3b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164d425ebc80e045e6b2049285d779e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7f63ef540963668bf8d62fb9f5f33273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5711b307c84b6029c8a3199653c52274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1194adf006cd8af4bc9b839cbdaa3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16194aab70ad32cf2d58f96abbede9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226485d84df0145d133826c3f3a0175277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5285604ea56a66cd44c1471fcb55c0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498460ba7db13013c5331794c6da2722279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102acd1eda546ca35df90456da1e3597280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140eec3b5919712731dfb95f635e871a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7a4b602b8d5d3c26543adf66ec10f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193e4411a23fc9e3348e0874cc0483a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295b9302b20b2c3eddab21bfa093249284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315adebaec7e60ac8a312a0c4f39527285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac828e324dbefd73f3caeac7412240b3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a67ebd30d33d664d089e0944612f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfff2153b70604aeb197b87d71b2e5f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462985fabf03fc18ac052021ceef2df289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132af4c216575c33ccb9fa0954b3a4e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae9e37c2d8a10c60ab911435680243291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab164eebc7a12af0197c306ed8110c42292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e43fbd13e736ef75c7185b903d781293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7926f8466b767a06329ccef7517fc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9282c96408afd2759844ddbaf979dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994ddb62fc9dd39d3249200dc2becf1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bba2c1854d70204c05e6c4badf02a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b29b6b27c30db24ef0845b1821237298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74db4ac6b3c0579f33543eda2f43827299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd908b2f79c417bf666c5c445ee4f9a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64245810d1b19d5d2bc3553e3fea835e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed3f7fa9723dc6024766610723a121302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bfa702b13bc71350d8804f26a18fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc52cbf27572dde0439f819fab8a5d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bff334eb4a154f14c5ecf46eeb78ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec06e6d55a7fa3b8c4902fc1fefcd4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6a6684e7eefb5830fce80dd80ff0a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff40d5b2a7b9d7c5b116163cdff42c0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64b1774d7def3a66fd97f1fda4395c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068a16d369682987a2b680f82739a2d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0516870636cfa8f6ddb467ded60d56311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347af413bab2b8a781b0b4b4edc9fcf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0df513e0eb01b1b2fa9048597c07d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d6e8962c212837bd0b57d2eaaa1bb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a736af364de2b2270cb3ede3935a79315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ba865624e418f8fe0f53bcdef6d50316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb519b8a2405ce1f868a94872064d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88487a7fa5abf55acd7679236daff8e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa1fbe3b198c3c8762044fb34975e0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346840783f1742f69fd6efc1e9249e7b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f35ebe3325e9e3e4033315929ed4e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b845e4b7a99420b0b91e71591ad14322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee079fb2eb03b1d685f204371ef8ed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6af667cb41e056b40fc78a63df6ed0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999b93513f0296cd0dde955c1aeec24325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde404ba546355f5ee20e39a03ab615326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b74f74caf04ed0583745d054a23a8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9176743ac4bccf75ff1c8661428a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d0c407534648ab4481ae521e343f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8acb747b496e1602fba0c4af6ebcd5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093e2c591429a349ec1d936283d2374331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3de42c5038431b8e165ecc1ca857b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88449f3fc0d4f1a75cee2c49f546c54d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072240193a358bb57765d19471222584334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e73710b1b00e469c909c19f3fc7e4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761507fbd6edf5b19ed8a5cb891dffd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f680b9cef6d1381fb9c42d5a8dfce3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb25cf87b32ad3414c7fb69a18b5115338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcaa5bb567e3f438e46de88ddbe049339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ae50a6bab05ce0bff514c81a44eb3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58060bbbaac2d3ddeac1ffa23bc90f69341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9588fc11dc1a8d94509b99205a9f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d59d33e5b0ce00fe62b026123c950343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b93077d92ff960ab6b4f12bb21f441344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb782da9ceada37105e01060d5b1b2b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90c2dcd7d7d8729082d95d18df621a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba462db67acc6b3b7ee81c01847dc2b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3eefd154485e0a9fa747feff48cfd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f41915b1a311a4780d369a6009c4c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368c72757e5b699d5252226022f0709350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba27bf0d6071a16f17344263c96edc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0ec4db74904540400d0802d859dec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4be64767bbdfcbe7f9e50a0b844cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7abc8960bdc56e912dfb3de470368354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152408025926fde7f215bd9acd49d362355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24d1a194aeb3d7d567d26365ed05fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ed555e9a542a0db3893ea56453cef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb60612503557fe7d88123ba88b6771358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11061b392d4f451ce1da6ed79e080391359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ba0dba1d4517c474fd429c1578096360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e8af342243ed8a23590aed432f69b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69291c7e86ef7db0983820d139e664d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a41ed94c15941bf946c319a90c67a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b66267c82cc9a3d20bc5ab9d9d40f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78fdfad523313a1075f7ebd672a0c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc564eb5d107dc5712b8c0bdcb8e09b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa38946a1a1c926fb2146275e2e8aa7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81cd8da44300c7c2afd5518112af8f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7bff6e1015592b7ffbbedcfa1947f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43356691d225e7327f46a211b86d9d88370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c7c349b04b04b29c03d30d73354f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344492a3f7ed84bedcb6f4e74e2d9449372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61862a2038208d8d2de3d462c197b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4776a9147c045d80a5f0cfbcb5cb3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc3feabc0633f4824e1325a41ab910375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14719967d654b7229dff0a1222be476b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f1eb79de515ace04fac79c6ad2b4e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d533d4cb8cb0e37e70cfe9ca6c93eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59ec75476ef4507d425925a305f1f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf4c6fbb43a4f05a86b9f7f1f0bb7a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8223b4c4fd1bad01079b7cbbb909b7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60132fd2d930c1679ab7c2eaf9f044d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220ab01beb761fc28cb1fea27496dda383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbba2e1cc693a63498b9d40ca81fce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fc1f0e325eb3f86dde71deaa5d825385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535caf953821f0f2552f928fca97f3d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0841316810838b9f10ce5b339e100c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704b6e8c664eda5ccdba53e172268cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148db8a66a45dbeb5cb5a5aa16e201b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958f90e99d752032dfa59df9a8f65fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0b3146a772c4425a18a15e9c2fd75391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb753a1cdfb2a9ecbe719d23819db8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bca4a6569c48e02fddbd316bc3be4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623cbd9cffac4b8b98ad01c554bb42b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd5da8ab7fda903aec7104dcd8a319395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9fbaa1beedc5745fd0987d92800bf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d7414b0b1d3adb99985547de3bc91397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b230457a90ff60bfc1dd7751f9164a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15102fd82fafcf8dbaa02df09bde00399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10b32c4765527d8fabc964a5c1ffcc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9467e0bbbe2d368a2ecdd4f3fce9d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b32b2ff5d285d51dd994e9d001736f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95587b8dd09d82d1ce1a22540e42dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c918577aae0927dc131f5f09cb01e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10309f3db14a265a223eb75f7dfa85a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db217a73a9cdf6aee17ed2fc73174871406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f6f4b8cff093b8b07a493ca334aff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba161d20f5e877e52e7bfe3b8f8ac7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bc3969c28b6623e1f243d52237c5e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9832335f18d85d38204b8b5506ee3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f8e5a82abe9b0672cf5c64e26d728411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8eaa41a3972873ac5e01e3c3cd051412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffc380a5fd66f360115e1047b28798413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c1e1c418d38e1e0d961635bbd36c9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6192978f3ba0586044733b2bcbc47415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa314e740028f27259110fd2df750c4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33bbae6aa4b90e873789ab10f0b944417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6ad92ddb73661a3e9cccb03263cca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834e451107bd28145a656ad3c0d2c13419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07164f08de6f2a9339546ab2a0bb4a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c2d501f3b089d167368664fd9b9ff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98b14359d8a143c4ffaf1fd4a1c56a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17cb32047b23b0f8478e6aee2cd2bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1792ba0c8949916498cffb6cbb413424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab04e0862c4adef331bef1c5d18394425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e97a585160c1f13c9f19a7227fa5d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54687a060423774067330e26e9f1c645427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4349297300a462bf5db3a735b7e20f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edb44446797288114f0d55166bf83e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecdcc4688148eb83335ccaa1f3587c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb65012f8e9af9cfd9e51c1962a440d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20741a27d0f2ad3bcbcee517ed38bc40432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5baf0cc4d064a5947c420e083a1992433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5a2833ea111f33c4546d28933dc91434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948cd25d35e390a21b32ae4d327a906435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac50e8246a636a59b91e9e5d32e09e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44109f906516b21a0bc1db0fbfc02b78437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5a2277f501a138f56ff34ed11a86c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ba3b17e2fb6f2c71028dee1713394439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b928420a79e276648726c28f6c8be440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088ad27938c04024d6ea0fbcd7cb785441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1a55fd61054a233ce60f0a8182cb3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9aaf75329f0bbe4a16668ca3a242c6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cff07cc75ae93df4225cffc49cfd4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05670eb7363cdeb96f6245bcffcdf253445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239a38f7d46010cd08088e4a74abf6e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef8e10562e5d9defb026c724a61728447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457b52cfe1506cb829f3253702f62fb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3f5f8923f5139ac56a851f4bfb179449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b824d0f1f791f24ed249fa8b35ec2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff033e1fb881b2e87e6851ec3099235451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1f6398aaa812370c1fe174594cba3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee97c767fae1fb8649a64754de392fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9e90d2c5d69da2995b94624b19868454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486876950b2537fb99f1f4571301c18455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1731664a2d5b90bc01c0fb1f391ee3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc608dc187c2689e3229efddcea2e51457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8798d8988fbd5b0c861267eda10de6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0a308fe25b728b2bb30c46d64a542459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c4f96d07f50ec4a09a3043034be9b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a9791554a481129c001f68e3cc52f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b1661906538b0698e22d777625042462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244817f30722cda78dbdf8ec985d579463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08ad518f944514596a9f941f20a5ed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ff35c63182d76c6cbaa844fc141fd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b97329f448333241aa45f9d9e6e07466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b5b99c767f3b1f762009dc2d09f07467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607acd38be93540a6cffefbc3a8e5bc0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cab8dedc2647868e0926ddf027e671469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc53597261f27406878389237a08953470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cac822b3e593dbe33bf2f35baa32b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8893e6d3d42f69820c5eb070af41d2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6390b8ebb86688cd14ffa453d70895473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d60853a6212216fa116b1bb733976474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9cf63481147fcd0f30b2bdbfba210475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bec523dc8359b8b3eaea9804606e7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f520ee926bfb93136eb122728e06d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11034733a35b2ed1b3a7eb746b82023478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257b3b8d1cc8569355e0a4733f86fe4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b0e4d79b0c33c27b50b3f3b75af70480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6f199121de17d71d178d165c9a199481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90950eddd5321de9030ab9d7bad5c97482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db0836a119b3fd9d8b052e9a12dcf0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe8540574dd7321f58d95cb9dc2344484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c91b6ae0d80a116d61d0ab59c42fd6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c4a82383ffbe427e5e1b2f24be486486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2904eab83d1b0a4c20b83a0795c895487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc567ac779a69b7002abc9f01f77ba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc94225a63e90b833c73ded6f382fb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094eb300c25f90fa08ee741bd32d6003490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb27f170bea114fece19305b4b81af2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372e194218bc8a3ca6b5410f49204ee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc488ed745b95ecb64b71e3831e1e6b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff91ef4af8a6f552d1734b1d60990b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612751ac90306306fb65714a000a95e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb544159e2fd27a7f92a56d4bf4011496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd87f6303f16b4876aafb244413fbd4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54befa8861b7dda0f79c5804a1773161498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee60d61fcaa563780e6159c2952502c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad329ec47a47c74e83637146cabc4164500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb4ee9d90b10948688b18e8b3a2dcb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471f1119ae62a00007eb3d26e8e0484502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89d09541fff09a21e6a7ad1d7c51a1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa401129bebb8e66e919752af9697387504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ce39a03c08baa90e3a8005477d136505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12012419f6ad214cc805afc4e18e6c44506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0c2fdb941054d3f8e5e0e039afd9c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3db3b3182fc66150b7a5d62fe6e382508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa137972261903e6c65d978c3b482aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032bb10ba90cd9c97e1fc474b2496aa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47d37e331dfdc67a57fc708c719c90511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2781202e3882168875a5792117b76e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6e287a7446fdb8d58eb918ce1b1c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52916d9fdc61eedd51399c69ee4c76e3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2f9e0dad343179793e5087a6c3114515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca412c74ec30f62d5e694d2ce0ab8f8c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad336cd8446d54632d558f27447d3d24517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69799306f6c8edec67917433f21cb154518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33582840c962878cc3362dc9f45a682e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088f5cff708bd248e529181f0227736520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091ec2f9d1d77c551ec9e5ac9a7a4b4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796353780864bf64c913ef3525123821522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a6293569ce585d0ca05efd5cb8835523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff0fe1ce85c4e3eafd7076ed9805c6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93786b479e26ce473dcbc56369ddcca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b568f9afad7ec2b4ae0656d8c21474c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906dd83500fadf2d06bc19f770e646d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0856c2b8062c31ee6c2de1bb3606e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41782db180fc4175105242307fa5c6a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172a9af2dc8e96d9242728e26551996530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bbb7412ac4b9eeabf9e2aabd68340531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5f009b4b70db151a4477d91788fd2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb0511ddadcea582469e0123a6c291533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484db9bcbfa14f7ddc688155642ac78534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22689906878f8be7f496d1b2120895f1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316d7d603d24530dfd968c5546f05bb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9edacfccec7f20c714afaaea746c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced515347b45cfa17e173acabfefd43d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fd85ecc370d8b70940f4ef659e7c5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42675934ad520499ad3ccab609013152540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed7ee092ce59af9aad2aa49e53f2e5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea2ce85419c8683cbf4ff3bf213fd8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750bfd763dccafdc32862657fd30d0d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfbff91064659218e4e8e05a8fd1b0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719fe44a6bfb47f381d72ae7ab9cb18545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134042034e29b78ac30908bdef2adcc5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b0cb37d800fe0afd9500146751a50547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29aa1e1259f6e5d7bbe0294bbd15635548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f077a19e093ebe43b3b410e81aeafe7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89769a731fcb8052e6ad0b290b595cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038704e88fb5b2de95a943cde871609551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fa334ce4c2fd56e770669d56ec4d6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fe42e3677dee9f041bedf68aff81f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338b96144208dcfae5de03f0e2cf34e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c582c64aa59b499c286e4b58153771555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c438f43fc66ac22d8ba942b038571b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e890e518b6e11dd324e09ceda20b9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e61a18c95a287631516105331b1361558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6f118566d14a2d225278abebf61a4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ae07d706c473aefb12170027503f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada39aa95ba4cde9e2eccef011272c7e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcab13e3337bb188cf19eb5386f22d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9a8281177f547dd39916aaff294e6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e62c545dfb91fc8328cd92fc5c1da3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b372deb462d293c98e52c794acac5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5269d2dee7ee2b76de5b29be32861566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea97d87996d7cb8f50ac608ab85e86d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5255deb18642c1d9a95f981315815bc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9948a9034eb3c273cbfa2a788f9bc43569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfa49d9130878972e345acbed751f8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046af79ad79e679d70ad8b03382f61c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3095be233c607da1b4475d6337de51d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c36935dceb0187c62902283b0c838573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc94a4af4a16f106af776efd42e62cf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7d45938c1c121f37f32b104205745575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1806294eb5da32e33642c723fd131a7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237e1545a588efbeb066b32c9c81600577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4653d1f7e315dc3d2506bbf1234b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026446a5cba5712f429846db201dfc16579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bf79f5dcaf4e41f3f04638b6e6ef6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918cd60b7258dcb6b9a6a8a21ad19e08581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fcf01a96edf64d4db00bb8cde0027582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bbe0bea174d3797d2eda65d4670fb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e50116a3b0d7907a9dc3874a4d82fd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcf9926b4a8912e551f5f46525a558585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267f09c812d4f0f83dc3e6a228e87c2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891844e869da38c3806c57d1d18c3c73587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c697541f8567a924b22b2fac23185f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53e7c40258bd0a9cd2ba19dd36ea8d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947d21fe322bb730ef3db68215157f7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff39b2ba73f7150e46327aff9ea5306591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acd045db36f2b79b2ed78a01ddf969592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6484e72a0cf750ae69854edfc794d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fffbc88466d47c5396ca703586b42594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ec2a081482d3cedaf1ec4b63f9fde595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b16442b9388ce200012a5e93e0c00a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da230947d81c7f3956ead1e4b8a1bdc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990616b1843504bd59e44cbf4e5adf1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118e63b76a1cc21c3877e2f11590818599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1814a9118448d363434b0d0925ef4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590757d6d3218c067bd2b3b8788dae14601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc0da870e62603259ca239492b6a9f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580a15e4fa4649b146dacdf151900c2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1bb24f475351f55e5362b928b401e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ea9e9919d4f4c2ffed199212a1810605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d07a1a20cfb7918260aa4ed7d2787606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc11fa065df25fb02a09d37d6660de607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56d955615959a05b8d48676153b4c0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002216525405f1921037cb654c6f18c9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3d8b37029fc803f6af4b7746508c9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18986ede685de746b2f2ad74934ef5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc02f75d720b73a3c996ce70d0cf24612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844cc73f527e47f965b66bf826f0663613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd41a05d21c0c745ddbe75cc0de620614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efa4f404f446ee41aa38dda37f20e7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23522ba4858ca44e5dcc8a4079a96c38616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ae14d0a92c9cc2d92bf085cf4fb33617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e6c0ecd15424c80fd64ec0c60e362618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49e7832bafbf5f852d4639416e74e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39406536a5da10e48ef49d788317c4c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ed9c77a9f2d8b9fdfa8f31e05718e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2755be578ddf08fbbf99cc59af2209622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9523e8fe31903a55396e3b2cfde8c4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e7e3557f3275e4ec0ff426407e72b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d693f33be7cb55f12c9f77f4cfe7873625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115511315c107a620a05fa9d14351d63626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0623a99eed6d9da8f74329258c94a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fd2d52df9c730074c8ac2b6725f1e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f006e31b1127671d408f428854680e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407981228a112678316864e2400b2689630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59427db2290b5e982c6667876415e673631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab94db41f9ce5eb45f214c9ba144ba7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9169a734e5e927dda5d97a5096467f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2c377bd66d1c05e1aa1a4af650a09634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ddd0b3ab99163b81c64e57c013c5f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b6a5359b517253c51e3895906c868636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665412b40d30f4dcbe983cfcac853448637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498922f379e9cf98519d04af8f241b86638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1f5bb66de73f7296b998fd3556a84639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68482a731df93e2c802a82602762ef4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db2f0bc9808d4bfb11451f69c5526d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570a82318586a83bfee2a91c2fe02b1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5d0af7baa509252c9d89cc97f255c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ad862212484c5e23fdb8da1f8bb7a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b555432becba920002a94d23c3f73b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d135021d0a867d83d28933c1ed05b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b81dfc4a578edb27cffcd0d2fa2ea7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6f2a739225ec8151258899c7cc4b0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c128749f9cf940236789fb43c33afd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986c75eee5b7f06bdf30edd1d5aa643650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775ea1b1dadf3e222e61b807cd25771651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2062b6a8db55cbfc228339ba8ba3340652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480a5867a8475cbd923befbd1764eb1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1883628a121fd2490ada46be9ba7e23654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57e1c894adf72e25543653b9305ff4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd48e5197de1ec278d20523178d134656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302e95ad2c9f5148ae911bd1d4393da657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001e580d6fde5fb67f5535757971c09658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4104180baaf1033b8807575b1e72c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c202aed6dd9834bbcba8f8ec4710f6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aec62fe38e1f65d6c10dfd5c797e40661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07605764f9000dc2a4afb26471eda67662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda09913fac46bcfd1abaf6a6f66d54663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa6406015125f02862be5ed0da007f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec261111624de96e7816968e14dbb6e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15bf85532dc7c43f0a0f46e87747735666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7a5a3bc6cdd7fd2984cd83787f09e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd0e4b73a8886735e04a14f52b6193668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fad0bcedb696521cf8df3965361ac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bf8e1ace4bc0320a67f8c00aa8d76670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd18434ca07822a5fe36a744b65dbb0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c48f019e5e9a787becc02ef0196895672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ed9a5c585802a4320c0430af8ddf1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86e157e265baf548b88b37257dd996674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d8d3e10d9fc8b7fd60118a6b7ed1b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659376f66a90b2508c7c15ed6819a404676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61195a9d9cb9e4e64e4ae375025f7ae1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e01c70c75bf8b3412d842aee21289678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540a49a8d20d1c80820c65e01f6cbc7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe8a0ff25ff8d1e3c647f5817033c9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae07a368fbc0a7dc53843bf61d16aa0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3b2c1330a6641ab344df46b2c28ba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71619bfed0350b962de66e31972ffa73683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7db9d2a53779ef1fea4fdafd04bee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c244c484a1cbf7a98c0bc87371b29685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223256b0229d06a47270f4ad257bf455686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d225116a41e972d69ac359ed0bd0675687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3d14b1c94d448c0e130051b63ad1a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4e1f28ebfe8b86ca843bce8aa5af3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfda1627854a1cf55d6150258a6272690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fea7889856ad4d716c44938b321d34691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de014b740f4a1c260cff9932c82f141692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cc0c340395956c3a70793dc0dbcb8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3793c72d6a0e5c1734ca1a7658d84694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94505999ad67d30cb821ff1d970f8ba7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098c6b80a1a661f2e13a56d8aad04d5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd782ab2b05de60a55153d3e49e223697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1939df71f9d7f06a774ff28c72b796698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b9731b33f118d0899ae5a289ac1b3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5956bd656b7f0a3e410cff72b668297700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d756a38af522dca1e0676d71d000095701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc312f2fbfa37921174c260d81acfe1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2844bd7c96ded03563b6dd8151ffbb3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076bc132fee4cd54f153fe110ea28b8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56465b571bfdd29994bc1a1712b7ca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f32f4b41b505106b9f2cee4057dfd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a05fa579a98fc4af32b38e2a234761707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ae1633b8a28c2b3cef29cc8451901708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a839ed1d32b3d13c9747bdc5036886c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f367df0f25c17983329c0be3a87184710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20696c4f912816ffb1e605b5f49095c3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ad8d6dbfff68eca6fcd5491a4c1be712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a501422339ba448132b85e27f89ac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d951f18ba9f0da7d8b539cb3d97cc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f91ecd0db05b8b8627764582946e83715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65b81d8cf27b8aad2183c51f6d8096716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5c871ea356528d6d8b26354c175c5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37837d8034fb65f89442ce4bdb8e11d9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326d3b91334dead7b38093bc80bd8f7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfddd0c3b20509cfb4540c5563a129720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390661e644ddbae04da3bbd998440450721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87388652071e06fb86c83e13ccde4d19722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d08dbcef8d1362e359677926450330723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bc0517429549d82cf812f6708a161724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1082bbac0a3d273b5a7634d6a59e22725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1279bd60508e6a1a464a70b180c2b01726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d5a2dfab1ea22b853f0104a57bffa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870dcae716ae20edb9306894beeb5345728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bf55820151f5a5b2ed041d48aaf44729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac05379408dae7eb765ddd4f61966e1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368454b42fffb1bb592c4a6c1807d3a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32990d5540d9a38b09658fb8323b7d7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7001e9223aa0731f9c0a69251c9098733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de2269e4ab051b3479c0ae5c89252b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c8f29eabeb0c4fdafd3cd75c23f12735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90882608f0319eae6986af9b9618e990736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc41e1d802461ad5a9789e711182c4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019310baf15ce9d2a6ff1500cb9e55c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b49d47fe10176c652889232d82848a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98596a1c5b9e46c5d95d8b45bd6eda2a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2b391b0c5b7cabd049b4ff1b74f33741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb3ccad4f4c00473522aaf186bc601742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ad1d6d23ce4b5e8ddd5b19278a22c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eafbe692aed71174b01a07af2ce913744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e2a290991194eaefa30315b6ed5e6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc5043439458a914289503f86a7be4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ec55a1b1a1e7800edf80554b9dfbe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d4ba327aa01b586e7e3bfd1aa43b8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff338313c4d57963748967357adf6d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e122b7b6c28775dc990351d60c964750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681a5baf92ebc4f27ef1caffa78a6ce751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17992bbed843e421317e44b98be55f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a582fa28b6605ff7985a9e776ebcb7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa95a6dffa94177b1b5c02579536d2b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20305a998b697057d82fe1d1f3273b4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83899d6d5bdab603c8a7f5e083ca5bae756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911b46388453b759278733bba506103757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7933ab70193367d43281794df7cd7d4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc3d6fd285806b49a28b1ee0251a61759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340b2b931c5c05bd64e5662edcd2a8a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6bcac96dc5b6bdbf80d380fd9780a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d4cd5286c12db5f4b7d346710b4fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d75bea0adc535125b8d41ee327d5e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e3d571d633346e452faa2d4bd7bcd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90e291eacbe0e1c5d23d8d0ce45c756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8aa6f683f415264178081d41fb612d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f59bbaae4beecbcec3918b6fa2b3fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f05a26ca95df863b1c2844c8c55009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263629093ce09a356651827037e2c1b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed631ea63b82d7d459c81cc1473cd84511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4083c86fbd930719f62dd227e020e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf666432e8a3a770fbb60422dadba513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737630784da3424b3932f48807259fdf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52146df0041e38cdb0143abbd18b4615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33649f30ab151316dd6e82fee1fd3516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87335701f3b36feff347b55b35bcb49617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856b459e6ffbf26f4273688a48f940b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6f33fbad396793ed2ee8d472268a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b6674b9c1b615e93332e93dd7afed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09748c9914155be835aa96f5dd3cdff921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7efe5fa0034d676174d0717ee98f6922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2464a68cec9a65f149c1263bc149623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735a5aba58600a9499752311343c2db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74c70d1bf872acbac0c618df1f60fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67dfe5137b3626049f6375af86c75926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e833fd47eb19d837d0028c6b53a57427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efde1b79652c2da62401fe46d25c0828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cc85bbf0a46b5d210d66b6c5b7d1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a6023a7dfe366c408e9d3eca1c7fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996021d01571e630ef21a571771528731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9a500736c2b51479ca6fce0a3c8b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86058063315dc8e593a6e6e111c902133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54eceb90a730f5f6bfe9a6033fa634234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b47fa323b74ff5462a5acd77f55f5635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621c36d77ab870163fbca8d82aebd1236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eed6841a75a88253a02d12f0297a4d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8feacff4e6de9683d30155e61063838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f830816df258dc81be9f7246dce7aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44e52491f2baaf51be4d93d0ce5b6440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53421995f907c1a0258ce535455a776741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23489144cf533ddb4a3f794f1fe5fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d918211a2595c9005486fc31f9039343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955aaa9f03710c18237151135725a83744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964bf6bee47a7585e6a7d9f336aad2745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c67c18b32dd1f02574481e3b152d3846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42497140e4b5cdd0f857f66fe6dbddf047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64add3ad5e883f9496898bdc8b5be7e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c850d86002f8457117050c750e10149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f1e437e563fc05f9cf737340ad9eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e4feb84ac7fc0d6e7b433fb2e804a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eac4892f8f99955f37dc8e1d5d4e8e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2773170b18d59fa90175de47f7d7253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ec2cc456fc1b2f8e70c6ad8c9a7a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ce3f345dc197d3fe50a0aa475ea9b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ab44d8f20a93346b427e8cdd8aff956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c713120a03a94aa28a9889d53ef5b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458865b2bda86196c6e91f9bf8f4bbe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85faeb464e964fa2476f39c5e44a1059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d0c7df529799b169fcdec2da528a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b431bf8abcf8bd902a66549a79390561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f98be1bf610e2ed60dfc90434c00862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c95d76c7e83ff2fb3a1ac35e9b6cc263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167cc7c7ae6bdac1e25eb75a238ac7664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b70a3dc08d03f11a0bc024e1c954f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a29f37ab874f7b98e8698fd954872e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33033c8167e9b6e80cf80963185db4bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775849317487772cb1f77c84bc2ed0d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f31119577910c5a228ce051d47ac869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a02dd73975c6426bc02b9dd40792b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc92a77dac614a55ba6848291a336e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a053e8cc82012b6ff28918d7bb5b3ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e550ec0eb52aff6fd3fdfb0dc68b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf7421946c49ca64c25bd6358a7a3374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7f08d27132a8fe297868039655bda75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681948db8617a04520554ab18b29f5dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9676c62aa338c46b9b52c55291b8e2677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0debb2b8adfd358535d04fcb90126178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57dd0c36c2edec775254cfdc806c8979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26c3c976885069812291a26fb5a3c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e7aaf21e99e76815bcce1907780e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3cc4ef4d73da935736cebdb18338d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49776510d73548d3cda73466247bf8b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4f896d54cf8a315a60a135d027ede84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcff49052e130c71e540ac29ca84bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560de2f04b7716702031c4105ed09ab586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52c38812e2d3454d519cef2e39363987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcf877d68319dd36035086ef2b682188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c79507cbd838542c55e13c7aaf17089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30351ddbad95f285b41069bfbd837a3790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609df15706af4929d0809bac41546bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3c3160c4d46c5527ac98990d655b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f731a06de89c08aafc30c3d61035b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a96ec532ade8b27fcf6f89c5afaade94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95432eaf3d5b226b47a07c62e003ba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e01caa9ae4256b56cc020844dac0db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4013db67ebd511149bd32c36d9826097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8df7e79e9dbf992134e05e0d8c1bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ab316f9ceb1c8edabba10049225f199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106816107271cef55d8f0eb90984dc14100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7ab5d51f842440ee9bdfd0bdfe215101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d365eda2bc303c3c2f5ef3cf53ffae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a09be19c79c8614f6004aa55fcf3aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51194cb46adc4f212a4bbc51e304527104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acf5cfbc01bf83e0280611f10eefcb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b6a08443c9ac2a5a954c2021e6f1f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ee3e0ef14c4b409cf6c28865058db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d4da2a1249291ca591f8832617a7c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3a29727d84ec3388194e8e3e3f300109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c289f96ee86641414352ab1f34c196c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03805f8a1c117c77711f1ccf6b7bda111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d677f721370cbacae54e51a5f263ab5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6858c4184fbb8aebb3bd96b204813b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b558af288068dfe4c410736bed2686d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa3eb014feb99e45f0e86e25656f01115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb6d9b755cf0f93d8489e7ea8c068a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc260721f207d8d3836750533a12a1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffe9966c92daa9967aa337cdec45f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a3b6575f0f26a04fd3ad11095b83e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4d3180f2a8dc97b74e63b4457f8a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0d1dc40b2e6eceda97e486dd03446121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843316019c30d562ff26601f8777883122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a75abcba1ad5d40648d769190caae1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8200178f01636269e097215dd2452c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87880e1e3f9dd9ab86bb01b969f1af64125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fff4efafd1a63a75d88dc4d99cd71d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b8aec6467e9abee2c387b496c7079127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb9b798d0a105c0a856c3d47ea905b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedf6c7f14d3f94f03db5a1d4022d57129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9faa55d64755cf2a1472dfc207d55d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619b2bd7f3ebb2a6a335edfdb65f52b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7df76cc78fa65cce568aa29b7f7fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8775d835ad7428da799fbdccf8e7851133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2da67ac9e8f7fcb4c401db280173bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c996e42f7d0cb35c79ce4012374d6e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bbeb8d29c0866a2ec56790188d921136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fea32fbe7c39b774c7d3a24a27ca8f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860e318ad568a2d3f1e76ba303c4f12138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8c80302e30dc7aaf0e686074a64fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c44c0286ef44d2214c8284090e0404140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb2a61cf1cd21954274b8ddf2d4b8c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43508e84aee6cccfa7a69a8fee87ff14142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf208d0639590a16a42e2c9fc5c2bbf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d7d86866d083f7f0857996e1eaf3c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ff4657a0bdb3ee3a55811b4f25191145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9ca430fa0051a68bdfe894174656b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089080973989603b6ab9fd008f0453c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b658823813bbcf109377ecc5cb98c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cc7d86c2eca4c03838451137c2441149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785c2c2061977c03d8ed2f8f7127804150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cc529954eb9a1768c154112a1660b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5000ffbaeb6179211a7db651aab8b09152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ac8f4284c9d9f73b04682f9943de3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c810f9f580634d3f3ee326575525c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279672a525e7d037f85da505d30a8741155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc9d1e292e02ec840fa496a952e8bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24a3c6c30efce9a3022aef46926c3e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3b9d44496930997458e831efef3bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdeaf35905fbe15d85080eb640ec73159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85689ad7c5c0e1b138de428f4e0eefc7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b68d19b64d68e01036aae22863dcc5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6335675d01dc47e54dbeca98c7726d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803942989433a6b8e86985274a12ffef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9330885475f5417f7ac308dd061b26164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a1d3b997ebf812e6520d2732da7d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fbb9a93af233fcc8223441eda0134166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cc977731ea068db1db05de89a7f3f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e286794f9b03c007587f4e46943a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f2ae88c090e40a8b453c27c18061e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095cf53cfec773f33b7cb2225b4e7f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703175e70e566e615b11148028eba564171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aabaa93ae90b4e058996c0f2b892b3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43077fde45f3e54108fa4dd7b2c01d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934100fea08717b49475d0d2720fd1cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87de7bd5f6958af670f0e91a46adcd5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7627ed8c29c44ca8f927eac8f78d4a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea13c07a9aec92e4d39934610fde77e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bb6b91036086e747f0d9eb1b91643178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa4bed95d5e43321e4e9a723eb338b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68946de7bca228d8b1dec8b8b0c7ff9e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c10fdd7fc3609763840c84574086e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191846c313e82b911234b62c22a95ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036077aac54cc914b770cd61b19f72d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d250158644179b057dc19728255b36184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040653dde7d3a306f2e15b6ff109cd54185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e1931683b721e9d5e153913a8cafd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a4fdbc792be70f2183faa9631d0e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1042086ab188da0f3e681c6ca46c9a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9dab7604343d2356080dd1d1de033c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be904f654694445af99c120d1b7a8d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4121a1d71dcdb3db61edcb2958f8e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f86c48ee33634c9c626cad91afc28192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b949d621fb2dc7435166306e490d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9dc4ecf3e83a751c8fdce764e24bc1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a334bfc02481b9eb2f3a09df61d09ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ab219d97d3bc556c892a75c44f99a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525e411dec73121bb53380ad176f285197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa68f149bf9c85c1715a7b2cf6ee7d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d596a57c30b6b423536b38683ad4d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7762662aa5f348b4c1284e7d39ba2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3a9e62c92d76941bbe5e00d838f31201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b2a5062158838834d0ca76d6fb47c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556f9ceb74442cb4fcfde21aa28eef0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3deb8b1b6ce54f2dd6343e475b88e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7ab0c81467fe4e0672205060c5922205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6834c7b2c89e5624e2df7fe7be59f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92910f841864c041c2eee638e67730cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e5faa0b5586a2220e887f088c2fe5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5dfd537d42477eb345f584af5bcb73209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4137045e9fc7aedbf670c64e8e8d7a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cac5c80b54c10406eb0c60cdb60c4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87d81cb5b421989ac40ec20868e2d0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f684da1a3ae139cc252378e79c881f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d637656982cb37d84e93de4acc9df8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41ea0423650e47d00c7f6e4ce70989215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772455716d1ca506754189cfe170b79216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9f5e1efc665d9ad50e753935f6928217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414630d19f76285f7bc30d7fd5cdc211218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa15ac0154d1f6fb1a278dfe47a83f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ccbe0c296dd9104cbbe78d50a5ef8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc6be63e719708df57b62b0b6ae7b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa975a3d9ecfab1d983e3f73855d47f6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff558d87eca1fce8a3b359ba6e1acd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc0485e880a4f131e7991951bb4bad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f072acde6047b6e87fac4a2e16ad6cc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd662ca6fc3e2669259e1290162104226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fccd31086d2e77fdbb50c2bafeae5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440c9883954cabb0e75739239a056ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d45d40c4d47fcbfd3007cf1c03b42229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16f14dc1cd333469ed8265fb899471230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7a875b4dad637520898a17df66ee8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673b7b8effebe78273a48e53607a9a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de459d74962a78c9f0a2a6ec05f582233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4c0dc643598167365045e45fb88db234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d874c771eada2dbdefb39e578fe7c2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb593415c422bfa7e8907ea238af9baf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281392397b72191764315eb6b4b602f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbedd7de4187d0e03cf259c84e55fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8450be9f3bdfe24062913dac31b25239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626acc38096cfc87ce8b486ffd6bfa8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aeb6e31159e3b9094f91dea70e5660241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0ab4498f92d8fd905fbf67e053d9f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eadffeca51aaba0942ed4eae49ac45243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b292f04c8a60b7040ee4a4b0b67f43244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf268262b4ee3af6a08300c83fcc5ceb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276bb75d6d01b94a605ba13a610cf12246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda522d9b6082ce28a28a12367e12b7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa58d490b7335ff54ec9e04a77ce4ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a78564b990cfce94cda50984d08be249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e74d7f97152ea2b82c45ef0cbfb03250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e64d7d3b11082ce76ad66b7b93897251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756aa867cbc20d5cf0d786968008d4ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107efd539be40be60ed9f06419bdb69253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f523f04a4e4229406946961ad9a51254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75adef8ceffa1a85486592b14cc98f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31b5f308e60bf2b4cb2bc0b58e252b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285965b787aee44b8a8714b0848c5a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cfcd5087d69f9f79d8456c4665145258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d38a01cafdf19b6b53a9319d3de42c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c94e0ea42dc0ac46398046755b555a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25529754b196199eb5b1103f006154c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7677214045ac63899d3a804aa9deaba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ed5f3918617a5a6b59140a0c71710263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005f9502fcd0f709956331d97834f92264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c290e694e95938dffab0882cff29515265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700af6f2eb732d3348b157684c5e8e63266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc17725cf1e4fc82931febe02d75fe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf45a0cc71c2e3bf81570ed22fae786268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0af926137c25618df65dd4972d2fea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bdf6977116250729701fe44efb4b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7a8d4f72191f4cd050e6132c7df33271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bcf5a5bd903ea2bb2dfa0fd4bca7d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc0788d5e461d5d49cba1390cb99b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a917011de40efdaf607d682c69f70f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee6cfc7192db5b1de9fb4cdd67cd80275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104de7bae375104204c55aa05a0fa76c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1ebf2647a830c22e300723dc74950277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03212d72bc6a64b9fe90c9ab8641a247278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf76a7b048fde87c520ebd308fa146e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26deb6d9cc01d24917ea0109c673ca50280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6652425aa1ad1375367bf2d9d0e5324281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938711a3df683f1045704c5e5fc45a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958960a24cd5ab526a4ad91a0c163421283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627eca2c938e7845c841f1bcf091d33b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbf8b4395f8dd852dfdbcdd1f857e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ae4bba5b146975a26c5c8d5bb95b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ffda9a88dbf5a7b95526d811b632a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba02bed377323b0be290e28cf1289d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45524359c2a439c55060627292d2d0da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17c19fdada021bbb86fc54a984af3a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f74856d7afb18125e99d58d47f3572291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793c0d460db712bb53d4aca25c52052292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3bc486f74cae74056a4f666bc8242293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a1bcfb18e0094f3193cddb85db681294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b053307d6311f588b6852848fc3b490295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f08d5683b20fc45d7908d993659b4e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1206c4aefd6f88ad1db3a2a5b0217297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7c7c6999138086f5fd7202a922414298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69417d4ac6e95f189a0d2f4b87bf3f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9ff69dfb7ccd40c8880765d562582300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620498c0dd33f574df2b6fdc933fa63e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc7d2f2c4320feb14d2fc229a2d285302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90eca384a7aa71ef7f2295131c36183303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a26ace0719e94c6e169e78dfd22c5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa0cc73f91fda76666674a061593f9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed8cef6e61d5e1d2d8c5b607cafde0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ebb7f4961053cac1c1f04a2398cc8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae432eec6574035322242164facc21308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b74dd3acd89a0c837e454b2c3c66d2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b31e17a8fda50c527a9ceaa0f540cb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a400f3f57c4efa8f58e5917df7980311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5366e9c422960993d297d5f882d4f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc83987a22a655f48047a855527fa75313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b691c3718b5535b0823f6ecd861e55314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f155c2801b25b9b78c9149a5325e86d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2270de3601bb7e3bb83e0aa92604d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b7a148ec2c7b3f290432af0ea199f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa75ade45d01d79130dc34b35eb3812318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914362b2bc77b6c1e0aec63b37af7c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8afbcbe37b9941062686a55b8fad15320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b985eb4e5e1067089dcc0795a0bf8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d301e07ebf01499ec3d6df4133de6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509159854341eebbcf301c88f97cb72a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cef1cf8621a1ef88b889ff24f3086f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bf8199ef6a197cf8a0f1143a2d7ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f493c7e94a383336802dff64b0fe8a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492469ee125f4ea5718ae00ed7522e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7df2df238dbe4c7c7488498db9c9e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874478d35e1d883303f87dbb88d864c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f1600613ce163f2367a808cc4f39f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d2a82fd1704762254ce2868e09374331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba84f52eaa705776179f64db100204332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7cbfd21e96abe2bf2baadd5d59010333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e63cb487659b4eabcc31f3c4e6dc87334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2eefd35cef69332bf53b2888a5389335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695ff27bf38b563600d89a349e56223336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dce0e8c6c4c6aa9bacf998cee9a65f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0a0d27ffd354f681cbe2a6af4c9fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71c60c63990af8347157f6556157d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8dcff8b138f70b3a5f673bf7962135340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06a09eba904970846a5edc47250687341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d376e634b9770486dc2c9536cb0b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ef1bce547e5d3dfd70a44d1739efc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a5f7a122f038e9537bc07226f408d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ad28fb06f4f1c1e890da421dbb741345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6578158fb3292e51bbf42dfc3a06605346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba4e68e5a322b7ae6aa892bed1bf7b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c5ecbe4a6c9d4d52a9db7b6e81af4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0e0d69b9533af26488e5ac79dcdbd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4c736d24ec9626e017181f8596a33350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7203c5cfedf36367926b570c061068351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cfcbaec20699a7523eec2e86b5597352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c8073268ef82b84130d1fd4a86d9c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20301985d5436fd27d667094a4ae5e1b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86432527b408b2015d552c6dcc0942355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0e2cf941e889896a54c21e95c4067356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8530d973384e8701aa559f30d79359357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdd4c54cfa98333bf0c7118a813e76358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9806408b2b6d9db0c7e6ee3a6f4bec8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f5404eb10bf972d45bb09c92f6433360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807a7cb715da236ee9c4fd1ec711c8f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33528174a79724548427a8ee095ccef4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2b8769e23c4feffcfd9aea577c140363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee7e77e82eee19c02796c8345413d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720daee84367cc02c4007fee90d51ae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a5b819d52e4e2fbfe1800f7caa180366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd75ece1932b85b58326149f8b6f72367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7a4486bd45c827ce22ea7a54fc9ab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee55fa7182b1db33ea8d60af056b4f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a48b3d38f0b852ae314ac830825a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352293b97ea4182821d5f2ce14e3b492371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddc0e9349a779102a4b64af5772fc1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff153c1a54e774740687d15376473c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa297213761a70d6563bd957f3a9fbdd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762250ecbbef8f90d73417556991f53d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383048be7c9d42f310f4947c6a08ad2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deef77039c9d0a5e3c742c180e27510377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92e531ed8b3a49b84bbbb5e4e349e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb42dd8fbb2be2f7c0f44ee065454e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33240a31edcfb4f4d9a4bfa88d1495380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938145682b6a5357aa621d16d35e82b0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9025a02e156567c3a407262d0fdc1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb1f236c34498496eff5afeffaf507383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73876268aac86f4aa02eaf701d2f9c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5963d73db4e762f69ecbd740121377385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75357d477a155197efa81d510a2b0b22386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10fe9af565b7abb5e181baa8bdf248387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6947fb14c48efe32b9ed940dad6d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07a12a292ddcad084cf652041ef18d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6b03e06b92eceae2dd4935276c074390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94192c2d7be28603d360f695d58741fd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa2bfe2658068536d6dba8b957bf78392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be375b86c0008d4340afa8636f7297a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c53facaaab736034b16b352543560a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197790c90d3cdc24e53451c4a938cb86395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62424ef86b728ff486a0dca23c79290d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb8fd99614f23ba556fd313bbe292e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f0b0998625a394c1fc29f44f72be1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d88b6309eafdb87b03f8aa5250e557399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc87e6344f8289854fcad375fd980d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbdab24672302c0af618e72649814a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fa9ee583d5d80ca38a45d1c9870ca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa8f2178599f0d2b140e233c4950e5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13689e68a69ed43f0d9e8589488b7d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787fc48c0d04d28172e3d9fae7770dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4eb0ab1da69f61a21a7c5d626e679406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffb2c43bcc033b237dee4847ba82f7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50e2d49149c1bf2926a7e5679d6933408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19252f9f9440631a3d9ea457a8a2dceb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7b3e5df4161bbb1508a452dcd14d5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e505c5b725490b37c1e2b0a1f9326e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80412889fb24d4e7520c35dd53a741412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8d3c36b92e4c46ef0f06da76fe5d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3630747a53d503dba2d17d2901c274414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae833b4f19a3ae9d4de968fc2ecfda415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535db09714fcb0f6e6cd68d849e66ec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06ff5a1bf82c5295d10bca19e6968b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04046e8dc358a3755708c25a3e53d06b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f95ec8b0721c527777a950166e2602419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1394d210803580ffd169df80e671b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35ae5e824487c9e5d6b05c8af9e242421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e581657f23b8dd61a039a37acf9666d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019245e638c1e4a07ecedf8ab22abb72423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b9f17eeaf6a627676ea7dd2d7c078424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea52421443c3ecd9aed7f03c883ea2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70e95acfddf97d3fd2f2f5af7d24c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60225288d0f3b8df2c629cfa1d4db3bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1a2439c6c12b0370dd7ad2b3e0b02428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ef41b49925f834d21ac80deb1d565429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae4da846245032f8a294c36cd32832430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4eeb44dc7ca28cc5e1ca5772a9ff93431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32cf9eb723b8006451f6960db66f02432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b171eb27bab577aa8f314dabe9c42433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1432afef3eb6f1e7f423539edb012434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c09c17819151306510596b8ec33ad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689f3f25bdc4074020e0d64bb0e446d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3640a5bf2b68b4082c05f60bb9f92ff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3641564973bd304e6291123753a67438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cacfc931f83232de85c11e45ca39c0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad68d13fb734831b3bf58c1e72764f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1a2426cf527749fd4aa06abe3b56b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e149eb600d1bd10c15fa765bd08d0c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd20908dc061fade31f7ba79c1cc48443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83bb23a6774e5c80ce62e15ab8240d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea835a6fcdd69e5fd11770152e56cb1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb0a42fc049bd98684dc111a90e365446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb237528eabd0de4d63152c9f865f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbb9c5a5702d00ba12ca385c4b4250448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f4d60c5fa345864cbe0d55b33953a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88bfba895be79620bf9237f69f6dc2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0d696e24df04951d00253008d70d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394c86722aad68fc9338c200e113bca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa38d85d35f330c7dd044139cb64a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f3162e955521682f324e572f3e2ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99e20a8a93a8ae7d575e884f7a3710455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576997643049f052c9c2ae982f8fa71456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6892a8dae1412eab4894cd36a2d628457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5dc462f9ff095ccad47aa6d73857d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497f5ea312877e0206836e30598351b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0a045942dae54099516f88ecbb054460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec3bda6363b4dbbcf70f7c93c6ff04461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54977d0a411606b6749c80eb904fce0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d379bdce7d1072bc73451157fc04d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e157bedd9a1a09d570d442f9272b27c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2486da6c8c619351f8c481e152eb063465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1cb407bc81a79aefc2ca2b88073a3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255b5125fcbf71b3b3eee32bab5cbe1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a001277c3e0ac3a2d9528b2fefe4f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf530838ece1a45fe711b3c06f6990469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b26b6ac98739e14cfb7398037cf08470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f98f32ca0ea12a698be0087ddf50a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a52f1c8f9d5a710f1e6ee7106733f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9c6b04d2526749e33b125d0fdab5d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0a47e24b4932f2277c55fb91115b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace51b1b96f74fe82a87d037e18b9294475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2f6747f06daefc540f993b60b9919476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf074e5546864a962d58363d14ec3ce4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ceff8075e4dc1a8c56c08510b0ed1e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ee6758ede140c381bd9028f213a31479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90efc4d23b3b15b9eadafda0297cad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0368dffe609bc30124fc8cfbdb56e6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96195b02e4bcc628cc1f166948efdcee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfa40bc9094e16f303767fc9d66130483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9cf5c24b025e3d64526d296995706484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d9ac0e07cf613aae5f83c0593a937485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a773433b2fce07b392f474931000b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ef70cfde0a479358884491c1c361b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434c2d1e31b228e56f4a7b03634864e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c63394a97289fd8469c09855b1f2d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558410759a727310565d29536d9285ce490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e94223dc4a1e0af136593cf400b11c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443a0c4b3d420146490aa774fb19bfc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59127f718f05e79e1576f4193fc8b1e0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810199d344294dbd6152bde581f7ddb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776b3d553e5f8ce6044bd17e617481b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae17b77b7fc4365579e1892d2a3d58496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd73eee2c46248a712b2642da369d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985b02573d2ef884ec2a9eca1e8f857498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63b99811bd07a3aeaf5781f4189983499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c28b4fc7d7f544adab57f6a2437387500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943fc849890206fa189d6b959fe17b0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0132bd607d4f6e1c0cfbfa526fce9e2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09363d4cadf4d845431c91614eaed76503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd16bd9160f8aa2d630b03a4659fae7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b867efffb2b14f5c6a090ebe74fc468505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5c16bf7e517651d6a12b16ef75a88506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793482f0afd2d690e9a03fb157ba165e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6636a019699c00e16e4ad9d851ea990508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575adf5e32b1dd6d3962e8389e3b3c02509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7ad41cfe42b0258bd22478f426dfb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8f7bb7833ad7c09741f968047fc83511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d44416e641a9c2bd144dfd8d7605c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256425d6259d274dab228763487f1033513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cfad3d3febaeedde93828b28c442d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab62c3b856902d802cd7963d4e35d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29799bd71828e31e6f3bf90fb4ff308f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba36c7bf47c7228ec557e0d0e811691517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca796618a55d985ed2166a6d9fab02518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343fb4e184afbd0a7a46ad5ef4a4d7c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b6c4ed264b9cd0826786656329fd2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72357b643e9b37a70096267f48bee63521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a3b2ef6c23d1e5a60c83cef86d4fe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6933a7bdc30e553522e01d638e2e17523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446b23828766261a79902fa3597abe1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8b9f3e40fba00d1f2807715382c74525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084a91bb461cca61adb66e4cd067b63526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6972127af7370a494858b8086b9e07d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3af6eabfd67087e6f5cac5a96d703528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4312fca975ff3e14c3b35392ca0ade0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933e99ce6326951aaab764eeeaec80d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dda41d81867437d232d17d9e3718f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410400fea4a47012882cea0e80b71815532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b3d6aaabbfb6a679b61a959e534fd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c449cb09d5ec6f7e97d84cf2cf471534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30e5735d55a0c72466d00691ff568c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066257e784bd07db9f46c0f99e982c7c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f505c931b4665b9944e4af549bb7e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f10a0a1edd9b4d85666d38d429e36538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d497f418876a7aaaa77713568fd7f4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf5a474f9f9ec4c46ecba3be5c993a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8605b64e11a9d90807cc7bad62ff56541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd538551562c22235e132d90955f877542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b625cca3590f62717d09123096997543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae28edb926b1caa7caf968f80145eb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894cda123990bb83d069cfd41a3fdfa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a1840e43fcf258145d640f45b6b32546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c70408ec390e308af65bff9a793a8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9648c6ac8366bb1541a20f6429382d8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfd10e595a0e9badbb5f909cf4070f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36b5afa9e47fb8e671099df13b034e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d75323ab1bfe131e6bf4fbf3c3a48551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d380883242cb981a8ad3b45d8b77bf7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b9eea94f8415ec906fd57a1b1bcfa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b49e4085d659af6428c2359258ac05554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd328e02ca8143cc629b60a9718a77555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304e0ad2f1cd0b244533bfb331a4b16556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb0403c5acc0e28bd91ccf5f44ff52557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d3ab5eb93069f3b1da4ce270f5cfa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001aa82480d9905fe8f45042597e16a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbad8aa1d584e1ba184f5e11b952d4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12066d9184e2a12c750df074d5606967561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc8e46a48c6e325a3aebfc75de5e3a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68a045cc6d549aa03787f5c3742cbd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d18a8ac7fb778f117c333659bd3a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec509496d1557c43fda5d98af4059205565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f12d6ee8d3dc442b873c317f0652c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7df4bce4bb41c61e252ede3239677567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b63fc17fbf278edbce89c1af86bcf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20474f101465a30dbe3e1e435e1b6e5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5a4af08d3597bdc386b84f9347c6f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf581e8a853d09bbd14e1ac6c1367e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305e84fe4ddb4c93044971002ffe930572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fd591da06f998f12045879b272338573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45214e0e41a08da9ce81b5fdc37c61d1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463a859e062afe9ae9f8e84d8ca60c2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bf59d3e917d389972d0bfc6976216576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90da6d74c922c4ddfc235121d10af1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c354b28f4f89f8d6bad61dab84e456c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8933ab9075f1bf9d696b389668424579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad19051454677f0e6fa497cb66fe42580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30aa6799ba2281965903657ed8f206581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa5c669900fec14335532a1f10f1f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f65c2ff2fd50e485836c23beb717e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f76a93f8ec95740d8df2e45cf7e788584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdc0a918e7c999058b5bbc55457234585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c7e79001c14606683e2053869b6e9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aec5559935d0103c7b99f33163c687587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65f5f651698d14f651c9727be3fdf5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d83c1e1a983d164d1e9edb36c368e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bac151bdc0affcbc22c3aab605ff12590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857d0af3bed411aa41810a1a63e2e67591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477851ee715d2a9354b6de9a05e6573592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958413a7837c2abd3beb76bdf54e5ec5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fda58289415b77e1a4ff32fe1dda9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd633653eb8cec34c794c38786f6bc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fda6507bfd11012dff4548c8ecc68596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbd7752d1f40f1e6861d5dcf799de3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c62da62caf524420e658ad8199761598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d465d5fa68cc68df562c237414e8c6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2695288569916b3bd4fe350a42b8b7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e7d73ae55fcdb35634a062ac1b601601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131736db9a227c6af466cc4106b6b27602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a471bbbb7b397c1f0e3e4b337c2cd3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bf5bad5d8ad606902245c0e0b8ea4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe0862fdf7a860d2f1541b6b5387f3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082910d872a52500eb47ab7fed457137606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cd297736844869753575ddcfc46d0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256f1288a68dff14e96728489a572ef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fed7643bd89b3123bdcd43c1b73e9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8d8a0f563c71cd481a366233d6983610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c446d76e94f780e6ef4d77813db7ee5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850734b138394c40c401469a736fc57c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487d79f646069441769af1cff4486a5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c33d0044c1b567ef92191c71ce9578614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76d93f0002bfe9bf543c08468d8ea2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b5b1384e7eb2f08c31f03c5b52bc3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7dda7c67c2c12edd123ce516c883a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205b733638f376f60c4dc773669dbd8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f8d0761e80c36d8ee576db4fa7906619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08934bfcdf484508a9bdbe9c4b44a54620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108d8adebda082c755377888b1f1ebf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab833da4bea1ca87fe7a85c04055e457622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0c55dde08c1ae2ac16813e4a895c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7656e54d5f7f6d161d0fa4a3ea64482624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01dc3c7fb4bc096f20a7cf97f60b8cf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf907f66783b47487810ab3a3d96b89626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6041952cc82d66e2f879c9addb674627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f8fea9fa7703d28c73237bcffacad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185b86c17055472ea96f4f5be75226e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8319f3d7b4b3a3b38fc8792152cf77e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4ff738fce6dcd6fc4a9005899f1d1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4458160dd2c94c9a16cb804e6f5bd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964ef829e33ce181e06ec4a368ef327633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425870270625df8ae31d0e81e834111634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c7415f086cbb1be391e2d56ffe102635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1725f05e7dea9e4ea6f19daf0651d0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b376af5ccc78b407d20fe8c92cd3de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35992788de4c1c7fe95b73487f02724638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56256607d7999171eecdcc8fae1122de639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e83830e5a629e46a0b8d46de7f089640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ac10e7b337c24f8fa43ad91c99cce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c74f5a2c1b59fd9c4d311b2452af10642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec2dbf2eb0cc56b361f029efa6c930643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cb9638b06e94746e708cfaaa6c75d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e0d94690a992794ab05378da34bc2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4d8bb8b66516966eb49d8a075761f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da113a6ceaf0f01ca0f89bde9f57df647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c477c8ddc232024740917b63ce25098648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebf1c7cf49be6b1e6de7ed5dc31c12649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6c8182b2c0d9fad3b0d6f937278c9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2dddbd70871b07bb21562d15f2f625651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f7d67c9cf1cec4b1f4710db3d3d8a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e942636d532e4624c9b89cf2db84cd9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a13fef371edbd77ef60e261b69f9c1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448f03b37b1712c2349df325a2bc197655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bf6aea321b4cd7162b80a73239af7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb0440f00099a8c1cfffb82117b13f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b271bcac35bc07c1a6e1201d251578658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24009ebc7380fd2c4139ca20e642c5b4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94d69babc1b9484433b925fb2b0d4b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd169d378072a260c34c86ee71580c0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457b8d5a8c16c6278852b84f367bc30662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912da0f3f15abc19fe4c5a08dcb418f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fb1146b58ec2083f157a5a03226a3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5423d7b557d53727769ce3e0b24d99665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd0b7ff9748047c14e5efb8390b46a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f071a7cc373f229d6ca54b5fd655755667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a353cde6ad4c629ffe918f44ec7e1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0410bffd99d95b4ea5d62b40e5724669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b83fb5c73cfcd5520a03e1c6454482670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2e38a0c48bd05094fda8202e5658d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11d2f48b238ee71abc7a24d304c326672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd441c98e4a86d97a529ccbec0d205673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60987b0bffc6ded0e3a3e818df72fb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e976a6fa365b26478fd188a5bbf174e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662df2fc216311701f3ee095bdd6343676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5674f6770410147527384b6d110ab6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0eb2f3282df643923540cb6da4b0a4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f875b0353422074fa9403c019a311679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72eb7eccda0b502552d979471c63b2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81fcb1774fe87c7e054529298f42e5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e014e3b0bcfa488c1d97254ffaf6641682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23503bb8e90f951fe252601550a54863683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3c3a99a2bc523e0226b3752947f3d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebd00f923499b177c612e799ad0379685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b96b188472432a55423aedcd7963d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4cc2f4e2ed03527ef6afa37ee902f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c66b26b8aa59b080f5b24218779365688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9e997f3e55b378a67d04a982417ad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504fd6a7614dd0de17b1d2fc036cfbb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601216072b83d35bd84f7e0eae4f7236691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3d3ebcb18e7a7680d14978b73f5cc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d28086e32320cd68f37fbc61f7812693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126a72ac671d7a555445a8682c8195d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4074e7b06b3f497293eb700774a8f08695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9984d2b5343763271e312a22f138e36696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a14357610eb2e663ea5b61320b458697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad69c0603981a94dceb1bc985b72eb6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737f6d0ea97b4d7fc60f41b30385dea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f3987845ee63fd9d7d0a1b5ecd3cb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aeea5d0d9fa2ad8005e994cf8f4015701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88dbdad5460f36298b2ae72859b43eb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d7fd246eadbc8cc1425a5d88b28b8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95a0b52cd678af7ad381c0a0759851704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1ff3b8875d465ecd110ed1d65df2d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453e7091d8e69ff3c49bbbfb666387f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc57e49f3aaff9781c723f0d59aced707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27971a3fe6b67d5232892952059f65708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ae96d1818d067f81e0cba467bc6e0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bac0c2704473e1d42f923e5a54882710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced561a1bcac379b041ed1c2a2c78348711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f643045a6f8f2768e9a047c1441724712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e50ce7bce07392e74733deb3962f79713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651e1e1ff6b38eead2b678ffde1c25b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70058a83b5261b3c44462979d6197eb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656320fc6316f86ef926848e6c6ff0f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2c2e4618d8d0b479016bb0085050c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624875ca63e7e92f238eb77718160e74718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e99947f2578084c08f1f2c39bdb98719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9bd00e75b962c806c1642d04c71f6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ebf6daaae6d686de0ad3d8b264f57721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1c295d7b8182df01a4268a73b6a05722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e923d13519169f4a7d258822bde52723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1a2449653184f24a696f035135da9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ce6b9a616fdcad680c9310415367e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6701dbe14c4039a59e1399b16c175726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d494c7f2586adb53ab3a264466a4d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e7ff7cb52e0c11037174c40b1468b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbd1ac61a0d5b42477a8f1afd215ce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87660dc8ec6d59a0ea7f1d1dca456546730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8035fd8df528ff26e5267a5858a9d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c683cfe9359d858bc19ef14d6c963a7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3affee96946993d6fb45279bcf7de6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c1da45ddd41ff02a9c44083f84386734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3aa5bc33c70461397286dcc7fe242a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405dceb443e8226d993afb595de5012a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb48aefbddf4f5fc485a20f8cf84148737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae6281d6b5a6cc68c0cb7d119e8158738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6d541b4ecbea126c7aa6b48c232a8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cbb3fb392504d2a119eab8a8af48f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccd7146417345aae12db837791b1d9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93a987bde7c754656a45979c329225742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787b28723134dbfbe1dd655a123bd82743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8492674d1c751df4cc39bf5176b1c7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210f7af57c63345f5d39aaf06ac2792745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0c7845819de3c4e48d6bfb295ec86746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c40c09afe517fc90bcea7b19e3b66747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b4d841ae4f3c71c97b6004128bd2b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d98fe89f9cd33821a7e088201a195749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f30fff0cecb3916025b15fc00d852f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61619225ed49d78878802dc9b7beb892751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373c4d38d4c942c34125cdafe30015e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd7875d08c5ec0432f7341066fcd0e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0ae7dd2441937786d439150bdfb3e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd5ed2697b4c8be98293902f86f920755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b4e469e7430dfdb1c1fc4150ab911756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa93f5e6cc8dd85c09ef0a7c0334feb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1f384f235d8fc0861d552731441bb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d8e51d569424fe226ad56c2bc8c20759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>