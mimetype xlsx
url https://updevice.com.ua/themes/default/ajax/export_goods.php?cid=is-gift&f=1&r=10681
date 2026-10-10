--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54d69243fcb150df4143285a5038271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07367c0f01594e84393d05d9a28619ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003545f466b7e9dfd4695616b98ed373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ac3f5e36cb583624f72625e331b994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6bfc36d33d71d1ba74838fb74085b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721f5600992cb90f465b0ba395da6ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04b05a5a536eee8ac5be335a3dc0207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aadd3d2c9e7b803c28c2ea0f421d188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf2aa1f78bd8156b1b2d4e3262a0159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458368b3b84771bbfbfd85625387d1b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e347d1ce4850f5753848396114e8811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4b34e1997611d8b959a76a8da90df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045ecda05e20babb42148bef29b924413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1ab887fae5ec2db7f39f2d9106eda14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cd63d0e698ffa5af184b5779acfcb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee2ede963d7e35dd3c81cf2efce4b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748ac523d9261493dc1860a8e8a725b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70307e5ecfeb3bca24b950a5238a51c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31c1b500304602510c08e3ec06ab6519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d06e9a0cb7422eb5b8fd185a48201920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d0684b38f1fa0621dd94bb9e2a00721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e175356a42225981e94f36b600876d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463092d500f2140d611ca5ba562aa19c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570306c1c65eee8b22d1e3ac6af4b1624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b95899c252000ec7ef614dab2d0afa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822eb5581b5ce57597e426df3d296b4926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431c32b84e98bb50c15359971ad621227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20725326ccb0ef3aef89710959403a4d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aae354f10ea6483ecc1167854fe38b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9517fc5d6a6c95006c0584fb67fbb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773797faac0ef3e8c817e3e8d282363831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cae517ce551e31fb3d3ac7c61a831a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27ea743c9037f16682814c66742b8133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5af449870bbe6d7c268b3b7934228934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d3478c1989b69f450c32879ffb70935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913096275dbfc5bc5c8517b9a54c7cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01044299bfffe2b407c9c8ddd8713d1e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c421807dae85cc5377ecff024b164638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f6d048ec95bbc1e2b06449bac39b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba63acdad799004361866d3b66700340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039226a1c9e1a6162159839257af5b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4729016f554b5d5386f9f594ad77d1a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc90ef2f0e8baaacfe3045b279740843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998930bbd8fff18a0bd81633519b19a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5f287942332fb808bf5aae7a9bcb745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae07d5f9ba0f6df21ff4c9177ad3a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbadee1ce91760a16102be7e1d1395347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474ca2ddcd1082694cef14ac7fb788048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72d1441bc14bc33181e8a04a6c825e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2681aa9cb8afc23ccd591e36ba251250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ae7ab3039720bc274a4de859c8ec451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b26001844c2f6a76fdb18638b7308a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13881020a0a874bbc0b4dbc8e254be6f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26010c4ed187548e960f39142ce05aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e7b20357409c31b3e8ebf764990e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9b1fbf56193db88872b67da90a5e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38554b297922f22f21f5a593cc486dac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c0f2e8db2638d77f71a12d6239c5358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eece73876689b54cab3fd9a648cec559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce46a3b6169eaf92cb381029cabb7df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40327df825f76825ecf67597e32183b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac425b85f73a01d6b3390f10fc1af28e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a98c34073470228b34e982488effe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b77bb261f32af047daa1d560f439b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8646ddb9e7c92a75db544ba743abe265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b11f1bdc2b4673480343b950b609266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b323d42740a562be0c192629425053f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a82fc4069c27a7c31e52a2e7618bed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be19c02ffc9a6be03f97634474b6b8569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8515257b1ea0299ed55a7c820864d7870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa489099d99e5a93f9c75c8d1d6f1171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567f88d2f5cc6e7151f73fcb014da7772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb3257e0f9c7cce41ec0351ac6fe3473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfe6cf3aa1dfab76fd26791bc2295174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc35c36ab340e0fc4b625944fc553ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8d8c12759b69ccd33f233139876c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed0ca5c43d15ccf1418e0088731ff177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475128d39d71b363fbab48a5ea70d5978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c234c7b9b36561795002820d8582c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03216d3f1fcd163cea6ccaf66ef79bc780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8079403ca91ecb8d8f1f42c274a388681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2fe28a06b15629dc3534eac2edc5b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9b8885cbecb124895863a4a39156683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a74015cf53c2ad6c24702066a2c3b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68fd7819dc7d902c1f5134f28e541385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacb25b5fb530fc4b00e4caf3fc50c886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a4cddc19633eb505741da9d42cd3287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d412125a1d51937b70db519e070de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4674263e5de797ab98cc74d5bf5317c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83cc96159ec75d218f3af102bc75e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7d1974d29aca69a17f06a104ebc5e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bf11c9211369df45702405764064792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe64a204200fcab7c46fa45a43b097c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe884c371d82b39928eec82f6a8ea394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbb68af011be10244b46cf2e19646295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ea5a0c9e308fad04e84dec5e1666796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592dac828908bcbe6f699854d43290d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b0d193a40553a0978715f909f05f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6964cdc46c223f1f9449ff3d452cc3c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e23e3817326d5d8bce1087b939ef3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a857714b9b0a5fe2796b4ce09560e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd873f94c88bd8c026349cae2780d6a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646772e8621197718e5ce0630156ff86103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64fb76bdddbc6ed9556e7b5a7d91c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6eee546338ba9babc8c51594e1743105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28813a7f3c27861a7e215a2a7222e07f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824052db169eb806424bf01d9a249cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba510bf57515bcc257c9981fdb4c1ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3189a968955977c3f56066a85d89b4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6201ddd0975cc18252f48190fd765110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba0a594f97eb7e8a5eae5a1e707f5d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf6f86bea527d4b7458157c4e2cca5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd893c0d72f5ea823e0cddae0a67d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86aa849e1cfa5343f00f7706618efe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15aa366cf8b814c0c5f173adb8677e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cd061d2eb00ae4d7c6f108b74ad3c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f0b521220cd305b66536ef7378dde117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bdf2bbb3a561f95c8e32f431174da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06719a987a0400af494a21ad019d03bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e23b6f66d4f78dbfa520cbac2f9668120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52790186ba4cac6432ebd26a538ac92121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4fae2683f2afd2e18659c1b8f342a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2266c1666b7ff5c5693178cb4452d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1ef18adba5b73d9bd0b10386992c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874095a27703062ccbc35afb033457c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc9c5fef55e21a8527f5d87d966e17126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb456ca77981994ff2bc0302fb8923127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6ae8ee21d27176809e8e037d2fdd6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcc4de8b97dc0ea7c07b27f14ee525129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508ef8a362e1664eff44b2ab513dbc3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b04750c57cd22ece5dadbcc0cc402131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777731334b0ade5bf6cebedb210f954a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976eb09e6cfd53282c88a86407ce9bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d96251271d0610c57aebdcf18ae9f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa578e9635d639b292971aaef1b602e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314874ed7dd301981bdfb325b4d48935136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700ec519802c3d30d2a82f5f4622703137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bab0d024b5211c28dffd83696ec46138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2eb22725e7ed7ddad27820bad291f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58f2486386f6b6ae62f4828e4e74b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad1c83f4701a0730156f31087d8b6d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e54ddaef615999a9dc14441d5ff1e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945a182888dfbc96c2796d2050e81c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3b8e5276d70ca3aaf3d651d62b035144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d285bbc6f8a1ad5e8e8edc09c9e19b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d95100325c56459d72c0e6826764f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56256206283c62ed54913f0c79096fb8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8355c2831bb8684440bdf48eda5140148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0a9e49cf9dcc2faf03738cd39afc3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c3fbb4a2e389aa1ffac5bafa4fbb8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4d617e57d7a063e10f75eeadbb96b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707d62c18f323e128906fee840c6119152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93d5bf64b27f0fd34ca50edac229dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000951bb72302bc71d9924bddfc0e019154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e953505403eecc053d1fc1fd54d898155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185f716540aa67ed2d04b8e874a0509156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f2da209a0341461ceb1ffc527eea3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdf0da6898c40d81b4192ed3428be3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fccefce801e210af2d63476bed604159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51dc5496d77a91cb388e928b3d88a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866fcbb94dfdc39b0cafebc9070246a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a57d916602bd91175b9d88bc01305162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee24f53081f261b39fd76cb8a2c5b9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42787491abfc274278155878211900ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be0392959391dea40f38bc921095c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb35275cc091bf28e2bb54e3797773166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7a3d0deee128783b1b02ad39c992b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9b687490ae6cebce40ababf3188b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d1afaf7903a6b345b87b524263191169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60aee2ab5750644f9b470f7f0cb7c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dab8d1152904f1a2e031ef3d4558fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe4854b3ca551f70f1feb991c12844172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8b5d21877e2f9da4911700f7749b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955655d5f0ff4a4000422be176f7d4cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0144a8429135c411878686d6a081b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5be82e53cadf7bbce7c90f325d184176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fdc56c21e3ab4ef32f1fd268a3fe5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27473879a3dfc60f3e95d9e5c49c365b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f22f34dbb6b8bb6975600ab6f992cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6baeddf18a5072e1efba16ec7a5cdd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b01515e0dd5e3805defacaf4d1f95c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88c6d544547e71054765fd61505c27182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea927d61fbd00c733396da96ada985183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d15b57e04e9b4fac2d1fa13514d4ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcf37c97f860351675eb4771ce07f0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb77ee8cd8ca4f5881d625e4c9183dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5bc1b764114b2f8782202fe078f00187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3e2bafea4ad7f5591211d2d693b1a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ecd843ce8c654db24610e169f3b51189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92988f2946c9ca5477798665527cdfd9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0538f95700ac2e4cba8dcff46644b48191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318f3a27a0b0c772418c9e6f0d8ae2f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974e7f5b0af3dfbc844e666cc549da2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24503b4ec750ec2d6d9d23c235f8c824194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72856e456af0406fc411499e55827d0e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8062dfb8e19f45128bed5fa644f6d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d60a5d6dd222980a14c189de074a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4226b29488c178ae1d67efe8cfd467198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d817e6d396ff312841f19147c665e7a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b005a8d3fbf0b0abc0756f18d7dcc5d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a134ce2815b19776eeac9ac59d52f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3702d7bf7008a9901ebd7947c65dcf5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb95244e325f0daaf5fdf1a3e34fca7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c7580ce6de59c3b0508e77ce41e2f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210504252fb045d96ccd21bb55d235c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fa1c8a50af24f1b44e1543dbb3a96206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c46d0ce617f1eaf15b8f281798f3f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb04b8c0010d75db948bd0a24316d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3a97b2e791b8836eccc1630f2f498209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b83b289433027bda10aa71d3ea57fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c524610a55e40b794a6f742d308df211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41affc9c68addca5415fcb2cfbb592212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bed7b6bfc65c6c5d89422631d7759f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46ff26dee90a5b8b0e7943d80b7677214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ae9daa689c6e3ce8b036021872737215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a878791c6e9ebfa7ad953ab9056ba6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e950d59b11529c32dd828891df937217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd189868cae946b4d448a6c2483279218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd7d06cbcc936129873754ff7ba1e8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc1b0901b1c76d9f26c15035b65a8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65f3e4042cb2308187ebab0a139362221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce405c0cc66b8cce2fd8ac36c21507a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541afaca09a04d1c8340c3621a2f9d3c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f73d8b8d542cb31351b7b9ea6897c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b57f75fd76d3900b07a0bde69bcd0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf4ba5893e905a6cc2f48df54d1d1c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c56cbe26afe3ad3df34d08a4e9e422227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d86bcb25c4a12cf748c9022d44f8a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293fe7061132c58afdbca01b5b5d20e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917819776dcd89f5a981ac21cea8a28230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a861849a42f3519f18ac3b3a298fdc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692276193d1abc5b48efa1d28539adf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36053019225a203e22f605533eb54185233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00839e234d54f52361476c9a8ff3f5d5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c470e0ca7b545aa087dafae80dd62235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadfb5a0392ae5c2874265a8d16c620236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bdb53d001ea31857149364544fdf4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf76fb844332322b79edbf4d0e38ae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09badc381f57952347a02362c38a6abd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38caa1fb4f21095da43464cf28e2c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38401fb9901280e2410a092127e88da241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8e2db3b1b5ad65c9ed42d02e9e833242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280526f0aaa4cda1242a24689492c58243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8e05ef023ed899433282269c6113e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefde2de55e0ceabdf89b405c512cbef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85f3482404547e1669902000952b9d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6e72660063d05b394cfcbe031abf7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacf04ef431a5152fe14659976d0b30248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280ae1de5d5a9522ba339f883d3497f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad7995973d8b20a0ba5c4b9bc510b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05654470311105e27a92e8e7c5a85e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea185590ebfe4f4d8fd817f5c55f2c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d8e2144f318cc2f61e1933cdee247253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62467ab7ace1087fbacc816b3bf0beb8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216afdea4cde5a13ce750d80a2edd4e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a8860ce5ba56f433bfc560ac582a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960335a985b70144d33c9310fb31d99d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e5218b6c793ecd42e9ddc181f0c80258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2bea4a22660e16c3e4c5760f2d941259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ebc32fac9f0e08078e173b5f9be75260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a648a3ff75eed985428774dd215371261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e025641dd2f361da7b3118211ccc0f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b080f9629d82aed3c0db81aa570e2c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140dd3ad7633ada6a29d4a08647cbeee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ba6a6ecede0776a8f2c30cd3c08ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec8e37080af4f98e98bf1c32d64025266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cbc6a9ccc962e98c830b9e6f6b705267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51d946419fd02e5ca1a37e92b72497268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06f5b3885a95ce32b5edbd09fc8544269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72dff99d2ddeb54eec52db5b8aa8cc8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c391b25072f130b8a812f545d7db65271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510644818b56ad2c7ee0cdd43e5a8a01272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35804dec2200368bbcb029961181c55f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fab3686402776ba33c50d809b419ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180571a98b241e4e963b8aa74d45b4af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996a36e5df053d45b92fd08cd8ea5b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c67174ec18c9c7f1e19bd5d8a7e56e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f88da4417ec10334990cb888f15661278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee89cf9d03c21730d5cd011c72ffa0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0deaa58a1ec38ef3410f8baff9d14e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6e4d8b5b8742fa6c8e48296592965281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f17980976799fca94b4e5314258abf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6e297dc0a6bd39d212d8fb9bd5176283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cc0bb73c06678633cd84d2bb39954284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135741aecb5ed3d4c00d57ac53ae7757285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e2c444b9969b6879b53e2bd8d7797286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbde7b305d190d01d7a2407f8abf51287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a98e797832b1cefa2bb11332855caa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6055ff1700c561ce8ad168651a620ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e794c95a510352fd2db596391a341290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b29908d3f6909b1d1559484a7b674b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70af8c28b8b582b002612cabdc176ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee457a7e6086513c5ddd6f400645a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08442e3d4a20b102fd67e24a366de21d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95879d510650e9b4cc377e130b3e736e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823ae914fac6616a7ce20b51b98e244296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7543629e9daf8bfb70cdb76930833297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220b6ad47f1e5fdbaf273eb1b435340298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d61874377cfc7b77a1c10b82399d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f2d971dbe12a9ea5ce9dfa4498e78300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08cd5a6433b59f938ff05445ebeaf0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505f33e3b166ed4417d59ed7f9c23a9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5612da080905318a754108e345fe0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948f4ea61a83c1be3f90c3005ad48ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79594be361873f0da3ffea45d71ae9a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4410b114ac94dade0d957f2c6abcbe3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95066ebea145008b2b640ecef4f449c6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c738b949f57496bcf34cfaf5281ce07308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaaaaaef162af4090dc6f6877f64c2e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c10b64b7b84e17624313fa7a36881310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972f46de4ad5d12a5aa3dc982f57952311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca53b0ce814ff045235a1541118389d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36817cb3217fb4425b92d9530b77fe1f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293101206a768e3f68662b39ba1e46b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67cd6217160ba5379317f3bf2ee178315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411aabd194b41757ee68808c0c754ed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720efe29b8e998687b7b75d77510c614317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3503a6ce76030adabb631ae39270794318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a1e95b9182debb68bf62751751ff4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a803914068afe6ef0484ec411b72fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeafda415b42994bbe2ca841dac0933321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe986825bce0c9d0e8583fa7151af7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0210974a7fec8a3667df3272fd7e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208bbba6c7195217e6df1020f65e58a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e206b46e22d8720fd7e022d5408ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76035a8e1809ba8205fe3bb5e21d118b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311594f515f2cb82b6625f4e48a11d3d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4ae9105c821cec2b510ba1a3283ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e17f7fc53788c67ce9366f3c7c761b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b117558a4d10d575deadc892dafcd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3806c4855231b919168b7d6ad77e51a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c84cd82c8c230e7846eb45dc4ba7f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df7626131ee6e932b2a5afb277306f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950107913fa98fd374c098c4e90bee7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8888e3e46f75bf81aae9c7881111194335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4086db2408ffe630f95c407aedaa1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3964031923576e23bafd56d5ccc2b19337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267080ebafb801d7746772eef76ee282338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bf849dd1db11ffba8e1534c9ca9ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4b7faad4f7a5a7b71f1d45079adb9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1a11832afefd85c4f43e04398348b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f327c6725a6992aaa2119628a75507342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f1442632ad298601cf0596debf001343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2fd03f1d3938cf73b433a7f94db4e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe65ff55c193998b5b045e3951ad7e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005915df8e5335f5d766d8d09dd1256d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b07380e5fba27ae512d561dd800a89347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551c097445a7aefaf889877d3897d9a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15e7efda33bf22a758b5fc092a6cf6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba8bd08acd973b134bf612e1d15fae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442acaf2cc1b0b30ceaae24b07f94c1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd36ef52745fb64500024930671f790352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e507b1012b767ad152b514a06b733353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39dfccfd5070ca8bdad663ae5929460354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe641e001c97e741a97a342072ad21e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77baa19bbc7444cbf71d5ef2a2d0a72356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ca1950c975a64a18674a187cc36d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6073eb7bc9fdadb79c5f227c95cc036358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f044999ffe5d3611c361113e48700359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a432fc28416cbd892a9cf41794a645360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162aa3217671fc50c4fbfdd7e6c5fe22361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57957c863f82fce2bcccd06420047ab3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0643175a1e029ba5c4248d3db137b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fece58a91e54a61fa036a7d75e63674364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043461694888253c05a42728a398a046365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac567feeb44f2577406c246f647dfb9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf066431446c7dcd9c902269182e64d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf072dc546b833368acd668449b19e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f216d5f0ea55447bba3989683f77553369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d58d44a85c666ab55ab39b1b4c03d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61939d36a4234e5feb3fcadca4f55f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b424efe1dc0144f69cbfc1d379eedcd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a33030e1707168e84fad3c3facf2f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30ddedc929ca575494e918db9b72e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8410d02d2c17e8a8b938eeef86fd91c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366f87eb2bd31160ed57441cc3f5a40376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9c7689fd6d793d1eeaa195f74ba35377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec5b0f8ffeef3f4c0305fe0139246b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39710e9523c9c96a6f7d70600891ce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd58a3334642daaf34a7c68515eb38380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56e1195621c04bbf8d88e2c615df4c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6fac58c97b4cd3238dc982b186131382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f796f06a4aad8fd5f29aeaec3c914a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2da91f3c2f870926543ea01bf9fe4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b0d207b2d06c024bf01418a8e22af385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1778c87764d3355433b024c3c74fa63386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4026a935c2f0ee98d7b60158f0135387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2173877fcb00a3f4bf3b1d3a35d6a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfe7830f67fc19bfa1f0dde1604458389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42a9aac40b9cc653707f82ae4cfcfb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0744d5580e20b446c536cc1a2e7ae3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9809f6e775ec7787bb1af10f08bcc3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520eade649e1efd3bdf1b12ed98a1e6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0032cfac36a22873604380ea5d3023394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad36ffb81f5b170402f4244669ec72395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0042ef2f8bb358c2e930bbac5eb64396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050c9af3d3907799a7be3f45f80a232397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93759dfd8839279767377ed6ce37711b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ebead82e3058e817e612a42e8225d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca254e2a7299b1ea73f2b9ebe1516ea2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd83392f3acc5e3b0af29a2f6550915401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58390fb8a26700691e6ab9ebaf526b08402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71410bf0beef1e8cdd1ea0c8653a7ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af7df9c5f6b5c5cc8a0777ccb1e81c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9436918663434f86bec0f5da5f718e6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779063d086625b74e7c2cf9f183fd9ee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac37d62862780be83c81b67dd380d29407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525d7040c9fcc8783d89b71f7a27d6a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58f36545b1cbe39d5db23958db632e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd739a396530aacaf6d9f2f344604183410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857911490f235400430cc72c1bbd227411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6407addd61e815014191e495cfb60412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c9abae0bd52c2a72e5bffa71b8846413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09040b8e5e0e3328fff9fcdc6d838a2a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514408967da23762dd61adb50d37cd5c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81a0987a3c9de8aee1b5e3db98fc73416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0cc8073e0a8f9f4aece72a0598718417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0bafe822d8a4d4244ce4f6245507b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539fa5dfba0f56e690b38c8ccd54d66419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e86f2fcdc13cd4cbdfa64e53bf67ac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434346bf28ba3250d7329ac65668ee7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c088ca886fa9ec01267f4e7bbe9f41d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66f0cc682cb0ac850a5933d517b755423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091475e2eacb15db9338df0590022a0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77846b222cf29c45ccbd235590cb5089425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b080dcdc6a0bcd9a49074313614b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f7b0a8f7e64e0748f12ccce087bd8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d7698d8c33a402511562e56c2458a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71ecfe83d05705b818aa165cd6a9e7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05dc8b82ad2e1f97d398414ee4ad18430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b865e4d1ff7d8f1183aecc0e3550f5e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f952420b735b81c1d3891dc3e03c3b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732774d2df7a910f20a775c4a4ad437433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab2c28d48ab4fba6d45af29a59c39f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807785f7c6377589e9070116a4076fa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacc4549fe9da629b5c297d5abbf6c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195c29fbaed564226bfadfb9b80e0dc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb8fb4f859a096d52c2d9e64e9cd5a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e35c93ddcb7f352bb5b9fdacc1ff5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d3cd9465231d30e05d7688011153b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dbf6d2431e8d9d74c4e6e628e7f3f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0c0617a85bd517f06c578296d771b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a240f677bb3afac0d246d8a68912d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d7c109215964292d3c7eaa474db6f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c8a15f1bcd0dcb726c4d4e05f1fea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2276dd3633f650695276ff1fc84e1c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236141170d9be99acc24ece28b84af4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cb3d6f454178edec844b0ba553063448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974df7dd1180ab6e3879c5527756ad4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cd6541f50c6eaa4db0740c5a7dd71450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356df243f24ec8f7197d0340ef6e35d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85706fb316c209227cf23a93e8dd5c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206a74588ef6083b66357931c40dea9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b35f3949cdbf40c779957459fb5fdf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a782e2f26698b4fdcdd6841c0860bb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757a77728da4f7387ba188233e5ca41456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4593c1ea7e0633999e8f64ea00b92f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4171e220bdf1290c5cf2a49a3c4cd4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ad48452bc72c3681ff3edb632405d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47df4e3c7320e4c33772e326320ecf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bee4843da4331e9a04714fa8b6101461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16858d6d3b40fa408556071ff8f0c7fd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa02e0d911d106f4960e977c602eae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51d0f0892dfd3b9f4772b8ab4cc841464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12605b0467012bb6b2a6fa898dd10fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323dee2f4ee4faa1be288a7125c5d42466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee87f764623927aaf4246280e0551db467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800884b18e3d477e37c5cd6ad2082e00468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55e1988071992011a41c6c16835498469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a50790870d54cdd4e1a7c9077ed10470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f47260a0ca18b8678d7d8008a64925471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962cdca5c72b9ff375abad02113265b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034166df846cd5e700a1fed8e10389e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c2ac1eb5c6f43a27e3d4c1875985c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f758030bad3d58bdff253e4c01c7a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b71461e39f5d890db2d32da0fd72e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6faf3fffffcd3c72afc681e7cb34d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0035a7a96794423ee85aec421a2e9e4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca88ac1fe07ccf497029c605a5ada6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eca49682907bc60f56be0fb6a49291480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff76627e9772fcd62527acd0ee8c112481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ab4a7295b499880875dc6910b6c1b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994582a375006982c67201ac712d7434483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44af2bdaeb5f74d0d2f6da030a1f06484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6e771da75a2beae882a21fbf23128485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23936981a687373387c5ae4b84a680486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9a31f6f8b859ae0e3831743e9b098487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010300a68173eff1c8c462a7ed8d4d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8de102f14b87df590ef1df25b8fd01489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c3f829609e7a5bc7e919821823a38490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332fcc477492fb8942444aeafa132ad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646949be36e9cc913e10ad8a5adf50e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86cd76a01bc8763f3f7480f863ddd7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f3b6d72c787fc802ed75ffb192fc0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf909f109bdcef6587dc8cfbfe09bde495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4325b954accb3186053219ff8d2c6af496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3db9e04402f42f9ef299479e922f00497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dcaf49f3ac2f9617f6cc09366ba83498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587747b975c031fbd1f075e84559a9df499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df02dbdce5ffccef116d2a4709248a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cc72d23d35f346b62186196b233ed501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd114e8105bbe0a82df7330ddd5ee497502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de01800df741a83be85c3ecde80a45503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b5667db51f55ae5d84a66220cf5bb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97361264b7ebb4a1be356edd44f993aa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5aa42dc884ca7511ce713898b3ca2c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbed3e957f9fc197699cba8388513d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52666004c8e3681da6f84eab2ef0cfdc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9652e0e484c24145a2a0f9b6405a62a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f914203d0f744bcacdaebd015b62f5e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30deab9824dd261b47139c74dfdf721511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3855f75321c5ab06dda33cda7834453512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044921348c308c7fd3acdaa88adf9f6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3800d94aaa74542f50898037f1a39514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9575e0959f1b595433b3db464089f9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b252084763a357dd40c495113a0e83516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6551dd46c18898429a7ecdbceb439517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df45967786cb8a369758c4d944c5adf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1603424c336cc7309c93938da68a85519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c417145f396884ba16363215edf19520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd9c53b872bf689a0e2879d29ac8c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc396320a8434b203c88b4128d0bd9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1498aef418f91a51ce5bf5e304d1ab8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cedf74a431d2f3793d3973a340a04524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37675f254e026ca1e0068724d31da6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f60b35321747a965b7da85f805dd33526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18620b06ac6de75fcf3a131737f876a3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cc04069afc2d6542ae17a0e550f1c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe37d6ee7fab627ce17d36f3656a840529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d77b5176fe5be77fb928c49c28937530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a2b070031eba5fd7b0c6b99338b2f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4bba0c8ff2d0458a946240510ee37532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173828ca22fd32877c15e2758b5a844f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86830776bc301aaa8c976f2b2c08af4a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15d57543563929c334dfb05d592100535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c51eaa1bd4bce98f349a8b87c9e595536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30b6a79d141036747c158e9025f437537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aef0643ab857abe28a673ac1149d4d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31fd9d63890b1dd2fff9e405f0bbb9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd593471782bf932e28953d16013d5c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346922687cd2696c22f234c4ae9cd8f6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3897d4ac1c047d3f633716bb1d937542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868aba66168a83a9231c87c27253670f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38172c761fc6cc89bc03c73a026fdbac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020807a8ed2a0aa837c9c7ba736f3b7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58690fe95927de755c29c6d1262da4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdde4f65b64e66e32a248a54caa669547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309c170c3c62892565c2fd0b1bb924e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673a8566474e20d41e11a4475d5a912549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811c27cb9c9b318793e5873949b718f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ef6717c4d11f51a25cd76934b0cb7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddf9d48e4f6aa8a74c9d992447885a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d71e97eeaf0961859a7f87a672340e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66821a689565b9f5b69c1d80015ef76b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e74410b874c4bd5301b3d217360ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d800761da4e5e8d9e3bcac051a37c0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0415726f7910e864258ba4cb5ed79557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d6e04b8cfb734e7306ea63ab7d979558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7af91374e506fbf2e7964b5b17832559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6c33b4e5ab4eba481b31fd54a307a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884de5d84223862661b6fc111e95aee0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ac0cdc047eb1f0673f3b183d08965562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bd4f6cbf186c64bd88328feae28f0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47d98f4343cd65c04736dd6c63af29564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31a3454d46e8762b2fd0babc28c384565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640993b6fb3c027185ef308086a1f792566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734efc0e1f6736ac8eca920a2a310f6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a754c78a71e8f99c220708a8aefc9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57022ac11d32a412f4b890d2c29e1dd1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eaf18a9e75b123c2acb2e3b9cc0e71570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca701a4de128073333cbc10b4ef69b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05981a1dcb3b035584389a2c162d9744572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debc782e01abf0f272af50ce83dd087573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d469455cf7d07278340e3fe1de1f9f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038497e303bd1a0df8f2280cb69266fa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bd4ba7deda595875245f135cc79ea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84bd1fa97b35ce543b967b6627b816577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5ae1eb827189d6d8979cb7d32bacc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d2d769f33c0f0d62f7193179ea5a2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e58677b95eaacccf928fb60e985d8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca7eb704be2582587ce29eb755592a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e71bf0a5bd6562c917c1ab4af26f84582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b05768800b01d244a6121c5f1c1d85583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd68a6384ba0087f1c3acd791a49ac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b788018ced141144ae8959120521c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a80502f8628eddacbacd30cac64c50586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5898137af412a7a4eeb24d9d3a5c04587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d31edc93393cac938375dfc9cdbdc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7abc1c7f99050ddf62d29872c9ecd6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70332915c8be7ffb8a922939717e5fa5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98d92297be38c64c19dbcf45fd9e32591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc9a89f01f80151358d5515acd4bf0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9021e857338d8dd2932f181f9836d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12806b4597eeccc69d03e1fb1f6ab5bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73044bc56f78e2e8210e17e1a62b5c34595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf5540e8568dc5f93d527db938ef0f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a4dc997f0050fa7f7576615df7a97597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbeb09abcf65e63ba7ce6ef6851de96598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f50fa416c010ed960c12c3c979f1cd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec95194b7983ed36dd55516981e861b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1a0f2a0ab8d66eb776474d7b92fd6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fbe053632ad968ad73531033d033d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d9f143227f66fd1c44b8f939a4727603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf499ffc95b9a2f8d15fea118fea86604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5e60e4a7ea01c2bf0f32221679805605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c06ae1c34b157ac59dda66fb4199a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea137bcab997b4b5d00c90acd6ee3d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a703e0b2727f40896a8c11c284174608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070dabba8d1377a6bc474142aadfd8f1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2232eb957d34cbe3f4ffa37dc2a67610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a8115510448e290ff6d718462446f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98303d1f03a5fcf954fe651dab2dc32612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819365dfe04fafd37dbcee732dd5486613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c5f98b0cb50de538e7b3f0a11f6a1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f0544e2080b97e4a1af956470a548615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14870b024c6dbaa70a7090d33374fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c231714e5e0c51b258e8db718f0fac0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46b6dd686759c7e031920a4ce93428618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70917e9afb8fc07cd26867e41f9229619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c814e66cc03205916bc75a70f2cfd3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb78bc0a9672d6096676ea78212af8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6f68c9230e0799f66e3386f84dca6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0b23df46f2250b29d753472184a57623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02d10371ae6af13a46953682af9caa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0007d3d235df9a31f666dc59dbf78b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af3d96c5f2cbd6d540ef9d10b74f13626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8de529a26847a30d33804dd592145627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c956fd09aa745ebaa1f8ac08a6537e5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f1907ad2bd31beca7595a8586f102629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26b4fb21a9f3b5384ee4ef7932f9c2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9056af76b23435976c0a3518b094585631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fa9fd88c4dd0fcffd3609c9f06d10632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d0f291a6280f84a0fa07c6a7fe1f8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7c8619bfcf0e03e74300a75e2d3b1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893c683842750fdd0917eb198f50628635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1087101787c6db4a0afd5066b46f0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db892b6277ac493fceee92392a2bc13637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8660180552972b4086c9ed9db587d7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662115b2e88e555fdc9b28607f75eb0b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032978736291341d11a89d830226605640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362eb488c7db86f6fe621c846f51279641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13194918b926dc134badbbd9d82934642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee1e543c58b75d991db5dd355b7daf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff0d72bb390fbba2469c0f71b0b614644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b70b4994b675cb18cc19d0cb0ded5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367f6a4dd47f42787ff1a6529301511646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d86a5c8917352dbe412f3272a04792647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d8a72c51b6be9e2bd03b11b18eef1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa053fafb1d80e211adcd425a11eeabb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5162cf3bfc6bb353b7f30daf720359650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40e2a085df9ce084cc0557c6374485651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2bb6257f1951bc6d585a654f7b5a8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b98475bc9d5c24d66a3a7fae94ff5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199646bdf2a3319eac72a3d9aff615f4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ee07579816d917939ecac644c4776655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a491bd05bc0ac9c049541d18a3361f2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954e0a5b7e63ee75c89b128968cf9e9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15bbccf57c4867bd07665075afc7a5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb9b7b8c38028d03f66975b3f271f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10480f4088b17c11f547ab855d53c40f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7cebf015950b691bd58f786257064661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2975d608c26a46ab59bb471a027e9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef87ca761e8260f53fd2acb7145555e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925b841019d6929f0f7423f43a373ea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbcf7b6abd825d0ab8723e0654c1f3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89deccae6bdd973468f709e3f35aa61666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02b9141d0f98500676cf813a345c33667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f49d1b56e4d3e20731ca0752a312c4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435d0b0c5cf80fea96ce4685b05ae74669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d2d9d90f1cddb5422dfd8dc8d926e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa08e247dbd3829d93418647d1bc46671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65509c0e557ef0d495c3e7060c8b65672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a20557f000941743b72be9d2675193673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b372dae341067b992f4ebd1a53999674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448f0427fdab956471f3ee02214f1ca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf89a94a0d3a6d919034ff298aa90b5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680111a17bfad7091a26f01e5215f74b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f245947c557a61d51dfecf654cdce5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe5e45d94c132147ea3fb1eeadb5cb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afdeab010d6bb70739b4fcaf0b349e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a9bdd793e8628dd83b46e43d8623e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f5f7b34fe277eb4b9210f3fd2d080682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf87bc0af75607dcb26b008dfc32c73683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bd89f6b8744146e4a04dbff162336684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f710fca4e1de717b0517344ce5174685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3aece2f60c0dffa50421db3cfdac9a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea46201c5a5bff9f9efc1422ccc0058687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd776d3abd1e9bc67377979c0639713688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421efc394b13c5f07d5b9b2f05ac270689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54ab1cd39e25c6b1ae50fcce99e686690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce985c77436d0e358db57edb84ef753691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1ac5eb4422f544f851589dac99a84692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f5ee234183fad65bc8ecf903aab8b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a668dd7cd94db3488f5b7a8631852694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb654f41fde20886f43249078f762879695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40325c9d7f01b968ce7783d6792f6116696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca666f4d5f2014d7f8167c6d4a2574697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b57984c2ee02203136b304154e2f3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a03aa67c70ee56cfd109a6784fed4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512e9bd52e4f66a59ce4138d2750685700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912521299123a6b3807f791f9ee54f97701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aef9630a985113fd249916d56e6d1c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ecfaf83fafebe3b0f5e5d36f6b2f4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de479159500998040d0fc2d2047f8a1f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048892b0bdfb7c02cf27576dbfc1c8cf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2795600910016bc9211e02893b867c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8c702d6e27f28c3f5452a6064908e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515ae8062595c9bf9f9aa7abd27221b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9949e4352b9fb025f0572fc6aa63a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c0d37f6a9f71c745bcdee585bb4f4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9666ecbae360833e933e4345fc89d7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44ff941ee8790e0663c00bb9cabe62712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055835a0f1c50cd9af8cff1bd8bac31713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1685ffeb7c1aca215863c6ce2db9c84714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258ab394641170fd3df1e0a154af9f0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72500f3ac7c5a8856d848a29a1f53997716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d214cce9a7ac985859df9228b8b0e41717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef909ca9aa8649c803435cdfc0ada58718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f02b3259ff98c68050a602ee7d3ec0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2b0d9e9e80d9b114389e596f7dc78720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121a6d000ba78fb6c7fc4f44468ee6e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e6723b4e3a4f0642b336c9111345f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf45c6e1aca841d93253a093572f38c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d383fda321fd7797426df2ba7ab57724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072d90607bd97e330b3165524b764d3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0a9566c9bd61b7b368c6075d9321e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a83ce09fd2fcf0ab342ebcbe20b2a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24451d1ea9017eb9ed9233f518bd58f7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8ac2cf67c96c3b13812be3a25c818729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557e54386f4ee7fe3da597e75cbadfd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268533e4f47db544fc2e5a70b5a972e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b3ca7c4ce6a69429cc09de7ee9a1e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0310cd64192bd2c33f3301a862150f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a103705f340ca82ea3db928af53ed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b64d7feb2e93db34d272e8f15d502d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffbaaa99286ca4c48a010ba0af4674736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd57bf1fe617f7819c555730754843737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61283512a016a9bde5ec6ee1a458f4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f8c7b0200ce1078c352936173bc1f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7d2c54bfdca99466fe8960b9ec8b0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958e99186820d36c09a0b80ba77a529741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105c588b90d869efdee6ec83f0f9fcf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb0d837e155dcc23b7b44ebe0c132e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be700e4f36a562967bc72efe80b387744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d2c7c0e7f03a4e26a1ede42100430745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5462908bf329ce80a5eed4a0249b59746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf2a9c3e351324953c81b67dd118b2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4296bdadad972084405355302763cfd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fae1eee36fe69dcc203c6bcb9e948749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996b97077dc1f464c90b7db567d835a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f147515550cb8fa5fc01ff15a286a1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de433b20ff52c7d523835d6f84ebf1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191abd3c7bfcfa2fd8d74c99e920882753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3729ef99659036333f698710c12cd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2031703223c17830c61f8d0e0d8f5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8012463d92d535578d99d055ffbe3f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f345f1dab3e7c1e1959540e676254b2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b6753f9f62cf72e899a1b63b0fdd2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f57362cf65a59319da7d0aaf701ad2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0836bfd265f5c5914ec1223a3d6cd901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ab18571fe2fc7bdae1e3b69be21a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f4c949251efb45983e1d62781d6c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c632d9cf97844d1e3451c1031dde5f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d088c2f7f3ab3cd65dcae150832a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375c2a744d5a6ea0bab6cc4409f23686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9cc5b4496a3f63d7452e8e876af027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187e8e1cc0ef8647494d0d168cb993f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7647cf57a66796ce5768ccc0157ac579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e04239bf1d520077bddefb86a1c76910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c14a89d65fd66d17658250821395a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9fc04fdb00b77797b15424d719e0d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1688c765a04934dc5adc69d9d36851813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd219c6c55ddceaa2c3e848659cfa2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb84886089b4e9d2e17568fb2ba24d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dfa294236ecac6234e3f8e7422a7e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f85a995a02bfeaedec50e790913cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078915c122ac063ddfccff602ebc91d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e95dbec179089704734b6c81c7e9e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b93b32d5b963386532b9fc142ddf3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a870b9fddd76dc57e8b4a1a2fdaa6321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2b8270be78e20939c19c302ec91a622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fcafae89e6229a5568d1bc08943f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35118bbfb8dc0c2648dba4c4ce4faa7a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68f89708875a1504d2af1be03535c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ba523de1c0dd33b93db6fd5d4d87b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e115e4a0b0ade3e6f5c31a06bfbb927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93b1db843aab442351da2df8d2964b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b2b0cfbf1f1e68738f1edc4e6331429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32c59a4dea1b3d9cdcd27632065d0830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15332b272d3a043626ccce6077fca7af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f7b670f938c6e068fc79a56da752b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d7d38a33f2bfc7dc2fa3c933d372533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eca4054d8a27557a6b75daea42711f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff52eecee7b9cad05d6e82b7c13357135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b4b8d454ada8c8e8cf2c8ab70c7d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f4be5727a77beb8fb74727432502037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bcc9c053a173f7e7ac6259af887ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c242287447ec1822e52d7b0815dde739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25494b4bc5660f32c9f8153dfb61e2940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa71a9fd70e0aa303020a0d76aa2ea941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1340fac1e3cfbcf429b7d29e0650ab842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48a839755f9fefff7c089170a4bd3543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e66ee0f3727ffd07a87e71d05162344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02beda6fa6b75db4422f1e4e81bdd2fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca9c94d27cedd99bf73af37fa0a87a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bc5c89d4a58f8d72449229fee652947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03acd03916ceba02fa708f7628faec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad02c28079745b3639734db95aa18a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcbcffec5d153f2cbcbc827f35ec1c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a8b969abe5e9c939a4a629b9fa8fc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30835f56457523ee81478bb3cfcaf18c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592119471e20663ef9471e23639ddea253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80147e66786e7f4224f4d57809337fd054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34196a6dc788aa9cba4b65374683ad5955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f4ca377b366266fdcff17c6c3405556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a3a71064fe833702b51093ebe176257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791894853ebc79333bf284d90949d9bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bd014b323e64c67ff236c8cdaaa4a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30d6ab33f16fde06c6985f1f80100d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0647db464c016c0e42acc3ed221de6961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5576dca97c5e5aba20265ca9973291a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d46a65cf42e65d605ec5bc2ea1879063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b873b13b08968f56c0f7316919626c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1846ae6b154357e5dfacf070e994f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff7fcb612407d015c0c2cf387ed8de66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916266f77cac84b36197876d437158d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b437eb6b556d765fa6c7591d8fb27568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faee1948e142a2b1bea24fd9834703169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795389d0236ab05bf345dceb99895a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b0c04aa11e4d3f5c7cac7a95988e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4501f557d4a4b53fa428d775a4766272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dca80dd8f4361e3a32b2c00d5925d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7314e372ebab994d85a141c5f987774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218775b9987918c87624730480e896f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f8badb930591d8d09b276e5b5229d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9a37e0d4485f328db3d0e30f930d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52aaa5ce43d6cabe67801285ebd21478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57c4a866371597a57c63720b4bc49d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a355e5f046985e10bcb0866d47a5e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdccdfc2c22c2fb3e469cd358c67fdb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e23ad5d082927cdb09e8da192c59082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868d2cb47ac95e54e8b8391f7e0d3c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f360a99b25c4443e39408a711ae4a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77540c85560abe75bb1dbe642f30c4b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38703c0e8912e3336edafb3324313986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61585c112d2151f6c3bccb964d272987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c35bdd673a429cc4a62b9a160f56188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c4388880fa81624e071e8e88ecf1b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca104741e540fe8c1ff464ae1328ce390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ce1462c052775197c4bf4a828871191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74caa24e1191fba36cf5b12bcfc9e9892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbd7730f3d4dfd12c532b05eb374b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b056d0a36026768589558ae3876c7d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c652383daf28445ab0fc3ff6b720095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371ec5be8511192a91fc200b3ef0d2196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373efedfd65f81aae7f409ba0becee1297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5df209d949fb9346f341cd6375793e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87326db0be4d549ac0b2d7d47d44079c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e05eb4af38ad56d2669263648c0d32100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f0fe7c9f709d746cd78b8966f9304101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fea57ae8c1b3edb91dc4e3051b718a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3a6ad47e6319d7c0aa2c0bbd4f9c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a962faddd694cd95a0b9184752ea73104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1d6ac0b63e02b8757c3dc817ed14c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee8b78d24b8dee469e1bdb91a25451106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4be1f97c4b7fbfcc3e072be8a2f07f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfb528e917dd1d24ee785877df190a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79ffa5d8dfd751a6f35a43085037be109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934ef9231edb697c9080dc267b03459110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315eea1c1ea2622d2abd7adebbfc60fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11ff0eb1877e100b31cca7e5d18510112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5c71e2db0d87b65aec33d315d6bb8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936ec9ca0fd7756e89894a82c77cc6f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c17edc720f6540cbd55145bf0877f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ce1b74ce2a6ea58ca94bd9de4acb7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285bace415dc2f422ddb7d57a861d47117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e334e1acd7cfa6940648b6b89165c9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930e4b2eaa6b3e943a74feac471290f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a7263f490a1838e8db629da688855120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0089ba1350ffdd2ae60beff93fcd7ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f5c26c380e43ac1ef2582cd3bb5c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e584ad9207fde255a890fbbb77b78123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919598b0d01f8335cdfbcf0e461c2f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4231819609c741963ddce6593f9a45125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a43c01ba128b8f47b704a775899fa3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491eb030369df4f7488275bd25bad941127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4a74b339cfd8aa5ee320ceb49e89a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139057446ad801a5f73f1b7cbfec132129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ec262831b71f6f3f7bac8a3365033130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f53210a0c3b93a58b714378e260a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25931df566d7bcbf140a19ce682b371e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a651cef903979387303a7de8f62d00133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7035742aba84f7137c8948e39b047b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dc5b1a6e29a7f5201da8231f9307d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97229295fa0ce704671cf0e999bab27136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9716b30bd0f5be697803e21d1e5d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09918a1cf518b76b0a67f2f7237649bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e348ae3194d7e9e93d7d23950a0ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ffb289c7c27abd68d7cfba25281d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee73292f36c59d2917f831f20dacea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ae0305bf641dfe12bcd240b481e36142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f6de25c7a083046944071eb12e536143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be833b45819905ade50e4eca99b08186144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1951528d753780d826cd31d213425145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da192b7fb6237cbb64d8f4d3cb69ca85146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3d108b1b189fca427e57c90a20dfa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd039720d053d72feb6b5a01adb5cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011a53964f34afa202f18ba1c51670f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae758eaa17b80bd671c58f8559d3a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febf70c4a0d00dc896a708d069a29d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff57ed7e3c27f95d06b62617d254f65152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1188b8bf23587132d8b2507c27e31e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96279f90a170e5668a9dde3a08a9f102154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a1be4928ef0657d990e29f76dd21b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e429bdec44f9bea287b61322c8a3639156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780bf0a9089795165c893a564f9f61f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95c5bf75c0c490f589196aafc0ee40158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1b08e7c44a10b6a2fe8bcee4e723a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c03d5895c107ffa01b7fd8f7e828d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e555cbddd7b9eb66175ee5dde8bf95d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e3229ac7cef4a8a55d90ac27dfc0b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf216c9bd832e317adc1b7cd4c4bcca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd358efefd8a91fb51cac73710ff86ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82781d7c39bd33d67a25851d73f385165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cc257d16d337aa3eb4378a8d38c0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a13f1eea799ae551c95bb611f83e8a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a506e4ae0d925b6da46d799ceb860168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40401b5a6443315070d17502b486648169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869c3145e70109a052aa18c0a34a039170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088932f20200283572482d87f177c71171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095168f50ebe956ff20749c86316d058172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b848e67719e486e877aa450bf63137173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16076c1fde47227e50115b814dfc1682174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7b12b8c70de872c823af3b97f28b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65703ac526e5e1e840a70ebf138bebd7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec9f4f13acef510e4ff31fd2cff6a3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99855801427144bf080b1db2e91810178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe751800aacb0d7e230539e8b86e0a07179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4516124d172801cc313860de105f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a423c55f276b43206c398411ab3dde7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dde6e817f10b3634466764f8fd9386182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fd4853d18fe9c74c82ad6f4ff269f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc34857a08e7c0ea8400a7302e2fb5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db22f8cbe38854e0147b2dc54056309185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfdbc1079a2da9d7a01778baab219f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862e3d93e5401d6ad90a98f9c2ced2a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dce948a54df6eeacfe12405e0d10b0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55791d2c9a70a5b1241887c2228e19189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70081ae4e43127d5dabfdcd6eb267ecb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06975879ecc0c4c5e1cff5c73fe7b95191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c5fdeeba443c60037778780e7ba62192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976502f70d0278f47852e266988d9c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f658d3386ef6a9b6edd1238af90bd5f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3b91eefa5a7fb7935e243183fe7fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae577090edbf7c6f4b698cf579ae996196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede8ab0aa52ed2d6e267b414e9d07ce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee505758e4f12509ca347b63e359af4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef491cd83ed21973e561a724e97af2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa74fb8d7a980f22d754e7353a77a3f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cae6891eea2049ba9acf2ef39ecc1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3546e6b01ad5b3793c8d02c0407319202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c91b5b9ebc3150441a60103b71c36203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1d951af0b22da97943d4efc5a9abb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606a65c2b309190c3ddfe6f3bce6aa2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5affa737ea8319fb906b2fbe29a49206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712ac461328e52248c9121a022a03df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0ee3c50f30b512644d5e22b593f66208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271457ec9e4eb459065ae85c71eb696209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d633f28e379df470acad19b1fa9fdf0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6261ce8769ad583b5360eac97708d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41fdf91591c06c175e00ed805ae6a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc21467f9cfe217c85edcd11e4e55e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1d6cd26a145532f5b5c9e84eee3cf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa544259fea880faf220f87904c5ddb0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bb7dd9fabdc703808c4fb86e4dcaa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a3e9de31d345bc69f99c11ac44f3f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b730442869f6963b2a7998819f3ace218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0ba27c217570d1b5b3a88b11e4db3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74909333a4e2239a5163f2469aaeb0bf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96ed5e190f8782e26ce32b3c33410e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508688a022ee1c8a7e4234b27655a4e6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268194644adbbee406628ce973c09e87223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2c0b4745bef775de9a610e447ff48224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fe3286f9179b1b585d44a40d9ee50225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca3a4f157ebd37162f6adc4ec06629226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dabeaeffca64ff013c4fc9def6c931227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b9307635e145d302245c7a7fa1dff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0246fcc74b10fd5b841283e33b4b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccbedb053c66b33898919e254cd382230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61dddb0860b71c90af2ab79dd66acae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26d26e241dd3a5d070227757254bda232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d538be2ed2539410df86055ac4a92e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa12cff10721954acad10a009591e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56984b66ab8bed4f13a723cd189d54a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ffdaeced454958ff3f007673ae73e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12184681a64e70d3068c7f9abb55a649237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628ccc34d2a89e757b528daff1ccf00238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90a50fb4e014fb5cb52be34d00d498239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362dbdbc7de8c65fc6f7d39218b0ac3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5b728cf7742176ee6c4e1a08e84bb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ee3829973a4c5fa0a9f563622c52b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3d1105b7244ee05c5ac2148b5803f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e4961a2779714dae962283fc14de6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f2eed442a0dffb888cc0a99db801a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5dc695a9fbc8897408aba48770e16246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54277a0b27f0c1ec98221baf9cbeb684247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bf75faf3d0baf6cbef2abf5cdb12b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051505cb887a1198f178aa32f5d7f2e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678fe0c06bc973ddaa69fde4b61c52f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c72222a8f9405157fd116f491b23ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545a54e42690ddef2bafa3beacf5724252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d3b19a205f36f6ab06e9e16f50e17253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e822549fd059419d4d8ae352de83cf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ada7d8e1f25f6c46904db6b9ddac4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0e25497ae8923aaa948bdb80cb6ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ab2413559f153bdc990c270e9c4fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d99c9c95e35ae7ad5e459eb6119b4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1249dad57cfcdadf55a5bb74710cee2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b94054f3fda0463fddc198e67dd885260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19ebd4a49bb782f435b07837634ee8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553e1e3ee7ee6914899355ae295da31262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef1bb28ad24daebbf87a85691ce184263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b49a33668c21eafc24f1c4cedf997b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f1518913f42e882bf2c5bccdcd9a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592d2a217f0cc1da39eb1ec5b2afa0d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9709b66c668ca4a22bb61a2241003b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb97e1894069fbc9435ae8e8e58b720268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0ed7c456eb52e4d5c26553acef092269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cdd55dbd331686116c99be2288449270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5f336ffdd7793d37847d085178654271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5ccfdf668f5fbed0fe1db351efd58272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122c376360559524c61e1e519f7b30a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a09f123995b79c4b091dd1c34ee3c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7788038c2a065df29da1ece4ac5016275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7448bcae14d88f5d6347422ef7a1759276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fb7596d0bcdfa9eb0436a97dacb02277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3786cb57cc93e465ddf5ca32b765e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc7663f81cce6f6cc1211b14e85eb8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77e081d1e606d482861ba3cb1a545d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512b8fd9bef49d19748f05a642b6b4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7436b83d11987023d0e9784142320282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab60a61a20389bd96824c8fd0b5d43283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d81c58501f9e8819392ec6fd87dd2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25abf15903a3b35bacc37081b16390d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a0d4996091c7674de21e4b32c2444286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f30b2b7696f9bb515bb1a0e31c1722287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f86eaaf562e0c066685df3dabc2d82288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfe05020eafbe27ee65e7cc4de1eb5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6827af4db4caf0e028814ea30bddc7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e954948c0aee1872b2134c3863976291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f3481c218dff4c3af50971b81cf98292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e04f7060182ca034fcd4c8370c524b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c5e2c7d86150ec3478234de2b66af294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b4725f7973ee1d96bea632084ae02295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293c026c8125577d213607660e071fd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f489e8047ea36838fda8baf6b8b991297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a05b46ae434a72e3d94be154c69f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abc72ece6a8079c37613368148150e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78124cd6b71c3e7a9a7301a591f1ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837f92dc14911d32ea0c55867a7d009301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020059462cbd5b3808e21a53d4ee57f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823442bc018cbd7e113bdfdd4ac73eaa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0acb4c080876e56fcbe1853348558304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc696ff9002d9f608b3c8b7e918deb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23245551d43a9b94c723471dd6e1ca14306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d244cf461a934f07a502c4c89bd8521307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a5f34d4101d49d292e5ef23808d3b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bc85af029ccb2c8844c14de7654c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f942c4f8d258c237de5f7c52bb94c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c389d509aa7b08ace866afcf3d913d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b24fcad121db5c63a1dc29fb5efb2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a3fc9c5263cdaf17ddb50d8474b61313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce1763358c9853b05d2548d7c5b46c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fccbb069ccd46495ef887be9e77a60315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ae838510adb614cb03b1b177c1daa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871d3a0902910bf0b0b206b33bf21b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a23fec404e86be2a9f41e460d109b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea622394ef74aa00ecca77128b8acb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd03b05c532fd94b372e88b1d4d48e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63cf7542bd1bdb2ddbd80bff3fd223321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e08fe83bbbdc0f2f1201b8be403916322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaa3d8daf32259dbf507d79650c4c8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41ca6432bb88aa0a7ebc6ccbed2a36324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae931cb8ca263544b1f981c6ed780c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857633e6503d4c97b909702d0ed5251d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde114aad4af499a1947ea4aebf1828327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb0b2911eb21ca4fe8a7e7ea1947c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe309c7f59975bdd16c145b186ac7e40329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da3a29f9295f12f08d5ae24697c6ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352aad14af0d76f635ad95a93bc6d41331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68348c78fc54b4be1819d2705e3f7da332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4909c7dcb87cc1f88fff465f29e7e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a25274a77a4bb86f5745243653d014334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96f54907ca4bbcdae3b6ec172cf785335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13bd50caf8c43671387cba48240e1d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2476f014ea2b0e838bc7ce33e3460c6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5aaae59a5bea776def26f3c7ca53a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410eab1d61ada3c67b4011d8588cc73339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6432907541fbfacc58a4dc75ad3aed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c89f75e126dae1bede9e5b16a71cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc8b89696de70d532bea7e84242bc0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5ac2cfe6aef05e07d0a0c4c03d485343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3f9ecef985a46b2bfd0283acebb9f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5acf80b7deb877098bd02c471da17f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33f4719c6657f558a32c2deda2d600346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22909a1ddd6d0d2d2ae493cd6c75e611347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9bcaa9f0f8235c10c921ad44d19bee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8779f6a2b228649e97adea55a20934349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6f94305dd252843e79306008862da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a13280dec971b931eac790db88f72351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435da944f00e05744d464104fb6c777b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0c2a42babe53460b0f13d12e12fac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e264c112eb349f7196d66564d8fa9f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c74a3e81ff74dea8d320b9cea10340355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21420c235b3d7941654930ca164f70356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba835f034eb58a7ee23e8fb81162a89357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538097cf9f636ec18b0c8636a8994e9e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ddbdc5aaeab8fab32c8ab0c39bc6e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9a74da9958e498702c981735a5cbf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934609428bd33401d96fd4a9c368f3a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc2a4b8c85e6b2cb28ebed89c7b379362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbae595d844071aea4c180de90a3aff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe4264ec90f204c0cb1e2b988522fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e688d372572757b345d2a56e626481365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9d1da07c87ebb73f6542015520677366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19332db1367430d11adc769c045115d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306806b695236f2b16f70be52cce02d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de2f44abe94dc98a0647532d4f4350369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d269c0b40b422f76e2832c1c45e28e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8880d8e5dd7a4703b76b85a4c1523371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8af367e5e80fd9a8b104365ff3952372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58fd905221859c81170576e4f49c52373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0745170d0381f805afce16d9de8696374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8c40f7ef25d486b8963f11e02e659375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a793cc2875925d479a1d98b4879dd55376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf638e95247abb810e5c172b4731f90377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc74bd42fc99dbe09cb34383208f48a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32826acfa3691ce2cda01c4253bb7f3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d676860503d61d20c3c1648e9461c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05f4e30a8c1d5b4966109e8f813c2c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3893ac5319acf2313ad0b731c4d0aa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e6adbacc86cd9dea74e04ffaffdcf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a504c05f17d4b396b0d8727df5634ee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b754593490a7765d5f1ab33138499385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae640221fb6dfdad4c1b3a173352e4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f977b14408a9b364065a1113d5ff4b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36880399969f97862f476d1f476f4a33388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee370614fc679de3d294d2fb53799985389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0f10ee57c97b553f1a591de95c15c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d36cc2efd30ea45056b87da0010ab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bb95b6ce4697f26844536dc27b346392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d9e60f0fe43df0e18a69ac5df8c5c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53022a10f6cb51b9242eb91be1b5e2f1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb7719854650b3f152fbd8f7a87d82395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf867976950c3ddc4e165332a7169baf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2e2a0729c38286808acc92b37fd8b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1269b72b7c8182a87eafc264a40c622398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a2becdad9258eb6ddfa8da8eb61e1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448cd8d76de3af8d0669088f11c30e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac7d7cf3aa0d0dda1dddfbb240ae45401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80f7695bebd5427954ee13fcb9d718402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3bc5c1a25870346a6d5f88d07848c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43e6db605dbdbf536144809a2c0295404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1eeab0ca0270e72028817023ab9e3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd5bf93ec0f4796c4e3f0d09cf7da9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b2d3d79fb1f91ca3b3d129142d85e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a9157dfa49f3c897c582ef8613dd8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b486e2d479f88c430d6f91361684f0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f60982426568dc600ba84a28953b28410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fa2c67965831f1e43a15b828c35bf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e887708cba015380ef0a09a380a0e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f25382d3d7fb694bb72d099187f7f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc597e9ce4e3d0d30901608fde2b0c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36393e2028b1130836f0648547451af7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c314abfb65172d05da6d2b6032e85c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03ef3fdda64a1721618c8c2d13a849417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa339dd03453665ee5332e46a4c97306418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365797fb3e00871516d003c96ba8f2d5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8b91d1be301a5b28f626fd80a2685420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54487470f8cc138bcdf052fdf051a62c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7c57e9358803affca51db159afd6b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98ee573e3921b4ddee8281e67e7662423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3fd585cae92e7ecf02962ee53e00d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcc1cb555f903f7a024c9bfe3bd7bc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e97b28b3b067525a6acde3b1221f16426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623b4c9e91613d052b8b5d19c7d44d6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a455b084d2bb34a5bf7522eaa878189428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc38c8144186c40f8e2ccc178f986d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57f562c6de19c8cb1e64c0916a19fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ac93e8ab4e430a38c6f351576a14f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8055c4eed89afbf40c95612b119382432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339bf2fe2c751da2dc0c08edc9dd95c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da69898f85658ed577f809c9f28d3bc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2658e003742f28fd622f0cc025e1cb4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b95ef62bb04d67ebf12c0f1945b926436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d6d8eb369a495ff1383d795575db0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7717d4324642922599a032692f51714438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286b607065d1458bc273f855f2c5bb1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b3f35968dde0c58b858304a82042b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f8b6490ee260290fc628295fbc561441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923f57de7227b08bcbd0cbfb3b16540442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca9d2bd06408b3b726c1555bbd5355443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd3dd7c7028697a416a58b6e8ca40c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac06a078a4f0e5922dbfb79930d8ca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0723a41281fd1f9f3295f8e86e7af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09202d3d960f6bf5626b724a19354ea2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ace244b311d127eacd603ae411bd37448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67256c62070ad18202995df6de627691449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510000a2d062f80d76e8d79180379a74450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ca2cb1375c0642dc0cef8a1ad2ff2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4976fb0a865f068e93a8fbb1b9d25c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97344f1642d4cd4d2f11b79617a512453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9243288a54126a6ad57fc3d7e96d3b8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d938d8f36080ca4a5e2a41e15e6f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83f57e519ac6397396d8bdd3f314bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d645abec0c08cf05807f9a22fc5d65457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880f642d619644abcecd7e57563fb7e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc82cdea9075a64542aeb07f0080b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7c5386f2d0da55c2dde4404ad59c0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e136648c9a0609194b40b24bee3af5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6aed575081fcd50d3e1a00898d839d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2c6d5672c4933163f7f5673226ee9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e078f6e89ce68baf98615cd6b656e11464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfee6431c07b86c30d942a10548b8d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0ab62973e572925b6647d7cdff622466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3ca95b4e35e56dfdfd301080ecd0a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f2462707a322b703f94963e9d2a24468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42df6ec07d18a43f0c5bba0a7372b7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb744edcfc8f9acff73e0dd83e8fa8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e559d01d7a7835dbaac7ab6a2bbef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e9b221b296138c4399f35f9ce52b7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4bbf12262e16a6de179fa375ac45e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c30e9eff2ed262eeca9f557393964474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c530af1cc197683eb406a98e0340184475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e6e2747aaf682ed1f48d552e0947d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fce15410d5c05f12938bb5e361aeff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bef130f4fa8573043fa069bd1bc9d5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a992e80a7663acf94b37213115415c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65097e2481c8fb7d31f31e594b99cadd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0551a1047e2c29346488835dcbaa6ee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a66999739bd5bb23dbfc94cce81d7c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427b1b3c2fc6ea8ada7c78259abf91a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a2f3392252185ecebd19b0b51d957484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01fc9995647ce20a6fd4ded1580ab6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675eac9898982cb9c726ff43ba0c466486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2a96bf625e41fcdebc8c100718b5f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe551dd879299c11407e7c0a05bf5e5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61642aa91f39a96c0c8b624982151e7e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2d3e1f9ece29cfcc8b52bf18c7aa9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b815dac0e3345530d805acde75288d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a537378649199167bc3060a6e6faf1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5e358c9ceb0835aa7588f6c9fe4ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257583a2319fe8d43826830845ddcd89494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736425c5fd35eebab2cc9404e58c59f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4739a5b784816dfba7691d075abba9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bf6af90244e43d5db0aef7b229615497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a219cf4cdbe6d23636ec124aa14fc1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878f341c3b78c7b63f455c2ad62a49c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10a5bf1a9117c5fc73250eae62fffd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4de5c081959293f77eacc950ba140501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb9854762307e30bcea01da0f72bf2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c56eba5f823d1cb5d3f8abb0642e7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154eed0e0434a5086f7cb16fa5fe5408504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ce2f0db097c82f772db4188a6623e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652ed7e26bfe0cd0f9681b7a7000255506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483e0b20c319d12a085f9f8a34ae295507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f56daa80419cc324561f16b7042fb0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be05d0ec47896e9bb507d4888ac0a64509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f2bc5c64d96c4ea21655f0935d281510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089a0eabdc9b21ec86fe7a6948774ba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05146afe92dbcc914b3137a197223dc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623386437663237c4044a20cd82c1eaf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a232420ad94961dbb034ce8556d1620514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501639ab09aa0033f4e967d8d9c8f2c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0bbb4e49160cba2ed099640f1e64c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3119823dc8ed5b8c3592a44b46f7613517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46fc230caf4184ab89a7e568d69c0a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7283d94303c77bd3bd6f40f1b3e0acb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb0e8566af658e4bea102e64936cc9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced577dd25e262a482b329f42a6d576521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55813f157073efd3d9edbc663e25b39c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3731bfa553c61fa2d8b71e80f3111523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2ac9ecf25be81aca50c23e8c80a29524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d756358aa8010a732be5514338d15525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ebd50244282def95940a9a0e47bc2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a0810af87932e4357808f14ab98e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fd577ea1d3dafb94e9e42d66145ee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18e701f3b9826695bcfb79e4440ede529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368e22dfa1078ff560515a46a0bdb28530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46adf76427b1010dec30c24a44ad3fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d863ac1226841550ebf2801893891532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385baa31335a15f836bd203ec626d367533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5478e79c1be638de8d0ae0c4283adf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf18875afbff68b6cbb31ac6783f1a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2832aa529c11ec1659751ae8b032366536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac32cc566571727260f9c57c8afa785537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1612a162448fc444e1e3ccf42d7c17538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eba51b50c5d32c1a42471a0898777d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98db71e45065ca71d68a2184788a80540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b936e7650514541c675f1bbc257757541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d63244cad2a40bd6c4ed43e8472e6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ce4b90e45051dca83d474609aaf52543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5306d72ca8fbe96c4868e53454d0ae8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98886213cd0d7fe1508145be143644fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0de572be3c4959b45ec294a3199775546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20b3c3bbf429ebbff991a06f1683b3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036a15d4ebc1709a2bd877e5e9a38a4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df14efaccd886108789a36024f6184c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1aa4910b75037e236d7a3f89127099550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc99626d6a6995f77a9effab5ce33e5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a6701155a07fef88240e88689a0da552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1491a02f19b9416db70bd881f97e4e3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ff0dcde19c815a9b2efa56e92a167554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb583a5abed3331cba92d57ddb99a1c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5079739669ec0bb9d0e131e6d72dbf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b0afc0e3247791d631773effcb66d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d43f80a253590b38862728aa725fb2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df375b7069622b2ae92f236271718a49559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eaabd7394a75303c84f8f4bc41e306560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918b1e7b65102e7fb4c79f7edbe4499561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118315b52382c36b6beacfe173113553562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb532787908d58069cdceb0958044da0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc145b232005e635b32544967e9753c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a878d3aa5ae5b9650a71db8ba03db565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a27528ff13378782fd69073999349566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacc15e93c6f0cd9bfc66749cf47def567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1d21cbf3899f5f5769343c4c5fadc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c10fdbf7a52e22bde8570a94e0523a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb43a1b850fc2e6334110db38f32ac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7acc5339d3d9f348c8a5244c53a6e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7a96472fdadb2af468738a74311d8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4838f67a1289b6e32bf29f74e6be31d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eef9dff9fdc5065cdbe7bab6ac1a29574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a64684090c7fe0c925316c293e6fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86ab23365375ff9856aba026269f74576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b47f6825cb8a9e701d9b7ef9b361fa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e5cc5b31150f06b7c6a0d5daf26ef578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d649d35ab0d760ecb301507d369f35579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225fcb3b1b199859a17c73d7de68be0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47bf7442e332c2a8d2e432a0fbcb0d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2d73da64713a77b56c7edae27488c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0d018fb5b133e53279c55e5862c7f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea90e24296dad2997fd475b1bfd5601584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241dc3d4408f9b0b189008b4ce5e36b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b087f3b830fbd523d971391875c32b5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12991683f9c70ef164c5ebf9d64fb474587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02725c0de01a7e10a32ff5445a02096588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136809e0f8d60dc8464aaa7e2aadc4a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1375892ece0465524adcf791ca27e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbc307dc56900e0ca7ef7594f55b91591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135b0c485bfc354ccef9b998ac22161592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a942f3d2265ed48498653be32cc5e4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bf380e530eb28c952538e972f8901594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96133827d2e29b19cb62f4dc5294d7fd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869b5a75043def7f2ec9541a1af8b40596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e1530593bc8b5d3a3b7890e9a527f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2eb10a988ecfef75578b722d88b30b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a13beee952d6ac925d935b27e8d08599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77ee6aaf2c5629769544f056869bfb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabf16286490824784b57eb6bea28fc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71254de4777cefb5ef139e09af9e1e1c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebca7ebdc558d14fa4a2fbb6eb8736a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0336935e5dd509d8fdedb00a7b55b73604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d9f4f29a9e6415ba2fb348cc02c0b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5239faa869e0177ac15e82443755cf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41605c437af33ce76b69b7789d8a9b13607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7044a133ff94c66c74f0acd463b74b7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df52c2ccddc126dbb6032fd01705b3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ef99f4c82a09cc52e05c8094fb915610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677f458ec5c3574628314c89f97443a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cdd611ab3d63e2f92bbeb7dfb5e88612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0642b0add6be9d671833cf04b4d8c8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53be94fa958b95f85524f6edf7a3c3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631c4d1389a008b6e418368b24c6b4f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355dfa3d6c290d9fe66840f72cbb232616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64508971339b14f642c78c6cd2c216617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8124242c11a7a2954bf1626932009618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3ab9941c5e201901de82d8708628d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48549bdecd88722e068e1bf2e4a8b80620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa03f5b5250a725cc06abd2b29be06621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1750cfd1da510124a26c31bd696307622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2783c2d0808a7d9f4b3790f55d954623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459ba17ad6b10452548794cfc7ada5f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f403e315f195f13158d343934f23eda625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac7b0f1d5e5e507df51b47f6c30f04626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da16e4640a0ab60a34d05c1debbc90627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d34206eacb0b9d0256368d2a77769628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848b322d5b65451613d54c015aa0e11629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6d17c93cb0cc7fdb06b6df5de2cd3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f00d52e7eb5d8292c63ef1ebee0c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b16c3352292da39192d498bfd23eb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902d5f9c136c04f071e4a84eebff581633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48206e13263e82be80bc0e5ed6d0e16634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23dbb71a7bb010bb8fb778dfe50e58635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279b4265bb1cb90265fdd3913ef1f97636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52180519f54904e72250425b5ad88b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e73dac6e8c7bb9e3554103538bb9d3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a4f45e5f8b14935bafb24f73e1da9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05d3c45bea692075025c7a3b9940ad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adcc856c225bce94edf769084ef067641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41320e3a6c4b1deccc9384a88e798119642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04c5fea10a60a68a6381b3a39a0d5b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b935b6c4fbbdb5fd03645594273b1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0bc146979a65fb599731ec5c6c1bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445320a1f61e6faf453fa086aa6f4230646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbecb3bd85f5b666c1a9135af16831647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689a8a5f30b4b5b2a6a09013abb6314648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c6dc2a802e4a7d6dd03d1c65501f9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04280a218b42b2f1befba3bca8d526ee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7fddac47c7a72618107d5caa0f62c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59599c5055401ee7253a2bc779d6168652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99745cc08bb0cbe0be81c6115564e6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae975f406ffe4887a22757f164a88d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18c8f33f75c6ba5ccd3db767bd1850655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54322b5fa45a7c9816327f723ab8bbc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b35fc0055f2ecc55c57a85857fda6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e8b7ee8a62ccfd77271abd9ea7b99658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28166ebf58b1b8e119e01cc764e43d07659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974931c6906c22f9e15f2dc66b774119660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfc70299a4bb95c6b2033dbda0bad2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4da3ecb508224c61f837f8a5324c9b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90011cce09c33254839d03b176536ea1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128425a2061b88846de1a1cd8b7047a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fe67314cf741e36035048a734abd0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770731cde071034dfe3d588e85b9e9af666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4d401d08d088dcf170ad8d0b5f8f2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a6cd53f00678f03e106031c7497bf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670ddaaaa8c94463e568fcc3b96b598669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356e80ef86ebf4945af18ec6e828a1f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3531203e43bfe6202a2f4919914c5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293dc00fcc5058079ca63d5fc877639672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec2a9f01572e65b3b0957446cd0519673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cca0f44571eaa870c66fa6273eabfc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53d1b1a21c8b870048a6b7edfe7b90675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a26fb026ee0683aa985e5a8ea6428676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97801beb2fda7ebe215eba6c1f2ede677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff7f29ae3de5ebfb1b5f82d21a608e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3f6f9bf12fcd4dbf6a254573f06fa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2ef8d4728e2705f196170efe4a362680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b507cd802d0b5182242e579395d5504681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a4a2923ef5997597621fd5fcd7fe7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f3c59124ebec6cbbe1118c4480178683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bf2edfff03b95e9504292c2b5d1ce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149143a9322f541ddf07a17376c4086685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a4816304837635e253aa43f1062d2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6aae65d1ce46ec749a05d2079f15f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a91cc94b7549e20f12e3f6133460c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae2e50cb1fb1ae880b7d7cbabee41c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0917944162b06af03a13736c3a313f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7e48df3346bf2a41ae8abf1d4e1af691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fac0ee8253c3d230a1682c170e4558692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6038e8802938389a000172b922c02693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21d8243de39d1775e8b2c00341d1b8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbf6a9f164fd8263ae2105c08c2a49695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e279ea70e48807ed3d8164a233f11696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad895e6d1d351a096f062af76cb72f83697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55842ac4fcb58b60aa75bdd0745140698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064f360abe1b5b56ede95cf7dcc54f7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca2ee1d60f7f60625db85fbab58fd5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d94bb83e2d1d914fa0f9708fbdd279701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61b3ba9a2f2004b6fb4db0ff2ac4a0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0382b9c4ff3fd399db13a5940485e7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5da03baf9c44b139e0a5e771b9b61704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc701f762da9ac0eab32f6a8159443b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12051a1a9e346f7f7bcda26f297125c2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebccd5dbff6b04d16f2737185458f3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdafa4c7e41132eefc03c64485a09f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7ba9d7c18662ea54dff45ad7d3846709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e15a57274f3a8d23875467cd1c95d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a29a0b4c78a74192993781f269bfb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444edd804bfb4018308bdd5776a61096712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6c61db7d1a6e251ee9f43c7f5da19713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a489510de3b8866b8c8f9e5f6e6fcf9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82423566d7ee2253593986fb033aba2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67903a58e17e59e8db7532f251ce6031716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b2e6452b83a11390a916d10cc8b62717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bcca7ae4169f089ff8dfd963a12e9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4fe0e2ffd18f261951a862f050c57719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ac2aeee6252bfc17238b4439e5156720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4856e6ac49ed1c2d97b11574e5042ef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053e2610038b4126bef9c94a6a1e141722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59a02a512ad69914caf8d3ab59993d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b397a25743e33f4e4e4737ed166cef6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d26c14ae9342ace6a325e6c76229d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae373a2191a7986a40485cc9fb3d1db726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55008668c525c4cfbe3f60fc6ef85e4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cdbbe3364d6f5739bf62367ba99f2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbe0f194fbdd3588206e2dc56905a3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f23a3b256766b30ac85d3aa592b7f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efee3efaadd35283592734d4814e1de731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d69a4b3c5a0df2c4f2a60da4b70df5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee607e5c3f5edbb770dfc62c304144b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe03f23db5b76fec2a3282e505e430a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcef5d72543b375d4204098181eda95735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d43ffc717dde3cbcdb2df96df947f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e248435f8e5db8c0dda2364c1631e76737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c66957b248a9200e4c492de39c2db738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a69945a689f764ae68eba0388a36c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ce6e296586e43e84365e34e05eb4d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512499cb1603606a7036be94e1ef229741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b85c9b23644cfe2a35ef23aa0f2969742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf39ef6074a45afa75a54c1f72cf950743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153beb1496228adcf64c617ed948faeb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaea8a74898ca649495c9620b530de7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848858de8abf60f6bff9eff05799f04a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed55c5d44c0c8300725a17f198e727747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6413a775b134a6bbaaa8490124aafe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ec781ee0a6197cdc1caa00c8c1470749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d53e8ca2208b9ea64593ac089959c2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffd733b53c297c70984b2358b21dd5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14c37c0191f9ded2f26aa3faea1c3e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81592c0a6e4654c464dc79bdc123d131753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58fa2fcc4e080f568b50929a4d4cc1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5aa271aa37f4eac86c3fe7f156cd0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa70abd417bf5e0fb33f8bd8d4e4a2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777777016be306fca440b304e13602c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20eaa704d3ebb209bffff7627752cb7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090951214b35f9797f7c31159d55ca33759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>