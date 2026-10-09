--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69322fa00b293fa758fdc1fe1a208291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc198cf425e01d6c67c17036b990e6c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec50a65951839bc326222394d588d103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b53dd654d6112f8a763b401c8236a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38567ff17866b2bfbb7c13dca83511015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9912be3fc343186d5a6278b61d1c1c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac626216adcafa2f31dba1a09f4ba39c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46d7c4db813aae174c365abae3d8b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c107438139552014a96b15cdad055f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f43391977c6030459194e13dd951910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491f36bdeb5f6042ce44b310218e42611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a2a822abb70de23094ddfe9fdbf7312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823eb71fa68e8940786736ac825471913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fbc51b26a50edc09d2efa029e5b2914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff30c9c6f68bde7eae3a25f71758c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c7d90d7d92510823338e75d89608616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709d662888a421da62029579731058517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb948dcf63ce62644f893902982e497c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c15d2b8695d8b6cfa55eb4acd978719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fbc9871c01e90c24b522adba19eb220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1632ffc00b1b24f3988dad3f206ac6f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e2525fe1d1de58c8ce585c6f5a8a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75a28d0c2f5f90a49076102a12328a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebac46c6d774b5acd230d38f4981e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914509f572dc2a456f352f8cf577b0825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3b99757fcc00a03100b65bd7c025526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fba9027ff77ac14feb8ef684a57d5827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49739582ae2e05d0349e1e64d3d5d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecb002fce761946c2693e2cb2f710729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66651180ec8af8ab8cd618bba0b817630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82255ceddb3002c75ab90a39ec27762331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f506ce9019e6cd8c79710ed5ee74c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93b9873349e38b4b21ec062a5fc28f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb17f858bf14d88f5995ca0c4c441734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7432d73322b9bfba482ad90f8d1ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de645e8ac2444d2c3636f096f8c07836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ad87a11329fe7c0d9542ad53b6ca937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20fcea923c8396fc242376e04d138738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e332b3f2c965b28954901a9ba9a12239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a40a0d0a31e94db23b760495e3098940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93990b37e0bb31b9cebbd81a78d0ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60909c6acf5337878c9bb419b20fab2442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47733bf634131bcc50318364b503396c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63029c083b6c489f8f3895a941a88044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb878ffc49060e9d98d23c18eab9e0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f4f0127c0a7a435c7e25fae4a2e1846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e974d23127ac636cb63706e17fc833d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2806d7363ec69bf48f3b914f50974548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d533024ca952b130743a1df658e3049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d7043cc01b3dac94b40116a49706850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2160bdc2907e60d2276533aa1fcae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbcb882ee6a009e0376074b92184b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a85f26d5dec49448292e47012ab1f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b749e7d3caace3d0bf376cc79bd24d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae489db276220912401dedd26e86a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5633439af8c0f52f54d4be0902253e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242828f4b93b7a6efd4b4ee332d450b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66094495d7584cd5340f774252446f4958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6e824462988c30e0c3df95f174a7659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127af0f435c915c4d28208b8c1dacad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd779e60873b60b0caeea0748100aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fd389c4827e19d91b77fef853009d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84035418ce98087df2901eec7519436d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332851dd35be3be04729ae1e1a22a3f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2331251fb4649f7ad02945cbd91ae5865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2e073ce16707658e7dd6828f95a9466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc801a01c63d156553f15492a8d31567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06900ccc896046f8f3495be4a5a24bda68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fc19c0b431c8f6ac528de3ec5028869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9518ea7c3218540f315ba3206d194f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5eb84c0d178e592bfb0f750cf407271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe98a26eee322d58c71b86d77b02c5b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494850a3b9f470359a261093d5195b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129cb474221a5bede8b158d06b1603d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670d8b60405bee8fed2b7c8d244321675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd377a5493201b4c78948184a732be8d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f34cdebb654671f95bd70dcf8cc6f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a537cce8554004250c2ed394b9bc3978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61267b8fd2d1063a2796c9f7c198ee9f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f869fe804e4b382ba154bd8e81627f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13b979f22d9e12abf6953031f2233281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9a0e3387bd9f69eedd244d1c140cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef8a82dc2ffa2401b3c6d4b6cea94483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0731f82de030fca4d261910afcd8f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18dfa597bf4b33083df007ef17c37485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7766a83dd6808512d11544106d43ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaaaee5a1c6a883180df8284bc61d4087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b181024532252aa4c9644fee6d1541e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066d9c0250d7a2fa7752fef9f854c1589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be95f0e27711b46b954d5158167694d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca580f9fea9b6f8d2256f3f464288e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c076574272ffb46c1729c79646e9f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0141d94f9bdf9a3c7698baeb2a546bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cc107af62aebc06bb326f097e61f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2908cb777c7fc2cafbc5302eeed414f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536f6de39cb6048054a88659d7f3cac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72e72cc56ec5c7409dbb0f7ea23ffd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d16ddee3e8ce895a77580e37452e898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9244275f85c1da02ab283447ac9a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bc02538e593e543c80173ac5260ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f668d18b93124d4ee8e2e8032febd3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f689dca7a6709c4626fd962986cefa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e6cadb389e280dc88e3d613489a8d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c992e70b63da50d33a5c2d1324409b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09944e72091a7996a844b53c2f8c7afc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d2ec0b731536c70ec8121131d2c63106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406fbc2bb206c685d81f283e548771a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7aec289b36acf2ac6e135ba045542108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740b5092812524d81b3ca83b1998443109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b22d8c418ff8f6b73c1a5678c5c1f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b05c1b7917e5c1c26a45d113f9517111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c3a0c69b488e3584e7820f08cf888112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77c28d617c8777003a62f0fd877748113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6102aa065edf8a86ddfae9a47edb63114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303476401c845e744ba9db117015920115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc151276c466ff47e78a686cd1b2a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825c44a6979f8058018a09c84c6116a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c112f5868c35c571b5cc3256fb0489f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f912f29b6030faffeac71618427b47a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc41baaee76d43947c529968ae03da120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf277ff68491aaaac6dad48716fd542b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af61d8c2f24022e38ccc78b5de308a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee2a8ec484fc16f4ebe896451347f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f6e7d68accc6a87588f617cd223e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85eb8e6437e07012eef1d429f4d65b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb5f567bbd5efde8121a7f6fb27247126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99e23ee9b9b3217f5011ab374fe7a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7e1d311dea90562522dad37beb54d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f4048e447ac541ff807b804c50982129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ed30fbb10697e9a995d7f654260e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a2eab6d86365d21460ce7081e6bfc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a8359102d3657176146263d5b8020132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff7ec84209fa6ef620b95b08714b31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f43579c185dd1950882169747865e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125b31554c39e86b9714ce8c2b98656135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c9a4df2d10d3c05a9eaa19c1b7415136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9c9968597b1806c5240299233f750137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58072512f1cb4a5d0a71c6d0f4609ba5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73517b7e17a3470dfd6cc0762efb3cbf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314c70e7761afd296730ab64209b824140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfe2e7a35e06ff3b054dfe8a16cdfa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561072f6eb6ba88f99d669aed3d18218142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d2e65c9d3b9923cc3c4908c2625e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadc6d06e19aa456d7322fe72a6aba5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd32732040b0b108befe6f194d0ae1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0111a16202a9a95e086ebe306c7dcd2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca2bafe2776a67f9dd89324c8d8165147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab534b3f1cb2af0a6c6688eefa3541d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5103ead360c920587a2f415af4bec8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37986b26bf563f7a5f3350a39068369150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816aa60b5b4330911ce8d0d1c7b07bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931086f9b2bc18df475ea01de6ad47a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61a5f8bc72541610c8f94138966a85153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514de96246ed082312960eb15e28d2c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a84c8dfc7bf88631b63d4281732c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5d97cfba8ef6ce79ee82d485719f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfff223ea6e442cb24c9c3f252c9f12157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55fb3100a5f6e842e02f56b5e7b465158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69016c1cdd89c62fb68ec5bb0cdc92a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c58286efe5e0dc75de84dae0c3512160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2886605aa7cbfd639a8c6303bc11e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41041dddcd82f83499d92d6e8c5ba0c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579bbc9701fff9c49be8f16a26bad6d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d006328fcaaa3f7d0c32e0df9c8277164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e382ccdb7146b87afecdcad0df44026165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799b163f1f3073cedc90ec2a62f95c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63227266207e070b2a85ecdc1ccdc63a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f249ab1a9a23cb7928e244fb0ce526c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5b2a09003d74f6010aac1d20f36c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cddb5073275137a1d681aafc98378170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22b2c08d1669262280f45f8c1175d0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e248504c18fd32d50e994c23a1313f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa615af0f9412ecf040097a8d22ec481173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d6b1d3177682cad9d4e5b6b4dc7ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5135a7ea1286c291b8f483e21956bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbf7eea1780e7e51f67446dbd60cd0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcbf39a306bb21f0ff4ccad7d85887177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d363b2f20ae8a30349ceaa73086134178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776d1dceca4ac482eb9788421a58022179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2388e04d210fdd00b017b1ed56519180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283f8f65a871d012ede0508cf98fb2a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2e03f711bcb6ba18981376f736071182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c35f9bc6582df6832f714f6c3732e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ce81bda68a5dbbb97488b43bf979b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b210aa01544fdf0b7cd2cf0e42e601e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cb5a3654cf2455040dfc785afb70a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286487cae366127b47c0197fdfe8902e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3df5b4387cb817139bf11948d6c054188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282be669d0e62c5655d017450123865189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f370d4f050fd5c9cc407c21ed687a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747c3ba8189ab20357e26371ab47414191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af69b994e12abbb850356e11302fdd6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae820c5657c8af8637541c10cbcd9d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ae5c8849a6b0e58859318649f6a85194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1649c2bf4305b186901a073bd483d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d39b0dcd193e57c370a7bf0b5a31c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a52e511923c411f9ee9fa12300f485197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f6a42e68391f648e84aa3e7553f45198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73723e4a35f84203a098c058a74a74aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466c63411a86a58cedef2d1aaae59c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50033cf4b52bff8cdbfeccfa8b1b48fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8125381cd593cfe77dbf71a9c188855202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e60293ebfe54c5e5257b663f96badf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e847a1fea44c875a1d557ccf59831d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5a5747c64772e3a4be7260bd566cd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7a36aa3eeeb85100ec259e3f73d08206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b9a3a31889ed27a1ee7792653e963207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf925a2fba5b6ea4a417f3ab28de6d8b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b7f42123b38109d85b6e09dd8e3df209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb9638978e30db9532c48385382793210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46dde521d91977ca9ec2342596b698211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422ce070a6a3b6f29e2fec79329427c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836548862f1fb8b7d58d0c5a5ad5a9e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f26f791dfae0e75149cfb0b8b24ac8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f48e7814a0489663798aa22ca64a46215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c8c3d71f11797c7c46d9cab30f05b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02491f338b75e062ccf83bcdca7b1e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90001e7a9c7aee6429294c6f2d9c98218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554a9cb2e9e892c36a177731ea9bf77219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879705a9eb331b1f3954673916954d6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51863fdceaf3053955641af5ee7d74de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3e39799923b127bca4df0238dec6f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796670862c5822a0544f0f4c95ca878e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc7a8ae523c36a1fedd7e7f2505571224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723cd2c7e640611841bd9202d62e814225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97726c37132e9bf28eb76b984fbe4a8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f837256d20fafe5a51704e57525fd4a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3b124e206b1064da08a8b7a36f735228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a4da2061f82a805cbb6d042ea7227229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111f3caa059ef61bfe59ac25331ce55230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a0a474173b08b18ab88d2c02eb064231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4034f024a3fd5345f572401be4448e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf9af975142cbda4b239c7827d341f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05830e11f1b830c1c8e722aa335f2e7f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841363c5b18c54c8eb6d390f0dcdab5c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242819accfb45cf7ee1eef188dc2421236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55c76a55afd38d4d3c480f1ac5a931237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dfa49f09cfecd84db9d69e406524d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d3400cc514e539d2cbe36f17e01f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d8c67c4dc79de37cf7d3ee752eab3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930a0ea255b2fb8f9b0c4b0406fa1d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b177af46ac636e9aa328ba94a9b1d4e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55a040749105676ff8d75be0cfc64f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445ffeb9e0b36913b9806afda346be4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c12e56f00e43e488c4c4ec8a0a387245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6ce04129af0d350994fb06b469d76246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d514fd00fa5228235530fc45f5a56247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724b8d889eb7cc5204637bdf5cdd56e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e4a8473ac09ce31babf6218c476ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde2368ff87a489e3d96e2515dd661b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a7747c6f8da6ad54c5eb3346c2d67251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92a199bc87ecef1e3e8e5413fc25dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e71af080cbacc9c255e24b8f9a3ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f383f0ba4d665e2d43eca196c310a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887922094642c19d14f6dc80a2ef20ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbb0123b1f1a39b864e035e58da321256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e18e7f06a0fbf10bf1a418c00d3df9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323e043e61ccb407ade4703ca38a4fa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c8c06e80e4d964db2917267495e79259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d848ba2f99c0c1b44c4d09d922c83260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0f0debe2c1acc2976a3a97019e539261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6be648e81fb158442a31d85a93c50c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdde517ccf76b8be3a813c9c370d685263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca5068db4d6d77f05b4eb906405a27264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45093670902a62080c1b0c8ad3a8f6d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446ff9ef931171cbc0500e27539097d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59a0b0fea4bcaf87e11f00475194e6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebc94f506cb1aa762f00916911ac0f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b784096ce8a04110b3ee1a4dcd94fb3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490470693bb21e3ba88366adacdffe0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455be61e133cc5934ad0b5eb40d5f0d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f69d2563074ff0a3cd9fbcf7101ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aba061464ac5e1131add2e6bc36880273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190934336d55d80ad4a8a229d7074a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bef5f0073d0ab2e632c92c3749a69275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5328c569df9f85d9ad0cf5593919c7d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288188b65dab9bf527f40a8b947b5a5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a94703b6ad10f462cc067061f62b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84403d9ce17de49276082b58623667ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971d3fb9f935aa3645eedf34e695760280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57b50f38275c28577cd690f211a75f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cbdb3390a93b0ef9a3e4df9d26830282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4b52ea49dcfeb9f6173ec6c78c653283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f909051a70a94a387317bec4df527f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f6f659710f87d7c0ab9ea707d1fa7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59506ba96772c1f95dc7251a536c7db2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b292a384eeac3615dec27879ef4eee5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b427e6f29afe172fc7eb4e31d39c9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623b26e2a87614e209440d28b0dcb77289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689514921d1b7d43d5facbc3304f540e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cc5153c9c93af830d35624da7ec8e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6866e38032a1e2a57bdeca3b4d60f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dfc73360e1bb9937af9fb9f1440a6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82913e080241c838b57de8df2d9c07b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132bb9b3c5443975810253e96248aa8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace30bc96aa339e81744996eb07f794296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa032e94af67595f0720cf72406cb537297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522ebac998dc9b3dc5667dc9bbdd37b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cfb258b09a0b4006c47eae3178a3b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60785fb08882a64e1e4b4407f0c67b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b25c958a6ad90a8a270a5f98679f52301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f25e386d0a4c2e8738e1ced5146c3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89047991c9278c25b99359d469a57dd1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abf885cc9e3faa2a70dfa5d82b9d16304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f96bd63df3f3a232da37dfbf6d4a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cbe3921a47c30f5956f0baf55b9df306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f6a31d4ba549600dc4ac6a1a6bb6f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38f147e0c63e798b9aad64a95447de308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bb0f33d06dfe0adc08919ee926d0f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a73fe9d6c75368f6dbb42d26ec7dfe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb433481b136d04fab1ae1d6f263394311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3dc2e22027633c9b6a757f61a76ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe457585d442ac148438ea6390ff49c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118c4a660684ef92feb3cabb219df86314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107a448292b8c04bd13bdec37dc79d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debef7897f643a5b5e2b3d0c8c1e887e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d45caffdcff5e4912a810e1bfe32d5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a54a6c13cb9c03feac8983dcd45d9f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277525601eb6649fb21f8398434f931319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c20237ea078d96bee6ae88bfe60063320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fef05d6fbaad16175bb5f3950d17f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8f01715cd113ae9c799bb8c6ec2b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f907c52ccc33b456b87b4199f5c6651323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6547fc3fa1d1153723f8a5b081d1e6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecff345b4a557cbf03989cc9fead54325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13434660ffe0543e96e97cef8193b4b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa090f49a2aeb16754ee96c88366524327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09154eb634eb85fb2a3e9030ca252fef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e4dd945acef3de701ecf4a3db06eb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab142f26e60d2279b296bac36d0ecd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd05a01a82e578c85d11d2ec6ca8b03331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029d499ef383b9005c1a8d56e22bafd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d734c48db1f6ede1beeda57159c04cc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195aafcb355aa34fa64238f9931b3b95334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf721ca44141fbdb4cc74662634458c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9820c5e4a422d3c76db319360e6b25336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522fd27a98b0e900b77f8467048fb56337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972311ec6c41434c1d920666213efbe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769503d333ac0b920eb5f8d8c20e77c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54372a3c70886f84a88dad0014cce26340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6377ae9a7ea70118f597650a3402a75341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388eceefd51fa929b0aabb5f45e5c0fa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcdd1aa1cd57d9b21815002b9365f3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eed0524365753ee710316d8756904a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d8ba42423eb4a304f5bf574af7f4f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896c93519dee38f5bfd1330650afa45346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806707ba4afa0da000de813726e86615347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4daa01fa4bde8f6293c7e2fcbb61d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd49b94f899121dd473e1fdea659dfc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f0e6dec31500a8f2751a4eed43b8c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7238b80d9ea36905a70dd4a7d3b0c4c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472079f71d8e4c1686fe038621caee25352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fea9f345dd3e9bac42a2452fb3e36d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b58afccdb65ce7ca18cb186ddc40d6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acc5a62a61de6467471145116da995355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68172880f7652ccf288b3a0f614ae41e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba3792ab9f3bd8cbecf9d211af0c05357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f37c791429dcd04dcbda25992177e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded66e32ee62a985c7b38edd7a5d5808359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a47b56a17eff2e3f797b71fdccc82360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504e8e3d544336add5471320e323aa4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736dde10ea7d4b32211d2a98b357bdad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec591bfac6e806824e8bbebd7048b6e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c522b84c3ec78f6c11daf2510153d2a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87daee329d8c1b335eeb0457be7d9b82365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a80610f57503a1d8e6304ed8087ce3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e249ba5e6f3b84303a24a61359cdb2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ec70ed94fb2696d611291c242a1f6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bafe55708a149ceea432901fdcbfd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5e51d18d8a8b159170ccabe6fd24b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c447ed5747e5e26500946b0980531371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fce7588e07e1aa4d956534654da4d7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f6be7d55b1ca124bc40fc47f295a4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2064035ccd104314e89b635927170a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc715200dce0edddd20646f5b27e8f47375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b115ca64d30d108d270a5538f6157b1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8ac48af6204f90d6805f358ea74a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a06bd74cdd490dc37bd8a4cd45e6ca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5590b8421c176a6e9d3bb47f3cba0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f1ea76b5db3b5c97c6804e1216ee8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff6f5d62488baa0f0a5dc62d39321f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb40992cd412f08f3d57a7c42b25081382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80721eebcc6170e467f7d7c3038d24dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d55ea10a88d0b4a63d72b89ec3e87384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b013564f4798375cf08698eccf32f47385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbf33f2b542296ce7c04021e6d303e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b556fec5b5528b1226369d4280869387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3ac3740ccb89fc021a39837c13d0b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa6071c16e1782982e22f54b184074389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8889e9bee800b991a17b146aa4f354390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb3544303db28c6bf2cdea8444607d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7628fd365a2204c10702712c0a0e6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a27ad187a7317f32b5d57e0567796393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f7f3520a53a70014ae74d912a31c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54688358b62531a4ec4c05e550abe55395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c7e0b9829fbdc0eecce36e22fc765396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6899ec190badb7738c28c69edab2f7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca502b8f8456e2f5af350f16e5343e80398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340ce25d1d8645cbe395cf03a168563399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a998d82342601cc6ad4b3266ea4467400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838726aa0a920b650afb125e2d1208a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c702b9d17bbd2551ddd215e3ad4d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcee8ad5ce3d612dc776d2bb1901437403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048be366e37e155de59631a2f345418c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb61474e960baff1f1ecd3f55764f9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51fa90dd68304d9bc61c6fb0b8d092406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bdcbcb12c11354cb6da37a957b8f7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447b8b5382fe3af64e9fb2d0508b97d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046d48c1a7fa90bb37891b11e359ceb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee9e6d62b7330bbd068a928319e2dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b450dca6f0533d5d1f7aaa6ae192c3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cee97ec0ea283fa64116c5c7b0d6f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfc8e45c7b9c182487f74aff47d20a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33e3a2b36c7306f1977f5f5b5ab271414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce7a20475e1527002cabe5d71548c9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23c727d3f077689a4863b661c9f83d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da04f6f9516fc7f00e4b774f4295bb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eec218e2b8ff31ff7a7e7c695966ac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2560b8117c3dede0307d12a9d43ca8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2622446f8942de59c95eaff987153a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458721b748d633da1f200bf6e450666421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588549454a3ed0c1ce6d5e73079deae8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04def34e7582b67ecbb6f4478dd60a97423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8cf8ca1f96c47c9aab230b9c378da0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417d20f9e23b5bcc093dc9f5a65b463425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e909faaf111df440f083e53092d38e0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835798f0575a8f9adaf73e96e30867b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e057f278518c6833283de1704a7b2e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b88a5412613d8b769a364329c69cbb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4073290d9d41860d1fa38c629e3b5df430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8632e7adefa0417f56c831bb60abd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546cc890957cb484e0d61e805feb0ce3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266a4ab1a1bd23512538629f95a273c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c2cbdf69c2a18010e59a2ecb6b10f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c913b4623caa5c9d3796baf1caaae1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf65242d6d9925b8afbffd9ee3372aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7674426baa1d3af470796f59d7b1a20437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9162bd0f3ef2a2ed3458b0a9a364878438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbefe6a12fdafe09c6f96c4a629c2a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9c41cb82c3f54cf8fb49b0f04ccab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77be4b81282a120b68b56840e4ff82b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77905c986f15b7b6e3b52e482e53ae66442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246e827159db73a7c523c03775bc465443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443faea99fda2f37a470d963306c9606444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18122c63cc14409caf6a62a3ac45e9fb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30671b3d2379f532c1c84054627a95446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85df02a862e3b0c98fc447ca592f49447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b98a15d69aaf427b74a482d04607c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309abe1e11e18fe35472bedca890f814449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb729ec8b1100bd798cf031ad2b25f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175d7fccc2bbb0d47093f8a2056dae9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3da2b941779167ea57f351af4604c0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd257ebf6798e6321455761621574618453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a7b25889c475295e5eda39d237676454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184058c2a721f59b161e9287ec981bd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f0f3b40cabb78436130b9c2730119456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb007a2f8287e61b370ad922c00e7a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d885bf4088dfba1403d74a1be5526e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbfa2fd34e77f68c8b12778d4365e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65c33cb0eca262e11d7408e3ea8ffb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5a5595ee0db4ac4134ecca779110b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd6aa354a2da01e55a0b591112de7c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d72d8b4c94ec3f145d16c2a1e07378463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820dbae879d72e5ad29b946662f7722464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd1b83bb23b7549e6541710a2cb6fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e853d9d61361f3ec61a51cfacfad43466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcedd20380e83d3cafb1061da9f5176467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a9e3fa568a571b5c3db072c93a902468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b748739205b6a1d015d6205758e71f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bc53d6770d7391c0275a9ac52bb86470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51238ed48adeace67f3f5199ff3506c9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bf4a8aa6bdc2cbb4d7d858540fed0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6e119ecb9608fd1d91df85498a30b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b085bd628dcdb5e8a93ab98907a8769474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b0f2b5032d0dbaac9f76e81d03d87475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4dedc9d3ba18a6abf809d6737778c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5237fb27783d8dafc12cc76979805c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75e724ab203db692108998ed64f5a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43ffe55b6a2e778ba32c46dccb45f0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23df4dd77521a2b562c9b001ed4e09480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8bb9c4920afd36bf7bd8681c766ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2be8b5054bafc2d659c9a2ce7aa4cc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c6746b58d5c799a57d1af1e2a218a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5032798d00467af2622b30ce807cf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c471129797a044020fcded8a85166d9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cd454f008d0556ae96a42d18f5600486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e5fbe0f5b0d96d3ad183d91b0d2d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159f48fc7d18e9828827f837abf87e5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44484a9f17e4c7d48faf323ec67b4f7f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0930bdcfcd7b71a93bb8f6a19faec2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdabef20ca13e4a0c2a85f907317fc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12f9d6b88e21a3ce5f988255bbbc5c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d376833faaf6c8204aecab694a40466493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c9925fa7ea33fe45e7374fef093a0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e73df82fa7f469b1d1fd43f34a5e2c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0364445d0b4374181f740743df8cb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8f09b32813bb80d61ffc2ae1c848f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207907f8a116ea8106c9469ad3a376f1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f497623023285ddba5d0b15782174ee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c894f8ec819dbae2ce7c3fad67c2c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c95675c86b58c490e4b48ba5c98dd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64d5d90d0e17fb064d0b18a9843f1a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7637851b91a18306679598261853ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51464286c58cef566f814b5c79e5708a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a2bb619fd03b3d01cda23fb6ddd0a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80373a4c5bc80c2868906e0f1c7395506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178801e12f752b6490fb414f58d3c44507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924f5fb6f237d40a47560d603cc4041508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a4c955773b9e31f18ffe8ee17cce7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c501d5acf9cfa9931cbd00736502b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039bb2e631a70e4095ccbd1f94ce770511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53bd541872a4bdbe181b837db030a3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5fc6d0c5618832bc8c10f9eb7e6dd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed1370f129fa4f5fb658e0a4704e30514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142eab289795f7f300296d411c501540515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b79ed9e90b1f71f112a30cf6d1a41516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f40b5829c443ca17583de51b5f0936517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632a8c12daf1b943953691da46843c8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bea6b6fe355a212b4a0451da19edd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99503e60de2c826d4310b94e2bfdb500520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e53863cedb05bacc5f700de342098b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1873a4463e97033aba2b9bcd1c89cf3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336d1dffa9c68f941a0d9db92dcde02523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479101aaf1c7174d742ee2c0c25432cb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf3bfc5484caba182138e398d82b26525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10afb193e4fec9a0e5d4546de9fca0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252f29a6c2ad70fdea1ec5202abbaa7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7727dd4c5b0931f94c9d9ede81a7ad528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151237aafd93f51f090d03022aaf881f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a53764526d5d7bba9ca83d456cd67530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57735a7eea575f06f2ba1931bdde7599531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48720a2dd0913b6dcaa667ce75e2e1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460408c7a0240f46ad8819002a20a6b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d006e7dc6cfa42a580d092026d1a1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe66bddaab27678c273142e37ad614535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b079f60bfec00781ffa703bfefe3ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43502ee0fa24f4141577a29e3ab9e75537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc4285681479474555ded7ac433ea0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbcd2e8ea7d2e9e18fc2daa8a1eaff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56ec24ba0b212a6d0a8d1127669d31540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3105526ddf42b1223870559f404e49541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd8317529fa3f5dfd290d0eafd4c11542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fc65e328de6e0d6d6116860ff4fad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003149207101fb740ed701eb7e155cc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2a77d7825078dc37d3017014ce1e5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cad3dcd1f03742beeb12859232d883546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018467cde16c5e353b66a5105507a93e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad62932995d433f3cebf4b25664787548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21cf84f9f1ab296526b2c2b2d48308549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b13cf7e8b345da7d6308bd75cf8aa9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c2f93c801edb72f5be1f2911c0aa9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7d3cd6f36c63027c8bfa292a37f91552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4a94c1f9a98d03c9b6e65a797a452553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f6997be8b888a1f73fca7b274f35b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a8da356eb3f4e466bc35fafb2d5e1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e74f3fb418638422a33b3da5f80bd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1dbfbeb917a0de7bb5033d391ccae4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f2a42f73db1556a05caf097458910558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b41bae54b65b5c26c27eec67625ee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccc72671e0389c0d900a6b3f63a836560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7db8f149f997c8dcb42a5acc5b7d24561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005245ed30df4ea915ba93a7232b61a0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c799a5a6425ad69ded72691b13827d5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ea079e14d553017a168207fc0d545564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1b8e14ac9ad77b80e474ea0fe0502565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e59fca763ef1ceae0670946cfa505a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d85760f2f1cbb28f5081e6b4aa7c4f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22eea651da43da7209ec821e1fbfa4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388e6de5ec3e757ecb991c0c7ff2577569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a8f39ebdb65afae4d5ac73e5baca1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27e047a0de6529282cd7e7b796f2cd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f887dcf9c5f16d24f4203ca8a4e91572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931ec541e2dce1f1844a71256c8a3dd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d65fefa84f61862151d201b4553deb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a7fc36f3c8b0b5800d61d5b295e5f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a04e7f30b6227dfdfed76b4957093576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10b181cda1efc165dea09d4f4d4143577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb2884c354b2ad5631787bf6fd8b53578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f26e87aac41a2631f93454d285513579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e00bc3f580549a4c692fdd2bc690be580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e29c6da8e6614af318b00bfae2652581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5534af47ccc2fb1fb329a5c8679373582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b39d4eb7229f7e8c4e73ffcaed82a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b5c338fb891dfe0cd587577edbaf5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a18554f73314e61adb60e11937fd57585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99777361d5f78529ad712a3fd915c242586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd042ed209260635363cf4c53407869587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23aff3e6191e53251dcb063d21bf74588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948a28c0859d04988f307f88d6ea4f7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26171e0c932541662c43de23af8f88f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b212a34a103d8c340d3047ac79625d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c844ea09e1831df1e00ea5067327280592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ff7b6d57f4825a773ca1cb5814993593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c484e6eb9bddb9196a6d86b1373cf75594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94830b84a9d4f4257052fd873693f492595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0769f649c601e88cc14782d82c7efa0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1977c890b0883052ec22bc1f5309e32597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a359fb146b7d8ee166d46df7ca11f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac196996be1548bdb97c9b005e46cd7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34148b23f479028c856d8cdbf260da600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd36fb69c77e0d682278a89f4be9192601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e48cd992a58cfb481ff08e5381901b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f0c152abb85b8b2316d549af989d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241882ece5e0b0e8b3984f5b8dd252e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db77d4049d0bcef16ac20aab3617b2d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3beda14ab2484e8dad251c27c0d2f6c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31337e3e87c288e84eb1cbee1358449c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659272dd03fd0be0f4fc10997da4279a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f8244a399e0a31619225a016fe8a5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a5f8c21ad14b6324d2ed7f57995c6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433bc6e7d7559c944aa0a42284a66db611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761a19c19d8d7f60de2f08a89f6698b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d8da4540be3844679a51e312c5546613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108232e7c22f58d48d30ece80475ac8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b42c726507cb6d2a66f2a35cf8876615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b7fff7e43d72c9bdb654dc65ef856616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2a347349ce966cb0b7fb40977303c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ca615c75db251efc4a9d28da08397618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7a0351198fcc0f0bb93b005fb9322619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537298b6688ddf0b667ceab5e9897f4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32ac5b5553c9bf9408ca3fbb0ee4fa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f622848ce86fa3823d910815067c7cb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43a903b98984cc245ac3c5f718780f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88fbe6d8a066d28626b2170efa30a9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51bc92396d630b3f157a5485ee876c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d654758e1524dc664a18f0c76467089626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c5fa3eaba7267df24f510886e0a01627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d434ff006c7e5bee2ef33b9856f02628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e341e969adc43a01cb780ff4c6712d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc24add6a630a19c3b6401cca1a61ce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5701e95f4a73c3b0b778dbb870921e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2a9daaeef59aec04fbd104cfd9cdc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fdd028be7ac5abdbe954bff4dc790633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4194251e618113b3d58e9a00056b1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab212022aff36114f6d200471100e32635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a12dd06fa43e9a3087412b849a8390636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443bd6c3f1a7d25136135e867358553637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298e9c8612413cc1a733d8499c78416638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d93e5a2ae91273b6e636037c1f36c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978cef4e717651c256dcb402116746b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8337681d9e00633ba2eb5e74a9f8d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be8d0eea4ccf71c1dd481bc87f169f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7850836cf29243453a8ffcf8c8c108643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f1c71183897f5ed70e70a250baece644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d85c28bb771a3052824b4a8433068645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6e20c5f70b5e2882a98a0d7db6e0b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a3bc53f0cbdf34b0dc70189bbef41647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76339eecfb11315bd857c0a0c480759648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186d39c4f798c5c0c6e70e4183e3a8f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6cca903b5c9901a50f070d8fd4de1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec9c5b593582a667e02d8545774e32651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0db5285b2d4d6a3c995041c4b2c15652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc567fb7f163fae086bf03bdb585ff5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba8803d228ff66af305edf26e4b1b2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f693250e5ee4b838cdfca6d1e2c36655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77affd72ca03e0df342f959ee048b872656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38900882c5769612fe4fbb6705f4ba0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f73e80b75d3229c6451219486d166d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ded6a480be8dc23ac0ccd92460842d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd9edd1a6f2e5c7e37043b5506b897660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c38c99917c86e11b8185ab14f4981661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f552964ab263f5f9539d069a9c525662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376436aa1184bd686f231a1f5cbb39ff663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02028de6e5c8d08d37a920e4dda0e9bd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628ad1edc77e258ec1ab20048fd847c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c66e434b82005819d497c524badbe9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9fbd5047058b6765c4cb2bcbc569d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1055d7f6688c728929e4e56ab1457668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3e85d0382a24e30ccaaec4d0bfeb2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d7809aa0e6cedcb16de3309d9b408670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f86313d8d307c83f080bebc6ad607671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820125da68944c04d3cb5fadfd67029672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c769606ba883279ee512c177c58a9f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036a8e1e24ecea84b59d787cb4a09f1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fa965c4cfec4b1dca67c3081e7c24675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ead99cbd3ab98f0846590360a13f29676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20431f899b58ae7f640d1676a11b64f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0de4ad5746c9612875a23c88bbaf7a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bbd8b608152b308112840833d386d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381d4f7b7bf45a626a6a6bcdbcad435680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fe678c23c48ad282599e473705968681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0ca979255993689c95361d3800ea4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9075f1e94f1cbc52840df9e1ac0d0f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a2703c476de01e0448eb6750372be684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e83f089e8a3ca63b3a975024268db7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391da92620f80ec59b4817b656702c79686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee524bb505294991eeccec38ecb3a167687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e900a0bba85525f36085c4a82a48ea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f66da9f9ec42df6821b978b3febd8e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16434440d5b2abdc286c9d2e50b67e13690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13b5b35bcb300acf83711e3c69ce3a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcec1b0cb8f16111a232dac47b7757692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201406b0fdb5310e9bce797c14b00ae1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a192e014682cedef1bfb2af465d1c8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b0f98b82da0c3176a3e381ea2eaf1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a624c16f660374e2c062550e6b5dc0e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93ea248bcde74b8b0ff501b03ee46f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7267e1652583f66b7a0bd31452147ee698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63841c1e4b20aba544570d6a1d55bb3d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a2ef6b9b987a2258633ccaa41aeeb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d6e720b8d150c77f0c43bb6d4e49c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e9fc2fec30acc2d7e636e5d00e11a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e7ef0630b6e450536d06bf8b7523e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937f95ec145c6110b14dd0af28c779e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c403ca08150b9048a550786651ac0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edb474ec9f059cfc2bc2011e66d0c6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c67686c4bac291d31f06ca9b9ecb1a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c54f0899a33c119595f9ad9510d93708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea2ea4a490d931ed558af9ea80c8bd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245173073c7ffbc53b5189caf3996cfb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510157fa4f527be231404200b964aa4e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f240a30284f2623649796cc5456fb3c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd74f2783e5492668ff81afbe56d6e8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c047b3b04ef35afe7c904d91779078714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78259c22834e0199615bb9d219329141715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253cbc112da149469cbf532bdccd70e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2154df071031698486859a3e1104b86717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40566766c21cf91dd2f89cea29bae4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b845ab457e186ca9661f5ea3dbb530719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f26e7a65e5a6c1626f9c205529069720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f25a05cf197e56cb70086b73e0ed5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f96645fb8c6e3e78889a909f0a8d8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa9e2d89c1b91639c00736d5116010723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7e07bda9b45e3ff00db5ebc298bde724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b08889927a87df08565501e7f7dbd0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f2c2135a44bada07bc3b3319ad64c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c454c4bb07c1339c6cfccb9070f975f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2163ed9af4a4b3fd46a628064910b2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c2177b7ddcd716991a3e4d6aeea8b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08cb8d4b18748271403845cdc48cb1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40455e23be5fd0d86f31c4ac96ef2dc9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddc44f2921a8c9b897d51dcd55759c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e58648ffeee63e0045868178090e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd295d57fdda15e0af46aa66e9df59ae734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fbbd09481a563f4933b0d66de8a02735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75993ca3bcfa205b9ec808fe73218312736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdcd9106e6ea6eafc468a7047c50f4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea2930617afd4ca80cfd6d0e7e2c22738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32272968bb475a7f86d99bcd0ac8d094739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5b52d27b01e35879880c9a50375e4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4c088129b598fd95677d5bcbe29d9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865bf30dd0d8c7a6fdf073541ec20b9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe50b84f5ec39ca534b71b4730c968d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74553e2869a7713ab46ef16ef797fc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e220107a2d8f1ae3eaeb47aaef4a52745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68339cd665b927b7930c72fadb2a95c7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7909466aa1e34400db7539f8da7d25747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa64a48ea9b4245404a20bb15fb0e3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f11e0b5deec2c22ca3db92c8127e6c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980105c8db669883a4b7e68c612069ba750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfef0024ab9467b454a9cdadb7d1aa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05473e429f7fd481ed56692e69110b7d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50be25f8cc5627c2645ff42ad1f11a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37e728b2f49fb6c70632c9047b6e15754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4349107f4c2944f189fba4c48e42a4c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e46532d3d4366a60b0ba2f0c6989d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14553a82904b08cd27fb3033cdc4e2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370881beb4537f1c738077195ce88682758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745461cdabd153e7f22acee788b35c03759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20982bd5c2c150ca0484387f91725a121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f317e4cdb58d7429528962a92117ccc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3612f634a88256c6aebc38bc191f3953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c0ce5f74c7199f08811222d7c22354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3dad2047a24a7fef19fa84dcd6ad25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925b8350af695cb623ed014ed0612c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76e4e22c8d7131dda3c6c0e6b12c627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59e00f06188cdefc1c4a91c793d7598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ea3bdb30fca2373a8efa17e5fb3589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3804151f3cbf7e130b9c2233963a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4e94f5e4b088ec7667079c8e06d5611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7aa0b39d63c3d43a67857312c4c5d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc3417b76d88a7025990c623a21da713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8fabd5f1d4a6acd39c1a0beac36d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3dd31c9853062427033cbebbfb19e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c09d2e4126620d9868bfd815028b5716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddd5ea5ffb67a5562ef660e9579f5b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cc37d1922fc772043a8ad9ce2276518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdf7597d805c455cb4a216c4ff88ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538654da4d99e9ebe807d37e27f655e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ac35da2ec185c74057f483c8ee22921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070aa7ababdfcba6238aa06b350fd63f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818476c3735ebfe438667eb640950ed323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa2e1d5b211e993c8309b92e471bcf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcb98239927374b11a84273e02a81425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8e32b2beeb4be885c4dc287edac8726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68c3dfa468f1b7fa05152bac2b42f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b64da4ce3cca80a19c3e8e486417f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573add3138d98e17796b4d22f776fa3729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e953fa6f24f1c9387d99f1cd85978630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eaceaac769fde9f1674dfc6e110e5631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9f8bae312b06cf4b866ab7909671c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9ed60edb30c7543bbaafaf1f5d7b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0095e2d3deb8fde4c6a3c60b9de4a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953ae47e7e05d22ed32664bd61f5bc435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064b8bb13826e1d5a80002af84d939636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1662d9039afaf719791e72aeef0f11c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc04396f17348d3011da034eb4f35338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93768f2adbeb2b6598422e5b93941c9c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8065fe69740f6843d380a3c8297fb3540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cfb8638db082abad1a1fb6811e99641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f76df6d76818489c9699172b37b8cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7eec9ad4701339fb809283d4222c3243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815f8c7b8d090de42f6d17a43d5397344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84487cf25181121f4cda427e832a8445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3a4c62e36e2cef7bac387ba71ad2246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad11385ab8c4e29226cb9d342866ea647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c25a52ede42d566c288efeea1f923048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905a8ac4ee093ee50664cb84f170bcd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc060f273d9ad499284728ebbafe87e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43a8c6766216d5ef272a3e0b819cc451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177073be004bc8cd8a670118ec1d3a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da42bed862c00a6e7e1029cb295447c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7feef6b3d08d1d034bfc1ec8cbeb454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a04535bbc4ab48de9e91eed4debb055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff09793bca884657a8cbe7d3abd76b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0740bacd314256aeb27ea01c54090057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0662f83b3186c0565cbbd5aa7ed6d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26908dc8eda216973717c7efa9c94c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8284157e3af09befd9111b6ca3dd46960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5d343a4f3f598f4a395818659268961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d356c9a4be97a7713753d78bab252b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784ec7a86a8426754a4a598972cc44a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6632eb3fbe8d165288735026101292964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9966e5173dc3bc1388708029ca769165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acfefe08e0a64dcbeb99dadd964b7066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fe8c6970c4a123dbbc7440c870ea367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecca9d00e042df78551c14a0753be968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce86a7fe947bbac1472304758f7ce5769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209795c5370f9aa878c17ed7e4e3406970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9c6b04e07a9bae581175dcc53653271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30dd7eef1e6499cb4b980da734d00d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e0d05ecd7efd589554eeb540f81b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c41bc3ff1581963fe3c21b36859b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe87a1442ae34927c7443c395534aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1854d98fe3a9444a7a6f0be2fbdb076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005935332a3ec2ca8fea9fd3376d0ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64e691b941e92f64a115a401c604d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bbb11b5b86674fbbce8e88636f22779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f72a30127e649599b59d1597dc007780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b00a6a90247a07287c090b25fb34f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abd74a79257d58acb0861e1dceb0b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7affe802b6c92f420856ef72aaf01f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550911038b1266d6b1665347b0e681684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a32c747d27d9b75cd3aa29a2c1007785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe29c2aa89fa53670989ff0492791086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130dea59393634fe4e4f3abc6d7b209387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46372b1275aa873676b296a6ff029288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3472cee71a7c027bf2abb9a637372e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea253777c7eeff830995262820eb040c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9da9fa96c749f34ceae606e88585e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777de696245230a2c047016b865bf6a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084641ac4f5fe62f6d1a4222443d40493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045011bf54abcaa7a7e3acdcf5e8697b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a349aef50a6a8954f6a15b48a98a1dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2460380388851c948ff9b0e27da70dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f036e816d64304c1bfec9e579849ebe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb3833ddba54351348dc4db0bd0c8198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ac2a81eee8fff7c21599fa72ce30d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed51ec616e2e86567e694f264d8f7c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e11b981b971d9d9b1eb5d34c49586101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6325fbb6732c6f23577cc7a20e20fe5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d509df9a86584bdc64f23c893b837ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fd9a86905ce00bcfb86d6573a6eda104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfb4660090bd1f996dce59be97ef26105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c02033590868bd1003a8711f3dfde106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078858348c2bb064baef2e5b484328d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eac2b59b65ceefb987dd59913ea3cf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbb4041e172b6cb251a0a77638de88109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1cd944381c739e6bb107e74fc0626110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948745e5bc61a9418a36061ed9974e4a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e816c4c70d34e44dfdccf3c1f77da19112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71c15ac7f4cdfc4c6233db05ada6f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ba4a7c620f5d01a0f26bc82f8f173114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64711218afaf5a785d269d3624197901115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5244124cc3778228c9a02094c1c7990116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259d99cb9fe8e43535729cb337d6504117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d5087d7e8eeab8bebd809af70fb87118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a36a837ee254a56de093d900f2d98f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a3935b36549bd01a6e39c54ff3a1e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63674366712557955329780780d697d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257ac4e9731403e0f4314bbd9ceaa5c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54792a87dbd317f5896250c5cf49e6ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c57d023248f1e42db33b1733b845c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37681dd56522f5b2e9dae99fdcd41228125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096a04eeed3b364fa59fe2be393a3b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a6b6a63b61f302e38efff82b983f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1d1da9bc851ee0cab931ba74076d1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3e3ee880680dba2d2e2eb55491aa7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844d8f84873a4136d9b123832e23ba8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe882a6f9bcf306eb1a71922f1fe069131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac352d18a85aafaadde5e969630ae3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f32bf6fb55bda63a855e5539fe706133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d79623329fd2e2b55a18b4915069e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d9ec0d71bcae69dae14c3bc4f0783135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133ad57c5e096e4cdbf42738ac0c8fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d767be889b7ec61c10f370801a43f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd66726dd13163645439ee16007fc07138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f06487d388339147e9dbdc52feacf9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b939f4050bc4e99f3b5f22b4c229e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fdd983cc9fe7011522b8cee5b1feb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93e08f6497b409275294e12b9303dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cc3e43697f78ab1d07d30d9547024143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e529ff2e70b100293737ce93d936cc9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcfdc91b702d7f0fe620a156b56be8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af21d5ad86bb3c135d8fa8ffad41fa6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15bb190f3c1ca207946283b1882ab97147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2f1340b0f431c64c37783ac963858148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fd001c75ec919a1e3c447869be08b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac03a4584db6685775c3a5c2dbcb1dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9304ab3d7b2677ebd23aaae78448340151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a774229076865820e1ce53100b196d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a90a4d30195f2d87d6ccc70bb5980153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a46fe3d7ef5a2bbb9cb33ed24a830154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5f6900c7b559eadec95dd274ee973155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511efd61af6457e4927d87bc0d8efa5f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efdea20eaad07ef0bf3cd9f09dcb94157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3231090420aabf16f7b9d3fc37ed128158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152645359af1ad92cf99a6fb43e6ec1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f14178a47ecb7d51d11d5f5275cd9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7a42458e00dba9c86951da405d1f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093799275aa31e5799550887a171e32162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b085f82b2065eedec17ad79162ee32163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172f5c9e4d971e00d3da260979d574d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1b5091e2ed234aec90d80cf65285b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccccc482506853c6e64f2527463579166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a627040add96236beaa87994aafdad4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f829adbff867413031a82edf2675d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9531a8252cdc72c3443a628aed173169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c1dacf2ce58dbef6011d9f5d00878170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26bc7f022af0ffc9abf05f142cac20171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ac16a44e9769084d7268c65ec0d34172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f0510bf6be7f98a54ace885ffa528173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef525f5dd7ac298c5243628bef60986174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021f8fbd5b67207d7640c7d4f7ad9d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fa30fda4b69aafd6389080eb65c66176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9d6455c0c49be57ea56848c7ce1ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81517352c3768279160b227ef6fab1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c2f8bfb88c238580c29dc45c36a9c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a04fd1296245c19d02cff50a5820b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd166f1ba20b0aceeada91c768a14f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8014ccf6bd3bea0f14135f148cdf6cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daeb1968b640c676ec211ffee2342cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781587bcf467cde7e5848e0a5e141c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a01a0e4c7b9ee995618117ef68c2da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0be70b08f5d9bbf967ed7f85d98f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afd8dfe8126f3f2dcbf6c0a0ba9beb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6b924192d1f602202e87d480bfa0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f10e600d7aba0339b706d749ac0cd9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61cc2ea9d298381d96f4686e564704190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982e4a8551694bae73e1bc72cdc7efb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90a314395c3a1911526fb2243d2ef4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6b3f315023ffb507639ce4deeb48e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67044234d43ab4e0cb5f151f58a2197194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389f17ccf35c3b58321410968aac7d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c830acce7976bc8735432548ca7fe8d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15eb8ff50fcd82fe6bd189b6d717afc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8459cae6022e0b1ead52ece6639638198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1172500ece5a6fee1debae4be0aa26199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9985c7635c6e0c39481fbb7b97d5535200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78eef91bb130e3cc1eae1d9d379c3e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10b013f8d92b43280df8f7d5ec0629202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3d90ca0fb1bded5343ef97ff893da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1981ced0e531ff8b572d9a32ded28204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728398df48df01f99c26bd29aa735a0c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c03c9117e50681c710eaa02b15dcf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbb7168ec06c0a46069898c751bb9f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47748ad0bc9f99ab37528933282fc95208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da2143fb2be19886246c62ebcad6d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6be61c2bfc9bdba7848d80edf9a043210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b60c42ffa95f182da9e194eede5023211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a70727e3c31f66accd4e454134bae1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437ee2c0b9a7f29f137dd9ea0f5cf8f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f32f3d7a91b16115ad2017fb1e587c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f2fa730f9974288571625a9313d57215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893d420bab9a3f8740daaea9744c63d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c21a2753a78a22f9eb459dd0afc48b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab0284a19b824ad059258cd7576f02218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057824cc73ddf2af438ad25eb27d441219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9ee7cbae236ed5fb188b9bfb1357a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f837aad352957f600f87dd5dad3ec4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4206430d1ef3b579fb9fc85381047f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3b89a12ddb82cf9884015c0b1e3e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836549e8f2ff45b46b9b7f7acf54949e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56290e4a84587f12483f83788c2308225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d98b0221e2392c061705394a171076226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049d26bde21b73c729b216ad2088386227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6f4ac06dcf1cf80e376970aee0ebb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d6235373256bdbfa3d1a514bcefeb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da87f89db64354e7260dc651999965230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c08eded850a6f42469219a7fad709a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecab306f38d40c892fc1196cdbaae4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22156f29046f48a2c50e328159880f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6fc3b7bd5cb39beba9bdf001ff0f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c4b306e3ba12f88ce077fda3c59e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eafdb8bd7b28e248fc67e4bd940e3e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ae66b5db94fe5a7d0f5e3354c15b4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8dd25cabfe25def3acb948af23f09e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeba0c38a4079343f1c01c3486ec212239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cd25f77ef04fae9ecb647e082fc1c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a0e0f06ad120e39c6bc9ff4abf877241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c6e56ba506c3d4f941342368e1cca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc99417c2290d91a0bc2c1a72d11ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec572d8cd034f4c3601be83369959787244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359361b167c9ab82b1ba6caa5f0ec936245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12032be711b55e6fade9d702e1da11ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fd917f40fe344e184045011fd8ff0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecab95034fe2d7e663918ffa9fcc97b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f81f6723a08081cb69f72eebe9b42249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f33dbb2266b92bb280e2d8b55fd9c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c58994c2d50a32b11980fd0ce45af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7d80a4c4c7b4211789e754517ac95252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd309961458f5d192d54fb62adaea2c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685c9e47fb6ede5f69d5c0566945938254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc6891ca0f0776915a6e84b51ca7f1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47636213fc5ad8787c525254a3c196256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845ab237a9037d4fad792c8f06e6e8c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75f2233ec672fcc8c6d1eb5a5c6acf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e050bc665e5d37653eba6ae14d6225259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c52007189228ae3a7bb8c1af4c3ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1524ef7690230bb3a172d0c5d58aab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbab477f371500e5268c64aa8d6b46262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ac00eeb1537849fdd477a207593e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe79dfd687721775eee4adbd6a2e2aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f653e3851012686082eac117fd11e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a65340b80d4ddae65c9d2aa1b6155266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa8b9c6ec3fed51669175fa64ee7a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a114bcc78c0ededee2ec24d6ccf619268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878dd034d7c7bfa1e35184cb8da8ae8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e063e73afc7344a58d8961dbe2ee0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bc9fa184e7e9a6d08bb91dd552f7e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5754e1b067f868680afb208900e189f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f395ed7491f7ddd8912632ea061a39273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed696fcecc198c97e6d51730da4c1a22274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378606404b8b2fcad60cc93e6253c628275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34febc6df887c7e91fed1b66eb1b119276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b586a3b9ce7132f1781c0c0210451277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0b643fbe2186765e2c8ae75bd88f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad3a8955edc64c4dd9674e7f8a057b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3340183a6ed045f5852fbe416412c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d495412b66747e77046b347ff3e9594281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1234364fe78afa398884ffb23c3e1a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcff8028ef82aadcf9b1f81a4dc9dd2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb30ffcfaeff3da726dc4a4194d215d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669eac7775ba643b7a3938b3f5525ba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bc303c93b17c93134734669d2012e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcfc0fb76996fb49ed1cbfc0e96e04287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d89e21f73d986fee3751125a40b13288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485807e8d4881301bf5a86544a6b178289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54720e1892ebcdd1def5078713b93bd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e452c705c5757a73816210dc8a4e51291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d1f1e6baf8b5b194ac2410d80e4ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b81097d0bafa89520c0ddaddf26c0d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692ad69c1fe96b2583d8486d92ef932294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811a6f670edf420c717d1c4c8b4ef3a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21e24be1f777c400cc7a4ff9b50ac6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4a54f81bd1d362391f9a1d63dcc88297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41bca6f245059229e97ca2b35e2c3a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f9fdebb92253278a2b0d5b1113a19299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22541e690452f5e9271c6a5b39060e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36883de4507f3b4dba63e283e5abc78a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066625630dd3f359ebabdb7f05c748e2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c844f6c51be408646ca5508afb120cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3a35a776afe319facb59b7b5bc51c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4772bfbfe2875465cde5d4b6d4bde305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3a7171689906d11c6f29daf319842306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c666d4cdf8bcc74c8105b54adc8006307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc575baa1e0c7ec008c3a4492e2d37308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cb808c1d088b3bc4da8ced845a538309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856e303d9a4219a577752ba761317be310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b4cd83e1c72952351c5b0536c21d5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa2db52a4fee3e6147e3ae86b308f0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae740f53867c9d85db5f4ebef35d2f95313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f749c016a0795314092e2aeb1b95f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5e1a7a10e737aaba5804078b5c751315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd04d7524f1f32ffa9a38c898a59ae2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eed877e6d5df0b139374e6bbef3024317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c3b6f171ae9da3e0be76faccd7fd4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9a0b19e7c0f145e3dfacbbb277ed0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd0f5e2b81e1269c0d98ef7ac4abe8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17817e88696c6b9aed29639732cfaf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38206ea1a3db16948b276f003bf8e0b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711074edee510f8f6193dd98790e107a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195ac285457a854d6bca32eb4bee956324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304066bcc2308f0b90741277a4b7852c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765783708828b916b285acba336188d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4447ac62c82e8921116083b30ca826327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752c44f78ae657219562baa55c854d3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c00574e53e1de3e3a08dd4a5b6609329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88648f0661926d3aa80728828533b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d78b41f0ed791c9ef9248c835a864d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc08874b2b21e3a9d2347c7f96a2384332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cf279ff8e29c29c87a0b3322738e4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc12f953dc76281938dc2196282c32e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8867d26484b3b881dd1f53936bd04c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721207dfe99036eafe0bee50dfbf62e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24a0266eac08805ff954fdd748f116337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5737ce5d749e71c188f55126143c8a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c1f8c9041b64617cbb6971d7e94c1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b827b98ea4c8f03a8dafe1eafddb3ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356663d05aec3635df3d32e613591f2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccf558da6e486e4dc68ba7b7057e84342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6a9ee400085a75709d3a1acef5252343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ab5e6edf43568b9ba09bc483c709d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d0323c4b7dbcd47dab8d1fc1faea8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74edd7a2d64d9b587aab32ab08329ec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ea990c7f625743d0c5d6195ab5b8c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ff278dca09ab5eb1fda01292770da348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3a7647623b75506f731b6243e3bbe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a45c544a4bcbe748a0b74c6d0013a4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7e59476ed4357ecacc1aebcee6d34351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b710bceda28bc28d557474f818b054352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb876590d5c1faec26a51ad28df3db4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd357d3eca4e11405c7d794d50a1a935354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9f9b7dc4b848ef2a207f4ba5ee88c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817437d834858b7907ac40d2d5c24ec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2985a9bdd0614b6bc061eeb4f348a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cacc2ae586942edb5e98769a53a74358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044faacd64c4b4d56bf67c35a4b0f9b6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49dbf544b4a28f1cd3825c68f43e3b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bff39a1a8f56b67cf968aeb12ba87361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac874478bcf45ba868a545fc8d43735362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41eb0704d9f3427a0301bc84b4b4bf7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b34c7d975462896883d0bcbd6cbb0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c850170e7e8156919074a3c238dbf4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cfd1641fd872935cdb6760c84324d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221e5603268bad4aad240b3ae4f90fe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b50af6d2df209431d9d1f1f6bbdaf7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e604ecf7633ff4b13655afe4a4446be369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf3dfeb4fd31b0167bd85689298273370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f3fe83dfc1370c1e8bee62792464f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2e3410202a3c72d88651c1010ad5b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6566ad5601d2b67072a877c5e8ade4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e81fa9455d0a417c862d7d0efe785374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d8ee284eb204e4c173dbec63bfe70375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7df3964a0e8871bb2ae55a22abd9ff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf471eeb68ab20b951385e1c366319377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43aa87456957aa96b81c7e5a0e145cc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0239b7a6d010169e078fc496b97bb1b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613ddc37b66c2285f1652b3d0859d14380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fda217792963c103cf788773cdd55e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49466fa9c0400b6c8108039c52a769382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d61d7bdf3e0b5f0d66640c2644214383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e6bb7497e89da2f00cfd1a1c2a5c1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf358fb0eff5221dd532ab4275005c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d365275b0b2e46191df62b4a83bc55386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7eb4b53860fa97bd1e975702d3714387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35beb213307089f1045f11e01ba5bd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6de5ef1f3c0d44c9a4f9f9cd16f42389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f237b2ed06ecfabeb7a5d5ff2c6b0b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c46943e17c3194c876d1b41dd09398391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a78836d523fd47372b3e5f2b14f95392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596e2b0b2cc78f67a214881ae520f8d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29307081e8753351d41f6a29f38217d0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6323584c53c811ca88a02392504633395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bb74ab2e4ea4538572f9205dc9de4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377550eda31fe822a8bee5584d80496397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120c485ce9947ef52701747e6986c45398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a2154208033d8c140adb2f3883a6c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c9cdb2cb4eb8c4dc3e6bd629325fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf983dbf7d1ed1099a03d0d4736402d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58cf7f152dd5c02fbd63736ac0f2be402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effae7bc76b89cda855f06ddc3578e2d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c33eaed4430f9b46bd6a8c857205d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2775a0af3d3693e9ed9a67bc27288405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9693c8308d3c32538d543ee5b2474f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edaf2e949a5612ebab0374c516cbe6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a76e44ac0be2b70da8e9780234806408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2620ec3e86df10869e0ad27774f024409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56abaff5bf773a1202801614655f58c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f3acb346864b8a4715cdfaa2ba020411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153a917b332e31c965ff88e4f6c2629412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286531fe602cf94d2edcf39e9735d08413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11c7368694e7e77cc05fc121d89285414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911eca34e63f80704a062e87cc798bf6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915eb9fa68f95489eb3ba8a6fdba4e2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f4677791835a3b461eb399f6332eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7aef658c8479b2fa5096ef49a9c98418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e900036a8dcf1ae01099f1009a5710419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51861fce65f532afadb79daea40419420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d92960c062c43d8d34e2fa111cbbf0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431b20c5f97b3cd697f1d8401ad3d39422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35304608ada4ad53b4e54839ec451ca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585501e243e485bf6292094db4f6d2e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bff93cd463f995f694106409242e18425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a3ad4ef2cdc7346f3ec3c2a63102b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bc335a7309bf68e3ae3f65aea8496427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82f04c3a6760045967d141370a753b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077fb8c21f60cd14bbc4f4aa3204e36429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1db0dee069f82346b4f4a61a3ca91430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65977fc3730ff3b2e2c7ecfe72fb8d99431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35510b52b2aab01f68b9e3651f09f47b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4070f63d106b71dde1d2b022782e6d4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31d1a18447655c29029c0aeaea1e45434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5216982444cb60b285d98d98fa8d65435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18780fcf8ac89c97a780a6f71aaebc6c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0db3a5c8de32e054e7489ed359377437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06763fa02b6708d6abdedb9871444897438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75b8be24e5ac682e1a1f9795b64ced439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdcf77553b2003c788e45695e73730440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d5d05ade8a984cb23a9f23f9e5ac7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528668ecbde74fe3469f846a5718b44b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc49bc0738612aa38cfaa5877035dc7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3fc51380fec4c9a5c3aa00817e40d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdff4205a53bdf1685249cfb7a5dc5a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616fbc2e90cbf7948b9436326b134ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf780722c4f1efc15f40c07a59e735f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe56d7a2804844fda56e60ec1ba7e98448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672942707d9abe1886aa2b7279d604d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f419ef96a584b5b5d08d7b10ee0ac4e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ef9d3a6b9a939f96ebe3e737f3072451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505bdca0c5595ae88a00bff28b90220452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea5f8857f68eaa327a1b49fbe013c5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962c48dc070c4c3eadd5b280f1bdcb9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8fc9dad9114a0adf7d2296fa11b70455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37529be226a239bb2e718d665ba29ab2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204136c64640d3741067218187eed0f2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ae56d46c21b771bc1661906114dbd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8637e245c176617a4e1f2975cf013459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b348571fd77356765caf29d9d2875e1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9d1d5f0cc5d7200a21141e1775600461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde8079b2e92a1a9f07fa3672c70e5d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfa4bbf3537d105b1c0da5e13384ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb11776a6006e38552f60b7bf003f2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e62985606c31110080038d05c556c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776ebeb6add3fd18b1072d9b56362b6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b567db2ba5be5a7b547845b8c90e99e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7f5763a8a55d8c4312c864e16bf36468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073f0bd47fd4ee453a80d4bf15f0d84469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6e8ee066c94ce26e8d8e352feae2f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9eb7e83fcdcdc2efb4dd5c99bde36471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67bcdfc92fbfe8288c3fc3f62dfed1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea7b4ca84856853ee4d7c5a43f3467473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcde2ccbc7df5bd37c7a1e5a075957c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330ae6438fda6eed2f9e2b3b34ccfe8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d5b9bab2f80be2ab130863979b6ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3c332c9e31c86121d7bd2efd4b3d8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7cfdd7c20daff76fb430ee36428d3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bca2e934bed0271bc76abef13699e7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedcf0b80b20c37c3327155e9b5cf90480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b4b5056ca67e368b48b1cb834e931481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea08ee26f0e2598ef2ee7b86063aca9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6fc45d4a9d4d0bb59cc1dec8e0a69483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3504ca6a3acfc2a4c2436a6a2e3237f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050332ebf354c6f913925ec70c55714485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b69ce97125a51b0e611e00cb953c66486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd8efde8c1919362da0876bb674fd7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18093db512a216c9d0943cbe3a8d82488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02cede7a8851eff66e13bef941f04e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3049e30535643fad75d7b9a9ceb50490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d43081c6d21d4cfb625a20d740c70491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06151d0f9a486caf1614d948d29af4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b32c33fb9afb32741be8a2713cd0e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21567a4b447fdfa8777f6cd4fd828b0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ac32cb1c39e31b4268bdc2fcf1dea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d69f76d8dd183cc849e82826683a39496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d03681241af38891f243f2ea89aac5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37595b8cf16a01d9f8c65d7a9f6d56498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deab302f18a3a47aaa672bffd969191499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0589743963fd8f44f432c7d3c16e6bf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7e5053ff0699e07a8701a27f383a9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551dec05365663892ffad94a0ce13081502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be778e5b772ccd451c99867207b1c6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c2ddcb88016307d52c12534c33d82504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ecb900b02ff47bef44a5c096570bc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba527907e46b4e8c915c5b2ebfb952506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d11992a3b8b43ae213a95cf24c1ca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374191a34dc23a5f162b89cf8d83ae5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f54a4793f10e534713334fe7d36b90509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02967a231291728579a31e14568fea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa39ecdac677c13898dc3d32d688794511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f718c27755bacbfed53a03cf78ec2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628e6fa1b478f4c35337b6a53960e77513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e963a0ed6793e3d92cbd6c8dcc4d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bd2f5c83cea9e3b0ba88c472ca756515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9ef5ab717bb38b6c6264349d8446d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548a05c667f7202a4796b6d68c8298c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c47ec7065f90a2c899e9ee53d577c0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1fef9c63687b42f8028e5435cbba5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e07cf5d0f2eeb954cfe33eedf6df9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0df31aa5b69165c1eff700d8de063d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e4e4792769d3fe19e99b5f360dbda522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95747b0fa266e12f187580ae22d491523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50629982028a3a1b46e20a7feaa66a2f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98cc6c1eb45c5c74f5b2121e9a3ed4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05d2cefcf7314cfec81391c71cb8c8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373ef0e392c673c496c9f75139cb4c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1877aa509688d9372b721c91ee120528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4b5fe0b4aee61643844de33c7dd50529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fe9620660b0e06b015e927941296f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120cd5a0f1e0af4600308bd4c2dda92531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b67f490459b80e6936c6aa38e4f740532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505fd56581ce96bf587d3fd94748a5c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a340930444ef794b4dc7bc41330d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d50acf3d81fe75973897af201f87f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1755a5a9f27e1d2247322bdfcdee6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18b8a0df87e186044bab23aa769f64537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fac9015734c44b2a1c21941a51e6b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ea3441b145ec2fcf9666990af4ac8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a050790b5bd61e6644c29651db2b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26152ee294c3204e3363bccb151e6e7a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfa539c8b1c9b437cf40e09dfe5d50542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476fbfee2334319f90f99a0c7ee7911543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d55169689565bda93294921e4438e7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b12afcbeb3e6d6812f350bed8e2e1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3841dbf04118daa58509881e3a6a67546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf03d2254b5cf5d7fa3930d5909e91547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8404dba55b2ec7c7861e04a8d965a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41587ae64118757b35b4a5689d71fa1f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6de93487264bc3840bc8b4aeba9bb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc28eea6389779567836cd39a51159f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674287b2b395ef941318475e5a9cc6c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae406c89e47e4573ef3ad4c8d2d522c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94036f5a59b2d4fd7a653b08e62cea59554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ca966b997ae9ce7f7a7ae5bd03fc4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027a83e28bb6e44e0ac014e0dc16dfd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03f29a6725192ad2055b04314123b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44551f56b051982bb5e3d395e2f27968558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd6e1dd8d57054b7ba50f7105dbd4a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89a8a60c94d8ac3b18778af0f567ed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e5c1e3218ea593828b1c27a57b4e2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99ce054a69f74b08626944d7eed5cb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b9b45afe10c75ea0b6999925822c1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a5fdea5c9f5378ef5568ed08fc31b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c347fd7d72356a4b2459081656e9b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddbb10e7883849ecc4b9d6b86b5e18566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57da0a3cf07218242852fb3b7517531567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4670379d2b69611f610c8e4885cd1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6e8443f88fa0eb8f9f31b73d13739569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc66bf6f985f4bf9a086d8c13426b7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89f69983ed3100b6a2da1a47b2a694571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429f27c021117cb7ff4ab7ddd6ac075572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3396d5c120a213a3bac6c1d34ded6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc1aec3cdee05096e3fa59177d79fe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cef32d874a28cfd1d42d4947ad1e2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6e44c94ac8a3bf5591f314f627068576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfe8019dd1142bace5df7fe2722f48577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01144a8ebd972db87a8a1f57e3f546578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be684d186578c26ed052194adc435b85579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95732a28cb83a2d7caaa21ee1ea2b647580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467aea7b209dc85bfc773e0b4fb59632581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b066e7c153781cd99957a9a418f64582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6724fa3a4fe01cd4dc141f95718b60a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e765ed2dd986a6ddbb48ac34717573584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0abe376e5f622fa447828c09e0ae3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2844c7296a3cfa92b87e36a858d4be586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59f71880dd13ca733416147a13a965587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd517a617cd81c6078027de93179713588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33a8c7a302c298b2034464e04afdbe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c302cf7cddd13bcf24474cee8c2614f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdced45449a0f268e6196905467a9d2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867f37ffc576a2e2d8f8debccee09bf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4694694814db674d66dca2be588fbb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604593afeb35c023641b959665a43d4b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ca6f77f6738cff9328861bc204bda595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50253b648d78b1ce665931e590796739596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b8e04d8e45900b404177fbca6e0cc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef4ade2db429f172e0c8f40b93658e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96c06b98bd1d457fe0732823e6e2b9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944aab228107f172bd51d72253073386600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10956c32fb209a48bffd008fab24d6c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9762d8294ae7f5dc69a085c9c6eb1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64b6da286773432225c5f3267f2252603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236a24bc0880d4071b4124f405d7c8d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aea0a0cd094de7d9d33b6439a5d799605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283a27891c023633514993d5b52c571606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3885becea464f551a4ecd6cedf7985607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f949593e8508794dfab38e9886cc167608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58b8b14fc92e517d33ceaa8f321120609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337959e50579823655c186418ccdaea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9c41df539b77b7294a13e44f704b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df0e7565ca2fe30868352450aa5749612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64aba18141ff4861773be47320478b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de7a55ec1467d36a2d35dfc84c7b12614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda739e80c909c809e1efcff1c8b7124615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200990f76ba4d316c4ac569bbc1f807616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af54735cce5003572f2ee978b37b46617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb479deed2e14623f1f39187ba3d2d0e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff9ff2a7187462fbada52df63cc654619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62168dd2a38e75e07aa1f1e33d20f7c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc1ef6e72707d5e89c1acc28108cd7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30fd90d7c87ee5e7f91e8de3ce8334622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7948005f1fe3bba97afb155d0aace623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b150fe2005f45166c19f2efba89546624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbcb152a63b823d4175558a7f55591625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca603442988d99df6f3029b0a77715b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d5664f4f72e74a196bcca49e4bd66627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9200c80ee090bbf6917fb58eaa39b0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ac478a1824097f96deb09424b5be8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f275f5d2391462b3b95d12900c5ad9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb75d68195836561ac3b49b0d4358d0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648de9d57c1985c48ee307540e64012632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50140cebb5c0b92c77cbea63700ea1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89f2ab0c0f29fa64277efbc2cac294634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75071f909f98102825d58a20ae325e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea25951532b648457017f6d4fb0acab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d299e676754ce6046e37c382590063a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0f017b2b37e3c976fe12bb304f7d3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283ea9e1d5ceee27bcf854d651e2fb7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09db5c9c48268bea93d39e35afff096640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b9ee5a66a683a99a3b72faf66f2db641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795557b3a5df088719693ddcdd39a5d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1a2f63fed264e98dd3dbb5eb489ee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c579646c27a3ac6cecfecd2c94d290644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210cc0af448ce2100f37bca39568d97645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c071579cdd1fe79516db2a410bb84e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e712934462b6bf57d53aefaea3132647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e43665565bbdba7290797cfcf7670648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1cbbe7576cc7f1952e6588d41880e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ddf069997eecdcbd8bb7bc01c76cd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54a2b7ec80fa86c2347f527c4c3349651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c571fac79d1c496621566aaab747b6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166d7f6530df7eddc3f81ead988cea3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc497756e552f57b686d64a992ab9e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece6f13bedc876aa061acd7f7ebca8d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc751f1d51455f01396b14c97480c153656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7f0bff62519d43f655094af232d0b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f6e58f21673f668bfe738846abfa7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55cfd4af55c8129fb977069d6b148e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448001220af28c4c792f718928a6258c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9e7a0fbdbefb926956bac7f94f052661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033d176d2ab76c56896fff1b01d935e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499606e32e282ff023a50a61ed0cbb61663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acf8e1561946b03f885f6301f91006664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c09be559576e8b951609a39b7b4350665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad201c31e95f9f01b362c58a4af8c36f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890f2029d2ded08b1b362a91125d4a7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d3471546ce5c02935b75e7e3d2c3a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526df503fc1952d942c18212769c48ac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6daa14af0dd94b89527b51a7ea36845670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f87f124a3933b581ee2342bdb62d9a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebf40b18e2d5a3a85ffdf0886dcbc7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd40f597277cc16dae985615036daa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528fefe3efa573dc505f1ccba07d8c3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81f94823f934ac751939b86a7ca4c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d88f5747aa96887e688bd409548791676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e13edf3fbfb3d12abcd41f58eb8935677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eec8ff0d7734eb4e4639e16b60e143678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f05b75b4173120e6cee473e489bbd7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40bc3b017ff909e09c6d53241db7b6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae62551549fa95f12ad8c9e65974c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457c583cacccaf99244592aa3797bc8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316c75933b2e9132dcd56b0d02a2de0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884758f8f876b25866389df25aa8598684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793c9eeffc1d61a18468e89d04ef5b8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09aba7ac7de84f4779c33416e11389686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a56177a4a760fb319f4cfa6ae9fa7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f10a478f04ee87af8191f2c8b6f595688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417df0c2587503f48a47ad1cd6d6199689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b038ae49a757b7ae500f5ff0a2c6764690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7f2f74ae2becf349164eb8cc009f3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d00f665c80799a6466de56c8213388692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f75d7a93033a324ae881986c840aa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a213479e73c89cc1ed12c8aa6a57c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3ecf53963fdb171f0df29d5e88d46695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced542097f8049865bba83238f639313696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557fa172c441af2ada1eb6aad9fdb9e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a86fc4801acbaf0993c5a3753b941698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cfab4d04379b58bb49200b52f1812699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f999b8c2983ab14a0a68b6caa57e4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97946be3410bde5e079882eb1a81162a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc78b221c4197ced1d2154cce1fdf99702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f298f874a30c79ed40e334918aeb2c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ce628afbd490d12b1c7b4f9fbeb04704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b4f789a736179c0214ae6f61424a4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2a7c4924d6a798d93767db6c33efc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb16cd5fcb9dc2fb77c2b810a44eed707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098d09d400c7753dbbc416c0e886d59708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91111333f2d68de3cb9bec1691049c6d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b346597c0e73d544300600049cd5938710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6490808bb16255277e483ecc64d0a4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552b55a10e6fcc4c173798e2e460403712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac63119dc27851fb9883ac837950ab713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d8899862f1d7e0c459f254b49d3c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdf864aa61dc397144a1527e09bb64715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f817055b6b93147349c54e92eef2a59716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253a2f5ee142e73d514c7ad3e5e69cf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d91daa11efd98e7777c0ab44586bb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcdd0d9b10198a6c8f9591cca08e3a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6176d704ce8e82c69490ec12229c190720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbfacb11a6d0d78c2ca453822034e7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf38e966eb10d5bbe342f0311d7bf73722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c376a64256b54f632c51482bab8e19723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bd7fd4e65b3df48017107b866817b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bf467d7e4cd9509eaebb6008385a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02e336ef999172135e4a4890cc6486726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157792957656d3f11c35e283c682786727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148c80c6690d7fe267333b18c8dc90b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a838139bc6a17e86f6984756381c0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77128513e1cb5b5a7437e4abd1be470730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58221b7c41db5791ff7b58dd26d60066731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c995f50db0f2ad86ef340451fd7d26c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e408232baf044110f7211c94d068e80733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361cf928d440177005ca1de709e1d16734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50b94c13c95b52fc0ab6bcd8439b58735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a9e30a592921195cff80356225f10736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30843c85733af4c6bcee756aecbc82737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e942bd756593f82b8e13158fcd6065738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49594519f12c0254316f8b4f6ac8260739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe09642b8727dbf108e9945052e538740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b56126598a1ed435fd40388b48648741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab8db507693ddd8f51e65d8ff64525742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e608ee7cd70fbd3a1f85f89048d91743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93204bc6134f8a8e81ad6b00a0e8804744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4643a98383dbc27938c4104e202c52745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe9d26dc95bdd86dcaf2b6322bba29746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c8867e4e661b98b1a9e49fbec78ad747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1485cd20ea522b20fa9b6cee1a14d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806219a78c37982a1be2732b821258d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bf01d6e761694eb2d7be6ab39359b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca0b3bdeb4563653295f47f8160141751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881d21fe5c24071e18e38a83b149ef9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0d9a50f3b71ac470038a82c6f5e65753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd45f02d5690403626c523fa25736dd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03990c567da2ba0527568582ea8a11d6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8922f10abd40137b294c048257de95756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ed303992f31253d2ed2f69e80b76a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7609fc9d08bab122f1b5ed098da887d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91797d7e1ec5b968c5a5ca69d940a869759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>