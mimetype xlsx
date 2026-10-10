--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092f0bd73905774e11dc6a5078855461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af5eb671d48aa88149e4a512ac24ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0018f0e037643fa9791d4d9fb2130223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d492fa204548ff4d833fdf27302204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef729bf3d8a5531f2e49e79ddb79d315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab000cf56ed7e84e7f175e6d0100666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5f4ec0f85dd4828877b8738188f587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d461541fa17306832d6f017a07d3828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb9676957329aedbe1dc773b9f6d119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59923e4d63f7c258309742b3ecad4010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20caadc51afb6d0bf778b70725a0e75811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46484d9dce757b3fe13dd5ce2f6753f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c3eed141dfe78c57fdee10a37aae013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbfc5424332437279821e554c6287a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7654c23339b71e6f54253a6b51c63015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f3596f9b6ee77579b19fa8a3197d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3303ace1f960c7f82d11092cc7694417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bf63a7d507a4e6a386017a43acea718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682eb99cfa67f2d9110bee284ed9fcea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f93d56553e9c0a67cf6d8f54d570e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30655ab3c71f95e684aba6e9b77e20f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fadfb6ffdcf0c5e7512e37b284f52a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1abd50322bc4080a223a4b21422a2c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c115e7ff47a50b1b0db43e66b0c3ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113599cda17cf637779d24e54d4511925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d40c54a2e48e10798ad1d22c95397126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd308fc992cdedb18b5374cb090f0727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bbd92e60fa760cb3e0f193651042828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274e4809791a4974eef0ecdbfaf4e8f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e28c687764bd2363082ad4b1c6b27030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803916e4d94e4f75304979e8c66b8c8c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0312d5c7cc8be544d1bd4daea128bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96125828142acdd4cc6b679bfbaee3a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403e3645826b44b9377b0fd81fd358534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a31f264f3372e7f16b5e9807ff98135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb4c2ffc667282f4248c710c0727f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afde4ad89a8eef3c4df7e0192c70c2637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a32b58b71cb80307d2b4f4ce8aff0338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc47a7825675a3d6e416b31424ef48839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e4d33c301c3090e643b5149d1f95940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac50ad5cb32537fc4976d018954cdb741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5e5e971fadc65c4b3819f4cd01ba942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c988d349ed54c6271eaf4d7bd1c54ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9be2bcc85467b6197fb3ddef9deb144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bb64ac47f2b3488f61c1164db9cc845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a03a42b808fa8f2058c03f56b7ba246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd587dcffbce8cb4718b3caf98b90947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e492bca570922d27ccdb4fd784bb948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01940bf6eedb0aacb66529cd8824c80649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c458171638e0d551627488542c9f6050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8bf657ae42a175497c6e19e7b5f6d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523815c8ddfca9a861f421a0b52044b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7e37b7231909b842725a5e871281853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36fa0ba5d10f1a89296aea3637501054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37b174e4b12bf92d6b908965f3fa0355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93746ec7ee0950d294d5deb073daa09a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348791d6fe5ded8cac7dd7cf0dbc83be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5115c9d7671d1fd462931bb6d593c1d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3f40fcaa608af85ded31a89045af659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979e560a74814fed091b7257c7282dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc7bc1fe1143c68bcaac457a96831961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc46488168342415cbe9605b7529d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4584f5961947c3f3448b95bfc2b309563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b032ce3e2587a0b381e1f419922ce364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094e8b1859dbe57e8b8acdabf8a581265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155467dd44abaaeeff1b12f619d81a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787697b4d9ca94c4dcae6b87032dc7867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582331aa398d2b8db6c672a9be68990c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337bce6dbb6578c227c8f1f8e97f96f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce23363ffbcd0ca816100e21df564b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945815b575d5587f5f435ddec7205c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7a5dfaf4905927b8beb6291e974c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24145c8461d43135dec9bcc84b2c5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621ac16c0a93db53b20fefd0e4045d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a746a4e2292d445b1ead4295346e7975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685a2d0d0b7e94ced2fdf9525fd6c7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db7676d27aaecd06bf241c6d275c6e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8cf5ef9f97a0659db9f16b1bfb3ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f0cdf8d983d80d08eab60fae514a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce857804c981864d0b0419aacac2f9780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31c11142a97a2e0075a1434b02962b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db24da28e62ab5f46b27050c11c29782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d195df3d66a22800a38ed396b7a80f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f6f5eb5b83fbbb8a9408714c6103684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80809545f181572ac359fe645a64075385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b18943c0905f78d09aa0836dc66d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac1163dae6b9c0d5244f93e4c3e67687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23f754ffdbc85d2ff78ca5f7a9280088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370468a2d90077adf50ef1eba7138be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be6b7955ca1ebf087408e28e1882a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2760bd01aace2a345b39d97bec5de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8874964bca5cb092cad0ac437d50d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a9ea15ab5ab9657e11ee40ff1d2c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3a57a14499d2f5be8cb563f856a9694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc4dbf0327cc8c586058facba7020c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa55a49a57fbc325fdc2bd6a4c3b6ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83e3624843e628c64fa30acb9b2ead97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573543afa19fb29a6c745b263221c0d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a060818108e2cd511932fa0a3909499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c221c252ff0027afc1978f7066553f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20098b1c3080909b6a23454449ffc6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cf2acd2f0dad707607953ee092192102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ff6abf8eac4d54fb21b18f8970a75103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a99ec4b4f8276ded5a965e02237bb4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605916f154a73fe0496fd4461cfb7e4d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc3fbe28febeef321bebeb84e80bcd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2090ad3134f5410be9356169aafbf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4c3794c0b9e663feabb38fd5e56f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59071ca77f48760cb3fc206587341298109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa58fe3e6b2b34e344690bee80ad90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f87620d3009379ccc7271d70394f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b742c014b931ffe216d00e343312f50112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6bc5d4218d68d8d1fc0258749fc40113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72549ba846002c303fae101c29b11f93114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701e9c6a9e2dbe6ee886697a028c9d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8f66e0c7df8e17c1b0e863a623245116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f3ac714ae7111ec2e150d511bfe85117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ec2a0726b08e4d8b7725838213947118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901fdf977acbc7aaa9ec4dcd3e65efb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8a78e170b869d7ded551c9cd11cfa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb244b655b076e02941f6965e8c0637121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3a2385cc372ee7ab573153adbf205122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bfa25bdc2d713f410798690e1428a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd98211966b4ddb437813a0c0ebdbd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9981ae704b5ed59f309e8dfb78066ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d851288e0df2483bdfa3ca390e3075126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e2613d65c7246cd63ad8784f1533b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36321c5c7dca3586794152ff21284c25128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c104eebad78f3258e81d7a401c628d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d927afde5437d6d90e8417014c7a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266e0276a07a60929338233914b01b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7277d3e873361acf2badb9d06a0a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f345647a9706ebc8cda1f0fa26e1c25133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fd61e1c58230522121e8bcf427621134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d245d1cdb225933b7034e9af4e0de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734b6315fc1b42822a2b82965b61f12136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c568ec2b5596636622547be71e8d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321817f2e42a8d8d52b12f2c68a4ba06138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a4c2430d49bed9bd4efa0c191660b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e8bc717a8f3ccd440211c44733643140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46be1e0bd672020001202c6d3c3db1d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1c6d37523907e6b7be1dfcc3d7bbf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf77e2c7fb7a54a70e8974a92976be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032169cf0007e3ce416ac38092225c72144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2637f06076c76a7e483aff0242f16fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a4d8bbf6dc9d5fbee4df0340eb046146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea98ed606818444ce3865ddb2805d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc6acde641e2646ad46a4516991f63148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d417793015049944a607abccd6c39149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4f90beb68a28bb577e00604d1b4b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9dcee86db7c37dc54999184d1314f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53cf95c38c120232b466f33b4b393e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3e7350f2bab4259011d4f9cc7bbe9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3af342b9fd5cb4e063bcdbeb2f9b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56db2375d67881dbe7723dfd9a58d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db770a4fc920f2ae11ae26e36bc709156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f7d82bd2f1ba23d430e87d13ec384157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dec96c19dc7fcbffaf0c7b657be1d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5617695a395447befd70b9f81cde1ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08eecc1ebf901a6e75d89a4ec5c763160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6f8626d6a548881345bdd7bbdc4c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b001ae977c12c9bdcf23526e0a102e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc190bf54841a704fcc24b04c8b8d7b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e198e8a6605467f29d30c5418194cf5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9bf2297d1fa18ef3a16ec5c067721165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3cf760db0d0dca75e3afb7809a87d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c47b20c99802e7f05500651f1b5301167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06becd8343bcfe557bdb3999ce8d1aa7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2174317ad79d02be6147c69874a8423169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9679908f7514706a2ffb50ea1d924170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b786ede55e49652d0e5e5681c7ff93171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a02ec7a0540195f07c3ff6380444e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2da0ef374a9e8caa8adcca3ed23699173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d8ffc0a8a3a2809c5a048b7d9d951174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9d63b6df8c49d70bc12c13df6a112175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c6f3c5c93808d0bee0e6138e3518c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075ec61d3d29f7cc3cbb038808d21d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668c5d6e7f0fff6efb6087a75723297178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c748464aeb80cc758a38a819dac00179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fd4f001b6bf89d34262d4f3d25719180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6078f9bb8c2a3e1a002ea01b93e352181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114b29be28c2574c744053dbd1b8087182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb62812b86038ff7ff09cca71950e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bf46fe9dbe3c39ff9746c4e67bdb2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745544e436d89d1376abb9294cc8eec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb974d2feb4dc4945eea51360c0ed13186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003955fad14dab333f1e75456bf3d626187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9233556ccde1a0883a09fb2d42a366188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ec79216c3dac23a0b12e963cd4dbd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c3f061a5e319e9368dd673cbd5afc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557f6b4b137078f563ec2539912feea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b268c2997c75e1fe756853a861d71192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6d2d7f085fa6d20ba37285b8ae906193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8d3400d36d8a3d76918dc1fa286c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c70013c17e2542bfc51dca3d54d09c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6599e16f45e2ef9f6a37e51a3e980196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90d14ffc26f250898d0e878424fa5b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5811e3793cd330d636073ea9aefcdf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48235475c6fb965fd21d4e7570a2cd26199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7932f3019b0be6813fd389c15fd66200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d02cb1cbd7fd5baccca9ecadaf2ddb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0ac542a3fb28b929c8883af4beee1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6da31b4e5ab8bcbff05523b9e36f9f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae80e59b97e1e092b1f87fb5e3595e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddfc87240d8061ccd48be46f2fb158205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d8128b7c8ab7b1ed98d32dbe5f3f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa89319dc2e27947ae1459e8906955207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7738a3ec1be649bb102e07fe8c1009208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46a35f371bd79e9e7e601f94ed4260209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dace11e60fc7753b98bd6b3b6daadc6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0baace3f84d1754a2e209e3adcd20bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7be4e376e9c43528440e1c5f199226212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b43d215105855da9576c89080d525213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a8885fade54222eed185518391a24214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917c01e3a08cb5bb286c2a222d6a080215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028102436b845a96a2649b1ee2021064216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464378ad4a9769a956db30864120ae0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fcd82232ab0c3653de03896bc2686218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054104cda1c20cdcdbb8c029b4873782219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56d198b7675fd89831ff0a79ba9f25220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2688fe81a64eba808f9d8ccf23af16221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff9878667673ea2da21c4f132571c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8657f5743d17991df6229a14852e7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477e0d602cb3417544a2c2fcdbe4161224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f183c1e92aa3755ce05188abe3de888225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128d5bf63a5d7812a91149769684638226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35afce37ed2d86e8a39da92c48c096f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85383ca872750c98d15fe059dfb3a7c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd46ef8c95a884c3f094da0cc025ff9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d4f53245a8640c3265fd963992316230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781f29f0cbf399e19645101b9711f92231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2c9b6d8e313b0e3b04a76aacbdedf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30942ff37b28fdaed8e8e306bccfa00233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650583bb52b9fff465c79a12af4207ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a262bfde77236aa10eb1cf011c6bc4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c692ed2b3358f749b2a53f36282e186236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3fa4bb8750ade9fced0fd1901f624237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820ec63679017faa16a2799448a24ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f102b533c75ca19a946e1696444fb7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5b5fd5314611db1abfd2db9d3d1f8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040353611b5cf568deaa22ce1b43765241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbabba8478a00a647f3c195f5f6eb5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe094c5af0336b6a486d5513b0e89a72243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a30323cff27279eb3529bb277b220f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba81c6bfcee3c720544944195028d6f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c626604833dc549afef5e11a8c264246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d63fc079016153ba908e7a8fb0000247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e37cf4d93308fa9fb82a0450784c28248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f502b6a0b00e523f99fa764a86d073249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291541b7ab485dd6571724dcdb52237250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c42958814e72e5f0e7942d674a91d0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598d80b0d4e9e47b617fa130dabc2e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7681a32182a90cdd66e9a51d9ad5099253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e142048722e3b9e066ae16e96b757254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f98b772393dfc99eaa26bcbe50331255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1999705cb9ce33b512ae5d6d6a31aac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b5edfd76752e32adc97023a2ea6ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe487c88a1aea7f12b2704283c943172258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f41abfcfdeef001517b554ab144fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30dd328dc5a6e519b657cc7638bb6e5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8256a23880eb2d5e60c4bfa73364b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636df470d6f165e104c80d906a8b23c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1a1acf4b0a38410dafc2646822123263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cdcbe128ff481cb82bdca8c4010b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda9d4af044ebb9ba91dad009b859a7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd216eb9dac7ab11a7f9ba3d5ceb3d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8c228a3f62c632f5fee28dfb3131e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d400f116ef744747b082868f5c7eda268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029422e720a15a7a3dcaf203388e6581269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda7c955fec262e6c345752f9195f2b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75841ed8678c6056c06f6258ca610546271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09993203a7487c12af9ba20a830752272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558a325527e8633a6eb6473fd035191273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92af5f333181537d1c20e7934b34d75274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb973f9d3b1dd072d6a412eaeb75d735275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10af0ea24d931f50426ad459b31b7a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabcb8495be0a525457736960c4390f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c5ab43a059dd68e4e109e4f82b8e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbba0b72b6a93e4ba39ffd569826fe1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a8ffa66d1f7a395bd3d95e649ee97280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632445b9335b591426acd9856b802e0e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c255d384f898dd2dac69e9d307685282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768aa814832e5b63d987e9451aaec65c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774ffbd9853efc655bebf2da72dd609284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807507796ec77b47eb93d731313847d2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5ab29d52bbd75501a8eb89b9ad604286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c6b81fcc27668f6406e3b4932d211287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507dca9f8b6019abe27be6a7ae9c1e57288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a589fa053bd9c038b512ba0b3bd62289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c92442c5e2853ff34c163525762c3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f2103d18c5e47868667514d2fba96291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87852fdec2247f82e7eceb82ffbc6e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91855f65ee9fa23df9afd81fe06f6b8d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226eccbe6a2d930ddcdd636de4793a1f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fda7a3cf86ee8cce24c82c3b770c94295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d38af4cd1811b4f1225312b330de73296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5ce263b147b71da1db9d04115664a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d46fe9bda0e1b385848ab96cf3e856298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bba68709356245c0d0aaa2c73c75a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46722dd66d15e6951ba8fe4906824d4d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e22c49fcedb0ff6216d67dabd62123301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750ec24640312a36703dc6394918740302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674d67f355222fd333b1a1545651b58303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152fb9709beeb315d0ce0e9c2285f4b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666eae2801af0a8da511e6de2fdd6a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43bba7ed69a8676496a8a0aa4b5d48306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244f3599aa513210de5cf9d57f53250307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706ee336fba5c1f69acf1ece2f5109b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b2c347575065fa5baafc181f92045309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc826c16a02dac86c5cbc400fe614bcb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1927b029785d1c259d338df568e9f5b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226c9a965a1bb3eb56b67470abcf60b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d21598fdbf11f0f74d505835e493f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e6a1cacbdde489962401c91c3aa54314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100a5af150f32066411639c41cb14fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5de254a4e1f2faa443b7c8d4f8e513316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8303874b577dad9633da6bd7e21186c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45f1c79d6b63115f2b09a45f9b4efb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6da5aac76afe2ff7e117a4de0e61f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40e8b262318c15020fba89fbab81a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9d208b839a97f430ab69d1856d608321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2018e4077ca8d58f3ae047f06c9c24322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a00fe41375705a4531722b93d46e59323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3fcc0931aa65d61b4dfcef630b33f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf5b0588cb136978dd0a119910e78a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94123f5b1214031304ab693927514111326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6fa32ecb63789f8ba7c85091767ce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc976d162af9485e36ccc0112d77c18328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb581501813ccfbce5226d12a78e26329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cde746ece5b16b890ceafbb3836cd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb8465e4e782c33bdba74a04b33048331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9667924d28d6a125accf667ec1fe91332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accba306db68929bfea0c064a844a23f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc66bcef7b6c3b3c60c3fcb25c242d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c209d52f0d4fefd7636446c3271ee1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2bc0adf53d53376e8e858d36486c5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b58ec2a1532d2037f1ed6d419be39d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fadc8d4fdee06f50be7dc1b81f4938338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca13e3edfb1e1d524fb8710e410cb82339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a5671d2f1f3d6a767212723ee239a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6e49acfbcb8e8695848bd0c787ff5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58050b0651e0c45dc9f583277f84cf44342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94204bec981aacdd2a10396b1336220f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29204f116acccc0b6c3051d1717a3bd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb811e107ffd9163ee45a550e3e7b072345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48d580d3e4bb2fadb09c9fae0a93fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88307d206f16072819a40d1bcf4c098a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb184f0591bf55e4ecaca13359d6ec64348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba475dd66418c99b5b03962999d6a02a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02b692e80098f0c6505fc9711e1cb3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea642e7b1b470d8fb8f9ed829f2de45351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc553c184993b12e5bc90fabbbf4c7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e19792bfeecad880d6d4fcfe02b5e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78c2d47ed2479df3d7acd6a63c0a01354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260262b29c6729f8fbd003496539745e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14958db4fb9fe7f3782bec07dd5255356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d167d32ab0c2959106e662db21e6cc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d7943389b264ae405df038653616e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe929bf24f0b8b3deab4cd132cf9a7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a64edd2795fe6561a468c4231d0dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f7b46c127a0274f07ebfca49908da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6796bc42643ac2c2742d762b1d037c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475b9f77c1b5a10651c92ae7e8b2767363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db69be93e3e9c94bfd7e015dd58e9c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f522ed17cce30c26ed4f8580f4e79365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e95fbec9431ecf77239f917d8c974b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61937e1e76934616ff38cb0a9a7be0f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbfc91d1db8df6fac5c4aa3bc71a66368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d747fcb6911dbaa616867b9f8220a8b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a6fd7c2fc1f3d0c846f3a5d4e0339370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d39adfeb631175f068791466a2c6b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4bb61836a8ef4f55976ba217597f4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d460e158562ddcb914e7445bc4fcb3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a7e027f858a97fd17e8fbeca8cd52374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbac8ab237b1d5d74483e9ea8b0519375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8e58ffebe04dc89959d38ceaf62d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74453c8fa4e9ef278b46d939f0847b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca309721bfe81868b462886371c376378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22695fbeb0c015e4372098193809e05379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d05b9796d900ff5bf00bc0b1d3532380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27546da7ffb72e667b2cde516de5605381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8c631155cf671dd7e1093578b533f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd766c4431a1690bc5568b25a4ffff03383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ad84262f49e1e4feaa5571469c677384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978332267efa3f6dd6ebdf12cbca45d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3d6a273b7117e8c10540954b48df3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456c9b0d3dadfff197fcfe271c9e6d5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e39d37ceaed733b72477d6cec29155388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac41924c5d27defc01e82d0d8b3b95389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f208d1e170fc4b95f36f6f84538fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48946fa64285e9c1a9d019dac9098e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ab63a4d79b136c06b1883b4bbe079392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945025b328a52ad7a53fc06af56cd5e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d6f2cef11bbe70887bef692833a78394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8104dfdefa7f1f4bb7490ccc333fec1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782ba1d87397b9f95ed41e5512c6dcb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd325c4b0e4404852cd10e8c40dc6480397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b5908cf2223e52d79d08d06d7b82a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe62f1f4f126223422cfbdd162c8af399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe185fd3bc1c34ee92d1ada2a88399400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ac914edc637f792f7d087ced632bf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9115ac6ce758c8f1a94b93fb212294402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6371a67ed2173435267c7d8df8afa29403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85279ee19bf8d140e8179562c2201b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce52f06e241cbb8a7cfca1f252f855405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5d4d7eac84447325463e835be9dc2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e571dc8a7d95405f4f2d0fd72af298407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb2dcc98dd12ee79c9110f99cd4f31408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e934768f8577d69b240f6f228aa2976409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fd10b6f4016db900bc80b2d8b1699410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe98e0868c6255fa61f7a1570d6f4de411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57978db8db2c6a0b7a573ff064ee373412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973fc0009d6c6aef837c0ab75c5eaf7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9c660a3ad1d5895fdcd8a582f1181414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539d51fa897f0c72c8905ee0c79b140415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c8772dec1486e1c3f142c9f3408a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fbe1d6dc5d1dd41859430e59f69d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a740fe382b1b53aa7b6f9609a152a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d42bf4d5ad60d96147ed1409b4922419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3b4f09119f257af57797773553059420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc37699a330ffc4b3075ce0a0151ba1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac0bd7d864ed83a01c90a89fb77341422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a2c590ce68f16cb0229a36d0eb3c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f75a2ada532af1efd027eff653204424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbf70e7e37a4f55e7d263c61897b5a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec142e970068c22b18981de81b56927426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255bf90d22260ae3ff3541ec2e8e5b5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178cf22d5c33a28a75c530454e9f1c9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0df47a0c287c5fbf191ecdea30223429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad76966f2c0d6abf939629e4cfc850430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc947b720972804a97ffe4fc4769a7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701d78156143fc09dae009a07e8e061432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282774e6bb368e9f6f1a96b29336c39433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6a371919d00beae8fa792570384b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e80fc9791d52d900fd857a960acad0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d37a958c64f5ffd761a6915289d07b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6395eb446fce93d7e384bc6b200be437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99774b7a3f9dbd3673f7fd0ff94b3b9c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26033a4aec829ff3a948416ca19bd586439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147d900c9b6dfb1c55b6aadab44004b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe426e281e213f1939d1a749f9825d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb56b6b74ecf82c4c25f771fe653a4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06de7c24f7fd54c15bdb8db898b88cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35c93f58e4624d4106b6f136cbb1cd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0b6abc6d8d0412734daf3f1ace389445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7553db838cb8d390deee38e17f723446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2945dc59c4c6f461b29b8c85f0b2c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb01ad7e5e009cb945f709e5af70471448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd462fb872de73cbda259e7db3abd8a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05884d8e5e3bbf47d352b4e27f60492450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d158ba43c8220b0c59f1bc5bf4448bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a7c8714ce182e72c3c22f050e0931452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7b6437789e69cca770f15b0232179453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c18b57596b5a97daae5e887a924da3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522df9ff6c4af1c467e3feb3d5985f8a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c420d8f9a71d0b23a64a80e666e4e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ef795993ae832019ac710eb4b8470457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35fb98cbfd14932bb502128dedbec4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d49c4eff5f5026fb67e229bd15935d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36573303a9ef24488077e216002fcf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d4b48e6dc2ef74d24e77a247f1fc7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32532e725523724c47d5d0c5a15996dd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00abe80c640d2e85fe78186e4e40f9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae06f062271e14c3d15a210bf38240c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9ba7b17e506c29bf8b1130fa43694465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57e21f54cbe746666988c555633a4e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a8235cfb4fcb32753dd6fbe40ee01467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c27086ef8be9a5c556481c498a704468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df6d6a40c7404058f75642b5b045ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c017b7f345c96d930468ee4f6161b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803134dc0d17db94aca8eb1433bcc0e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493c71549286fa2e41d50400ee46318472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad079a611528d8bd7163afaab604f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee349deda69ed25d99730368e8ca63d8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71a4d6d7d42704d4f7a014a4873a83475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113ae2150f9e5cc7b36cf0de7987b4d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa084f8c7fbd7edd1dc6d29ccabd7c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607d5d3a1b7bbd36b188724968ebdef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da056ab2ce4ab1718de5982278d5cb60479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b88b435d36d3446d9be1c99b67222480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0e8bb757e23395489b16326f50eba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa814cd4c7b22b4563ebc4efb0575bca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c6460005df59640d18b0ca673959c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c72aae1282eb159d988db48951dee3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44519818ad13a366c181e8c6f9f8fcaa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41c6e9744bb61b3a256051c3333a36486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fbfaa7807d248bcc1c44311430b1e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6ed32f716396ebcad79f0cc8ef442488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b73bd92373427638e5f1f5ac4d5725489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac47cb81a260b379bcfc5951c46f9bf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42e91388beecb21121b4f122dcfdcf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b569c9e8bc90fd63a25b19db126f3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e0a41a07a60b57bc50260ce67012c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e7e67853b5878c3ffd06bd0ba4023494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f534d20adadd4e2298f9e93f086df495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ca06a7ba2266831970c6f48373cae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be08d4692959900c45b79ecf72c9bdb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fbe83f158ec75ee5393ff0563792b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2509d20c1c7e70270a7cae8c217f096499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701b0b5f40dd105a919bd9fb15d8cb5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a291318a110c29f7308aad806779e0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7500d6b7b610eab80dee6694cbaa4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a55e77991aa780bd5152404f1b445503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6109e9a975c8bf54454eea3c198cb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2adc3ccd231cfe392a4cb2d1a79ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44a07e45525fabd918d1f4563ea653506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f566c5c7ddacf23eed17a53d6d1d109507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008a102f4feb747c8f1330152600f81508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d26ebfef3a0c8b857554e402be3d5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c538e4fe8c7294d6dfdd64ba07fa4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8151a9380d1b860cc97145a1cb65da5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd3bc2b31650ea1d5d296e1f4bf0ce512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d0f7d18894c75327f6b51008cebea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402abfd433554e60911c49f9bb979ae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c329aee8cf5d874f26e6431349c81da515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3a563548bde23e1194ca180e4d766516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61804fdd614a67ed712eb0d4b14e5d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb740bae6ef8560500098c8e91812772518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf3be0c91f7dcea81af0c66f5d87da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a32966d93a5e8b612a8383b1539a3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31aa981b00d56e0d1f9120f663a0cab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe604d47794d0b52ee237f4ac1a8422522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1796f6e5357965095c89803d46a2ae6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870b2ce501f63737826a89be50319fb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cae653edeb395244e90f53ac61caa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768acc6737f08c8e02fdd5148350990526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a017a459cd058a7f171f24c2914178527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec02b68f55d0aa60b59ab7fcfac5821528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdf736be105f18fd1e41d6868bf483529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d491313257fda89f014378cdf1162530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490d691b2c71aa6d897d7fb75f7a0c8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97327fb32b3b466fd9e7e5a3258ec2a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c29137f6a568772d4dd40372bdf216533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a26213c31b8cec273980bd44d0b72534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27978abbedfb9efbf202568ac3d7a941535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21eaa4f9d2e37ef11fee1a7f896e56536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ac8303eab9c8cd6e73ce67996ce69537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887261faa25c35df5f62ef1722791cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a99190177e6d60f06279fe2411ca1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7591e76c20cb6a1e2a2e53a2509cb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1139b5dcb647d2f319be93bebbba9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc0681960ab3e1b5a7c0943a84cbee542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bab067dce3033837b0a2ef525d153543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330d009b0e904ae4e9805ca2be47442544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93adf747db68b540fb7b70ad5ba5807a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803dd98a514b36b18f6315da35182f9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a278bcabc9f178a4a34a38e8dfc87547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e904e3571216e8c559525a5df5ed64548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef70c6de75531e442d0860c7aef8230549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc1a77d83cd5b4036fd839cdfca6f3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbbea5367db3908e1e307d8b9122a9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a0ec050e6f33af8dfe453dacb96ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c73e41e98d69408c44756e1638e11d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee69c4134b9f907f25b4d29f0d30265554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780912bbadbf832b147264bab843881555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ef0faebe048ce56e4999f9b1ae63c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdf2054ccd4db471a6796c6cac9b28557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288580524a567de5eb319c388b1b4852558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83676517776ee8bd810ab6dd8b81cd2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec1f7eeb75f91db4ae44d17e0c1301560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e851f124c17c426642020affa9a50561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79f5d2cc47ff9f1758302d9669b41d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c670087ee52b4146fd4d7b71da9a0c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f89063814f827a81d433307e280d2a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326280334813ae9e5028ff3d021eaee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a09103faf0799be15fd63de1a508c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7ba90ffcd0a667a5e840a00450764567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f751d8bfab508b282180862a5c022568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e3eb8db6688d9001713540dfe0dac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b386dc6700c850cfd1277df0087ab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa59b3879515c437e7a0789465995d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236bc4263a6413a02f67835750bc05a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc83c2cbc486060b6f216949a0d350573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868cb24ec14dafa08e6d65ed7295bdd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411d86b83459febc70c049658d81dda575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9db4ea5157b0620d41509910f1b1c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667f61bd15b78c6d2405ab62cc0b0ec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07b3e95466f5b0f4b2731030770477578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68115585ec102badc0d747b22a17b25579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04693c77017980cd0cc915597e8093580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b3e6438705e073c0cb982a17cfbd2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cd1f1c8e82cc1039293818d147aab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fdf416984ce166977e4a331a40040583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec963208f4b98aeb34e2ad4811153352584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521eb56655e6e75dd625664d36eab577585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d7b6903f5c910c59de986ef5930e2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cd84742e7c90143eec4bd29d7462e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee7f6c58cc5f477f0c1fb89b3bd485588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92a892df7339c3d539f3724239b8b9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d12494e72776d73ccc7c68e8baa80b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce185bb173d6d21d7b3bbf053fb4b2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69a91972c67a8a79caf01d2f7b2996592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5f72a5b0ea71e978328bb73112b60593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4880fe9c44860b007dbf4f9e990f2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cccd95e8c24e1b3649e7d32aaa9a6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a7011e054e2f243850aaa966a6042596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f70daa34d5d10a0999cf93b0059748597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fced8f3371ac598dcd7021a1f7fbe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5980babe864a66d52b6c6835f214936599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636b4323f67ad12de345622da312966600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a699474cee4dacfc1b529521909f71601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac70dae1a64ace57111cd00edfe038602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956789899df4f13b62ce2d7d894dfcf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d1c7d80d62624bb80845f0b04eb64604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a30806bfb237adc8c74fb8c29f7318605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f15f3e74a21378568547ff271d07cc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdf23cf373f83c7c4c9f21e1c90f11607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98152203cbeeb3390edb41d621f1022a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ad4435d4ab4b82af63ce64d80b7b3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6c446a607a544a97180f8d0b7bdc7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34196781bb9a87cdcf1bf6d39f6f75bb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dc22383359b4afa0dad3964e80c76612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38d9008a1b3757cba5087ea1ffb7bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829adcf33da1285874a19fa7270655bb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee77d860d952aa3ef98fd8a6a25fbd0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97117d60019e2fcba1d8a2de96409617616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfbaf9cbad1b114063175d729337fe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944bcc6d32c25a589613baaf8a442367618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebe47a1c8dfa420db7fe5a8854eec0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252b0b46f150f3b32191c4b080f7a7a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b4671080d2bec436b3e01ce3594e3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e62010564fe54450465edca530130622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996e2e77e81ddd1ba63441b58f15b3f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357d6675465c652607c115b06f76a5e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4173811dd11796a015339c913be09625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bef4576bcbd6bf7e03d16dfa3a69b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4555041bfff69de25efe793d1564487627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12169e4d4cbd9b760ca632930c95e288628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad162fda5983fcf3163c893254a2721629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c59b722c9b651445cc40a4d4bb8d2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbda9dbe0b3466592346290107082c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859aa198f66db93b548b30c2e6f2a935632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef69e34f7cb78a6e1df37639c9429a5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dd67f1ccabaefda08728166df9ec7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b274e591dab9199c13805121663825635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94d3d01be96452c4c3675ad5d3df99636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6408bd77fba9918cd42155803b729b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65d254b33058de90978060d4dd718e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc480881dff0200cc45e348c2900dcc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2510fb801c8775da3967a55ab2182d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342669bc0fe8937e90519752797b5f8c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214172f6778c64720732357c6db57f98642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95341df2b32b8c694b31617b5403c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8611fa7909ee26064cce83c479f77644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b14dd1cd52678653dfd0719d4d922e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9196a70a171f0e5e9e36f96e1a9f4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d928682edec9274e3c640669ce972647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcb82bd74f51e285e10ffbea223e7f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38723a8f0c8bb4884fce859de80b5f8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b6f5de59243201df0fa1874418db4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563295ab5f3e77e4263abe71f598b61651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2e29c17d48485568dce564a1819ea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416c060c5139cff67b7135fad327b47653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c171d8c691524a332c935f93528a71654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f3733307fdb9541f8614f3428c4cc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5872f9377eb7b174a36ab0dfe6046656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49fe6cb4880ff9355e46d42251dc7a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af49b0cf6556104baaa6dfefd953364658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd264b710a0eb31f924a0445ff002794659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc86d4e4a6b425bbb3965fe1c3c3f6b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7678278ee35828994a99d756c9236d3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43335a59c42a99f8d578dcc27c678983662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0558d925b8904ab7e513052efd6b22663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef571baf59b3f92fa21b559a205360d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc47699cb6d4f298789cd889639093a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b236c3830ab126923d22925d85a619666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a1b8ce9bf9d99589e5e618e0bb78a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e530820d4a86d2487fb4f409f09abd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6498b2cb6b0b2835da9f691faf4eff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009f7a0bbc0d0680a1f289819716cd3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a16507ada90394b0e23450ddd034b1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebb50079228d62568373688119cbb6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4679bd77cf1f7bae7c88c588d2557d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c8ede37d0e9317b81153deb4f7cb0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fc912190993d8c10f19ed7f7dde39675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13a27ab7288d3755f3abda14f7621d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf203cc6574a9506146a2b7aebcd3dd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f00483e437126a71e8a1c7c0d6396e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46eee850cd1fc9c5a24d27b3ad06c6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f6a804650a6117f5ebb00dc1b6422680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e2c2d879314b529ad25ab53803d14681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e0f86a2e04ce2c2cb4100b01acc31682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1426d64cf1e1cc0048012bc3d1d02683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a758779436a306848be322234993d57684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6021a64d4658ef292c39a28d8c6661685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884c4b80377a34e3f571c7757f93490686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051e2d847e339b7cb7df19c220b161a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b9246a9fb85bbe060e9129c85f595688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5250acbbd2341547224e9e7905fac1e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c839faca68f7384ffe4f9e1148e1c6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f388b076afc38821ad4ea92727e9d6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a44ad0dff730ea346648845c2ec544692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527937f1952b70d92b6ba9fa4192cc2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e51706f1b490fc71add6428bdaaf6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c784da7993cb67e620d4ae38acd9a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950666c7852e72c0f126654975e40c97696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602b3ff28fb28dfd63f7ab57154e1d6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c690f05b609a18264286560e6b008a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1098c0d93545b8d795df00e6d39736699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53b1173d131cbc80aec8966a4c50de700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842dc1be9b3a990704cdeef1b07dd2a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de84ba2792faf5db2611b78e091214702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7286040e0b094975eeab73ffe8c33ed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665356b0e4f374c1778f8913c08eeee704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320da1ac76eab2334d3189e07d4c0f79705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66866dab11dc3b4822f75f6130008da4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d85fb2742b8c28d2de6bbdf815d84d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a7dd4b55090996f8ff9ebe056f9b5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8e6035e9b7522f2c99d712aaeff72709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da592d0f778f9324a497d372a159bf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d732b58706cad81fdd1c81648a900711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aca436e0ddab932fbfd3f2b07701a3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a6c8737d64bef5d39ef21ce142e0c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcccb56e8742575e068239ea079a16714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80ea34722134728251edffae20bb12715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720b14edba951f369ce0758bdd7d29e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e795d099dcb24a876aead80a4ce48b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f318832bcb6cf8f82ed311a1dfdad8f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcbd05dc147360e341342fb4b3e9a9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e4e923f36e73a71be1b7479a62553720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9210acfb2636507833fc18db89a9f1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e88154dac6a7dccffb36b7c35abb1d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410bf7715774669c7bc1828c16eb380723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9d20570e7ecc4a891d54a7d6604c5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c690664c8ac3619d6544e5eec6d850725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f686783102087095d250b9f7601a9c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6868d321f8e226511d0edfd642ce8a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c186ab18b6596e7f46e5f78c1d96f4b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c59abbce6adda9e1bfd5d264d98d7e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d232d375dc9b842788053b7fb968f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb522ca0231ea6498e4043a0791d831731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa478e207af506c19b1646b4c5531c6e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8aed33590445b0ff6f135a61f9659733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f13a144963b726d2c9fa91b73e1cc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f49954a54fc238990f418b4ded5c09735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1798c8129fb253a946b8a55fd0ecbd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65c8076853d70063113a22a2a8fd84737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bdabf40d7aac2c17c4b05bd8080c1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d36d3976215c46d9ce643ca32d292739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04cd780f79fc8677eac1dadc2660e07740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8ac0ca8c700782b94abc00165fa6f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a44bfff6366cb71ea4efe7055daa5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03fc311f56ce595b8e3b1807080df9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5d5cb63a86e2b33c198580b52424b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf63c8ae955992deaa8935b704331f9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30912d90368000e100027494dfe66744746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234fffd3a31e2fcde63d9fc0a89059d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03214af52a903752122afc0ac4f50d7b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589be0a2cb8ee93c0c347797c63f952749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81862ffe1cffc9d43c394a97a01cc30750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e3a3d8c1bd7c5a3286b3dc1868901751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3cf54d8d16a10028d276112517e7c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267955a8c40e9d520759f7164a5d14e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b0d1c094bfebfeb39a9cbdb0cb6cd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b4c46ac324f2fde23dd9111bcf9ee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d280edb481b91063fd1e97098c6b4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022b20069b2d41da6a9c27e9fb7d1af757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe532e5ef94fcdf7ddbbaa316e989d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57d6fa2400d0b18842a9ae50e747af759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defc4f5adcb347f24290cea10c42d181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e84a9936d0b02bb0119cf43e3557c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14f104c48dac29e8d888ebc7b6f7323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7653ebf3b9da51adf93828a39834fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f7503e79888375ba6712799d1544a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7bbf6b2375ff732d9766b08d9800a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99428ad856f08fca4a748918b3d14a547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b95eb63c48b22f6ceecb91070081ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5708bbc0f55789527ae2ada1cc0c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee4971bc2049430fc6a2d290ce72a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fc7c560d53a4ad5c26df5820b2c4511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90d72b04956ed6ab89d751f3ce007b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09928380d08500f66e7011f91a846513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf39c96200ed2fefef96ba4ff56ca3c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addce8a1a94f02acc6d54e9662cf84d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b72c36b548e675ceb920a307c8f8716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35548e7d4a50b7125c368d91268eb8e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a8110fba223579f6c0caf4481a0d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807c90228dd86edd0bccc382f8007c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66c6708ce37c3a65fc2f76595746db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b0a4a6e54c5b3dd556fd25dc413f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497c15b4d5df4d14d1012b2c2e0155522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef4c865302ba8224b861860685a72b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863868f942a5dfd8265bd62754ef05424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc9574e8fcc0b48c1c566b375f1a2f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ff4c84c28bbfed38a07480fea2cef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a10511eb2a58e84095c2b0b28bd1f127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbeb004a5eed4af0093d3dc560ddd328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58aa63be3c9ca91b692c5416edde3629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60bcf9ae9b91daa46cc76eac0bd84330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90a44ee9be5128449e543d5d1ae3b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd3bae0eee687d98380ace157b328032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7cdbe476c97b521dd6e5dd493665a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ac31ed95b3e8afcdba18e5f9cfbf334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a555c0a32fb6e7119d95fb52955250f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb430041ab4aadde32e54bfb354c3136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1b01dd3096d455b17b89fd4823ec737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd712a12cabf15968d343de12aed93938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e15b74bb1399ced633298b3df532ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5040532e197c7bccf09c0da14616340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e171ff75432db858054a94bd6970f641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6138e18dff63a23132a69b26455c24242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad254ed306addfacbc280b423991ada43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf09b45bef84cfd17f25da403d7f2f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dafb01fa602517b776b4a84c97c7d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2616fd68a059bdb4e113391652059746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37b0003fcd645d3448755c81d2b80347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6da05247c4da3dae3368a2fe764d6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626edee52286f9ebbfc6914b5c352f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd1361389b681c2ae52ca1e186f80c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81ec060cb9cb4df6a7ff73f16cb3c851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816309e57944ea6d4a991f3f75ee09c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a459d84b6688bcd793ef85bd0ed74053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f723a0a6246aed1dd0f61b36436a87554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a058c1ac18df551126b33ddfbb5adc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9757e5fec0e842eb4068c64aeb393f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096561ff272fcb4f986d05c0744770857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bab94af0a273dd6980b2c5bb0312158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe1b8b687c1c63cda39ea1678d7dd259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b557d4591576c143a1b3be9669be060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d12e7345de5c719ae5c68088bdd74761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1885850c635c9a54f7d63613c75cc8a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44f88075219c9f09c9bae9752e270163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be57126c39e1d4e4a82034e9ebf8a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f62e0b04c330899da5fecfec22d1e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e3ec72b3f031b038a463714b58d2b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db156920d7739d445319929af9f6e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba452feade597177bb2e541f65b95a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7e9d4e3131b42539c6ebf75df062d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d3814e87e2260189e76f2297b20cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c891fcc3a292cc8d389f00b3850ebf871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e557f80e566990c74feeb9967abf472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0345a6023ca6d51805198561206f1d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68293d4a085851f356931fd195a819374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d8e74999c971a88ff729eb9ba4d7f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdba69530de22cacbb71ea0d14815076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8da19f919dcb4b39986a4c5947e47377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10280f53c6a95d2d3478f3210fd78a4e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a08f5a5d38d6feec724754136037179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a01ef42c8832b995d76ca51a844a9480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399d63927cd8c173d339c914825659081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69463abe2d7c9b8db95380aabe2568282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba810ab2ea08d180c90973aed1ddc4e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2af0eabdaf15af02bc2ee686a0c38984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3f3ad5948a1544b95f5cfb5b9846085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b6a881ddde24ebece2083709274e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c303344760fd34a7cb5f9b4fe37d12e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30adb5878fcbd012715fc11203c089188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0796dfcf3a5e385a15cd6eb224637b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09140ab0150c3953bfdb81308906480e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283e2af04317b3a89cb9fb9c9c3416991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05098805e0269fd23759436a8f984392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663ef00bf5a011070096537b0fba66a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25a8330d8111caf52cf45d39893e7b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9692947c953742d1cf41188d62f0b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae1a592d8648ea3dbdfbf82855c27b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0b89b7c1f665c8b13d9f27679238c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2eb4dc6362deff2a8ec79e4e5dbfb298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c4b7da08e4c8fb363c9dbb4f8ceb199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2bba09685b4ea3d36164f50945a61100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d470e60f66037c85df0fd49bef86a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f5adfed2a6966259fcb89931c7d48102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfa6c33bdbe9f4241bea5f7fc3d533103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdfef50088639de4e26dfc3bf25c10104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871fbb8efb84d12becd19d325ca3710105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfea6ef2d547ceccfb0df823d7abe2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055e80e3b6774704cfae79734a63eba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4aad080eaac770e6ae17d26857b7a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44c2a03932f0b409fd64400575f9ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ff0b5726b41ced38026abd8c6051a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe4582d0aa121d16a5c72676529fbe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d429df74bca83f5a0572f63c253970112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccd7cc28b33f5d7b4a5506434878f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70c4c14be557d16da7d19c70594cf3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ec2f8419f8cb5ff0bd37f7eb32327115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ed7587b87b3b9aa1866444276cdc1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf6d4e234c9c8c11fc4425cbf22b1b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497e2c84df6827829517f587b875c68118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b0d99ccfe7b7cec52c3e564bb9b1d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0735d14b868acac72844ec6d049b40120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc960430ad2b6150924a682016d02f9f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bb166c1241ee9e48df4b3c9d6926f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad759ae9bcb9bdb715d817e1bbdde9f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19025c540b72b9ff41bc6fb37e383e63124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120f96e8d4fda2ab262d76527c691c8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976521a1e50997baf4c5bd0445776dc5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257808604647fc8ea81faf76bd0b8aa8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a69dd25ab137e115298ceea1755234128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ebc4c74119dd7845e881e07cb0999129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950addd1b02b61a943ada6e63361be6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815fb856eed553ac01a2f6e88e483b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3aa7f6665a3947ee0bf887275f4698132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc26644e0dd97a2b6c9dd9818d9691133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2664f9ddd7f448a8fbea6fa2f26072134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e743f35b8e56ade02423e0bbaf6df7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788315f32e265ba02b01e54798c3d21f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac28297d110c35d600693f8b34fab69137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee18c93f3e9b40953831c6d0beee6ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688bd965146ace4839795b0f7723118139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc14ea23c9b754c1fb37ecac233412140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517788bae41c5b7eaa42dc975525e037141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27069dc4027a9913748195cd81a9d72142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8b2801abc6385db4a5208326d45bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b896fe136bc5c15148d75d13ae0de47144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47a813bb8eb426aad2ff70fedab3c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17ae29548b3a0c680f40e7c0832b31146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e808a91bdc82bc8fcc1e52d55de13a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba6d85451856e81ff99968a6b3ce96148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268b0eb41a7605cdd34b4551e061db3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba508efe3e0eca33e179464ab343b21150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e5f7d5e7a9d0ec4768a860aa2942d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3081996af6620455769d720fcbb5a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf41e4ade332ebaa524a4043c2525e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00fe15720d5444585e5a550f3d7fcb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ba0e462c4ecd4f9ad9813001b4197155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b151944337d8fb3636c81fdba5c0e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b410ab779d5a38c29195d588bd5153a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b6ea47a538bba8ff277ad0bf05bb5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d18965763788c67ebb0ea04cd12da3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798df6e374e501919d573a10c27915b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173cf2aed19cf9098fce8de2566ad2f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94a1c89202e385fcdef4a5f789aa79162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71ba21863b6eb9648d6aae05aa5283163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7831ab9b84e5a28faa3f564ea0cc59164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef591aaeaf31f708c14248249bb4cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf286c1b5629ec2d3ab94309149021b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1a676044329b3ff03bb9f23294488167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120101829cf55e0a006437f3f97ac54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6491be455da0196d2663eeff2d44f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a85a18ef9ba2556144ba8bb2ea1d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509297ba1e58bd494b5ab3b2991e7f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a827f44b631c32bc139693d24965216172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b7458cf42a7aab648fafc80aa628e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ddbf363d9a1ef1c863180ee3352cf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d05cc824fabd9190beb4e4702df7b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8e527f61b36e1e1998b63f7af2155176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5dc31da7d7875e634343020ee9405177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2086f4c9830bb57dc139900f12f8f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b213f4cd088defc4dee171cb5c8688a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5211b6d31baa45b56280f5ddcb62e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab75ac969d019a9cce6b0d4f1664ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d8152865d02ea82c1816d626a8542182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8771add7a87399bc1f49ceff6a858183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709daaaee4425a7ec210497cc059e5df184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55f09b86b93674fd6a5ff033878afe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494eef82551b3c0ac65945b9a94c027186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86e5a7f5698f4d39e331955eb635f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e70447da50df450e224a976d335f8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67c9f9dd4f1d8a230d6ebf7316767b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d90ccab24ac0e3bfe5213fcaac74fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b38285c570473da5247e93f408a8f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb3a11a6e9bd74063f8e8d297b6a19192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ba25ffb0be2e490ba45806dcb127c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2eaa907c1ee116e187fae357bf461194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9eaa2f252dc21d0a5d1cdaa74b2bc1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007001e1826e1c40de02c245b337e71f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a44b6a3dfc92ff80a8ae6444c7230197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fc09e1598161cf2e3cb462ef2bf14198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231552c2c619c00f361315750b4a7445199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1f70d272e360f45972a22922f92de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439209340726c02dfebe54666ed6565201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c012c09e7e88d7798cddb7cb5015d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c516fde3826ba6870405943996bed6a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390eaef94ba43c2b1bb7c43c436eaa45204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06018e96f5e8990178c8460ef04985d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc50f66e1dcac4451637db95b1e5c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506bf80bb5052e499b8131be29f6345207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904bbee290988941fd8a9cf5f0fe28b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b300e66fdb037e62c2f352e94d2c7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9bf1a7351099f53c20eb275c7eff0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db581886bb8f5691957ca02214a8435b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99718b03ddc371017b5b953283c3f885212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ae893784b8d0933e270e768f4bebf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89636776ad316b5cedf7a3ff6605702214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070448d1662b069077bfd4fcec577b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b4b473bd0c2afcc976a7c88cec96c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb22691091e7915749ab245bda48dc6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b527e6ba1929a0a789880ea29cc39218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8d10436dd0057a20009922a14206a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a4df913e7b41c3032a6f5c3966d04220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1304241c02b29fb5b1c38abba858b1c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d1d8c00e864bedc1a4b8ba1139dca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df8ed283ce8bd9b5d13b8fd9724c31223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e874a3f7da26c037df45d2ce26b79224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffaeb769c37cd2eaa67b86a0f16bef8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24be8d496299301c8b203d4c59cbf1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80491e4854293d0ff5696e64c557a9fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc11fe7b34b9c4e0ffabd31d658ccf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f66badbfefb0ee0492139fb93e88f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a7497d50c5ad16a1c1674268bda1d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e01d6bdc93f2ba95d494420db3a918231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a2ac07ab370bf8883b425d1d5434c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03037ee9469f8a1687b2b805de1565c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d6900499ad8fc2d70994102980eef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd56d1123c4aa763171a5c326ab83b9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81346f152cd961639fb89df5500e1a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aab934abe31e9bb8d0bef1200e7ea6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90898c6d8435eb893041db922f80dbf9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3dbfcc2280ccd57c3ffbb424788db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914d3121d226c4d9e95eecbe136b01a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbc53f454b3961558874bb4a9c5652241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aaaf608374ecc4994c54b93b363cc7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc2923c2f2a281e48b676f38f39c16243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3cc59523bc8db9e766400cde0871f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6cca74e439eebb6156378e3c894af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbe81d74d24f74cf10358ed111d993246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28450d8377d4683e7bc61c68674e5a47247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd349875a630db961e2c2e60a949983248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a1af3f1c176d3abf2a53448656554249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742768dfd6a81eb4a03c397556a7f1b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44952c80f771ae1cd7c1bad18de971251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d5d21f2d269af48ef226760593a76252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383834fbf97ec0849ca76bf713415182253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bc9210cead23357e2ed5804880c86254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f826abe94374f8d3ca85287b78886255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55362102bc36a10ef429023f1eeb34256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94937e0f2b56d84206f63ddaffc9f83f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54b14f011e8cb67a262ad69b388946258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479cd0634d46fcb3389ebb635b06ac6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1162ad6388b195c2147b2620d31fe02260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a94e22e1b46861b38ae523ed33a1ac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b9c819997dee70bc6ddc149d11499262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f10584db82e5785353560c5ef87da8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fd78fe2e8eb370e0381f70d37d394264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2b4b50ac3d4fdf381942d96119f29265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f05f5417f0fd982899d5111df8d0c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c75128c17adb0074114acadb01ee7d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e02b6aa5f6a8cb10efc5300606cdf2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833fb09a54450b050bdf5fe37486d35269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5728e4625adcd1faa0816e653ff0f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a57a53592f8a56d522b2fa5791b81271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2b3d7a7aa7aebfa34122795756bdf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a230f40610f040019c2f0910e3a7a0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad84e8e0aab3c1918c886d3c449c82274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d03f1034c8fa4c7407c5300d09e301275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a38e2818abfc9cc8ae929d0ddee29276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762f6d810faa5de2420ac2f1eeeedde277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5371a2edf0df2a4f99e4633273006ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0eba7ceacaa6e6fd2e6439142d966279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6861f06389422567e6e30ea452e3814280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae79bacb2aec0b8f556c87f897d7040281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a497ef0c47c1fb6fea0a572fdf1a3a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1c645f2f548be74952725da319fbc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97fa9cac2375e9bf3fc2b6a2f90800284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c09c0a7f33f0e20099d43efcf82e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e5bd6a7b59aeea28980a4570c3b38286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c3d263f9a393f1d6c3309a1ff29bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af35762045019f69b0b7e78d985ffa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb181c2709e049019f7bafd92fbe8c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca45322c4a5526aed2a7db410bd9ade290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833818aae74aed0d77e96de85a41d38291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97030c981cf51c211ee43d7a57233619292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97d244a3d15158ca47c0828f6dc33e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6c86e10f0c0f1ac23ca785c0a8ccd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bda9d7b33e3650bc570b7d7f1890c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a574e9810449bbd81fc9351ee74e73296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d703a087677d036369c4d42b52f9b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdfdac2b3c4901f59b75cf5f5fd310298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89328c14a310e9e2c9dddcf21217d97299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10903166c0bdd27df89e642d4c4b1b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91bb304b17b8251ac2cd834e4c05c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db96e775c690f64ccdda843801c1cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8566f824adc2820b723dd3155e1b350303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b25c4336abb2c39a503cf6b946894e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c04f53da13d1cd923c0a37560f7bc0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cec18b4e8376ce8e3b547569171fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cb2df6fc3df76cddc965b2a27aa07307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b7dcb33bb2becdc5d80c646e2fbd6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdc46c0de668a3efa3d3923409f503309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53643cf42c4b21b78612f67f192e1e6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26f05b279916025d2e3d2e2310ae24311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8f4e398e281a219896ac371dd4720312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a3d9c016cf558e8beb55b92f762ba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0525faa26012d94d6802a94c1a26cf8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11aa561f2fc2daeb5f26f49ad7789d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c835c07fdf43eefbaaaf2a49e15681316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02209efed493ff6d27563d198f266e44317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca9b5b0cbce27395778cb1ce4cf602318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee7be131d40cb811606ba659be1d96319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39057728ae4aa17f464a86012ad1dd1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcb31946fed6ce33b33d1b664d3aa1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9081659deb34cec4ef30442d009f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af553672475943340de38d51ae885ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8b267b371fe94c085bddce9088bb8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ef7efe74efea41e0b7e7d518274d5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4217487113b1cb80e35b269fd0146d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb484d680f8da0ffee377951ae958d1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5de3a970df461468821e4dbe35956328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167fcf2a954355a6ed0dd78ed2b8ef1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b579526417a90c4fc8c6b99256033d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bbfe10609ebe99bb5d3d363cbd913331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84a05e5ced673509919c724e675499332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52046598c70982cfda0f4a0c7f37b24333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed43af314513a7708bd1080b20d77d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1d09a3c186613093291eac6add0e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213309fe1fa1c70678903f2aa189902336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b92bfd9b5926a4597db218f265c565337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6bb257259271b670de75ed73a3af8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d1dc8709b8b4b2bf6fbd6832f0d5c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e786e202153bedf54399547b9fda4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdfef41c48f7371ac5c0d5bf676466341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd321aab59c8f02110a1dc5fafd89a43342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45878ab630e787f8e72f9543e53f0b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859a1f8a886eecfffa0b426f82e9649344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ddcd0441f0892162ac7da1d00882f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f714da9e3151cb470db39f1eff225346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e57d3f3e7bb9c8b8366e5d3bcf03e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbcf0d680b8797b743afe2f2b2a91c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd766746c18122e11a7ead22f8d2c6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e63bfc750de99ab55dec22cc2c00c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f98dca4efe5d601dc0ec435882937351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb984f739728bbdfb3a92e5b6e3e2d55352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffc578cfe1ff3efec80eb0f6ebd1fe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bd38cb9deea7900eda506ad6d7621354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96621ca298e2737ead4f174da5f2ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da206bef7dda2779e03a6a1d8e1c5a25356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f321e41332c2294d1f4bea6639127357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7ce171e60ff2a625ff0992429cad5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a691a7e2d1dfbb1746f378a5ccf9dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab301f28118d83c796735e83f4e51b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbfeeb91bf8da178b145d212afc467361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b07f84e11eae0437583c0e3f84ac5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0bb156d9f192868d99d78cca5f4a3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1806961d8fd30351dc8548c2c13ce72364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d2052a7de2c3f6049678ba7ba4efc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc8b2a2c529f1fb64f325e86ab7179366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896dbaad9336ad4898a2ecca16f1fb8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd28161217b303b32c99be2c1f61764368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a00ea9123889a7ded2d3c1e0e332cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e739c78bf4ab585eb404d73667b8c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d74ed64ba82f4df4e476294326892c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26399c5cb4b391b5fe9411c0a4751f3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44206a59fde593f8c5c94db64bb38300373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955ed95e916365e2c909c4a35bf4abc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64309e77a88278a3801bfde0957e3ca2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55209cdd951bbf7fcb5545d0c1c3c30c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dc68dcd984813c6aa6f4bad6de2e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93f52d0479c9d75f4e25edec29bfb2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf0bc23ba811dd5f8d81efbdfdaf9b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2068179f503069d2555eb6a436c94a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbc468480589bb2d499bbe5141d61f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086adaa80e555c44426746e5fdb3ce6f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc080ed102ae6404feb4cb7d5d24643383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5330be82252a8972556ea451d473c4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab592332c0c2ab332f2ad2589e65e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e26bc96f45d222f004ecf3819e4782386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c330281fb7f861609e9f22402a96209387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd41132ec5304bef34b19a0a9c356da388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086435c3a474d2ab3e4e6af5105a9993389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5b688d185f79c812f9cab3f547354390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767dd275e945a825b05fa60a92a7a56391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1cc31ffcae1f25d09698fff0697a0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1874cd121148cf76baa59ac80617be9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdef911cf0d6a0bdd0e9909dbf30312394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b762b9a227ca9bd5cff7c9dad1e516a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d8941f39209dae8a91974d7d3f0bf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca33fe7bdbb0f6cfb59691cd1b1a413397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a7017684a68fe4cb2369855333028398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc5c6becd88a3dfd9572dd1b25feb6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bf97efbdf94fcdc26dd511eba11b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8162738c8d77c91ad5fddbd5e8f854401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a6acb977ff25a12b5ab0811fd28c3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dab83a8a9b8c3119bc3c4c9e1d67c4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80352a1c87affdc15430914c8f4bf0d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00eb019687b8c36d4b5d0ccb8561f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1563c6e78387ffcfd9502f03dcad1d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977fbb9fa9b1bc86ecc7f6d57f0efee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61ba91d2930455a58d564ae1b4a43e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0cf4bb2627ec7b2ff396cd99401358409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6208368119c548266bb87dd12af15410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b16a9e4f4224c4a857dfcab7303961411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb9f0dccb555ecf83f5b8207182c38412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4874ad048e4f376c7ef9be5832dd2f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb25df24294f0b88962480a06bc565414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbd5fad26f9d1b68d0b3ed6c1a5119415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6fb50d6372f1d1731631edce172f3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79ce9522c5cdebf6a8276df875a97f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899e59e65a8b39b313512c075306f37418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b91f200d906d31d1018963d6528449419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7a5b40deec645bf33e141a9efff51420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7b1627e648d808dddc6c17f00e84b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92058a59b99fe39623719b82f8b94e2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5603a98b1ae7fe7d97abf99813dfd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7dfcd99e2638c1d0c2cfe69283fca2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9618e7a4e072afb2b721c007eefaba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bae8321de8d4d5c83bc3440a7b684426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7be2f0312fd2fe5628cbab54f7b5f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af61d27a77a39e92a634f8842e47bc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8dc473e49dccfaaf765ca5cc6bc9d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639e4b0ff15f1206221158bc26b4d27430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36868beba6baa6e8257f90ab77a141431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8004c850f9f0f85a62c55273507ff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5961e7fb3c1a0d36adeaa5763f7ee21433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c509d64e171f3d54f0fc68f26315975434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d36d3e43e5451ba9c163259687fe26435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e4ca7f40e63df25cc92a4aa113a76436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38039f5dc310e3fdb57231dc575f24dc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0a23531ce6fbc23310dfcdcd416be438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3461e44e5eea09a45f4d10f68ae581c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a88009006b56c19f96226e0b417df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9186764be7a5afa810bc525fcb3b639441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814b683b7fc23fa1ed96a08d5a8221c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ce58d97a3f53813b1427361b2f668443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcd5c2282143dcd88910bf1ce03652444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b068fc39df28451029679aa3ad394445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d793a23cf0d075cd6fd078a56cdc0d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b3fee78c357fc7dd48ff48e21abb1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d2de6185d68684618d03d935fbc72448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a021bbc2504543c455824a99ad3a601449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98335480bb34a50bba05b3092dae4a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf023e98602b97e9bbb90f6f2cb81889451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a7e3003c3dde82f27f2de420a322c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7b35c15bbe60d2a1abd9a2f60d2dd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcdfb25eaa3a78cce71c64028534fe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407209c53cbc52a82f10fd330a61d007455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493424d37a8dabdfce624863db70a69456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889babecf0fca93425101bcfdebed5f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78480e449995a968dcbf048a2505a3dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7b8849c613e5d10c1ffca7fb43792459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431104855a8c14d5c43c9237d8a952e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382d1843adf0321ab8f3f96b8377fe8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed172eae17661242af93ce45a5f89315462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa5ca879f4c44f984eb26a3129a109463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afba6d37afb3355b7f306f5ce20053464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c6344130cf2558f1641be740b2361465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ec96882f836e3a34d18943b3dcad3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a40b9341af6bf75c631588e408bd60467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1ee3f34a60c7c2c1d1da8ba835af0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79392e1100574eb2502a4c9b8ca9b17469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aba5dec407f4784da1ec2015713b80470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0e11f5eaae07604649231a052ec41471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338e34edfb5d0b733b2fa8a07cbc6b4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf978271d09e9e9ed4ed818ce5487f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfd4bb035d3a8ff2e58eecfd154f16474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42640c238f3154f589865c56400d2fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f5e8987de422798b4900a5b90fbf4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9940dc2a7bdf37827597e0263b821c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57a3ec829f25f751f144fed81ce5d1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e395ad43b5abed4b00b200d2ef943479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2138461d214bdc9dd10efb59d7608480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7517d39cb3fc70caae7628cb4be6b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5231f4a094cb6c01b0a1de8c47949482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47719b3bf8f8a1fa13d3d5078d98364c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28ecf5cb2679ceb053ac6dc4143e34484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba73c1b6ef4eee872abf9ecdee6b2d1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc03c601f1b453288ce9231ed506c31486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7a62bb82b207678853ec38e895cf1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823955eca2fc86f3a9286ddf04c905c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fb55c1d922deb8593cc51e17d1812489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657d8dc5d9374cc264cb286e94333b7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858c1d6798bb733fd2600786be2e3d0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecac48ce3d778a21d9adb78da314d29492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9676d66730cca9f8f19591e198ba7b5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffeee08599feed3fdce5305c74c0ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56f82c31f1db6f3feecdf4ae158944495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973a908aee84e765225f0d4fe6af1e3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3beddedb1048db3381d59d4da0a371497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8626626098d0c61b0aa2b76fb3aaa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe6a1238eeb906ce3e6b7e61964766499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce49123adda0d23569597001c78069500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3210a61ba9aa224987de9a6f50377501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51141b7c66c9dfdbd5df09f26f2839b6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ce66bf68821d3c6ce1df18dab7761503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c331562290953035610666f97547b0b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f1d3adc5a9b2cfc00e832bd0fe13b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04a42b04eb3add26303cb01fa68c34506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb92cfe0b5a5bb072dc34a7e871902507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052eb981bc2316b980f9d48c5e32e7fd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9e7427e2f5abbdfe2866e2426e3ec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7178c5ce014c2a2c2eb243266cd9b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef2c43eafaeb33791b0e4d85135dcb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f63d83560bc75db934d55e56b2f60512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610873b970bddbf0752815edad5f98c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e76cbc941ae6a34c16eb0d8b53e5d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda762c6cdc16ca46bfa2e62fa9374c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fbada43a6ef8e526fd3a6bc541114516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44303cb10d12fdef84aa2e76c723503517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5feb1ccffbe856694915f23022e507518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6b12e74162b17bc3fb4d4fdd3ca08519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a10542b02af13b09dd23c29e68f40520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc1b3795ba0eb51a990296ac89bd49521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904933c69e8d81b78ebb64467464a86522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bd337942d01ae80bb01e2fd65de4b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84417e0663d57d063fb4e70d910c06524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7403745f078fce9eb1e0d8ead7bbe1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314f7b433734ec1ba1565323fb11b14526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fee136d3cf4d0275fd2e992369d80527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afad3f6b70a42d8b9e53c1cff9ffbf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b6448641b20b8f5d7ffdc8234b2e1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de42102fff989e84bf187bc497b44c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca78bf50986d9365c651dee6fd6a614531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb105170abf25b63b099655afe4c93a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473272986a8976ca4638d56cb3bd789533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8eddd6dcee1c6382dc7a19d69321c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279d8af6954c5f43e2df066ef7d894f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cf73c5ef4eee7c294ae3511251f85536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a857a45f17bc4f68f1cbca3bdb1fd1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb15d8d91780a42c417fa2098a86399538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec09de9848ab3e9e17d7617f57f594539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0f5d47646ccf038fc319d4cd2a650540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8483a5fda1ee77b65c00ab9e69e3a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621517806061f392fda2473becc4b54f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f665183d0d6299946cf6417ca2f941543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11839f4f99602f962bf8d592e3630a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a5de4a8c88c9e16ed9f28985ec9e0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6e393112f22a3565f54329ad45e9d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0b987f055a3b8ed10ca8d30d1ffd9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a34bbd0c6bc3aae9294521cc3b02b4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946abf11a9131066fa1c624a622cf2a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7ca5223906ce6853e36771c06d04a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3109d03ac2db22b18c7ae2b4f989d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de1f61f6be5f83ab7843574d9f63d5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25ac07d742f57a990edcc2a47b2799553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a61fe203dbe18b4eaacf2b975a742554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e63cbebdf2ec1410a5d2ad7429a3b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70575d7df79087e26a0ef2fe2848e5e1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e97bb122760317fb81281ebdcfac6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae7b6e151cf831d72dd37668c43c41558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da377219df7bea3090968b1a73bbdfa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dede9581419f5af37171312c63467b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0175add29b650259fe54297e8743996561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144af5630514deceecb79d6d3b62e49562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aec9aec6cffdf921489f3d2031df08563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481aeecbff78337295de785123bcffa5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6394a774130313e0283d02bb9d09aef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2512f40dd2e87e89872cc87a8aa3c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b76bfe4ab776551f593f0b54572f23567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250f5fc4a5b53431868a24fd963c112568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e87c3394abbd4959197843a401ef34569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4ad439fba96471850357b822915dd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cf8ce8f58eda4ab216ac4d39bff83571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78891da71076f143f22355fd2b271e8e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6283fc59edcbbdecdce3f2f19f875573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ebfb9eb26482548be1611202b49be574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b450d3edac1e89803a8ef7517de9a3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56768ff318d64e42fb4946b0d058d3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708fb7145f2d232ef34deb0c7490559577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34275680c53916dec1f810b229a6d19e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7de7d434dcfd891bee8932f32e12cd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e73c253b7190834f79213c7be11ee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c99bbf3454ce62d570d8826f22bb3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5d8e2976e6692bb2ef5dd1ed40ee3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d038afdc6f929e3951e04ba6e636b4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62662a3d7a2d1d4d41123e30c7ca16e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3702356ff3186c2f79638804c87da585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34518c225076dcd49dbc11a57197a9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2a81432c921efec805e94e30a5175587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4292eb05be3902f252cbccca2e0c6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e791d8e64bbf5b5a5bad1846d7e050b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a06094c4d0d2d15edd8c69eb9aa38e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcbbd735623f4a23a747663d402369591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364488d827d1cb66568ecd9ce17b135a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b907ba872e1471b62f2ed1810a588c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b63fca47e71242f8343079e24f7227594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6044492ac6d594c73b456d23e4dbf6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55920f6b25b478ddd2288c105f1ea743596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d499f8483701b5b3a297752add906b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f383cb3544dadf94262a159eee017598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae142ae1edcc98b19d4623577551e0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d423fd23b46d2ea59995a86807339600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e15c4fe359836d2ea32ac33fbfc481601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d3a9ae8a6147475687431102f08a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36e8413ebdcff90ef3530831b9cbb4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff18698c735f368f1ad1b6bfda1ec19604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef00a98bcae87f87ef55320e751d56605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e35d3346d4987c284527d0f4167b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56482494df2c6c2e8e8350e06166593c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1b176570da6c9060e378f7e2086db608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56f4af9006ce5d0ed292f833316c9a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2654b60df0b5d8a259f5e4bed27d39610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9a289602f6c99dedc2d4ae7a8b885611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6aaa47a81be1ae0168f10738675b0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5d7470416cbe94aa0cd085aceb29b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622186e9d0d899c13c89225031fcb409614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0ba6f995b66b080b11df97b1e252c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5f0c44604891c3d201a00e14d0b8d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19da79231a21fde95d8674c7efecb54617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98257e7711e60e60101efd7cf36576618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7360793fedc7aac75459e9a26218633619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce912fa6442fc4d0e43ec2fb3abb023620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdd57849190770d04e7684678edb10621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793fc8719d6ed7407750ca97bfa7798622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54acfd6bcdf469a36e8c9e575b7ec2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98f66214de22e82bd9c5e6752ec50c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b35ca66d4641951069e4909e84333625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7287326c7cd8a00385d5b891579c6f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fdb98ad18a0bdcbfd4ee7b97f7848627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e3d5988a0ac31fbc289680c6d4512628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f8b5f7c83ba849399aa4430afa104629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fc949f54ce68075dd035e9f25e19d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c566f0d7420655f0628889fd5afe029631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cda352b2a2278b068fda0de24d4fe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143d0184cd090d795c2bd9f68ea9445633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3b87a77a8b7a2da0bf23e4dbd648a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fe52b74ef400f4448db4d3181cf91635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebe7be3d2c87541efe704782e12ce6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2ab6f8c51285c8460fe3e30d38fd4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa921263fcb5fc81284985ab7d586de4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f1a7a9cd32e529c64e5bd3e7a26cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5830a658c392c3060fd31db3efade6e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007d0bd2bbb544ee8fceca290ea1ab7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cc878670a5cc9bc84c1a98aa6fbae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83f13725e46e23d4b9dad37d374a56643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9a1092442e9fb8703ae9c3d374e1c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135a06dd700f4089480a04abd5098ad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33c37da29ca6057fa6f2d2fac85599646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02f689fd9850ae99b876ed4b84c27f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40701dded76e8260b968234cf34c3aee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf705d42df9efb2882f5bab66cd6a985649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689d60eea69c3d1c0605fbb6099a8b6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a027b076fcd54f47f6e9f48bc4c51651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e914114c4bde9813de2cf29bb36ef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e513bad680576c8c0edd803434574653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622491698eb9b906b4696f2d259c9b0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74978edeaebaea95e8b4607c57df20d8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a793bde19312dd63d57d87f3a53f2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be8d60fa9db3651f22f5dfba5f9c22657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c52531fcb05b4eaa69167e5b167481658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a564ec9b6d74aaadb012208a708fb3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c2a10264fe8c088a274b078e35911660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b046701fa902a40911212a4fadfbd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fb5e5a95e4d7acdec44ce792c4070662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37e6f734f328027a35fd0e03475d04663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42beca5d87662c3b1e2bd21f8565629664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe8314a60e935a48a19d5a4d81b9f0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181bbfc134411931346d0934252d491666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83667ce5a679feadc784ce1d6325c772667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a542e68f0bcc7ab7da7b4b468c6fc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da19115daac8ab9aae98d76643cdc44669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b842557d8196d954032b031cbc7d7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c7276bd1fc6ef295f6bfefff56e1d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bae7b3051069d069788d91c800a35672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0aa22e97ebf2ea6165b3f86dde488673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e95cfbb4dbaa3138c56857feb88465674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e71e80935041bc98088de10e53c0d7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b2cd2894be6b3e0bec334fa4f86ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850c1dd3afa3ffb1d64c35f0f528d51677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b736148937cbe2ebd07a407be1df86678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016929502958f2c173b9ded70ed9f88c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc94820950414d17bb690c77a3e309a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda06358b8d9edd2c2052a9cd101d901681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca14513c7e4dc2234f5422069fa8e2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3943461a35cabe98c120dc8f694e5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b087fc5ced71cf9e553b15109545f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85363afdf62c9a8173957b2f8255de685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b2af805e730487309f40e3fef2938686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5687a43ac3fa61124ca71ef5eedd75687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fa27784f33ab6b5c0aba47175a5ef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9d6d1fe6cd7e5742657ccc943565c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8f9283d74d435453b16edab881afa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821dd8da3e413bd793d22e38055ede8a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0988e39892b1dcd0e42700c9bf454692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6ff279fb56feb27f89f765dd1f412693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2a261bc64e04035bb58d256a7c21f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390b45ac2bb936e8bfee7d5bbd8db41695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae26eb9aac1407b2a583ccb2b9c212696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a18a2dc6f84fa937b969f20d8fdee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bede7ebb9cca7b7803170a4733a8d7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ea9e7ff075afc85c5b994f836f5e9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbe9f45c4db0f4da759c9f8b12a0ec700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13925aa61ba33b466329bcfe78ba92701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93086be7f152cead07eeea1daba564702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9a29ebdc2a5a1aeebf8f42182197e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356abdb75bd1a7ad7a908f906f822e65704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e295bed803a25e6ca7243e34d6405d8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0fc56b3c49c2af307459f8cfe8c53706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415565c3e81035593181a4a201b0fc77707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fc2c541c87b25ccddf86248afdc27708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12546f13f478f82483522b1fa77fad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0283cb4f7f1a56ed1d5eab9a58d4a08710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c55303bd9f3fbda2589ea27d60a16711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3450008451d596792c1b28562c92df712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df83388a7f62be3a5034bc7ad2310e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498825499b84bde925c3a36a0e0cdd9f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540650783adce0fc289c24e979b2aa1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a485c9c6eb25c66588f2cf592dce5a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62ae6622328f4bc7fe9615b5de43f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220af21e97b3aac28f8e8f915daa22e0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc8cdaf37b6eb031607f5eb84be4b9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580efa72b2076f2bb9b4241f66364499720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d49f7baeaa9cc07943e58a66d7a6f9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dae10594fca2c09113c25b957bed7d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f4355a845eb0939e3cf794a2903ee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e95c3fecee864d33f8b78856b94a33724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27f0be0ad5f76ec3944ef78b10a5f2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba1d0600895e0a484a89d33e13eb58726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ef849e95bbaa3b96b2b1f7f99d615727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f0d0fba340de87d30655c8122afb2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42aa988e8a7a14b250987d7cef221e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96127ad48e775f30e1100fc41d3004a7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec00d88c783a2a819825216e360c1fa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b91544fa1b3c8bf24a29068f7441d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008288e11abc99ed9c388a230281b478733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35ace4381bda2b4809e73e6e70a249734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7811cfc092701a8787e6c496a46a555735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589ba73757acb2af94f9f1b422d20a4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e20deca644dac256a7a08fc0604d3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a263055d4ac00081f7b3a6d87a746738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb371bd8c0874edc944d680bea649f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858da966f0d40d1eeeeb53761b18417e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18ee7e394675db7873948cfadcc5b1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96da34cae552aeebf684ce08d188c0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f721b3ff4a3536d7da879302f231c5d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4316045b537fc53d46282507d791df4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc64b684960a91d86a8320ab88650b7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b312e4d2c80ebb247121e1b19a24aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879ec5af0e37dd668cbd95f7481a198747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51ce61a13d3b8fa0de5a2479be7fde748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313a426a24a254532c6f4e59d68225f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99c60b16877c42c2696db7e66b799b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbd869de316d019b0c4769296d50d5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1205eec263da3e594564c59ec081c0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e227497155047f78da5e717d0dcf109753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea3a68843d4bf240723ef90b07b684754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579af5a793b6cb9d78e085e0e42673b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e20de477bb8a26b0fe2413a9a185fd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c2e4215227f7b838c95708b285b60757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35299479116f9f90c9716d6c6d42111d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118239f7591e1e3a0321028d2c753339759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>