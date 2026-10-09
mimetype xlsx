--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174209e4358ed662075854a164ab1a711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672d05631f013e10e687f38947a8d152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2d01c585ef1a1ee39715459f595e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe57a005f3198719ecdf117e064aba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc13e1cb3290e6920931e91c818a85b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f127c95bd95461af6fe6c4c6ab72cdf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d834ce86c9e617e5e81fe62b8f43f917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58200ffc3606b9fa04b1576176bdac798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa495433f5a5c2cb9d424176bc8fc319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a4333f45af6ddc1a49d5ca114bef310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f411817b04aa45b779e0abbce5833811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37fc48e1641fa03fa914c5c60b6c9612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201c50a86929cae75cae4ea9039039a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26add9770658c2017c99435d9e3003b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa28947abcab805b84b159c1010b1f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a8c38c47ed11f452f61e890ef0b3b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccc02fb342dd0f43143a73aeb703a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa6f767bdce32af3a4a9dacf084edd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1801def743c0108d87d8369e4adaa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47b2e5ae2d285a8a51dbc60f553dce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ffbc933bc85195666b737759dc83921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c74e5032d87a59ff85664a897705e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43b713cde08d87a23c6315e922680a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19282aecee5d84972bff09d54eec1af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41daeb7a65d4a466610cdcda8e46ca1125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b69c47600cdf8b18739d26308599d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215e85d2d5fbe61e9fd9616b66ea55e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b5ef0787aff895323570820263d5528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30d25a3488cec9c36f2e740381192429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a99aa78c0f5c3f50d52cd7acd151b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efe0acfda66944d32a5b779db360c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeed04e22ea870b7d1a7b10d38adb4232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a958964d37e1bb28e5a1f02443410333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793e31436e29e2dc611809c421bb44634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d18225f042a9156876a63b6ac4c76135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1680b9d7bfdbdabb81b2135a492df3636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7424f7ddca18c5713a0cbb22054ec0837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d549f2b73ae6324d4f885d42b2cd038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929db32f55e5d8d5c5df33a4b38ffe939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90cbfb11c228a04e11b4a990db8fb140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fde327299e3f2b022d0c671717fec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c699d264247ec519721301e323e2f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5eca6ab2737d738843fe51281b142a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029e6b5dde8c7ed3ed54ea12119ea9d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af606301bbbc84626743512fd3ef695345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe482e62eff7d5fbb6e427cf9c0dd046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76ae01d50a953161f754343d06ff7447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db71d9df5cb566487eb3f3be88b6ce948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affa22d4ace7648e887bf4cbb2c4caa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5ba7a031e7d86d8b100e6fdf93ec050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f30fbf9778e93846663e622bb668e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30da174a8742b89382452a9bf6d63f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010aee787c63cba1bf3b99bf7001b2053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9f709be846f0eb4a18107fa10967854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0b291b17cb1aa4899a46c4ef63cc255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c132431993c3861dee2a53e2b5ac73d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d1e73e4109d3e4bf6801cf90e53bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b577295b26aebbfa05f7575651215af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45b585565ee29689ec8bfe1144f9b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc386fa848009b1b8a0efff57511a6e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a11da9a1b85453933137cdc83656861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e561b424eafb37dd030410d270d7662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749916ef82374309fa7ce306cab306563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199db82fcf9c40af48b54d606f7244b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623743d7592bda9ea3e7c7dac3d891965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad34929698204c37e53af48fe78ece266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39e480d321cbd2b3500e1b02571a4a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681d4d3380623846b862d9bfc026ada68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed142b0730e883d99fbb3f94cd1cb6d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febba4fffd4c3b6d02448f1b579568d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aefea8b9ce5fe211246cb51445131671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0922498df054d463c7f693567261c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f6789bbc64462464dc2dd23c0e46373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b4a7a4b94039af4023d000e06ad8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19c2475acc2d91e3349a9fdc956e7575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a481cd402820ff000b92de81e04ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb85b35e10283a56f423428cdb555af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27c0cbac3c08594cd3b1fee131c08478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a3b45d63b8d58aa4edd6ccf9dddbc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61baef16ef49a2e8afd69c3b24b0d39880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04dc902dfe2d9a8eb087abf8758552781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f023a7edec6f25104aa5d6c9c29aeb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e623745390e2eb0989a14a118af16983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c280558b5682703fcffbc3ad461b3cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ec765512c339d0e51c63c066e7e4c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69248d1fbbb5a408e0d9c192a87297ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add6c4d2969bec5b0bb9e3ce35e0cf287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f824b372e06e5e9690e3e7f308359488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082dcdc0b64f521f2664bcd1b19422f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf849ab7c525bbf4bc061ad061f7b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0c847eab0c1804af92001cc2dc8c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea9051cb59379cc9241db52c50d2a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c2a508c78df0ccdffe30ad9e7e8e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191b310fff173fb4281c9fd8c530e8794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312455b5af2242746d36a475f73962de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af73973bd8df3ccaac1468db69df1196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01146201dcd27023ddba889b17c633ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a64715b86abe3e907e02d6f7ffed5998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc59476fdacacce30f9ac793e20b1999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bb43c02628a90be4f07f0adb4f7ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499880274a418458681ab76d07ffcb40101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cb706d43bc9c7f96022e9978d1ae6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cea63e0d0e4e7070784366ee285f89103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45c221d454989a718b5c4cc6d69a72104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c030e75a233016681ed333a800fbf2b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9001cacfc048fd08dccfa4740058b5d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ab32c2d784fd0f246e946526a4eb5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ef1bd8c4287b53683557fb2070aef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9408bda865bf199d5b260684e8ced0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecff749d8ee697eb3dc6d68d2e801c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55159828e3ed48ef5c4e31647c8c26f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726c159e03db38483ad50c7ae796ff0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005bb22bfbf085608726f218dbcea01113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c463b38f25309a5a3060b77384f2aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879927c147b1006be121fdd4c0c158f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84892a67d2fa692eab7bd82dc7fbbf5d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c266316a4abff53334de9181d3dfee8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206a48fff35b6a0519d7665a876b452118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65bb14a350617e69f0f2d1bffc04dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f09cc7021a2f07425b8ab3d2a237f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13d9186da5f72c5900234b083ea67b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399d046618096c2c56fd3b33af34ec3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e0affdaedf8d7194e8b0b43cc6628123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09832249ff913bd9d68e2fba6b80b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17660c16b42e6278da84b5b7b5ff5309125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e1a4ac5abe7c4337521790952d641126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d44d9427bebf1d239e302c597643b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14a40cffe1ecb0e14d1b211f598897128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1ad01994536e6108306b25484192a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff55d6d5bae848e6fbf4f749785374130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe61965d3c46772ea59c67250f2421131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e411275987c0d5b000a240f9bb22ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe785c174739a05eb2dcad60dc9a8b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3793906cdfe18c9afeef0162118b88e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d2ce402e0ef99db3b8b031b0de1dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012287f60e9c05ec8d06a4b1f22ba4ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eac8d5ba2ef96aca910715a9178945137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63cb778dc47f5311d853d8eaa4a4d88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f759af2229265bb325e7bf94853379139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800804981e81500104537b715022b905140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a361f6ab6aff256c83acd45be9019141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466f7934e20c87f462fe00e1940eedf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55106d854ffeb70d9fe3c1d5bad5537f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2628a3c424b85b83c6f691bf3ba777144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37045e6b22f665dfb0416d94fdd432145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72d6d71b7652c53cf8cb357d328401146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2749792a40c5d77808e3fad8783041a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0242074bc890c6df4aea12766561e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004822d343153b8a8f20ab075881152a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e803ad3d27fd5e5184b8d044cbf14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604bb042b183c414f9b28a4dd35ffad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66222c8cd94ff34180ca110826e6b0a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba5d576b038a903ca30106e3370ff9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd291b86ab324ea91153433e20878c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23430bde51132cb7c9579eb384ae8b56155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ed19dd022243d639d3314fe9bc7ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d0b8802bd7a55cfe7e7a85c98f76a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee0857bf19aaf3135d04e2a1e966fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76e7342527302799504b49b73859bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5ab55a3fce70930463bb5f351fb35160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844260946f2719a66d72913c2cdb28e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb285517d52471fa4b5d6c39189f3458162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce145517a0cfa83337713d7e4f5789ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74ef7cdb7b01441f03d6ebb030392d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3b9105349de37465f12768c9e7c28165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cc1c032701d938f11ca9d0d38f07c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa712ff93a9e31eb6002632f08ad03f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a221ca974eeb9d2cb6f231d400bac23168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5d66242b70e3b49071f25aeb4eb89169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdac202f88edacb526055c8bf0e93d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a48d75d3d72d1748d86325ded3eab9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1c60def753dcb681e5b60de2705a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbced500b402b4d89f3ae3500a8a17173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349769c59a94528604b8f2d63f4891b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f565822e8f8cc4eae3bff61a9e9953175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bc4ff4cc0436d9977dc5280901531176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4953642a178883be147dcc0356ef5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1dc7ce51c7371964b766e21c1d68d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe096a896c24d5bde5da4ed310c2df61179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9450dc82295ce7b91baa5822ca603f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf70484dbf1d702d19a537fb3bf75e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b314fd73e44623bf976363022d1d58182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49e807e2e9c141ceb3721ef963ec4f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49aa762683ce2067121dd203cc7544184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e163a4e6b7090bec61f782fe478c0a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761841f7cb331c0c5ad3c4b3d286828186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c1433d08b5e70f4771f0a6c7fd5ba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2b7643c0b56096b3d5be6ed827435188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f837666266e29fe7460a50827b0e46189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b71c4a293fd012ed2efacc71b6eef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6a0790262c56ec09651a3522b0e40191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b490c5c917f706c8a2beb5f0401a4dc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080affdc63ea37851680f6b79f852c94193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffe109d6dc644c55c7e1afe6646e59194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48891637e6ab5f3bf5af61173ecd6af9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ee824f36f02cb6a2a93975e7a4793196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba303c06adc61e1f1d1fc18aaba72dc5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f3a80d73011a2e388efdbf6034e67198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75c05e5f1a0b93be9e7ac6ffb5b83a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12336d1b5500757c811a669f45d622a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919400caafc18a4d5257aed952cf4d22201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03769c3ffbc9b9f42e45515dec8d0fe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929abf5cac3930e65cb4f2f0375730f5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd73d225e9758acd6966f3b5320e94204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b351ff907296a10c90e1138a2889d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926aa1de2b97067413355785a36fa9c9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e2dd77e53061236cefd50eda474c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e39aa51f87f4aa564495d250390e36208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d77fc1e5539431c245998e046ee23209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4143c856896f47eb87c869ba842f56210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fc94a04bd5d6677f34f9a6d325ddc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70c20574ac832fa08c83849e665f30212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260653da697615a437b33927dc6afeb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11632049ad3c0e0ae29ac3151103f71b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6e03199e9270805425b4f40da5e22215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730770fa5c459bfb868a4d8da904b3be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee9e11e5a6a28ded9a3b060fc66d73217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7191858f5cbe4cdbfd456d1617b10218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc7bdf0a6d58aef6b2231e2ef0d6c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54dd01d5c3d1bd6ca73df9c814d8c57220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90f04ebb7c89ee49725d41c76a4b53221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcf942a2d61bc3d9412aa7bd8f9ccf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf7830d36b08e258368a24dc010d98223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792b27b700940e1d0ee7d723a5c2929224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fc26c23b605e593218cddb2cfd77d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9973834e22588867a03e5daef16a0b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b493bab3b1f8d2903c337d74555173227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50844685d8707de6e13521146346e577228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc00a88a576bc84da20b4c5193edeb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81343a24c305db94a7c95c34cda1e927230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ac8dd13df54321be5aea4b475b644231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9926427e48045bf15beca8cbe65e31232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bd97e2ac4709a5870645f72aab22f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52190a769db74b631e5add9d4dd6e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d4453ed9f125685a3e636ec37a37b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab86098f2ba6f37b3ef849124b95c9b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30248fa9b4587e4b3b8537c9175177c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3022d63ddad4f973e59529928a513238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ad13400954d884a940b98cd373f1a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1096d6cf5bfcd09728e0dd8d49c7f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616fa29f5a032d04af644fb6ae86c5a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7489c4e99bda55828710dab735b1a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541eff0355915ad79a81c6f4bee29564243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffe102fdddcdf6ff48ad37276942fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d48a2372b327af085dd479372ea145245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06136973a04f65db02438ecb0ba7c6d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4683c03f75b2d9a196e6ca917184dee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20692a2ecf88e0b6f0acd5e90714f85248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1cd70ea8c2104ae964a3f4f8671a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45eecc69338c9791ae81ea1ed14e10d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cffe65532b647e1188f12c8d22d14251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f3ed7a4ceb8105ab414e15f8c0900252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102e8106317b0901f54f7a7fecefc67253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17689e884c2c9394d3eba65003a4edb0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6f4d3d89c4156c97a603accdd6f97255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ac8ed9798f68f6007605ec7761db5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5515a170c6909b6e31d407140e73ae9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992ffdae3adc2ebf9b0a4684467bf50258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef80561443d4018a864c997e669b09259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa9290d8f599bc70f46156aff930ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341380e4bddcc9188efb9c92adf59ce8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12be8ea2f9206303a140c30846871d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df8feb0aac5aca40ff9d146216e786263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30528eeff1e269f28ffa4c7d246d67ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8aae41d82a34c208873311024bada6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21dd2664ac741d24dd807bd123af885266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574acb780d67ddc52c6701d8404602e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53d23d6b1d8bb827987f47ccea1cbe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dac23235553e39936d2f9f1bb66b53269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf565bfb8b6b32524a3cdc8602fa98270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab86bfb71d8f8c6bb222193a1f169c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecd92e373e08e955147fbf6f0fdf6b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec76671540d1a35299c8da3cfd67c10273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa410521e4ed8e4e63cffd8295c4aa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f140f339ec2280f104d8fbcd91cd6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1b9dc2e79f63c948ca0501624ae06276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a451c4f5992601146f6d206b30c724277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b59a595becd88243f7ed2179b4b00278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507e1b6a56b55b592a2b5a3e2685f28279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66755a58ffe432c411ec525e5e00ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372f1eb40dad457e8c82ba4ddf6e338281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64797b14c4a8737a5753d91bec4ccb42282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bca2e6e0109dfdbf8d820468e6ecab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46ef84968f238e2d626098ade16bbf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85393a4ba9cb26f151169ec7204ea3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c93749f2c6ace7fe3ae051b4521ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59427e167d2e6fa94e86cdec861fde5b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979463b8ac95867d3102e0af9513560288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198ab5fe1b9a1ee0e0e5c589647d9d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff16ef6e717131397c9081db17410f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f88b42c3432e1d0c8055d4bdd0f50291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8372557a1cbb69e763913003ab7155292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf513f530ec476756c50e16ecddb720293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede1d9435724b3d71cb8fcfce2af38a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc4692572be46f05949508345c036c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94c043b50e370454f660ed85b2da18296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15ff662c378bc662a335abd5b8ebc8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2a83839240306c5ab4286fee03f99298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fdf39ef0bae181bca207ca9afad67299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca429394452434dd1826c8807e6cb9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400f9644f2c58c9ce3be819d069d236301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ae87790a3319b8af2cdfa94b6183a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c12fa0ae2e50c54232c2da53906b85303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125e219b3a9c85a8d00b555fe7458ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704581c51c9918208ea68d2e094376a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722ac79df386edcda7707db38ed9350306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5887d062122b10176a506c93827e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54691ded2a31172a1500ac0ce500828d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9898955b5a3191ed658968ab26f086309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c1e6ba24d10877a012dcad0ed3c65310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fe1e268bfce60aed68a9354995108311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b173cbda544a03f0201982b622a5f3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fea7bff9c20ad33f2672fa22c161b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22ba6a5a835a9b87e5028b5e6c606e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89352eaabfd9aff6dd2e4092a41957a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828eb8450d6366da4611735b5f8f13ae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2fdb8abcedad964924d25d783bea0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479656aa6c399bedb96a1314da0d8c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77be331e3bde916212aba0a351306f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64242f4bd246912a0b3cec69df934c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4181b6b219f7a56599517b919849a40321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462c595851577e7d9a8a4733edda7f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2337f8579a18365ceeab44c4c62a49323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842cc8e0a0e41efd33963224f2eddba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e63ef8234e674f7b0596828b070aa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b6cb51a55d418027cae69e9bf03ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdd8c897bd8805308aa5320c9324a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8beb9a4099a181bd79f49af306381e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c25f1446a9ae753f76b986f9415ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f95b323bab4c5d594e9312d00a1416330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc6edd92649f2bde839ffdb9bdf80f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5349896fccd77215830761de96c42332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236809a8554c22ae434aa45eec01d6f6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3aae39bc901b51b26a3d2e26f1140d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016399f34fd46cf75afccc81159f1d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a3354cfbe7e85af2a0699bebbfb2b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ed653359c3832cde21c1177c39b4c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80170c13b549452cacd93a82541b189c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324ab6906acebd3a2ed6e2982751103339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045e782911103196db2840779923ee0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674c53d9b6d1938eb825a088598204d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be635a5816b5d01fe27c9a173b99f6b8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7d7298efa51c5fe967ff7a280f8ec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c315f0e7869c97f379dae77eb92562344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ae3861d45fe7a14e9c8bdede67f11345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3119e5b1f5d0d2ec5c89cd20c3f4479346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa27d89d01c66dd0fa716490df8c919347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50820541cc939acd1b5d726e5c88212b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8507176e28f5528cea4b118b7e6e7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b21e21c18dd4df115b1ac021a9b4c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8eebaf9016fd6d8d293e7d6a1db92d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4e76e534407b0b7d72aa9b80bb3fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be48ceada42dd791b3cfe5618ef6790353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3c7b950983227b6452c7e3814a3d9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990cfb844316b6811fe6527bba129a5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a30285ff7e48c027cc22af06d185d3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e1615e42c5f23546f862c796ee128357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fbc2e46067991e88b5a3bf4e6c24c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36aa210c88a8a3fe2e89c70460a812b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5517f8a63d173a6d9ad3b001e0648360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a03f99aadc6567321da2ed6f9d46f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bc8a2de7c47da004a16b21648f229362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644f4776361e592a1072eacda1332df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdd43558258d39c3f7f08de37a6b2c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e30104fd0ac1f785566fca0a1a6ed9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b3d8d0e31ac3946e8545ebef37d3e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29bb3535cc71c2936170fd0173eb4a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c41bc1e466138453e4b19b4e527612368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b9c3b4769f6a24b0f6b9266603bda369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89877babd2dac77a784fa4c5f75c2893370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767919ff07fe895bf7b58b7232fbc21371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e255501f9f9104e67fa3dbff5f9620372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c441e5714a44f329439fd98f3954a5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6748bdcfb073cac587f83e091625fb9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e4aae06cb8c519764f2317a41503a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65970ade88136158f22e5db3d1dcf4af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb7cd7294e15802fc9dc85e64f3ea8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2282e88e3772717dec9035054cc8d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb50b119ea9460a849df8ae320880a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037149a1eda655908abbbe9b397f466380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaebcfdcba46862c987ca7953ab911c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8516a0030c566c91dfea3ff71130dae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4149011b5aadfc01084f5da08536c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9986934ff7496ffbddcdfc93fc56cba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f6da22e7820caee5b000dd764c9ee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511fba6a6c88f764e3bb5d2a5366e95386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df144e22c753d31dfcba199c91c5ead387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac4cc8c7fffe9f745ac113cfa64228388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32d386a8f83e6a9c136b76a7a57b7f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59423e81c0a52f05806dea26307aa33390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afd7b214aeb5c3e86edbeb93009c57391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae16197fe4b07a309bdb48750854572392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e459f02fae38c01fdeaf5724237b99393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61d01e1fa753288e7132106904331c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553fe85b3baabc88a1232093327135c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ff36c420a63d752393fdf3ff4cf3a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca603584e0b66ec2c4b658747d63d119397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b3191568b34e2fb151f0cf2766b70398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df347887baecca83b8ba15b6c9643e72399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570525925234998cc74b42299c8020c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b36851d95ac218770142aa189fa22401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a20544e390d809f214965993592e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7961f5256c1cb3c833518364550dede403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bab2efb2ba13bfddf047c851ee2056404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32f8a99a38440645fc8b87c34d0c6b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0148822f6af168588cf4a14fe5dc2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88637097824b67be95a4225c5c68e34f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6703f7a8ab20c4b28f09a262969bc0e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434db7590a44b568ec8f2e82e4a957d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c4a93912509078249c940f917f768410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930410d9fc0e7d838bc70842f8a09d9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb1c1198f3b8de236da0a4dea56edf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69e5a8a8fa51bd8810f5a00130a73d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b8acc912569c7f663397156a145f2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c028412aea379c8411434f7c6783ed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41b2c5491b8a6b044ad93ff1ebba3f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53eda8c7b8d7138784e868139ede7de417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4270abd75627e6e8063ec54bb3d47418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198a87e98fee857b806958191288206419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79427a40601152a817b388178b79ed2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9092d802709de6901a508b34546057e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621ca63bdb49ee5d4be11879e0c1e43422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96006463250923d4c8f398cfbd9ae3e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d500edb997219c81a4446e0ee1d497424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836cb3fbc3794da125e415c036aacb7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8166e678ed6702a843c45ceaf26d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec913ab0321812fdbd07f10f7d6cfa02427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc8b57a7b1df5289ac97861af5c2cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85dff2f10a344be967f378a7e6bc92429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b48e0dee0e85a7c8ab32acdc49e2c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf85c0df68e183aa1b7ff38dfd3a6b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d87497441919dacc3201de30060bf0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb65c3a5a57631f5ab3c7f28a65d93433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0381faa893cb44bace9bf1968631c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fec0d63c4e2ee816514da106f2bb42435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d4c7c91377fc19798e1e460b3f35c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678d4dbcadc7cc713eb443f7cff2841437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e9d6bff1cec876de8d6776ebda180438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ad2472abe6570a99033733c381efb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389d3763ba7e8a2de38053d990490c1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85031942f4ac4dbf03e1609f1e12c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4a77922d7a464967a07de6788d0d0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17891e9c90b69ccd22a4a55cee7928e6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb656754ebbc061238746255e45c0e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18656770a551a1fdc7bdefab41e40814445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd69869e3eb32159b010cc6513bc1f5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba07ebc8ac62cbb8b84d626ff5cb64447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab247258284158873bed3586b0041ad5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0cc5709b4baeea1bd3717d9855a55449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452c7edc8e401c1d95ace2e5ec2fd01450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889c5ead284a1a2cd6b542e1cebb684451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6703b242297d9fe2f47fc177ff3bd91452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0b92441efb46561d1e2a5f3f2a71d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34152d680e9c52cfddf6606dc2fedf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c043c62a0bf575ff28379309e5d259455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984114d18fd96331da26c125c35b478456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2479d955e673f3dad93ea52cc335f56457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe177f5f0c54a9989495a4c61089af458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53deadcc173074520194c65002591d07459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999554fb99b2ddb365b7ad23aed0eeaf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677b0ee6b2bdf8d77b42d9bb788349b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a59152467c260db7d076121ad8f62462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bf451f2ed48b91fe1328319cb66a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35622478105812116c08c7f19771bbf8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4701c2ac66fc1151b15662f914de2c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c8170d4c2268320b4b8313a5aee2c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d9de9b79f35b56a5644821b8d6d72467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe4f262f5e38af8ef9cbb041ecdbd8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063c4104574ba74fcc882ae1dd91673469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04521170ced8e5f79c92d8aa32d4e336470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367f00c5d4f20b30cf9ceecdf24add7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1071aad62e4c6b8c932bf499e79ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218beaafb25323b249df39b9252ebf1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e232e9afe1146002cfc3398811f3bd0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf55cc5368d2bd622202d90822a0e83475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1278d135b64bd544e482027847fa2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd345def975f48d8eb47c825742ba9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461d09fbf34dc04e8ab614d0c81709d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04660194ba07abcac6e3cdcdd250a6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7960f150492af2ef900d2974707a2a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38dbc89c4e251c3de5fde3cec809649481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7115dfa9c0679d231b0d0e785382d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c6dccbb346b9f3e579d9e8bca6319483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbfbed898610485ab147ee7dd449c5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9f537c7736120d2334720f544ec01485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e8fe8b0dcf48ac08519c6727c6bfc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84166cce269712b7545a43b89c44f621487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85d54c644c3a77c3592c905093de9b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691dbe26b002deedb19aee60d938efd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f3dc1702f7037163b50038cf77573490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9c4bdd9fa52d7fdb8896403ba1171491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73744420d01711c43a341770bfb6e86e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a85e4e04aca8ae9ffac3b9c74f003493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6fa7c9d0afb4da07c06bdb9185618494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59684e99d49ee5e336589264180c6d7f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2e2d55e22b943d7f3c9ddcd568f20496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208422e70980eeec298ac0daea503e80497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3192e511da302b0119428f96c3d64d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda8da72a6f8b2c0cd4536b9b4c6c07499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ea7d62ad33cc734f918c53a463111500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2c90a8b463309197c86031eb0d73b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d50e612dcdb4185209d1bd93a6f38502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca089ee6dcb934a421e6146da15d024503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3cacbb533770cc83e3b8bf8b44d2b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411970f9c2a7328305f1689d33b8a6d6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6dd9cdf2e48a7b2de5db0e92f3468506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862d7afc05b1683089507b03d2e3c45507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6ff0964c4e32cec50c4e7b92f189c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6832b8e8c79968162e345b6c7d49893509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b640438487cc1d902120f379723b59510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2389e0fbb20077f0497811b00aea5d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d4511b516421046a46e07b8831bd0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6d65701112f5f8a50222d29627add513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3804f3f9fec29bd9cbaa171edf0c26514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0fb6b3917c8293f8bccbdbbf137ac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f9e48cdc99f9805ecc0492564c852516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fdfe6dfb476b0d637118fc3a2f60a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdb32ceb9dba6f29c746d78e24f1c1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e390c890b16811f71459241262291519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe583ddc92e3e25624488ff1d6a8e6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194e692895f082d6981c38cabd28354521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefda846ad2e450417522921540ae7f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbf10b8b61a9bc3c278842bd3baf46523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146a921f0eed8f4a6460767f4e13dcf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8acf4d6768534700320f40e2bb659525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34566b09346b879b0b3646e683a68aa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59296ece29b98029c69e5173f2d76069527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc94af01577876e3219efebc79fcd6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bbd3490fd55ded010e8f453a19bc2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c8b65e6cac2562758058d5d9ee5c9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc74280bae46460118b8f1e56e37f0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10a247fef08b1153d5c2f070751915532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032f418bfac6fc10bfa0fb1ca8c7db5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b27843c3961dafd359a88912e4eb9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7498c177359a685da85bba7b41df5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07188f9f549110f9fff5b319fed17ec9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633937f3560f636637049bf46b9e3e1b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bab2b0e59fed426422be01b20d888538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e014b90973a410ab1bd5acf2bd092539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63c0411835f58b36f9eee2b2986ed4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa3019d09640d812bc8ffc7e16e77f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb74500cfb1986823566fd4aa806037542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ef69fe933eb6258d839d3956ffb18543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c5c0312fefaf014dcf0b9a0016007544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0b16ac4286b2d43aa1a15d7edf681545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601cdc3f3c8705ff7e71feb1bb1de11546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8e194062f3c7b3d6672e36d348a4a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d08319638bf28f57c93d290bbf38c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ad01bc7acf9e122264fe542d62ded549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b954116cb96eba1c84e5e31ebaab69c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905be9e34843308510c70ea9c1e1e97551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef804ecc5cfe9302916837ce9dc30363552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61176f3fe3559bf664d65cedcac2f98553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01d39ec904a8ec8af4f9a399a57bdb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a8a3afb2e97f7964df1c9794b8ffa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27312c58d863cdd82278b82da1df818556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3503be4ffaaf941b014df7a17f89aa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18591092f45ec2a3634579733050c016558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6a774003faf03f41e6454ea845228559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce17cb0e061f8d84bfd4bb93f7324a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c16d37f6ed04a12f6d299cef2e0c49561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2cd26b742f57372723e2dee065608562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb7f2b795b76d2bdc0f5a5b71f70fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d688e9c2d9ecb153e23214a3432563564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdb568ac9058cb990918d18c26bd14565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd07cb7f19f381ab95147f8d6a2bbfd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf46a1fdc49688068a6af3811da329567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755776eb484fa21fd8a29231fed13e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29783a9efdd993ef916104f382f32ae8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3be5c2a3e1667b2ca2c62f01b5101570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac83ed7a7c105da6e01925769372e89571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00094d1bfec59b5d0da2771cde1ceb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f74479e2ae14022f7048c5d7dcc1c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992c45bd2b180ea3b95af95fb306b53574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210dbf5904e9108714fd447e63eff69575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2cc21f9d48f99d86c69f6e3d0fac7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77580d5fe3db0017256e2e56d03e2d7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d196b96bd3396ae47b2b3263ed9b6c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2e2d0760022067eba0cc256198a35579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947877418dfe579582a5ad7ef43e7a71580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d5b73901e3cbc9c6a29a310e7aa31581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37b84c0e2f210cae6bdedc3ec78cda582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf569e2c09484b0f2487b2b589f76b4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479e4f80a39141cd8b431cb31f322e8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54adbce6f67333d604b0d719b7cebe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1a743a1956d64f123d80c3cf244bb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3370d40e4ca1ab9fe7012cda3df058587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc612be5b9196dd1f12a967508ecc85588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337663be6311efe6c7d46ebf3665afcd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb726396e2682591c0bc913c66948c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0b0f59ec6cffcfcbbc23a7850103b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ce8b59c415a72e91b1375a628a016592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d29fa2fb31e102ff6762df97758024593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89bc9a0c9e10338dd258e3954fd096594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172c4275d58c281948d8f8373ae1a05595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa551e9932f33d1aed41e2fd89e097596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded660a277ac5d8e4bc4a70440e16a3b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa962e3ed37e60e25a81e2c5adef48598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cf20ce141a4fb5e6c9ddbb344d1e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33958921b4837d0d56db8e1bbaffed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73570ab09cdccc706d9461881d6d03601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb439e4eac11f2fd76fc035fa817d4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324edfca082d970f0dce4a412796bff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0f8b467c9d72068b9bce1deec4923604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc1225c55a09e48e8d56f4c6c20d02605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087dadb9233aff3270e0fd713e0e7f1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0282256971e527e3712e88a47b24566607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb08af0560a15410a6177eaf9b48b9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3d22bdefc68e28875232d12bf13ce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c5c7ae5201de399312faf5ce20041610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9d225b6ac6f161ad21bb6af9ef542611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53c9c747198d3ab60ea7f3fda80739612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b57989fa2103628327b0ce48eb80ed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d42cc6780ac84da473824a1c75cfd5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2d15c0a3edaa2e3f99c3a2e214d72615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3d4f3fc4c5b027b4c4f30ba90d5d5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f6f101001362e4efbc1b28927fbb3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0599536117f091fe675e512e1ce1a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7389309ecd5135818a3232f49a1394619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae074604d4fd5bb53242c7a3f66217f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d31110056fbcd475eb46b6991dc33621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a6a49d2f1c1ac3ed4fb0e5ada81dc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f47eadeaf0e8a29bbf20ed3573a01f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a906b47db367f36f48417c047f5cf2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8193986402a1e942075233e09aea9f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff5491a4da6d7d794fc7d720d731ad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41aec1e5f3feb6ab5ab3faceb93935627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9ebafff5ac683394aaca0bcd7369e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01da600e253898ea235bf2fd9ef66a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30632060b36d92a9ce697f15ed6c7182630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f62d3ac90146af13d0559985f286e7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac264a44f1800003f3e70599cf473d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22297ccdfc5f84ab0d55264774af6d43633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d40ae90b95348640118e87591fe6ca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab9e5554b3766bbce8b38ee87820de635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63f308424b71516bb3f964904dd76d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0e271a6cb575a410a0765365218c0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b273842ccc8e1addb5e6a04dc5d8021638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c738f0f8399a305a51ef3f8ee83da2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3893320e8d26a65761eb328f613ee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75296deb9c976e0f054c2d6f965c9d2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786c788e2e7a576d0783448734ff552642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d3b4fc4502e21773f35d6b97b015b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bd67480f146b1b1152f8734b89fd8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541491e2bdff56aff3081fbe57893bb6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee045c18ca07c1245c6a9bae9ac3ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad47c7b631077f70a735d0075db92b9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3417010068adeb52e750a82552f6a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7172410ec60b205074c2388841613649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de08d80138d07e404ed42535d155d4a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eaa08edca6a6c0c2613cfd608a9593651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31337c120427a79ba9089b6d3ccfdb43652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12f905ba501425b9107e4b0dc6508e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5a2fcec3429f12553cff09e3773b0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681a0a2c6de15c9b33f9e4f6e33f745655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febe67dbd9404719976b8e6f9b42b71656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e922e8fd41d3033e0343eee2ac09c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee93786477bd0b5454b94ae4ffacb9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2ce92c8f1c25ae0b972bae4ffaeec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0e42cd8ba61364fb81fe37d147604660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af207545dd32ede922d594ba306f597d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335064c0b028e58a0641a3e5b04b38a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66bd555a3980753621be39c9d9fd54663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9312631fe734eda0738a0e040912c20664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56b30de526f18f195b2019d15b3d8b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e2436b17293f08f7704bac1bf3343666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d87781cce380186041eb99fea0e72667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603e34ed17a728da3f5978d6cc2a5bb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c43ed33f464d8d0707cfea9b08818c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9ac69ca994c0a2fd7d77ce651ac15670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d51354a03473c82579747d31367403671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820f797602e5afe75f406c8a8ad0a56672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b728a76c727d0ba0e827eddbbded6e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f7991c9d7e9376b84dca0183a796c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d798992ae5d4e2fe818b67a8f133a19675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389c59d56fa7fed02a52be7fe035839676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53865e97abb4f07910f2fa285d637879677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c0a4da1a80d27d5aeed52ee556db4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b75fbd34d83c654d3202956d9a1d06679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80324e05d03270e6d12554331646ce27680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df303586f095542100c01bbd8b084421681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4191ee8674deb6de1239cfcac6401a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6e9296b08d490e51430cd2faa0428683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97141f24c7ce414c3bf35518db0882684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfc1a4b29d7366c3a827c72141c632685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a12078125e74b886929c87486e1f4d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b27275c948adbc697b9d6d4faa2ccd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e4e8dea6d3f7205a936dd241b20b5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddee6038fec153e8d70dc6586589f5a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fccb87c599d19f201152e76e22eeb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc33559e37e0cfaf49a80129ec52ac7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4175276c500558f0e7b16148629fa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07a04d43fda8fcde4cfc60a3d9f10d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8b6cdab0bd9b256c28ffc2c1f0645694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46c251b8f1516b5048b0e90aa5218b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bb03d408d4d52d8c43e7b08ef061e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7c65f5439ae20132e5a80672bfa81697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142854196e2ec22ae46eb4203a9a5ac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f168a0c4a580011c55c91fd32e6e8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9737bfda953008255eca32c957824700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf198a93187d7cf6a3d7964bfedf25701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa26aa0c1ea02b176a7524e2d63a83702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb092a8f1e6ac32dceca483add41910703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21325201adad371fdea5afb1d2be3e9c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f667940c5537f0478388c88bb943f1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3960b75b69ca47f57c27cb5a688b7f8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef30a8123f7cda145ecb82e8e8a34df707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15786a731bf123384adc35eaa6d341708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae687f231a15a1edba4a27fc6232383709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34074462688b3603bcc74265e07b1a06710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b12f4f9afa67be1371ae91b61b09d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1de6442ae75d83813266e8423dfce8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0eaca0cfe50301fbba74c1c8014d78713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd397f81dbb132e6658a04bdfbb9553714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7bfa10ea1b70ed2b66cb35cf2b375715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116be065762f7b7f0ea1fc90129e848d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc091e7729bc2e7a7e51d73e40dcc73f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173897a386556c153bf88fd8b5935bea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de1762f8d60cdeaef28a07e5d5f398719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0793419fe81527c9bdd33fdc8692142720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9e985e603582dbd3dd7bff897f6d0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce8dcaa6395bd305cfd577bf3a1b66722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8af47e7f68b6d710146fab8e7a9f09723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2682ce7126f74837348283fe33f9d7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3fc5303645e152e2cf8c97eb46181725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cf6503d7f0b2c915c204c31b8f05a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cfdfe86a103446a28761616464e82727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becaa33017c6208bd07f2d6789af80ff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1275d1415c67c1d554bae44f0649c8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdff21dc3b6b50bc51e942db8c6672f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d2a7fd10d6d189bb41ee4ff1ffaec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111a13d1f6b81c26704533bcf0d05d5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed1c90839130e40abdb2cbfd7a84f5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714308e5c9e9a5d6822903be54155e8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3e43079549fb418ca5bd636d7ddff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89743a97f1a67af1c34ebe2ad0fe15f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ab677be65ea40073e66fc41787ddf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4b88e7a340bd025a6709bf06d0d40738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df37529b00bff9d4e1da477bf52197739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60943f45e6f3f85a3c914e5a510a066f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb082c7e2a7cde9d09cdd71c6c57c6d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838548f8feda8ec6bce7fd459f9642a3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd89c4368eb8c52f37674bc6ce5a2c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3bacf8e66f164b5e00518b6e8c125744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8e28e07a0d41b8130baac0dcd3312745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b4147a56e0e38a5ea11721cdb08a9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cca35939de7281257619c757c85613747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab8eb7c5610507eab0dff9965e31c2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e5d050aa811925c1693bae58564e8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e326e27ab0dc1313ef73dc183ed99a6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3807e4c4eefe18c9f82edfbe82201f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629727d02be043e696d5fad4f9c3501752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6143ebda3daf676974b8f569fe106753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855bbf5b00bdbea26151040c7d16369754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a443402ace12abd121a8bbd97ace8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169d7efd794b13ccee49cac73756a1e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5841a19e29f180502e792b6601bd83757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71005a7a7fd1a23743d0b918a7cbd91758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1daaf825af760a651b06d947772048759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01690e39cffb941d60fa7dc7564fad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b49e02e5a749eb72af851c1495912e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf06407cdd3561d67d131ee1f63e4f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88600fe324e1cc591909c6ddf3b9fca34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad311aaac3e65a4743623ca43b407425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4cd010f916e57671332817f2b83716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50eec024813f9f89fed1f7dbd46aa577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c1233558360dee53d5bc240b274668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6026a75fee374befd878b3d8907e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f941de946c2f72ebcb0be506f0b3f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9b1b2775adff710f4c1f87eb31f4011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9baac79d069f8a63292e8cdafb78d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc733f9fc0a65ba3b7b011745a9ed68313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a188a1f772e84b18fe88e52a016ed4914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdb7c316825a52ed8f395439d4fe5315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69072314b5ecdee2ad9a3c3927d7d2bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062d2cec7a9b40333f5ab225e50cbc317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bfa497adb9b088b8ea4586e003e2218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f85eef044eb6375fa664f544bf23419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1803b3e8da91147f9730253ae327920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109682b92e7165714f88479739a01a5f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca026b8c51b377e9b3f796f30e3d962e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa32f29c9aca788a67c136351c228be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28ef77939612f19cb222bf10625e9e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232f539ea98ad06f3b8d8e80f5b03d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2afc9336be413e4f67683816c85cb426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2724136f11d11f859b73b5c508c82ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10134b0cfd65b6d721d35e5e66876b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fc593b0b053bfe062efc9a793ac9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4bcae05f037075e32ef448d7de64c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4e8ecf76c31d3d239704b3ce2fae031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c00029f3c4b80233bef6fb2932d7332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c834b9a47f508eceef81a7474347933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5274983af4ef2b10d40411a3596e4bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b17e1c86e6d53d1aa2a8ef3c5013e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0f580424b94b939f55f0d4b9c5dee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eaebc1c040a7d0e0e95507fc2a6aaf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4afe8dda7bd5951d6f95b3ee25a06f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f330dfa90e15089e63aa1d4e4d7bdf939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee172f9159d92a3cbd09e3fee97115240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408f4f89e06c007b53369e20b4efade41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bdf7047f5aa2a1052b0d9b36b847242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a152b124aff7094057d8a1ed882f6043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f716b3a474bb7df9638b0604d0ad1744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95d03d598c91c13e7379f0806844c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27e18c0bcaa11b07dfce5fc54b73eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93cbe53d7501846da931613dae319647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f56e77b30dacae697af13a619ed4148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604907bdb8e7080e63f3ace48b31ad849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d33d4ebcd0fb6340cc4bfaf847fd450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe9dc8c6b12149e2f147ffd4633ad851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec4e1a97f351718b5f36740ac29d8752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a862012f91765680672edccfae22d2153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670dd62a398e522dae9bf8f5b2e48e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d72c029603c35deb734679f9be372955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ec02fe9fb1f490e7f0210ab471e1156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8459a7aabec4275938491989bc136657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4658721fac354ef0a1e725d9c9dcc158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b2a0a1fc0bb89aab5252ce9b4a25a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32ba52d30604f0cc68885263a7dc1560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74adae1f9be59e9d4276bf7bb8520c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea26ca522d8fb133033ad288f0b9c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455b74eb6849432f44a3e98fa8c2f2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7c1a7f3d642dd140e5f6bad92cdb164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dedfa96e83221316b760b325873aa665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341f96138e0a55efac967c32cd831b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728aebeffedf75092ad22418622170567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9f27e44bca9578b4a4c8976e1b0a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05a4ab0f3a17d64b32d3abea89283d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0f6b99af79363deb4cc9293fb8d1f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75122b6238beab7900fd9015bebee4cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5614c22735457d525df13fcfc6de5572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114c89c822bcdfd8c2819cab9b9ec5073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a43302ad911fc32912a20e7dfce98874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3cab06d5c49fde2d9d15e559ce8de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53eecf85e969fe38fdc9d039c1b42d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856251ceba570800b3d804c15d80068077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463355543661574d4bd85fc74075ca6178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bb1f7c719462c883412905759341579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b45bb36e90e813f505b36cdc048f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e513cad2334d4a4914021397766dee481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f72f24b09d97b572693af163d66b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198778142a7bb2006d12ae0303182a4283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca546705e6cca1d94090a0c524d6dcd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45451091f81d05e909dd4acf77243985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19a3b5ddf304fb5ee914421c1f7c0a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaea30fbb11c331803709d6082418d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f5ebb6f72cd6b9c463c88fa5b781b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00e77a45aee2e805ad628f702f36af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b649c031964d0b6c1fd216ccff9ebbb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5109f48a76b4dbe891515c8895068c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b2b044552bbcad2e21831dec267bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7273f5652372d082658e3658adf46593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db734d358919969d408f9a1c2cb9a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a32aed802a8d64d65fe4b311ba4f3095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9380b13db65b783a678c3d85b0bd296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09542528d6edddfeaf46eaa05436c24497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796b9ada0ffc3c0cda6b0cfbdb9810798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638f61d5e25f727f7d70f7da46c54e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7248100335f0a39a7b57cef9ba202eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a034f509e6cb1a4bef84c14f1cd0128101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5612eddb1aa08f6eaee67f7486bef8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65642753fe64fb13a1ba32c2a0f648f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6a81bc5d54ded3a34d4fe5371a366104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c4eadb0b6ebf807c068da53a6c3e2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92b8fbed527a83c200bc0f47dee06e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115e456cae11752e078b571dc65aa3c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3b47d89168ac90156fd6e7f96a02a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b85f36340ea15e875d4e8a9f91fc2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1c38c67c543f8b3a93c110296c617110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9b79761ec56fc11a25e2440a5e74e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729cb1a0d1b0f274fc2f0bcf8557a19112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc6364b6dd3a202d27470a293d5b8d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afefa68addce6f363d33616a5fa741d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b14052afed85654bb4af71bebe885115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6940d0e702d8794ecec82d5f6de40116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15c5020eb16db46ecc11fad081b09f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a632b58ae9e06cc63d2a2652eaac9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a184b862845ac26c16ef409707217119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30754a678564fe834e72213f32e2e84120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b9521ca2fc005cbd0520d08f77f07121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b5c1ffdcc6dc9669dbe6ec93cbf5b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952d40facac340ebb525bbabfbc9fe9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da3ff0e94caf41d4fa8d8aa87a4fac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9db0c3f14a8ebcd846d37877324f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf694495c422d9fbfdc0d5ef9b76d32126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c848654d5596ecd9505cb06fd5ae8b3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadbb2be2caf0176b96c6a03f27e4b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c73e8a0a4e22f51f87f14289a2398129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5433d64e266d7d14a5fc93597568ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1031984408dfef64f1b0eb7b046a9bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708aaec32924e0477e9537483042f95132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca6141512c510ff0e375a65b61adfc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413d26a2a35c6ef95fc0c0602e0d01a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fadd8c66028b181d651a1cadeff36135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e760d82f5f6a7893c6042453fee21136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4239192fbe22d5f9b57aa4f3c47c46137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab72225138f30e3419077043188551138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4280564da89389efcb14b2c39e8ef4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96241de6e0602234a87ba448dd16812e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017878ca46b0c2ee6cd4303dc161f26141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da053e9f2132805a6f4c80bc9402c8d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0739a7e99045d54409c5b9b88eebfb1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba548f19c0fb0a5992257a2f6b3346144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321d678aa5d438555e73c269d193c84145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1d2f40404bcfb78605cdad51a9218146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d1197ca5f40da4c84102f581a3c63147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d698f3a484570aaf184c9e9336da7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa794c461d19aad31e91ad6bd19d61149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c404982a71e68ea86261eb3a9eddb6a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63878594128adefbcd15e98a1577f9a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757cae41958709a4e7e61b4296dac5d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bde3a53367ce1c678ba1f510efaab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e098d9950831925953612657e320b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b29017c5b19f18be3bed4ef68e93cf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384db49c17c5cab743489eb489fd50e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405310eb7095373b18ebab6ab08a0f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d723739794f508fe4f36b499a1eeac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca8eba1e250744314b8251a8f91b17159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7cb3c70fda32fab326d5569281110160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56775eef56d87d7e39889f79789ceba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1e4b7a3708973107f40dc0a61925c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e548a07e6ef3d39faddc14ff12ea4c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fd2fa4bd0064a5be77540a1427e65164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719909cc8352e3c140beab876c38bd4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54285bd75d96d4f1e27cec21dd4c2e09166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331e4407cb31b08f079a1f5eae95a3e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1a9e0cdc3f5df17f7972724ef0d94168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1310f716a5a0c19709d95806824b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78efaac52fed9162cf9f4fac13e215170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef972ff5ca25c2e80a425d2d4b2db280171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8d9617bf00386e04083d63130805d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91553f11290b7ba0a948e22373c5add9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c4e2c7718f21dc9f7c46dd13e8977174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebc1190c4263eb8819ad0ec107b857175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bf7f354d3e4da7b5f5a3109be75eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cab7903fc60214329bc41e6aef89cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e6468212ce48284e8ef1a13ef1d9f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb665ef5cd69107d416a645dd1ca26179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39d7b1f1a59086bb22e1c966d126b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79200ff6a438ae0427487ef3d61e4bd8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923e9b30991ee865e887b8b67430467182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171577b0949d456630041edfd1fe60b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80561d341669921e7d301aac671601d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499f35c004993c5d097c66a5d5f0b19185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d61a4b42a2e64730cbaf8aec62f50186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248023f299024835c66655cf091014f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3971d13bde363da90a0d9e4906527188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c738b02f7612b63ba67a1a67bd3fbb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadc895b52a7c0cdfe63295bb587862190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1395cf5f6513a8795dfada8f55507191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440d832e90b3a3479b543d5ab7f3b17192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5349c0c04238a1a0be7c1db27895d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173412cad4248e135d82530ef5f1c49194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558708365508b7950368ca9f464c025195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc7e3284c79aa082b57918266648be196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed75035647c42006d07cde435ed8b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346d6b26c31dca9e3243232874420ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c1ed7bd6b91abd201c69924eecd0b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d40a487621b101bd97b4ef5e662c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc453547cfaadaa56839a2ddb7d42f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb4e97a8ab29eb5649ec7d30d2798c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167961206940323633f8a2763e804eb3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84998a85a8ff5c236226ac3e14347f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3796dc37f02f40d5ff231d84304fa3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3bf6c11b6f7acd60da7acdcd85036206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda9da8aefa56975ecd7a7322cc65a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172138b60220c023803cf3bf5ae9f419208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35499375a7534e5bf19649215648677e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98ebd83ac5d7f912fcab200a61eeed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b3a0f69f786aec6c067b41fa8cff0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce4d443e5081a0ec104d5657ac59fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451795ef468b481bdb05ee8bdd773b7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019e1c4556772286f66a979be956e1b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edaaa2e5e06c814156e370cadb2abf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8f704640d1147df6c0eda93bccf89216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2d8ccb524ea8315493450939b14d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b8746de9585e49a20491de3bce756218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3081b3ee569d9b0a1cbce739486f6bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f37a8f7664dc1479accd115bd87a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644540c6b065b0413c265ee7904c254d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74adc5d11753364b2e4542b0d390af16222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98bafec49ac9d1bc4acc21d7b0b11e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e8154581f6e65241dadc8ef2138e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace89a01a055887ead35ed4f44b757c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba691907976a91b35199af5ce2440d5c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629e29edca1b543412645cb68fa0ceb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1108ca7675deac6ceb90cfe008e6f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa932ec12b8c085be3d1c90fa33bf1a8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2aa399b753d08fb395e7b817542588230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622b0e160278e81daca3e46bca48210231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922181af4a778300601a57cad6686ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6404d406ba3fbd4b7134caf9da84f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78599e196393be2e9401d827f33031c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfbeca47dc452eafac0528e16e7115235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dedd6386ce37f81bbb27f27118b7be236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c6076cb24790a4daa8b2cd63fa9bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661325f0f399a05d54494d03b00a3d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a09f57b22aab25dbf8b5947bc13876239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac9e10bc90c1010a70b0b747bb19bd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751398daa91590ae6c0a5df02bde607241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cf570712d82c4d189ed2dba467514242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116850f828108bab64853f052fa56b11243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf04abebf5dd5adba14457b486d793244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bc0c289a925cdc422409a49539d91245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead54f80e7998ed425260cf9b77ddc2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34711451cfb906d9a73f4bec3d17469d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c23c9a80421bd27b00b3d4e7043715248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32c556acf02ac6014e2574883621d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef50fdcc996bece2bb1693defecd72250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311f0115eeb24054990272494becaf0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513abd9ad5f822d8064d3733f03fc489252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020eb90415c7871169e57866dadbcd9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b78f49459f9adb35b9bc1f0a40fc4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32b9b9e4a130c0fbaf294d488bdfd3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82268112fa6686087411806e06a9008256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc40dcd3007289d1e1bc48b20b236d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cc3fe9a6673218ea5011297fbc670258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aca38ae313f0f6d4e4467d29a340c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a202bc85168b5cb1aacb9f9ad9738260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d528aa7d06364770a80c0722dc1ddc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28a6f85cb30a5e6572fe76af750113262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0a7f5b42af678f99929e9972b5c5b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2045350baeadec432eca9f32f819628264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddc632caed0bfd7cc191d206cb19d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2589a4602b52d7aff4f8e01e9344ab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b0e5806902eadf374a84f78e918ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79ee14231d8a9c0bea9b643fc9578f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058fc7d2465d9aa8290fb9209f13114269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7dc0df684a639fc50d6d9cb613421270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ac39224406f499cbdac7555ae56f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9a78049bbc576eca052207b545bdd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00eba06d5e7e8ef1b185bfa20b3ec11273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaf84d52410dfc5a6fe4fee3f92874274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd696765fb299d067eb7a257205d4d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e6588b6dd8d38aef81371869abcfd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910761bb53768281691f71c2b815aaf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e710a90b5bb5474724f32b6cea2e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefaa239d563634055f722f85bc87fdd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb1a4dfb9276067915bf335ee85b5d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10778628be40aa19ed81f764d98f6323281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4718e8f5ef95edd3a6b67547f7488ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13f45633d24e4d740abe1bb159159b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439de0f238817715f21b0e77837e3ad3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff41087e1cd3906c1aaeb715c0856c9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a73365670672a1ceb6c53a74ec87ee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3933aea3c55a2c142094013a7c772287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c0757c99ccae7e0accaa9afbf1957288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c0db4dddf5c9e6e519b6f80daea17289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedf120b8e69b5f7cb503007d781b31290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69184eea0c2fbe7157f72c326e87d0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a708c2f82fb82f6a75922129119de3e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786c33e7014ed87a85b259222ddb985293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e640e860279e845b81af2da83bc152294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed3d1ed940b168a9cdaf540aaf549b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1e7a83fbd2bdf85634342e86cddb9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599baeca815c56925748d0071c71448297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981e3017840b0e42b31ddfbd2d292af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d24f186e1e0f81386ad0152746418299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd0fd2f142b259f88d575f3385b24d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ae7fde0396f35e605d76a33c958dd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acc51182362d5c64cf0980ba7662bd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336ad261e17d7f3ad87b67660004411303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec183a51736f9750d8ae4d2fbdfaa902304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcea4ac78c309ffdd6b6f3d4bc37d6d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f037ec9a6fe248705f0df72c514e20306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d831c925bc8c0a3bbc5351e6c843e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9f61fb39fe69daa3b737035552afc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d8659dfb02a9a27366068fb843957309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44132b8fadd9f934638aa050ac31acfd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca249902421378124ba721a1de60338311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201049aa5b0b865c61b2b5b4561bb3ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ee4232b967ba89ca58a2c748997a5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de1dded71cac3e1cf41364fa51840b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b01a91b1d85fe826d43e71e75c341f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2365078e6a49374e51c1de10b1ea9b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3aa9e249c86795d59eaec0c77e44b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f2e5fd1cbc295ce775389e827acf6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ef630a178d058eae45b387d5fef21319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8500ad5795c204b17b6b5a804525e4a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79f5da305a72f8728b15588a3205e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404b07831d3a7292487543a25d987a2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18b0ca33778ebfd5661c7ebeeeb343323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c7f470d3844fead1f0b0d13b41e69324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3383d9fa787b6ebd0d479862c6df39325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fdded6f98ba0e6c21bc48807381b5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d7f3f5cdea1749207ef2f6d88aafa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666cd332fecf353d14302b87508e72a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85981cd578108afb2f14db7c3c6011329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4036bbe47cf0464b4b3dd4ac808d770330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc554fb41c75d6805dd709c1cefdc0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94386444babf53906a439ee6b3b5f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2aabcc35cf4803717d38b4eb669c9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7390710662e656450e7dfb4b2f3a8a1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8346989ac08fab01e4d4c3128c415335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5794878b7c1dc97fa34baa5c43361f6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60ef8c54b7b62c94fd0adc16be24c8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464fa9ded902ad3a57e9986950c661c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436b6dde8bcc97785ceba4fc3415870339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677408b6647e4a15447978d3a2c236a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5033576e88eaf062ba8e9085c12c2e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e64c4932570289b4dc6ea24b0ff96342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9153555f08d293db8f71a63fad6626343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfbdfdc74815e848dfa3242b211497344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb5c419f00e7ecb9b2ae15aa2cdeec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530b179c9758287bf50f8f4a3746517346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec6b60b3b0705f8339c99dacc2dee4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ea46c03f663057edc9971ea313132348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26ff862ef8700470bed91268bf1bf1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd02028663ef2c0b8eab3e34ab9b92350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a189181005cd094de3a22c62e836c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cbb0fab4e7008aafd8d4814f22b06352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3f9c0e85a7f7b69b3b61b245ec1a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571bc2ea3e73d7519cf5ba09ab2b7b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95607152f8eedfb4d6d2e43da805a31355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574c7461700d1d034599eac2e9fe022356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35036f939484032fe34601a2bd9409357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75bb60da50a03bdc58697707d4abdd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5222119437fd7a5c7bda42b4e433dc2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adce31b8c9ba137ea0d0de75acf578360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb5f5604b70816a178e62a312660df361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b217c3ea6eb3370f729fb2cd52833362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cb5e144adb5094705297a912b951b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175efd772553cb0fc5a74188bed761c9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4c405d4119a2856d6a1391622577a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bdbe1bb12d1a4e7bd0fb6c4cc2adf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b490a27814720a4beeea968f30ee90c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727e81d4764c5b6167ff586a685cac6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab9def5091c563d90c45bfa7d9fb01369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59466aa422e9a66e13417ff8b71bfae0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd3b4fffa0c980101dee273d28dedd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9a29a394224b7e880a1849225b3ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52b35154244679499c69b167aa4111373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aed90d6593b8af803025c2fecd70aa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124da9eebe1a179dce0db05030f3fb2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2306b9ec9b79998da3cde55394edaca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2438f7970d673d689faf49fbafea6a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ad3919c2aebb254867eaf4be81b24378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d777d587e5e770f24415a9008a93a11379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d37003966ab52c5d0e9e11f031c8a1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee392f06d31f3cc7332501dd667035f6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b709656bd02375b1d2df3cccf566ec6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611789e1b922699ccaacf4de22af67d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738a4cbfb255ee13f4838d0f3bb7b33384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b362ed22031db1b64eb768a8bf4376385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bb36874daac9e10413bd5c670dc1d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ac4eca82af9386ac512a31211616d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84f6912348124d0c062d3797bb59c1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c1a77f77ab6f27a8b962f1335a33a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1976c8720f785de5c8b75443ce809390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f9fde57b1d761520df15818c2a7ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7954ed0d7f27349f739d8335c450d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9831e656dfe99ffaef407b7ea5bb0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355c723e23fca2b58abffd3eed80094394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f613b8d9636b413f05dff7e7e3ed36395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380c840dd3a964ad16a9403d0c36c9f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d20ca95189dd44124350cb8fa9c6da397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e63ddd379f23b7abb100b6d5d30f03398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99bedc49ed4ab05eccbd940a26ed76399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f627cc6dccb1ac8c150f4151b07c6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5776c128e85ed7d083c10303b8a208401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc270a77548adc6c457e42cbe7b770c7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e33816201a1c8261b04e2f3c60ebbb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4b90607fa47972370c7dea8f6fc70404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f135877336f6e2e4a2e98ded9d5a6d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05943ab15e0692feceec39029f175f5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f14337c7e50d6905e9d6eebd23714407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b57973c06d44347abc93be18e6941408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3810c5b6f20c6954e62c3cb42b059409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bb1bd2dfdcc5e73061b22db6fe69e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28977a256d40373611bcf3bd571033b3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384904fb10fd5e17cc4e13f96dc19d4e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81011600caa6da9c02ca62aab3ce7fda413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e4aa38990cdf66b706d9ed9955ce7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67755e757cc7cecebbd07731ace2deba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958692b47442e2305db7b3113020b588416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6c6c5155d1d644bc3b93c78e68f87417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a7d9d815a93b97a2b757a2593ef6e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4177589142049f366849bdda01526419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00bbb082ea9d4c43b8ade88937b6fe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d5bc32626729fee48edeec3101ffc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29ea8ea5df3d0416536a9fd24f0d0d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b16f3c558469658b90da00af790d36423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fefa62a672e3046724cd51406ea53424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2e17b204e95276bacc27eb6ff8285425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1caaa5a7b5cbaf7951f564911de9b21426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff44ac900db1537e29fc68312eb2bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb3ec61722a63ee8aa66fab326470c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a66fe16317e15efafab1ed5e536a60429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888f7b34247acebade58c7d3559a6cb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18827eb858b67db986f845481c4a8be431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded619ccf9b91d985a8eccc62265c741432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168986d01b659d5612423b0ef97aca52433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007db17ee406659a6a46eecb884d9a5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb816770469a1cab5320aa0b1df003435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8325c27840a6f56488d83771e95e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8263cc82458d635e7038b1d0430b84437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fe71262c783676ba698fc46e128ca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b379b5cb748982f5385f9f15590f1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c43859b1b53e37a74d40e422c3125440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093019db9dae67ce68ad89c1e30b7d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c6ebf5f35aae02c818b88bb4dec62442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f88854c8c0eaed9661906e756c423443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcc17a78421a9e5fb01645697f607b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9b4e3ab420b9829477714eb1ff75d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8d473cea491da96b2cf5178a045b1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfb5afa33f76762a5ed7a7870d3edf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec351dd4a0e7be9d74da11a555cc8cc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfbce0a919823086514b78df7ede88449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a33692ef91173dc12b570a3a1c609450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdcb96fd54000096a65a1f4cbe9e79451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c11a388cb9d772b3cab2a820e3e41452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54a4b2256fd8299196dc4f15c19e27453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f09ab80699a3dd43e5e712244faee7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68107ce0a4ed8531f50f2defcab2b1f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6a4307dcc5632d0db47017bb34707456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4e9441b5f57740278281e230357d7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24929fb5dd073f1f355f425b037ca31458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d9f9e6fd97c3a72a69c6092da1d72459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319f93126e7600acb5717a753da7f86460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda377538515e92a023dc708a6b8e55461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830e4b2501b695776ae475561dfec0a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67398c2357d20ca69e58f47a4ee089e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b3bb54a4f9e3777721fba37a73de4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026bb9c9e77917d107571c97d82bc8a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96948951a9218d940652a71138134d49466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e381bdb4856de7ec3bbc70f0f6c994467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9f53e5285c6ecf03b89e2a70ccf41468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7131b23674034536efed618570889469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22582565242087ab9a3a4b3ad8556edb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9556668a8d8ff6270db6364e1d76b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0605b2243603407da215f4b674bfd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47353740c32142897b3120dbbfb05189473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f06595c8aa42e78f006f9308eb8cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71afcd8b70286710838b8c8a4eed61c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85149cc6dbc2c41d1c2e5e8bb7e368476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9311c7b71adcdc238540d16db1ab7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1139260365a19fdd0cecac1e5526e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f992368f640d54964c86daeba0852fc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b898b74936354e27eed95b4d69a006480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2276c3f82848a15f958ebb38d1594481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd045baab3b928a4495f72233a2d7b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6a73e494691d5722c31074cefa3d8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533859e60ef680874e6507782265600484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb178dc65a53dbee99a975504cd2b2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb488a4374ed50024e0ecd8e85283a4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74617b0d44def83989f0f3bad3ec30f6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7a7e80ec5d8cf083d4c4daadaee7b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bb05cfec79de2281865f08e9fa8d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc71322ebea821bd29d842bda985c9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1ed9adc847fdd11693f4d2c68c279491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7b5f9db92dbe596c6c8881f3da3f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ae0490051150e9f5c0d3cbd874f88493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4a9f41d13721bcbfd4d507bd2845e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e860ee193ba2d75e9bb141aeb0262495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a6594f1e85a2b3c1048edd3f49cca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a14cc623dd6acba146f1c5d57ad14497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc59d8e9972491a7e3e9c164bd0d651498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928cb3c1a853baaedfab8b40e0b03dd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b76497e615cefa28e06e7688b08ad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420fb81d260c79a9ee097fd0a901c95501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadd8d4726df3589ab715b76c7e34c2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcb5dacad13e863523423e985d6a66503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1dae9284ece0cb28f0e45f2b8fddd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f67888691b25d286aff9629a562a5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f15fb404da50fdcdbbcc3347f9dd5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af93271b061c540c535e95e3ee17e21507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803cfd90468d62da3162ab701633af5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13eb2845d824047bbd8a960bf34ae41509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50472615d6413f32f3cae2a30d93ddf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46406ea3454dd4e401a332a040fb3f70511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b020f82bcabcff7b4a350f3dceaa2cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce4aa5843a118da9a7a32a6a0ae824513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecb225824305e7d1807c7feaba5491514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e08203e094b347096a419934982fa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdc86725b17453b81257a2ab650819516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bbb3a7854e3a57dbc0f43f3293ba7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493035f84c29a4079d6ca5383036ca9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f78f281cf00312d9c5dbf6e823f00519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99fc16ae16a88c8792b8b4f03a32ea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3e120c0b5d883c813445a3951eb12521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122246d87b887e37a5d2f89c99562859522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04049571adc504d0945366c2aa865876523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd61b8efbe8bc899ce69eb1884c8d8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c35187cd431c28be7d6e5d4859690525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fe43e1b6d583027973e004c028e78526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4893b2678544f76a32cae9bfb68ca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577719cceb9cbfa98231555ed6db5f6d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3ab8f63579d0ae568ccb4b7c5c9de529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14ec9681b1b222ba01db8a433401a4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dec846cf33535727572f615f662a8b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522ea3cf652feb758d42179e18483ea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10636659f14463f38555ea48823c6682533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23361d522935f3ba0d0048a2924b5db2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a968cfec2cceb2f997747f645fdec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b7bb97e90a23e573b65350710e7fa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c96ceb30ce55a4d9549fee9bf7286537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b735369b426da31820376360617cac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a39769ad293aa33d2674ad77d20003539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbf1b5bcdf99c59357d3e6bbc771b7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa19852a92aaffa711f54e6ae44c4d9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5aa858700de45281beb3acda2f63e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd4457d7569a98d5897570b20cf06d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a8513c12abb2bdb1768dd1e52f323544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ed580fdcb24fa15f7231498c04534545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d069617c3081d7301b3b56fe9767d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece08a076be314b6690199fdc8c97198547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da0a501c0368302e891817c4c88b36548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1ea96e2c5becef75859e4e6354ec6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6da16b510158861b6d935cd8e6127a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037074e5eecf19ef6a76c3bcae6732e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21500837672adf0421ce48f5f043f728552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2db3058bd48a028162c26b4539f00553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8505ec1ee979534c581c02a7a36db1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd439dabc16d71e1b88e8d85b2672e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cb5665d8f81f4d6e5538b006c7c64556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b082ed9da009c7e9821cbf1abcc1996557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30147d3182666deaa3b546c6f77ff26558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394be7644ec33adee6512681bd6fd714559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933773c5e97621e6ffd6f3444041c85560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20107d5156a48d4bb082d1e2755ee67561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8d5aecd80c66427f80a9b70528ada562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c44b84f8d3dbb550e1c971398e529563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86781570c80df85051cda614bca11c67564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48feaea47b7c4d083c6a038e7b61d85565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3e0b33ff109be65c42670dc4482b8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c9abafea58c9fbfaa1e95804e3910567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed9831d4df05658856ab2a038aad45568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c61365f43c694a0d2b2bad9adb12f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe09061df142cb10f7e4e5af2bc00a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb56a83d2c95d83aba1ce62232bd096571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c1020c51ec5951fe965a920d3241a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3feb0ef1134f39a569afdfec29d957573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec012b81185a6c6bb853e0ff68ff7aa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6c0f0e7eadce5d090ba9a49059f72575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2097f0c6ea039b5dff203f420ccc3d1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2902ef8f190d206cb30ebfb261e9b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cdb6079826793915ce4eeaea018f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06510e0d1ea8b0fdbd0770daca16db0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244ab03464cfcacb2aab22185d3942e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf88589f2dc7b5474a78b658920eda1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656c6c3e7d32e038ccf0f70406db568582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66b6a1c2bca5e80ae2a27d6b232e15583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb741bf857eafac5327424e305fb14fe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd402d471bed0ae1c70f871f13b2ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b5ef92c010d88d90c129fa0668aae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da24cbe4ec7a70c0e7818c684708a4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f2474b3d26d19b50c5f23263c8d4b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676ca17fe3f7793bd49ea0d81ca27e7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f151473342efdf235b7d57b4f8689590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98575fab4379d709b13a6e64a25bd576591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec4eebacc20df4743e3ca2e764b858592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2a3bfa9e23f3410b403eaf17cf2c5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346498df36dea7acf2ec54a929bc327594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cf5c2cb459a48d76fad440b8d460a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e49142ab9419c26c601f67aac3a442596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0a0ad9f2e6cb8a41ce71c6e0b2dfa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380464c5d0181525ec84d331feef17d1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723cc6b74921989aa17fbe92bd20c9a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bff65e546bbec6c8bd2b4c2a4fdc4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2b18290a12967f6e419f7a4014d73601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341efad97ed419874706254a47695c8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628481f49372465e72fae867f6c559d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cd4fe7b5d5f4065135d08887522f0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f68d514f0eefb33e51e75101af6e8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995476d1c8bd6ae9581ee3f5ce891bce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682e77aeb5063473c807165dde23c71607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8352cdadd27b542623203bd0b9b3a7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf649da4197d927acaa3e4b939bc259d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fa1420290b3127eacbbb03c449674610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4938316efc152285a937d9b07302c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58901c977be32090861420be9acc1211612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b9ced93ecfa7055c9d4f2972a3f60613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a406c6be737162fc3ee4cec42d004614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdca0f0a7bec315e8a6915502272c4d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee2cb16b6a45535518bd3f144955c5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff88e9e401095014daf65d0450bf32617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3c2c04a5b9dc20734390efe1c5c6c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ed56fab958f61ebd69b78aefa5a14619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04e33bb6ca28f8594a0e1f943943bd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17565a4f197123e84f88d01eb7cc3b42621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5bed0df1266cea174d2b7be83bc80622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3929d1470d504e7725cb3f76021264623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920540c35e242dfeaed65eae5536bcb5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44b1a8f466dc0eddbf815be80fe9a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fe1c74abb15d71f568485a21f24b5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaddd0f39f9ab21ec042a0d81492a1d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71144df38d728e537c113644affedc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7de6e46ebd5180af7adb26dfa6e51629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b49d87d73c511f773c9614d40454d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71604f65d16554cc71d214726242f6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef6694173c7ef700a93003ac47dff1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5c376dc8cea753bd0fa7285294eda633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c33c590f9261865942ffeefd2538f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8af43bc7e0d24bd3eb222cd27e585635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1439034aba301a7f67d4ed0ec836fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2c1b8392ae6f66f7dfc3b231e8630637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de022de570bca1682e0cb3dc166fa8ac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177dc1486d7e54cdc6f7036f93dd68b7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130e84857b4ba0bfdd81af7ebc4a2a7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688f202890819737d00cf08cb722ba4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef7c780228eb29fd0e90178fe38b16642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfc9c25549f20c3ec919dc883d7a45643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed54958663441dce020fa0f00dd2f1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadde14f5a3375621ddf7dd634991ec7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9e918a056c15ddd707ed4c3550b51646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde5f57f24bc9ff149dac5961011e86647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578cb9acf2ca4904cd10c7338b73b06648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f3ac4c5b12759e8274964d8840582649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c3606577a94f11c4ad4556a5fe04d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2199ed9b1cbd83344d5b05e80a1da651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c270c3d97e5d1eb1cce6e16b605a7a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e46109f30217dff5218d816fc8a52d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80640baf0b8006987dbf2d31c445a42654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f1605478640d7e3e5085fd4fd694a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c990d73f37cf5052359d56a1e943e6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af593698f60306dc2cad82097d3fdde0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd51f7015177a44e6ff3f1a7b8559ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a6d203342451f5aee500d6641461c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dbf1199b58a1ec916050e440b082a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c56b1268161e10d75c55e0a874bbbb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929c4310037a3a4c899928cdb8b54b9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29d7eb816fbc5f93820c46ecf78787663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e16122bf466b0fc50fdff5288050a3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0629b922dbd2d17a0aa252393e7c7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3d59cae902272cb2be806155224cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0a901c9f7f6c6f95d2111159c6fc1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587806c19d41cef2ca8bae82e1ad239668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebe7370f400dcf3276a0c5aa5ed8f6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ec7c7dc0c42666955c645210c056f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d698f0e0c0c3df90906deb820a476b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791b537786123277a2e53fdcb1b36ea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c2fa6df78eff6d93157b62a772a2f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af78802940c2741bf74ca9ea32f240e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66a8c43dc155e979ab1a74f9ca4d61675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af8562c1b19b235337d6cd7dcb5892676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1072b05affd8e21557c8f0b17a3c50f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ef7a73ba74bcd24822f73bae42af2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59fed843d5298f7de66be7e723449d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccba0510bfbf31cc98444795b222fcd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc0acc221348d459afe8d64c511e16681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df041cac59dfcf28e7926a54745836aa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3abf9583093ff79ad96a0a75b7d40683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b1da7a36a4f58b6e8d93ab3c5979e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4f1eb6f8cf8c7800bd88268bc77e9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c287ec47d708c96e6e8c7fc492b0f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb600fe02c6f26e8a4a9a1d42530dcc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45e10d4808113924fc4d0388c6c814688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cf3618e53a95322a725d77c3cce88689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14d8401f3a100050f6d3f2f419f405690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d02859f4660932027ee10f7acd99d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83bafebc29df062dc5683423bbd755692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83808a17d6c2108a938e5cd17bcdea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c9742a2b1e31fe0a208ab72c6a7f7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e974cad66acfc04e2245f1613515cb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff36613da100cdadf953f73a5c04f9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e8729302e75a9790595fdadda6516697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2104f0674a8d2ab4bd5bb45387892a0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c611ebeb6f2ed66746b6869dfcbab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ba55b7697858369b6238c1112081f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df67757274ece30e9c54d52bb6a9885701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984835a722b9eab9a06f0f13097359ae702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac0f1d9c279686989903e016bf7668703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6724ced128b37252f50c9c96c698392704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a519f6214d2d2c285f0c001c94622a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df35f159ba884537bf0a39efc41b807706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e62c688aafb59d287f9de477afc4c4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e2bc3d245a5eb6b47e9f42f28f52b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217870383d96e63b970ff1ebcb6a1a0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9250e400bd7cdd28296ab8933f0227710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48d8ef14d38b4349f182765179c6e8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b03a3ec97fa51b672525b3f4f127e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdf441660bd48bbaaea332607d2dd2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfa2d724b818c193a9369bf85b69ee714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ab80f059cfd547423900bf95cd0cd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c94b51961ed2d87e5f00e66e6af43f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefea039703da3086e071233e84fb79717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4435ec13718b506b532e596ca619f9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d08c8153666fc6f9a1ac30f5075f19719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed74a73433d261e4256a2a4b2694a55720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a9d04d7cfec31def7da9dc8a03fbb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a6b38ffa8b540522dde6e1788fc6b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138941fd79546c2c1287e10ad8c537c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016a56558febab49a40e6c488ac308e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2fdd2425a8891a7132bd022988a65725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12445020bd57b65db5b52991ed9b3f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07594b4ff894c93aa6b2e0ffca7a7587727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917437a5ee66d2fe7b6546628331e388728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705ec039ebebd829fc25a17805460b0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8fc6581c65bc8e11a4399d2fbcfc2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44f35bc35d6494b48bb701c1babc38731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cbb37308a5984306f583921e2bcd2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91bff547d20e44208f8cb641707dbe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a26b333cfa1339bc49bd551b763b4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf704676e3b8d8b9843bf4f9b6738e2f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1797f3851cb18be86b5c768bc89d5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4b2238e12ef9c8fd13ab7d083f29a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d1c15c6f89bdd7890f9e3f415fd8d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5289f5ceacae01d436f0a4ba58cffbd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832bfc180999232563a26c3d7ed5a26740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b454ffa8d9c83ab3ecc50f4f6fc4eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6dfab4994cc1fcbc45cc08809fcbd2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e13f489a4482d58acb6d0c6ef43aee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178fcb984c948b12a678637a32a927c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e789438886630bcabc59d2a787244745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dd352226546a8d920e0c999bcb664746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd5920b40c297398543fede5d2e698747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf22ab7ff372f644f8ddd741a1f3d6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35041a8be1a60802ea43f6d1298f4367749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491f65007055b95b0b8953c3d230d73750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339ad3225acf28f059940504d677789751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281419c03a0a5b66ed1b69a1ffe21ed752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d17a49c8038b7a6a84b6de70421df753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3aee87689e64f317d4658a115be42754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff40cee1fd6f8eebbda86ed466cfe3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bf5cdf299c9e9d05b4f1e8bb7953e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f063db7e12a4070c7ca664c1f672c6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9936fa607b33c311a537174f7ad0b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b75d5c4ffa016a16af65d77e9fa87759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>