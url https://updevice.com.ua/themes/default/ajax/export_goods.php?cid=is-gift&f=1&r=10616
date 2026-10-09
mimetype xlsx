--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ce85afc15d50ef16a26c39545be9f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94758dae148bcc252e2f41ae28df0a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac303868dfdd146c63360bb52e49f403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0bc0c2e10f3b94b5a1dd4e8945e934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20bc3f86d19bb9c737b7f3c9086a715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8fc98c86d1b7fa94431eb982431c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3019e945b03480c547d274347dec07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db3004612639ca1a8c9c2871ce01a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea95b2c8ec5066a1ceafcc3d71a0b379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed83d1b9c63baf8e8b353c026e72bc010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0c9498d7a5281dce55eaea6d44a1f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e782a4d73708b59320b00e95b2c75412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34d5f921c13b3383a59e01644891ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19111580b8d3ec3629feb436f4e9ce6814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9acc9bd9f79df4feea95933522141515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf6e651d9bc86ef861153d810c5cd216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d36429867d26a281b0b3f735ebade17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c919fd5540daffa629a30d4d64e9d7718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4195d97e8553676a0cbfe399d79952919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbd69fd9a120f77fab1564bc9e39ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93b0f06aeb07dafd101096945bba2821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19165634cfa0b661f1d05dc1edc3d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1335e7a80570cbafa0ef433a063c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0cd7d8ce20c15ed004f04ff3854c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd3baed99b864360ae340d3fe237e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a06a240ffaebbc13a45e8ee86d10c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5665830a978bf783feaf3b4bb80c6fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400902c92caafdfe8bb16a1688b41c4028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eacbecb9acc27455328c68cab0226729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a636d2fd2962cba66d43d67880df830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cc565123dc386cc77d5d9204b907b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f63729187e4f3f586fd9eed8a7d55f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b2c5c153449625014ba7a20211e0f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e317c7c25ca1edbde3a76086fa9f1d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e097f020dc23266f117fd2701ce02635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f605692b91becb8fb10257027099436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f789af1ef7a19ff027f80ce8e78eba637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622cea0f055c8ca948f73d1decae02638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d4f6eb13c348015dedc274c7162cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93255d7b3d23ac31eb5c0f754eb29d3c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82663647c72560724820666d8c0e7641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00435ad8b2c34ef69fd8137a457a6b7842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71609e5b154201837e2d29f99c12a92e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91b6a30d8752ecc96e5e2c28c0963644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a124f13220b0b4d61898dda2193d7645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a95f7f4b119c432974cbc35a083ba946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccc89f5ae32003bd7eb60dfe948b9547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78383ad637328f29a4504d67f032fa2d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bd3c5b9b9a62b89d0a27ffb45046649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f69d4346940d1d662869c47d09a9550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fa0925ef791e8364e629a85ffcf7451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a574c2f6116b1ef21ca8e0329e32d5252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b520c15824745783aff6f945dbbe353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb6bca9b21c1efea436a9e33210b2154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec6c8e5e136bbac437e1f5538cadaf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a1a70fdeff1453597e4bbfc812cd056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba94509d69621d43278fb212ccedb857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e050b1a1f28cbf42f544bcfae44d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb519abf8e3d345da5e61445927255259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cd15e1757af412926c34d5a76a90260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01bc2cce402ee396c602aee1ce870a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64fd926b36709c7ab3d9b86643545762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18968a87fb8a1fca91109f4994ace3463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f903954ad0afa78d15e773dd22bd48464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16b23dabcaa09b02f08a653625f82e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdb52d816cd9470589d48d010f9e4666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cc1ea3b7f6e7a06dbf021593bcb3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cf7dafc4d34388e2a259526f5c96568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c3ecea071ce77f631908bc024a9e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982a910922e6b836715d20bc4c9072070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64c3542248c8a823cebf596da7e0dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362c6538345833b722e9b3918631e0972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db577e02d4654957c24526d695b44273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7502d327209e4afd5d89371d78e4bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54ebcd3ca5595b5970ac323938338475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51909b6f7abc87d8bfc01e582866df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c35383291ae13f5f0b016eb139cb977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafef2c81b7998652cca5eda72ec764878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d9a8b45b82cf28966f7db446e20cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3db9229f73295cb5fc401803518e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853dfa95987260c868e8795b4c2b246281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d3ff0f12b38702334f43cd69e2fef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e158973851bd0e5b426d602b4cf41f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2bed58032f4101a46d66968bf2c1c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5650493e046dc174d8a7aafb260dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1078c4b91836fd0eb2550f686c45f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a33a2ae91dba06c47698c842cd31087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4997afed7a3af3bea099cb3e90a8488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b439f18599600d5140951a3373ccb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880a5e99987c8dcbf533bef9187b00490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcee4838c9eef4aaf6147ff7fdb5a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83db35f34b723635f277514d2f171592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912df2fb5ce9eac4ee070f23b29796c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f14e7214dd05117cc9049b19df9af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052abaceca2abbc4cd520e99d55578f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb517de08f2f76517b3cce9150fe19c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdea85f059f98d50fc8dbdfaca622f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc34adca8385605ac0ae76c635e940a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5878d8481b11956fea8e206d6c23999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d985fc06323408ef32f9fb8a67fe22100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de844888f63de61900691ee2359ba2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ad7ee15021375f652ec61bf05c9cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146810dad5a708961888fbba8737310103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84826fd8bd522c02435b5119ec33eb34104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e957d08ae388c6198767496ab5b6521105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36673546922a770af67e5a4916ed4bac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21723b6b166c283f19511f459b79d7db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0843009e7d26213a6df074ddc5261ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5e4846833b9bdc1c8af180073aae0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aff64701d0b575988ca7f5a3804a10110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4ee9aa3e8e845a04eb973941ebe96111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df08116d039a47eeb40204df293d88112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa9499582013404f3e17fb9ce18dd7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7524750e4bc543dd3232ca6e1c544c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f20d51bab92b208461979cbff0111a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1391c5756dc15a03786cb2d909163b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f7c3bb6a4cb409ac254525146b0bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1595be08a66d9c62351a3ff0642688118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfba262ae3ba4aae136814efa3f2ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbaed13596f1132c56f5ebab4b6f968120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935fb6c1a6c96b41f0b57b9eb8196be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddee068ed12c5407579358b67fb2467122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c0b08fdf736531a5d4099ccbc738a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a176d86941777e9153ad089fac1d91124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24aebc9ad821abd310bae372f6d9278125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f00729285633cf8f1ba1292250f78126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a65bb3dbea3479cdbb726dbda83171127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10716732179531fac792467b7a53eb19128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49773a9c62e112c5814bdef67019b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6161478bdd62a3faea4cc6e91a9d2f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c7f23a651fe3ef265ea9fe64ac551131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb47c600804ef148981513063a1bd3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8c83ee59ab29f14dc0f215b2d1227133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd20d144676904108d9498eab87068134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabe4f1f1e5d075f3f49bfd5d4e1851135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45574d7824a60113e32fa0d5ed49b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c81a69434a5502a193ca83dc939420137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f11dcee13873797aaced5982ae9c0d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d9aedbfd726d4a390289919b0f0df139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b782e43ca0147647a317f1ab17bc34140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c143f74fb74ccb3012274791ec4f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d9628328904527fcc6ab9903b4fb9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94d3aef457f02ae9f4402ca2b6eab3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91841f6a2b6cc7af5d9f8cc965e7901144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b16cd22f2bf4da86f6baee69199dbc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdce9b20c1b9509244d7dec76322e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e236a10e68b54d8333817aacc5f3d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503f3f3362f268fda1336798b072b98148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b80b99b22978ef7ba675bb3bd47f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d906616ad4ace148dd1fd9ad3f349150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545198b2b1951da681401f26b5e3d72151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf776bfa42052bdfe4870ed1a75600152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d3aeb2fa50b4bf412d30c1e3774a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265a35a7b64c0e631adbf712e4a9e93154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88656a5983bff342b9b610655022abc5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b65c956bb5ff8039469e77b4dbf561156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cd4fc51c3cfd6a3f13d9f90419b8e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ceec0073553262278f61fded158e81158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc9c245cf3ea4e1ce61f952d271394159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319e618d8e09086f5a6695ff1b79894160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58827987ccf4df161f0b4b4e27a317fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6b8da4e5d44dd4e9c94e0371453df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe1b84795cc5f9a56a5a7579536950163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430976ea6cb58d0a16cce46ccd91e76f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0441650d3b5ff2ac5826c53e6c0722d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff08bcf808b8db73d8217ffea637c48166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018af60fbd8c4b71dc2983b18ab6b4b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5191f3cb34b88aaa69a3f8a8d87683168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da31c13c6c58ac97cc1696fd69ae95169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccb53efc56671e4f698bd41fa6e053170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90862471b7e81b95fda170483cc28e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9f7c1f970fdbfe03860b6db03a3ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02262ea9b24eb773eaa74d722afa79173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07b97e9d16c00a404ba03c95a4d79e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda84d910866cabbac09dcc785cf938175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d428200b9f6f825b58c3641e28405e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57584c11f2d8cf580efa7ddef5ee6b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a9b2fc97e099cc6623c9700c285c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0aab166f6bb99e982653df61d0c84179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870c76cdc112718718da12d5411d514180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf726f59c73ae918349e66697099a183181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efa88e0007de1af3062becdac13820182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe6df9a0cba3e5872379180b82818b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82653f8b63152c8cbd7f16b5e6d68c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d385a51c334584d5dc97aee2110c9a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caae588ce9724cceface6ebcd648c61186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48469bd04ea297b0905b8635901a13187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf392ee401880bec7f5bb5521d542c3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f9c7aada9ccd680b829986c3b25b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b422aeb69b8fd67883015ae766a1336190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e1fa887f846e7d6aa564d203ae033191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e4ac39766d0bef03f24edf43ce999192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557277e5f1d13c3ba3c5abb3ab98fa28193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b64cd7f25e20725d6d41c3ab3302e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667226c74e105201c53cf3da15209cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e9120ee09edb68742eefd7fe943a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acede914e0c883063a219e5b503fb813197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33fbf63a903330811a64c22bb0d7c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad082916cd836a0775e6fce1d9a66db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d7380b41bca57ac9c6fa75e2881a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839614f8e43e60bb3a43bfedbc26dd1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858728c29e7da1058b4dda8cf03868e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bcefb7ff74382da985a597453d8ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ef94ef5ca1659ca835c400fbf07f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353a81aa17f5da5f45bc7d0d70312e0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15584f6ce7049a34277c60c5134e1ef6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605db70d226a19ca905169067a678c7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de614dc8a11adcd166c5b57ec4e136208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143db622d9e0d2a7f003a94c1e58405209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7749be17edbdd7a6f174eae8667d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be546e14f9c2679e2ec8677db79367c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0802767e00a130d45f9d2ecafa03a54212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edd3ecccf987b60b46eafefb33c878213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ece0924cbb4875055c9871577cfe8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b199eec3b2b8902cedebda765b3af7b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13442676a0b2b2ce60e7f6a0267b843a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9185841d72d2e9e75979a79b27d35f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501dab84604858b5502f9b7935640aaf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefba0363a21f63912a5b3ec17ec6d99219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7539fa2311340eeee2daaf0e351f59220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71734bf093801812feba34ce4dd0d5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01a3afecad689104aa1cb377aa3c83222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775279ab1bff9018edc543ce22b7e0a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328bfc5f26b3580c69c57f5e89f7963224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274bb9dfa482ae2c2983a722b611e5fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087b61a725620afe8e9334096a22e42226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72215a8ac0433ccefa5ba11e66c6696b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde334b856f49f188702f0149b9f794b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724934aadfb81e41eff8dac29e8a2ec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b37b625e9f4cf908830716620324d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650f77c47b06723b37e5d270b1a78c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ec0ce88ba912ffdd3ff5c18951dc3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b990e1afa28cfea2fc65e99fca0286233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ba7e05004a5962ca4dce07fe55137234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af7945e6f1dde6a67aeadff737b0b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b2c3c358726290c63db3238179b9f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29974120ba239c0252d0255ae97e10d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97389380e076cce712d087c8e79fc9ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9594d201df2b36fdc62f035cf7116239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa8677c701242e95a7b1491f3e0809240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861d862c651a255fb4aeed527971ae6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e132815ed63a2301c9cf10e69fe01242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a18e72a58ba863bacb94b5a723bdd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac83c61e94c85393d1a58ad8cd186cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d652e96e6610f9e48426035f7536a71245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa773e03e89e862bed2b453f397acbf6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad479b7ba986ace56e3344ca8a3933bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80336bb3ee63dbcf2219c4a67d99924f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b3da0bb6f1f513b3f2883f91d91cb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614b99fd2c4fa321cf5161bfde2c7f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc233271555e4b33425c4dee2f74cca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a6d5b3f3731dfe8191a55c6e41b38252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae458ffdd0effd4a3a9a743a38db58e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ea1d918499b57a9a55ee6cb82d739254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ba2097a84e6bc0f3daf3aa5e31df5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a6055ee41ef5878abe8a514080b14256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a2eaed5f58586128bf5083a4676d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d1c96ea1731bcadb93131ad07aefb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a78ad1187ab8c859a338ab5063437259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d531751d05c34c483e9f86c07295e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9ea67ce46b2037e27efc80f72c41a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cca47e6c3d3c7085638e3a3352a9b6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fd810a0b23f8b77d5c8e0afd958f9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188e6e9a4d6b1c1594d4c1445358bc0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5ef0335b7a65e6b4ad099e4215eaf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15065bc2dec603811146dfa31e0cdf05266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b077f45718fb3fc9f20411090624a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef77fb4aaaf06441bb158f143d812a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5917ac1480d1b75f75112a4de3bcb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837172257d798e60773769ed3f00f098270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89544f4042a34552fb3d81052fa318271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc0a35f9adece9851062683e24e810272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98085f4368310aac420eeba690af65273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99420f9ffa0755aa84aff9fef5dbd04274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba6d99b1c938dddd15b7474ecedece275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94eb1916768f84c2b9e6882b101d41d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdc16b75cfc0aa15b308f462364a43277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809ee324bd2efe178ff994bf05e8e65278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abf303743c7512da053605cb612dbc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d453e337d534a6d46a202f531dd7173280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef82a786a21b50074a5dcf4a7d15946281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581c48246289c65298554db73ddd8af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569073107bf8858d7b18b9ccc1bc4e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e24548c3afa1c65cb6dfc7daf9940284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5fa82591d2d9e06606bde3d74013c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104d92daf4dd174dd5199da9dc5737c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1c8bd874aff3465d287e58c2adab0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56152770fa59b7667e175781433dfb6a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cc7a0b173c398e2332562e6c23c38289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c770a8c976b52586943d6100f856d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8d73c0526c7236efb5bca79d6b1af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807973dca2c683a80a42b2d611f3142a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1789d5c8761d415b05a00b6f338412293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1ffbc211263e0f7935001d72fcfa2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e955004ab66c399c8db50d00706530295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca6dcad06feffbadf8b461857a4f56296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042e32c5c885fd97d1b58ca64481a59297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061166f780fd46cd923da47403fb773298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201f2ce772e20c74e562c981606d233299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dde6d55053b7f33bb24c9e45de78c2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4cc78ae76c75c349c3e49b2de9002301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bd79f3816dfda70673b3ed1adf6b0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef4f7b96e1f6c7523452ea931acd11303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d34b6a19692faf3681a6919ee74d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab7fe98d442d0d3d1f09d7cafa4214305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0216663ebaa76420a2814fd2af4e0e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a645d78e2a6526f5f2e353b750f3dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74749b633749c6a0084020cd78c1833308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aebcae9a743b87d9e0a11d31632749309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2fe23676efdbdc1078a65767f6a31310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146eb6ea8d30ac000bc57415e8916b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbcf202d53ae7958d56fee6b46774e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61f1931d99e7bd6b68dd59d74ee6ba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721409d2bb0dbe7d7c485bc0ec50dc9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeca0acfb26ffeac6e31831e800a3c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07eca5370699c348fbc67e25cff874316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5eb2d3deab3836e75ec654cd0044c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d769526f57f7ffbf59383e603170a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f23ad8ce29c94f3f8bf38e710b759319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23158ed33b7f7634485ff5cb0978df4e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87337d91eb44149fcb846a35573b09321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6bf268af961972030bd1eacd9b8b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5a411c2953eca4d8238cc937d246f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91169f8ad3ded61e7fb857c50e1a8a6e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b22b0b136bb95adab0d224071f022325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c60ffe1bc780c221aa78c2c2d233c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4b992a675620d65ef5883fb920aca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759dd52f5370a214adc5d2017a02a14328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44221c688266f0fa522c15bd4293e6f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fab410b9bd7a83a27d9bf8792c613f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b188158e60150f2866b796349c81a7f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9603787585424401bdf29a860eb24332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271f425537b0a2abfd5df6fefc6a252333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b07e236b2fe7d7ed240be181b9c41334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435ba1bd192b4f7faae13aa524d6b77335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492398987867c5ac7b1cb3c2fd259ce5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4b059357c71cf4a8e110e2001e1ef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b561808c9c460850610fba7ab69237338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77247557c1aea879a9a0f6610015c691339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d920d07f3b8298fa761258f4e92b6ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36368dbee3965a5aa12a62a345856f36341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aff2b0fb5c1a5cfb3a22022f7ebf66342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82643d75d2e6229fce922cf5b3d9b7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684fb0c360f6dfb7c883d06acf5d91e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbb2d1dc38ecd12a9e23d5a4239d99345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2411c96e0ccccb6f346fec2ce797f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400065aad88890d895f7e34f52a6f620347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11340a64f1b8c22e7eb7e5f7299c463348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bca312d60ad9e19048c564974f1e98349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b96b9047133b13e9c4f663d48bd2a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fabb16bd33df5f2630f9e6a09a46f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffdf0da606813bc984fcdb989aaf38352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740eef722599640c2b228c9caaad2426353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02eb55fc2e8b1115f8dbb5d25787ee3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b22a4965126e7fd826a2bd9a68fb5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca765f28c8cdd706e74346f0f3dbf2e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e108d60268d82a2fe43e0016016621c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e021600c2b0babf338ec2d9fd7c36358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bd78c95204ff4356e5a10a46a52f5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005dc6a926547c8a4d1d5ef400f3c688360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fed7c8c7a842e908409fe86e50cd3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734740b1bdc1733bad88373799ee002362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee2a9b70059946956296b91e08c6f6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015d47d78a0814392934bf83033dc9b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be970731c739eeab2de49c69b967b5dd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da91c0dcd84c1c2b5ec5e353074f5c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044935fd32af7177687a75ead4c37c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957bec201a78ddd63d87a49e5668708368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441498390c9474e42b7822f5731824a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a12b3409aa0a3fc0f4006d92ab0508370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef8c7536470dde4fed7f4da939476c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658fd6cd1944df0e467269cdf8f5a89372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3c416df864b7558655389c309cb06373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203434bd50cce0eaa253f3fa08a4333374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c56ed37cc0e89bd33e15a4a132c94375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311c1e7fa41d4b8a48f3b055504b0c0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff25f96dbe83efc7a7d01b93881839377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c22d2460f35b13c48b74fd1bc9dc22378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb0d122f1a8217928b8a504a3b0abd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a23c7124c0413eb69a2f8ca071debc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39105c5f594c0ca01a9bd4963c7f1786381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d905167d2f1885a693218d6378e8f3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b036852a2319702cee97a615baa1e8d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4d0e4dc81b71212e5bc91bfe3adbf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9952c36d8966f5fd49ffffd89657f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f93cdc544db8c84d4854519be70178386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45541f69f7d1c16bbb3b9e8404766793387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71af265fd9fb99c9d5527d65af2ea0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a4e3bab7e15d4a81ee1b815d9d58c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143526bb3a44a8bcf341d609e0dc4623390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1686f009abc2245d4fd7381b64f41e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23319bb7ce3bb1e3845d04c4e1a022ad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6180ed7130ea41e13e3d8682b108c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcaed841817abaf14a13eb7b9fa1acf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75316a55839b3bcf3073e80d327908ee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00165be6e8c90359a506a35c9f91601396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2c67d2b7d56e4c421680d44963280397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22692cddd6a15279cfd49e9afec42896398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8576df96737a1da5ff8494b34b6fe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae77ffd4dc69e02817985e294c3c578400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7466b551adb0662a7559b43311b28e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a6e4f2564c4bbc648838116f7e191402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541e0a188de77759dcec2e9bcb494c2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3af3c04f7dbf34a73c53b32f1a2df3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fe20fea69749306aba84309ca5338405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff593919684729bac6880893d9bb8d2c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627f98a4955e51ce93105cfd2181314407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de42d6946f0c4d59e4d9a877d65d63b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9087f35c5e8507ef7c6d0c6acccd17409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0a78473db77ac69de452b8eec03a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721994c85b6f8da66f6580fb36367734411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac4ce7532d081459f2b29bad73e9f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a43c8298593642d46d6ba43cafcd8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642ecaf03c4e4d8b237e3ce7e40808a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f5b7bab5ec48fe779720c219540b5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1851faad4199fff4f3796ea17e61e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031e27dca14d1e3ae84b3d8a2d82a5e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa594917f35ff888d93834cec954e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d6651c28cfac1a2cf6996b3c23956419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bb3973cfea126eaa75cfe21b87f88420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05dc5cbd6e9a86f6b7834fef656897421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490778b8ff19eaeb5215a98df135c10a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370b54dfb34cb7f29204b708ad330e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c265d1cc24e90835e1797761372090424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d54d53357b5b605a6b7b2fcedc457425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a897036393f3fe34d519ee77e1a59d2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35477350c7f67d4e0d133b84d0a7dea4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea05790a9ae03ec38769303a2692bc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bc973c23356fdbf2c8ae2d2be0196429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bf22bd913c3f21a90cf14f617ca78430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcd9d148736b72abc1af893a75b4d0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92056a1101c24b561cd2c05d4468f4cf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a529d0b154335e12386ccecc8fbc1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa837328eb913f99665af43ee1a8dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb198b57f0953fc4d5f6ab7a9e2fadb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab995aba4bdf7a5b891ccaf4f8dd1bc9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3274c8f1f7c174a9da3d5c566f795f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805def487a597e4944f4928df552b60a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a136a875cef700de2aff2859a1bc66439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965dd5722a926aec7aaf60ec1167809440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece47511cb960297f9e9fa406ab2f031441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766ba068fa141c8f7414deeb610398c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9201c1701819678b2c57188ed143e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cb9040218359c477aa3ec662bdd14444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308a7c15d4fec3bed76452ffaa44867445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f01770bed04e60f64ccb2da81284f5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0ee88ba7ed76e8147ed32aee86c49447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90dbb2c5dab5cb3c4f88f286d28b80448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78e71bcc9c0f11c4b1cd6aa0fb579e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5c9d77c27683669f09d2fe2852f76450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc96a7c1b157f2dc00c68faedef8675451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c201ba354619a2217c968d0adaf7ef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d870235b032d76389a6d7f7e62019453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625df5259450e50fbf13b4ec1e53edc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db18e7254bbc41c72d8815ea1af2ee7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307d8142ab58b3052790cb48acf7a61456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede7d56658b61ea59b664cc4e93c830457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248bf042545763d012d20a3941e0876458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e29ff83205385ca7e0c04a91f8de2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164201ca8e22e747fef3e3069c5254d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed427e1012a6e9c65201722fb1186ee0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25611e15ae5669a653903cd0edb545462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ffcb21427650775efc969f3bd1b7e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1443d823640fbc151fb948d7f1046e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306048bf3d79fd7bd0c2d11bdc58924465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319f1eec66df8168f3ca7ac6bd74f99466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c601ed854637c14960821158b6691467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c58c149db4a7e824e5f6e10be9d8c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8c35b9caccc9f90de4c7bde49208e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8d817694d99a601033a85c4477b34470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e735bb0c07d6518827d65c1c87a2ec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9601c4bf083adf38c7c84640f6946472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692704432a6747829ed7deab0526890d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580bee1734e905dfec10441b76b6609474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b94a8f4f0dcd2401df9078399abf30475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb0681a871e23fd5d08e8da6e31c36476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae651b6fc5976700289e65901e392ce4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3f94862615bdbfab8e173fe9f8b19478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54952dde6a629ac156f0e50e69390454479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a464683f7539233773abcdb2daed86480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7322a4aba4f462b90c02b4619400f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75cf01cf424864a5e1db000fb920b4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15afd2958df5adbb87eea95b413ccc1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09dbd1b45bc85b2d69191929df096f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ab4bc31a4867603dd1c64b7face67485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514809cf727e1990d92de8310649697486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a4951f0f45ecf907300f4577c005a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7432a45485d1fa62201c1056328857488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb05e7a68b6ad52c2dc013e97876175489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2edc0c137b612b82dbb1042759015490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b23a0cc8263f5514f5835f9eee4e8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf1dd63ed40a4f52a66c85eae4feca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6263d7de67e828d68c3de2253aacae1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a00817f29c24747391ffd25d60c344494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e69533c5b9213d236039dd1caf6af4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc453e007d4b40f7deb234ad4acefa8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b2bbee9d521ddf649b39d3fbaa397497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703c10efbadc499d208a68f893ca6e5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430e595e48cf1f315497cc43b7737cb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894b886e812c6b2442be174db4f325e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095d0a7bd916d0464ae4fe5f202ee01501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8aa0111324d234dccf624a53256fa4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8239b469403b579a52b8d05b027fb4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6996f5ffef745ce34c9ec008874f7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26220c35eb54022151ed99d735cfef90505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4a1302aaa456373b36a3c5dc98402506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154c0375f03138d93b6fb94cb2af2e2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b4b8b6d1df61660158886734e9efa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8894553a83604c9484b9ece3601bff4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b169298ff5549eaffea3a6ea49540510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6d894858f1b83591aa5bf9de8ad39511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d30f9feba66dac4b28ad7b36e5604512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d14de483364da0568bef5928ade54513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed2bdaea356bb7dc604f6a8279022e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c95f49daf628b9b367c010cadf9ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40394a9a9a75b5ca6a6a79af774848d6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961af43b053fa507b9225591c28a26f3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec34602234e3eb836f2f46a3cf0bcf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884ef096e6c79ab0026153a31825904519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8831d13c1ce3dfe9b4fe2d9fb6a4269520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55099c5a23eb60480113ef22430dd9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51f8a7c017c91474a75af705dd0e4c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ac9664ba47f4f11245f24e51edb73523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbb7950c618d6a9f80f2f298f7f72d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492727001c5ee00ae2085c38a6e911b1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136317992d0aea63db6eb1b3601d0e4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ca5b94dc2cb150c9f5e369ee0eca7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c5938469b8fe2058a5fb0a138f1cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa9cc01e61007760975a2973ff770f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bce26e6af7379e520c16815f04661c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2190dc028509f1f7eb1ce1e3faf0b6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b7c7bd56bfc67ce6fc631da9a3f9a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a521e0828da095121794e7646a987f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ac23c8fe5ce7dd08eb4299350a1a6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82474288510b28d649861dac728fced5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e141277a037bdf13675c3f29b51a2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847bc32a28f0509bcade9e83acf5778537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea18923c41acf9938df6b320a99e75538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15532add742db943dda7103916485dab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168396acf87a7061c88782f34c99ab64540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a69f81b0561498614be65a5bbfc93541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0680903e3e8e8d4ad8d247c9dc317f6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10366f4bee928cf531e4b2a927f432543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d137e91a320a956ffe1b58ba481a242544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4bfd60489fc9a7acd9d47b878b3a8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b537452deda90e1e65c5919b557f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca801f503969e5a5bbc7238b0710ee0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233c781379e22a62dda2d2b2f912c17548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1744a8de8493ee89542471a8552fc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed024da04dd96b408d82fb2b301ec3e2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41db26dbb2a033dda275abd17cc2d9e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6581793fcada762b36b9de350f865552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272520e047de2a439585eb0c2a135f9b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcbf792a0f7203be7667e0d14d4433554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c62b36559b208a5494789bc8c0a631555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5584eddcc030617ac1d2edfa773d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae202413b333cfd0f88c9f1d193bdceb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374373c9d20154a1149e44cc9b60319558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef72753ca60a8677c9c1e9218edb7d4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942400e5beaf925d42897de629d94590560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2926b3657d2b65fd19d165b6fd237561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084800c24f206c680dc5f4fc2015a03e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae697cc11e067c91da72d543ee1199b7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300d875eea5dc02d0768f17b983b064564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da382411ad0ce773e7868d8d8ed68ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f645aee0271db54d1a90a8494e1acb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6e2910365457f295c8b7272d659ab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d61c1bd045599ed562e882b8e14d79568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9433f6e8feb67d512ac13b070cf087569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5e3984282cb67dc09d0ebe6c808e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b7b8ead687c2707c1d02f4536c606571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced51bcaf15f28d5720afdc885d7a37572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a12816d623bf9f4b2330aefe71272a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedf915d0c62a80d2b17a9894cc746f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44040238b9e2ef3623a95fb178ba55575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01875fc931fa9388679f2b3b4648e2bf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de1aed71a794aac43f6c66b4009012577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f45c5a90d58ce7f9d5f3f50d52873578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba3496d191e0bdc6153524b52c7ee7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8462625e773cf85d91c6c44db3a024580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ebad96a0c3637ad876dadd126b95f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a5f616616e5091999d68bf8a86e26582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48f296d4e1c62ddccba1c167d69428583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a23ca98b07fae14cc40b9efc70fd1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce1196f4fe5d6183b697cf086f90d3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca676e175b3e8dd162ae0f4899d9d8c7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf406d14bfb12b2655e5033f27ee0c9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0a2a0e0a1b3eb2dff4834bef4c0a0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a561b78768c40bfd9a1646c02bb0c8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926d85e1de98c3d55fd09bc15b60d90590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39d5c908ad7497621ad258ea8e04b9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae48bca084ef0f94d9399f7d0eea79e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbd415e0a8e874b17425445c020316593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380ff2a3d49b45f33326ef9a42d9537594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e523c9d879369062b5bf0197b02483595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598a63eaeb1c96bd7c62f3eb3fe319f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306fef1a2686ce7957e7824bdee5aa2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786ef9502beba2428009005087b2683598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5850b4497d902353b336fe69cefb9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212aeaaa1a55bfbf7b5d5637b44dff0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd9de361ae2b1e637e02b73f1fc1e7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fc7661d5282c61dd9afeb06dc37f3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f96c775b462dd2393b8a024496edb0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7228c402f7073f1c70741ddc20239b5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b831c584a5ad08d093a67a1f217dee4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d1562b73fe678ce3ec14a7729140c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0305710a9fe0b501094142f3c7c8c59607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a017db8b55a7d7180fb1f71e367f621608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25c0c257b02667ff8b30d23dafc501609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8d045aa9defeab01808e6e2ebc505610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4abc75a31b8d5318cb5689148d0176611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e29988db6681082a83e6435df3d6fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8634e3a8e4927884ccd473c6be938613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61763dd364d29e5a38180931b9ed4b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3683e812df98f4dd2c2b58b11ccd9ff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef53c55748e41c53097af2003d050b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667181ebd2f41175700978789e1e24bc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85419cbf9b4b318373849c842f287df618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235b9a9ab84184134a3302b64ea652e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7063501ed2e115a0264842e1c91598620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7352e425cd73c4689b49da8bef862621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40978d29d757d0b07e1733fa73d7e0bb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964347b3798094009ff7c27668b0386623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e72425a929763a633219a43605e12c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a25dddc46ff0aa417a8a69f167ba3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a67b4625bd073ae6d0bdc05f33a857626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed58066ed1b3880febfa680489cc24b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a609acf7671119682af6fa33e6f2f7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e6e296f1ce17f931e5af7f3d4937f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c0cd78c5dd5be613a665a4f2d34dd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf6851aa27426dc2fdf0d0e20a8be8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93ba198973666aea290a2feb435d12632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04403fb5f2fbba5c90af1946590688a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6df19f8dbc8b510c77f98d701a43b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00588fdbf61cc3631bd87d1e54fbd369635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14232f7be41604fad61824e53672be3e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd298d6d9f6b021bd7a872fec8232d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7221d73b5a1cab3c00b4e13e50550638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965f408652f34f6df3b98c5c5c0e9fa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce85b1a650f25c004a27b6c5233db1d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e86df445e1beef6b33c136b9a663bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7a2f1092a92eaa78a2056fb3fc9bb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63df6d19ada841d609d33f19492be9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e5b3a1ab93e6b76492588bd198000644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ea3a1eff099fa3927179f1467f6fa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083d0da78430cad9309c106d3dd397f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f851f9d04873e3ffd1ba4b60bde5f5e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500a966876716016a49ee0ca093161e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e2267665452c4f77e63ea817af0ee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34d1727569cda2e374a807f4cb2964650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b50b61d33da312a60ca368723169a7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0f5673a806ce132b0d671d15bba26652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5250b2d3eb060f2f9b7407fb1bd9531653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b2b325684f9fb509782363e288591654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fbeed944e1d7048528c185df4e654655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1dabd0b40fcd0d33fae8242330304656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4005afe57446b37e2e4eaea7323c2c7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6cf010f92d2f93817207c673adb77658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b33b6fe51036c3941398db8bef514659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29aa2e42953ca97f58e885ad2d49c9e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322d12bfdb1d11f3e5f571a67e36bd7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d5d336711b95e9242e5478c1de9f1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bc9829fc1acca7e8f3ebeb4c3c260663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d814a3ea8145edc54b707bcfc7c0199664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556b96ec3ae1a4b0d1ed524e8d945f8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ba68e46df7179ef243c99e295da70666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2073d2bc4b8d79dd662b927db1688667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282b7af54a014222617398789378d06668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d70bc5aa7b19684ba126aaae45fc4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56445715db9caa5d35f4da600ac75ae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371534417888006d32ef9d76df712ed671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae3d249c0aeaa36ff352aeac14839f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7bfbfbd0ab207a18aafedb03d1fc3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c385d4181b79d8f48e0472b05685fab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76f276134bac55cb0141529f36a1e8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17a18e2fc488d5d709422ee3ad38d7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171075daaddbe41cd03841bb559bd0b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810b54a02e61ebe97ce2764b2ffb51e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2f1345a29bd58bbf9f434894532e5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97b93caa4bd083765c6499240f1e1d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701d8b6128d1f2ac721c361dca08450681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b732e289ed9ce33b6f31836eccfc0f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3788bf874e6ce0e648d26d5b5f4501a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338299adf0188e2c09088d4c852da6e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a134720f60db8ba28f2a9f2c6c07c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460b67cedcef36acc3bd38fdf361f5a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5ebbf918a032b5f5a6790312f2bf9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefe3cf5940d24b4633104fb8139bba688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56adc9ff85727ae18a8e4098ceedf3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddd33657ce64450db54f85e3cc7bf5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ba249fdcc029cda34e83fc0e20a91691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573a45a3bbc9188a9f3d4c6af1e4a73692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89ae4be446e85cbc1e1782c36513c8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444c3fa050327b5270f37749f613b76694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d993e97f7b0c120f076f3e2e3247ea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205c8d09f943c7ee345b90acd3c9a01696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf527d44840821174f43f25c4075da697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832de7e4e6eafb2201fac736c40e30d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbbf445e19d27833e652e5023863bf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d889c96787605df9cf31686b0dee1d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be14e7cd21e352a6a72cc6e809b6c45701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3889c586861c619279aa90b66689158702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992188bbddaae5992c6c3bf9dea58737703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5fb5be690a0415c3f449ae23c705d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb79535587cc13c9b8fd2af5d36c055705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60d699829fd3d86b85d2848f905f08706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79608a0bba5e51ae0c61ab3d2b352675707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bca392dc11b38686e59c044bd24b0d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a40b84f074065be50577a41689afa4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654b70dfacc969fb9e78698eb7ae074710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336b095694f0adbcb0d22117f4e33bd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aff63400fa66fdf79c5290595acd7f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2b87c3c1ff419aef7d3407e67e2f3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d44e29808423489e4a606f9aa84d9e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e31474b789d5c467b37c786ffd9e48715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c0484140430071a81b2ce8c8d4a4f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192140d827f4250f1f05f135d5e45a5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4bc047464d858fa12e36b479f01ef718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be5856dae10d6820e7d08ec1a6adc4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8af81753c62e76681d89e4fa7bf88c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000668c80c6038a05dcd5f020e7a4a8b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b912145f1c14f4c57dd8bdabda669722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d45facb17abfcdf0efd4c632be56d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477faa6a98a2390f1c82a2c40ffec26724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5401a2877dcecf0813528e28b861d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e6dca1ef2dbf955e31b3ac941aa88726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457edde3b56f0c7b6a86875ef315072727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab831683749d0fc604889018d2c981728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be075559dadcbddcea8fb41a6646e10729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad471f5118d5770abb8b6416d82e53730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db98e814cfb28d03ad5a9f33ec023f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfae193289bf03a808cfd121b0d640732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8fe78841478a53a54e4c3c1fd223b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b58a8976bceac70560251c3f298058734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dec78f5a2f6aadb859bf976d7e0898735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdc2b75e746747333da3451b3b0a93736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4fda64dbedb55fec6dd3b141ee9bd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64f6083cf3c445436843a60c9c1739738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1b5946cd4db8acd8eab8745bcb6c9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a0c948b9b8ac29c2d3c5ea09626c2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfad27d2686d035a8ab636e4c580124741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b04429ba7a3e3eeb17006cafa9e2f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8137824a597fdfc0a58626e6437942c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30f4392caac1f6ccca4726bd434628744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd015dc3a453f36426af6473b381ff82745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d326647193cdb04c11d51b996c4782c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0febf6edae9dfc67bd1f6aa58823f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4ff141dcf4629b00c78003069c89e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2e15f575b61970f2ab9ba2fc76f7a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d729607267244e7e501c8ecd5799e15750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2666d5cdb52d34e5ba50e7559fcdb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797270c87ecd70ae09f22dd3224bac7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0166b11e803ccac4200cad42b43e8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e31e8cf2b5f226e95011bf7257f1b2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e20908b2bf7e7d36261bed83d60d4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c311ed1e0daead7665440d01ae742756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c0b91b66968c794bef2da15cd19ff757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f69f7734f4676fbc0c0940a65971a4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91356da4df5c5c7e8d1221069888a2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a7a5afb0cb7da05c946679031a58d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e1e8218c02239d3d4beefa1204cf32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403bb297fce5c4d189b0e8f9a8ce37f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6d2583cf202f969862f72905cb0374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539bd690f97a9bf3178a7c041f2779d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c467f64325b70740e86371f09cf00f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d51147ad84fded4c78673df49466f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9aa05db584b43780c37286285d9a7b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4de662caad43bb96b336d10a652fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec70fea8136b66feed7aaccd2f259d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e3b49c85689a09792b13906a9ed1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819c9691246dbf1ad7f53b85d878e3712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d452b87b179f7911ddbffc654dcf9c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722c38a7051f42c5397eab86b5732a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908b40ee6d128633a853f471cc2312815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ccd0fdc3cb8670bd3eff5005cca5b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a48b56a63f3797c5deee57825fd0a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243e363ac249fe3ad1663fb2413380418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c689fb3abd053e021fd585307a8be219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94e2e42ceddfd192685fe00c24336a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b8bc29a42292f329313f3ed3e75cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab6a12b0ddfb81aada164d8110898622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764080d44a618e64e2f61c730eb558623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1fa756def96a313fe97c98299233c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f248d5a5114caddf1045b1f45af46825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4953a4fa452bcaa1c5fa3d07753a3d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddeaf61ca33b6c11c2e98d7694609e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ba57679a29c2cffc6a40ca0eea01728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb91ffe66e341b51e6cbc1260a3590e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cf81ee185b43fbbddafcf4ad37e6530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09c77d648b905d7ce4fd7fdee5f5b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a40908520278aec5ac2c6e3933c9132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e9b0c3c9d90b98e89d268481dec0133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02d92c414a5bea6569341dcae84b0f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81d872484cbe0c2d4087ed1f1ff20235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeee84647bededf25d561ac8df8ad5b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d1cbb029a2f7b01f27bcdb623fdf937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fcbd2141ab45cb3311eacddda6048438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4430843a060ad9926de30eb51d823b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bb5680cffd330e7f98c1b09904ba540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc647fc1a3c114b4e6dfe234c106fcaf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd328d5210b46cbcbd9e58ee6b1c9e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9f899842f8972fd9ed33370f8a73343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddd13949707a3f98b952ecd46ca73f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bf21441e9f2c71415fd5baef633fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788170d74b70912607c7968768b3cd846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713671b7ca2ba8106ba6d7f100c1d0d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280141ecaec96d9eb062523b5c2ed2348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296e323ab5ddac00461ef5dd87bd60f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ccb20cae084d58589c10c4f67326950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db6830ff9f9031bd9c69c45df34e7f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a35eba53fc3a6d4e4e155bfd9159b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1f6aa9786372bdca114ead6fa98df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f7cb20854cb5c922d306860e0b10554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc8fef2cfde771e34dc6c3e06f239355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd3eb5c5f9b32559b3719ef9b172f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83304b7eedb3fabfdba9be457cd63a4557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58178ed98602244dd79060b98fa17c3358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9569ce19427213bae72707077a4e9759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b527a59f30d8b270c5a7fe0063688860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b4809631d50e986f547503f6c636161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03605a982f9d822a4b6151fee9ce38bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46655e4a9d4defbdca67c0ef0c6aaf263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884df325d1c856215d1d1d21143908464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18fffd13f6234d64b9e2e77b03253d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a9037291a55bce60f3b18c80609cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dba1b1edfc800dcc752aad8224cec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b9eeb4f1dfee8093ba9e881dd387168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfa24fc0157e9626fbb9113c13e00b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103b3133425149b4a9f3df0c20ebb1c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306943b24c5ae413326b9bd122fb272171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accc6003473dbbc4e9f47facb8e4ef372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cda5aaf7a8c509520d5ddad1b1e0473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778bd5c488b5148c960a487544ad5be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe99704a69b2bcfd9b408f7ba4c6e3a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9255b2298a277a650e02bb34d5590bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf04d568041ee9125831ccd9f22a1e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91989716e29e9e9e72da6ddca32edbf878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531a2dbd414b7cb7aba9948a773756579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e5cdc5c682efab59d6de1fa2b12c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6974799003d51a7e6d3373d3abe64e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aaaf2767de9c73a0f4a255c817ac0c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fece36390689d94a77fbfdcaf027d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a9ab6b29b095f970a913751bdc64684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a30ca1a1f39b8ee5ae5665963871e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab501b228612ecbd6d216a0d475c02786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a5d1c76df9b10a4f303aa3c281ae487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695a720e65bdcc4583fea48ac8ae97988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eec9a7cd4b0e19794f1c87d9f7c4ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecf4b40358bfa1ecd5f34f01d44fb490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498ba659c60bfda86500d8fc33548b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad8a68c86193d0b852bb5f4e5920b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c229fdf15bd62d6e9085aca3a2b6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9da6888f421e0c36f8773d555a13994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f968782a04154ddcccbe4cff7e8a36095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67692f91f6735ae9b9490afa4789577896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c588e27506bafd67db7803dc890fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab9aae9960aadf8601d53167747de898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89e0d93a38f6e4ba3035842e43684899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cd9315ea9be0979e35bbc6f00c666100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e2f5eb31b23993de2c6133b852d65101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eda2aeb73304659404a927a2f49eb9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bd13872c88a59343ecd539d826d16103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764364ff8dac3365fbdf9e9ac373fca8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904ee48a4ef821ed8997c51f0464fbf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e1b40ab1562514f484616c92ca2e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd996f9bc749a70cf0f4c8b825b4e0d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acaad5b3f4fadb504ec61bf13da2cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5afe0a928175e8de4fdce76432b8b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea1d28ba164cde19c186ba2c7461d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fedd85ab72ba83e388b8897807b1ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064cada00665374ef93e07530e34046112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8254e318a2761b8cd768a030166b943113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76751c6890e7b9ce2c0ba7a42f31d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08447e34458ff5cea885b6e0af382ede115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683295d3848cc66d6c645e61f685b79116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364213abc312812eca6ab5940124d9c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ab6198c98660156b825597f3cf77b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef0bfe3912b9d49c3c94cdda31a085119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac378249347dc21e5f48cd981b52b89a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88275d5814fdcaf87ac6dc54fb31110121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4ad2c6aae59f814c7fad0ac1b1324122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d2a24e42d741d1b3be561311b4b80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d0cda81b97ac9853a2fb101a838b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad63f22452122935876ed597e9de3c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5216c9a6f422ab734fc6579723fe699126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5953a7849c305815bae981595a187a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e963c4500febb525836ea2c04747d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd44a6088283f008111967a85a8581a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19b282e12fe9aee82f25f4bbd69d1b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92731e57fe7cdc8d73bc42e3cc615b48131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49daa176217e322311b4092f450710c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3b61543a255960e5db3d6316a6a0a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec02b79f9268f7ac422c065a592fcfd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2c2a0d9433d4ec8ed17f67b091781135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff176090aaee62bf21ca55074a94a6fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a34613dd55bd3b20c98afe4706f817137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1b01cdfe47122a97073460fc5117c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e135d17ebe0213b4b4d7bbf99482552139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d9b7970b05ab6385e077ed5155c31140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8583cbba5da489656bf9a0b584e20141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93a1666b347b783d0a50391a1a0817142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083869e35e2d7c2939c8cfe89737b7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa5a0d7c6b9dff7f52de4593b1f081144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ba7c8a4193283659fd8ed6e65a869145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67130a5e434d190e2d3999d873ff7f5c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac8d1a4621403aa47db6a11335d275147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee60deefdce642bbd7463f609cf228b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c43671e0a730b8e5ef1941a583d7d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee5cc92e5a324aaa896a43752caee6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba56d7d99c4f146e34df35501e46c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341d7a7c8de7eb8531fb84a50acec97152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af7c9356b2b634352c5e4db744d215153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123da470a02b72fc7d1b452a619c328154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485e3e92cbeffcc6009622cf4494780155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65412b877a27545ee182e215da1b9f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3aab83ba095c83a38e3253cb4cb30157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb82df295d666370fde30dad14e0c59158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a165e37ac426ffa2c53ea7e7c7768159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010562ead3551843ecdc840a11b4c70160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5629382e13c4202abb01896ac35bc24161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54be0963904ee7f4804807b4dd939a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1148d8adf387feb664c1959d8ab6a00163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d7888f9dceb436a0156fe56cbe495164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397997935d4a413503dd10a1e8f2a2c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c8150706aff71864aab1f6cb38a64166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c14aa2664f066fb821e3e83f24aea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc867392eda7c21379c91ebb0ff594168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1be68d7d8b4a06f72caaaa6d61f55169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3ed513ae14759f60c2261b8844f7e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033af5abb0ce353014700b51f17a8c2f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071356fae2f5a9bf6295a1cb93a6ddbc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f8a6fb1e5ee667f143f4a2ac73ded173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113a8b80ffc019d67cd71868eeddfcd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfe9822c51465588ab3eb0f3532103175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce8b000f5701b05440ef4eb08832fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b899e3b611a0828ea867cb756b188177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ca8b3e53b2f65bbc8bd21a806fac9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb040df3a367b0447e3fc674012a75179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e5abf83014e73d32af8e08643aa76180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb247c0455d3695238a8d8965a193f9c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833f5d3c6f27bc7d08384b011dd9f11182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008f578a5405671e2e7422aaae22cbc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0589e38d90ede74e8f24f0895ddd801184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a9350220a9443d4d3a0f020eaf68a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72671686fd9959bcdd040b51b24eaa3a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc61f62b712a5020496af2068fa911a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb6dae928d5226b2200d5429b54eed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026077e93d7f2368c4a870bb71fbab44189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051017e464db1128f0644042bda8573190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec8b9863a45de3bf158a60a7c30f4d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1399118c07692678a44f75d0df50c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b0c57c68ed354ef5ffd78f538500b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe214ae73f3f2f7c49435072dc0bb00f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4033ef7d7284538a344b81e6341c1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564da7f01126394f2b7040a58fb0934196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107706d97b3ee48086a2a879af792223197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28ac6c99621c16dcb3de01c8ebc30d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198448658bdac5324775234c80971cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40079a68c95cf5c934107d0f0ab57e20200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2fda27c8f4e5d3bda310fc55dd4f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d725c1eb5fa9265d63bc1bcc51c24d6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41276519dead15816780a9b2b82ab67203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c044c4adbcd093e5fd0a67c75569b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec74edf0a19b3c2783df6e110e6ac4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76576a12828e5f5291b368382c79febe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0b4b9d6d51af55ad0e0ed683759b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3b4d59f5af76d09e35881fb32477e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607a0c40f6cd2c57ca6b86d809d2a34209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60e17561b1594c9b84b5a4b9c25641210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6af0eede7a5b485de4d76ff2ade423211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c47a9425731340f3f47815f8a8c25212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14be447acc013bbd08301b28845562213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ea293439122aec2ec69891887fb7b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869259cecc4adf01c40ab679bbf2f92215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54d6dffbc29d5ca958ed897a018505216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306464cd29ca3ad80f05a217ade504b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570cb2059995d3be1e0733a07bcb88c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c7b48ed52d3be70e36272ab7bcf2e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf29bcf308c8afd072047689e499a8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14f362d94c6686cca1863462a89661221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034479ff01ce471a8d919c79ce790bb6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd375619e9abe8a3e94db28ae0006a78223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7713e3cf3ba4a0876c99fadf4edb82224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05bf5fc3d893736578361ef618a63f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae2292c37b584d4d0bada58688550a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fee3393796b87572a0d6a8759bd2b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df32a95c2b2b6d92364f5b2324f2aa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fa8a9b858905acf46571e082242ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a705eb4a6f6106bc4d023cddb43d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fc5cf3c7aa9bfea305d89827a5cf9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31025c138d1b79d9025ab07ead53ff1d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5b2b30166cc1815b7cbb085f4027b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643da39d311b75bf222b1729fa04b810234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e8c88b57fd208784bc81587dcaf1b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fdbfedde93785df568f2e923a4ab1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb926265ad8b1d3fe1c53268d62e6cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675c1aa286e71c2b9c1168454ed8113238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661feb3d73e2d91b0d89c271af889d68239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5149de35f92941b14a5c238e01838240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c21182728073528d239d25453afb64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41266beaf0377cd63371f2327e74e1a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1249998871df9c10819bcfd86b42bfd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02707bc232a68de393a280d1a4c583244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392df18af05e029860d2dc9229b50cb5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe83de97acad750a4e23755d1b024d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28603e274194b1d8bcb793eed9c027c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760539e3408c5e50e73b45af8c6c2380248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc111aa19d68a7f5bb7e5867a34b75249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cdbde17dd4765d41c3f4730c85fe4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d817f54c050ac2ab32ef10dbde9177251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4af065040f427cd7b3f90056a72aea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19d227c7c5658ec89072abb130db6e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3f4f3e99d90a211862cfd6d38e877254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a7806bc6e1e5bd391d35924e28a57255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023eed24d60ac0f0d04bb04a50540354256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb315257a8194b0b979286bdaa9b34257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83f46a00b3364a423960e002be73dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf711f3f0b78e40a77ad1f7786f9e447259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a75444a4cc59708fff493b318952c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bce36c8b55c4bef39b403118c55527261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513ff1eb1630f16552825599260605b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116eabcac2650d42e05392a8abf655f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd464b989c7476e316f304bc8641dfec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7114686c89e744928aa702edbecd5a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6098b4e9df9c5a421b9558aedbaf808266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420adbea0f1da07f7261d35d65fc64f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1c753d4ac3573b7615f72cc529c81268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f42979783d6abe3c0bc7ec1a16c336269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023e007635c0d348dee2e057f63da56270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0ac979ebbdadc23581cedd7def34a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569600397bd2fc8a5980fa7a860e8abf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e9228e86394d1ea98a501c29cd5ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68922a45287bab5d05743f66f35072eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743233156af12b972102c0ca1b6d116275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9860d9edcca99516ba7175c8b10b067276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60dcda5ba879e20c85938d53927bcc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdf4affe5f27275b3af3d70acde284278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8364b357b19c41607b3042eeae4ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a851866e7b20808bb521e7894605e53280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1a7c094f1fe05fafcc33b5ad1efa5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383e9213431c17c6aa1b5e6d471ce95282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa7f347c2a7eae5aa868d5a30ac15c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea86d535db41c62bdcd2dd9fb4dee3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797381e2a559b96a1f154ab8d7572ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05013427ac0389af50ecdf0f0e2e0b95286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d1decb5060640e001c877b7f9e168287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18fb2de3b028931f070590d4948c36288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586c86161068f5f82b91f0671b38ed0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676ec70f12b72233a539cfc73da8e73290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0cd915cdc5b957dfc494f2189c1b8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58406b62a4cddae1ee305390fa8dbb31292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64d5c6d8b60d73a10f3b5ddc1b41f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08012db2c5e0534f4e6a8240b5cd9c8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ce321165a53215b2f0390e9fddb4f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfeb753274012a4dce2bb65cbcdc643296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df250b1e911e7e522ee44b3c3a683e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a876f791719a2a5e04e616d5055edaf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab999d1c76ff9c4cd42e37bd123950299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf265087eea40a99ecca31c0163ea05300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3c3a3e18f93b887868965499383fd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98778d0239e136f243432b8705cc6e52302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbabbc419e0f842f2c8e196a69dc70303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368f5b1f5e2f81fbe5389eb9691d449304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a539ae57cb47830b9d799f1c7ec124305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a90bcfab35dc8966a9e5ca8cc4a676306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c36c0ae59c73f643e4e795faab336307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1c7a9eaab4e4820aa4901b1f4dc49308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f90fb8267823772d14f949435e4ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d334f18ebbf0e0e31785a188744dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53e89b39b3d8aa0c152f25fb651a25311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289da58030c38444987fb0275647d1e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd3ee8fbe658420747a9c2c5b3554e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a991181ed6771e52987eb2219dacf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0272c948d43711c673d2482c0b2229315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442566ebf39092f34585bef0e1dd63d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185f075ee9949f1e10224195bbdd4e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60aaa70b42fe926b39e963d75e1957318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64d582c4060f2c0b7fe1de912887ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d245647f307f422264a728505661d9a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea1cfe2ccf1ec281d2ebd10139d393321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318281bce23a6d9655898dc27b43fc1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ba6ff38987b69aa4207f9daf72f9f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bd84041cd18e2a91099a1a6a62e28324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ed5897a86583398e5ddd4de963e5a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecf8c4b755771e20654cd57e4c08ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b5e1db6cb66b73da22932e02fb1dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c8f6a2e90a425f19b5201a4fc2416328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537469791563fc43fc5e6195fcfc3f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc94669afca82a6e7a703fa0e12b676330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add35ae50956159339d0dbbb491cbf1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff63d3a66d23ec842f6372a37c60074332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a7602b6d63ae996b29b3bfc972c9c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27b4fba9dc5583311420d848b3c9a5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7efac5ea8c5bc5a3f0a6a4b8b7083d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa435a6e309b853eeb79b49e202f14336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5587bb6a8f454517067c549851c070c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da435d612c49d65baf82b76a6fb1a8e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff913ce8a88ddbf851449555203b400f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583dab9b053b1d35ab14ebe35b3b51f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426b2881b7070b8ec561ac6ce44d332341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c757c8ad991e3155e43d0c0970dce9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b863ca22b811264b2df85c504c5b0b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f56daef41f8a92ff0cacae04b554f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9a5a7526966829f32842f687ba940345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459816b7acb54cf3c00c9c653e09790346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a2ba4929a187cd985d34d867e20a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b5d10f4736dbc88c87b6ffe4de3e9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4070ef176f8eec26dec080aef8fd43349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246f06c8260f7fd25bb4255f2089f81350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f16aaf7d32d3003b79a960282be026351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da94d386cb9303a9e3d14281f3c6e5c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d6d2d1516c64832a903f07196eb41353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fed152f2c2b746a8b54e78ff659fc6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309e7b2fe1ce3f673e639328ff328a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e371f3c3f89646dc7e06502058b8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a306f155780f1d4fcc54792ea362cc3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d40e27a2a66f83c970ce84a3f32ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c975902c7727917fa71c63c84561635359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fae309d055bba28da3b784a7e588f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d4479a6f95336cf3c631e8dcc8ad0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcca9078e250130e56c60dc496c6e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f6717e0db2ef4c58cee57afebebff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52e57891a5c79c323b2a74885611dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed873d93759f85cfaf2153a43ecfe1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3cc4b4c1a325777e614d5a2b51a7c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab2e0a2e5f891b1015e387247d3c55367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef664bdb008d51565d2b118f693ef25368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96c5eb6d27fb422f18bb8423f8aa06369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed198c90bf1ebf2e66ab22c6aed111370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379e3fb1a88472dc575278a819bf1f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793ae7e6237f0e5895ef0414e0642b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4695a11e67a0cdfce9831be01c2ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d243a5a03a39980665d58c0706d2d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50839711beb6a82b347165491c483bc7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41a2974f887721932e6a75128f9d5a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5976a781525a92c8968bfd39e1b2522377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41011e235eb90daee72f487484140c0b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91bd9227fb0717c3e61753d9db4b4e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7380a71f2771bb50aa4ad1b54bab497380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc24ba39e1bb1bb6ca35a0187cae803381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d11c2813ad086deb16bf823a22262a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f90581445d3da0a6ed762e0cd14a8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac632d3050f6acb2d8fad7cf7cbd43384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a61b9fe0638c1848b01cdf2a2da6c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6570d51137c52c9d7ab1656474ba16386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fc0ab328337a57aa638d62fad6d1e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e59eceb8eec818d3af1a104e889927388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4435cbf4132a09834fc41d3654082389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafa5f39d4311229c444e9c46d38a1b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1239121a8d4a7063eafd9bf3150cf02391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b4e105146d6ebb242bcf482871ba0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79ab39ac195dfc28054395e4fcf35c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11991e0d6b55f03c15166e9899019d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b67ab09a0f28fc4fbc6abc790ccac4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033a2a2239b75f7f29964e442c1fb70396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d486424692cfedff357ac73453ac649397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69e9f5111f8526b1cd590edc3d5b87398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb1ea7943f8dc10d8ec47cbdd10a0a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff63ef0dd9f45d8f6a5f8a4e6ceb8ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572fcdac7e6c5d264d220d01d0e4ed7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c721775260ed2d22e64276d4cd1aac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f68afe71857e962dcf6d8d04a91e10403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021afef5e6492abef4a1e60b1833d7e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47434e7eb034ca69901c860684d7ead405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed77fe89047d8157898eaca4c353eea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af733e2ab21e671af3e6a85503b1404407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614735c6bd63d82fd2a39c5c24cd224408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613da532a5922b581521c1e3a709a35409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28086762ba5fbb1ce3492e1919b4bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a86f8302c9281f0076c5537fd4576411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9f12642dff27688d9ac5d2fb4347f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd3fc469306a2547902ad64dc40f87413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05e5026e6e75c55a4be3e424f26760414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954e71c42a0d9fff207e1036a39bfa5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c7119c20a303670306ff1758ed7ed416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf825254ce7093a644bb54405ddb9f55417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73daa5dd24caf5cfa3fdafc1f20f0ae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a9cd20bde0e69da1bf2b7bde7fa47419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cd57b7a3a2a901f6b924997787fa6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71ec142e9aa90c46986438d2b7c070421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22783a382561f6371701a36ac6681866422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c4d483a9c59b4be80f7c4baa94ffa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316713276eef64da8b6d0e1e5b8376f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf473e32dda9b5f8726934179a0c942b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf93802629580ddd5fc0b511d29fa8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647129d4e9afb283258f62341cfb4e0c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83001e08a7f1aebbb071919e1805550428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523911fa7c78631904b6b3ce7591b0d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63529c18e3333e1349472056a244106430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699400ca6b9da06bdac1f72e26e6f0f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538debe8af6f7158788b12af3db061a1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d1703c1ecf2ff029ce5b77bad7410433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38eecd042be6019180fa8a9e92ca24434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479b6e72351c3ea829d929e323ffd60435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af96fded4772c6c341ce3117eaebd3d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d9eaf43e53760d51088c23a4ac826437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2797c82315c02af8954a1fd40878b31438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70445d4b3ca6eee26ae706f2ed35a8a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8880c5d0b64033c62ecf4387f68a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d50787386bb45848ef577c5833c17441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b9a5902bb1889278eb1d9c1a0339e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9e320cf0a92848de2792a23e3a92f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6eb042459fb1097e658ff8444f92b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdd2a823effaf5fbc18e60118ec2aa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20decc511ad3a1c58e3f223ffa4e3ab9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa914a73bc46a9a078fbf700bb6cdbe9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567190e831243c3507ecaf737163354448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35800add16261d404145f407625f3ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe13048a6a6651f5db1d90c22a81c06450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f1cd26b112be2a52591c9c8ae4742451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fe8a096c9a6b08a5eae8d6201f806452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fbaeebb12c1fa9a8a3149a0c4337f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bb77d76b812026b483af051699478454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411920a49721d57969ba87ac1fd201a6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bc3dff3360fdc459e97195111bf9a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33cfe1af2a9a6e9c756d3e3fd2a1cf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caaf1afa9492055f96b903d3c018486458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17548ae0b270247ae7d55d62fd1f930459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df59280eba0b12dac5dcdd2b5d821ff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e48340aec9fe3fa2e47a9583f1456f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9223a67add7542c481e6dd09fc25e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b44ee153c0a16ccb1a901b1ad8174f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10a9d26249a1f84399fa0faf280cf8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bb8815cc375d47b5397eacd3ab15f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2c90d2b662704b3efa4191f1ad478466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7589f679152074637e1f7b56664f519467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3733172137a8e951fc1d9d52a00a3f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d902b4860846bf42f4a80be64d43761469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a4148b8fdff4d1b895a2f3c168b35470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26bfc54d80763acbf4b232d3ab7d76471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074ab2d2ae335c662de0f673187e986472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1a55f9be07028df10e9ead8a3da4a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b181ab4934e86448e392ba293f1e8e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2e9906d5c9b5a146ed9b60c1604a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f688ba18ccdbdba7ea99f5bbce5a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080ce3a771c4d95ea91f4f2c931f5c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5597834b64375dd52536c5f0961b66478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26248cdc9fe2dd6e2be3ba2222f12b10479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71748094d026e78e1e2ea3bcc472d731480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9824b240969359b04aa8571137166ce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d2f72042d3723d010d0ab8a060fb0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b090c6271b49af8530591489c7c91483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ecb37a1f1fc9823c05d3698e7df29484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d017ec2b009ad36c6aadc80b8a778df485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155bcb9318f350590969242064fa04f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db402a543e27a201197fa7ab686835487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40636f5b9ae234dfca044c68f6112277488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3458aaec9e3b3b14c2896187c9a470489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac4a5cffdfa4f21f890cf614db947c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fd427535781c76859cc35f2de6f2f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164328919a000ebf8016fa7901acf20492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae2aa77ed2c55b53a9c8a56637cbc8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763063ce99bea34ceed7c36c3d5c6ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b49fd22481174c9992f79fab5aa36495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768329c2274649113166498a6d666ed4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdbb40ed9f1c11f23b93cb4e330951497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204c2d817e0cd6ae1822b872586c064498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65957b897be316f11905355d04cdde2d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb775328522f9db22ce4364b1f326ac3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc68d870e97adc5798f3287ca4ae42501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4410d3dca098e90506f21a140318730502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a4cbdd510e66aefba60fd694a490e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55d28b794780c711fb234012536292504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804271fe16e21c2911f126dd7204b6f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40ce3c844fce14d867558f907094a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18619361a3503996959dfa943321ac88507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1aace8b5985f5c003534d852486b4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95871ac3ac449ecfcef22ff9a9e6fdeb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d73ade609641b3e0b93df66b3aec9d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0cb581c3952fccd5d08f80e6381ef511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44410b24a04df983e9f1266cf644295512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d888387807b7b657c6c593d5c8ada513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a71b2bc17a77155a098e0792384ba9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028cae178e4c2c8ff46f24421feab49515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b673339145e28e4f117ac0f3cbca0e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66174e5ef509fbb4b0cefb7a46a9a50517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1059793538594686229ea63ef9a1da2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294ddc8590ab57ed5144a1f2c7e8e59519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d7bcf2d3b7f3504679934807ba028520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1b09f45ddf669503f2881392b7cd9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15800407d0adf2b4a9b7dc2ce69856b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6870e416b4eb91e317e95f9288672f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d24837f4f324d9dbdadfaa94aa914c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec774d8a7fb2bb8f3510dbd894e0ba7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e5397fa9d4fd4b9ac502b19c86ead526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf8e7bb0505ddb055bb332d8400e65527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2d72f7fc520e3bd622410ef2b7825528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca02a66d5bf2c0ead6a2746b7ffd4cc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f26e0b0c62d0ddcfe3f23830082964530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d05dfcacccc3fd7dc1db11d6538849531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098386fe06f5414c77f664dc16f66af532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fea22fcbe8a241b5c359751eee0677533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbfadb9eeb3acf18f9535fd01d141f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596d6bfa734a6d0e5b1b00db49bf4af535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a156ee53e8922db25f245f109efc86536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f21a931a0ff32512d623188efb10ed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ed95f324eb7b5f6b4f7b2c4a33fe1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abd97fe47d55be31c286e56823f6d9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ecd59a5abe81847b3546a71712548540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a07bfff1a27b32eacb8d128ce1d6c3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf0b0441e08760473de61fbd5cdcd5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58e29fc4ea00aa1b837271ca855dea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25696be94b3876f7bad792daa6a6e7bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a29157eeb25cedd8d71fe2d79dfbd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f06e8662360622baddd5a945bbbef546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3d0db39c6444bde8ce4ebb2461591547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf57cf56bd1dc75b151240b81d40ea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff64d693922d5c94b45a6d5b2850efe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d92d99a7738bb0882b6c9c84321603550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02757e82ecf74e022a9d5701c93c04e4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a2a955a015458abc313f1fff57140552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364ea6b28d3e2f27e0341846907bf66553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d4f36df02235474cca70b449fe39e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfb7f700a7d5849711c8c9529f4b4b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5a6cf26398cecbae0ef6c4183be1f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0f406c16c875264aab08ed8ac23ec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c339f2a2c7143af1f78d69e875ce8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9755f955988e3e48d18dfce7a06596559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1895ab49df9d1924d4d5ceee79ba07560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644724e188e3d5eeb0dcea12bc182f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1986d77715f9add28eaa65761cefe4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697ba042df515018c9abe577f7aa0ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f8d5f9786678d21cc6897a876d58b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22555f2ca864c8ddcb2b74942a4f749e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14c4e88f8b5677d6f949adf0ea6395566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7d23afbdcdae089e4d0104293df1c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9facdb6f78fd117a02b76895fdea6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a0d2bf1cba54ad93708a2ccee8b3d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a5999bd6fbe5e5efb891bd894ea51570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb325def05c17a4d5add7bf8761d633571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fdc101523748575e3e360a8334169572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca115cd6124df76280efed99e25db2ab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66926b8c6f6da46253e5bced4d734c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35549cc6f936b7ba4e3157a8278e35d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad219545b64420514b104fee02e836576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d16ca15ae0f08c1942d73e7eee897577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251f9d3bd95d22ca53bb174f386a8b0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33849a3e4a490e43b675cfa9126f2d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37062b399e322743f067f0de743a926580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1081d38c8c1dc522ee193b07bade6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244361ad1cd11bc53c6fb854f2415d9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434ff488a24d3668df2d1be2ac4d3b6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648b9dde9a5004adc458c65a81d9328584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8a3e08e7874826457c8bd89318a25585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bc82177f9641d01098289eff07d7f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba9655d826e2d0d38308842ed24a88587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3c93be8587500848df9ca872631e0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4057fefe91679bd59edb781f1ec0a2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7dc98c42a88c3230be6d870db1ebb9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de4778e46e9ec00b49481630e51d45591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ce0cc990597c6cd1a9209423f969a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871db61a4d8ef50a50e76a05d67235b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7077b161762197612d4a2843a4c3f98594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e5c15392a7557abaea34307a28f5b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaac869a1ee0fad388a38dc258514b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e3347ace4fd093c962fb7465bdb6b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d45dc6f4a2cbaf4e4d234c9ad4d7a9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de7f6b0785b6dfd64b3cd1cb8c98e2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0d13110c1da2c184a255634cdb96f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfeb054887c570e3f26e68d12ea0649601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71128eb7c7cb61fdb00ef7c98c1cafb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6331f28307d611105120b5dde5c73603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35e86dc761d2d63032575cb0fddff5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d50bf7acb885ed3c05996fbefd7cf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1c7e775cf43395bf2ede74475408d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ab90eebb240e9224d764d46d4df6b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7f280acb5dd368f8892bc052ed0e2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e9f6cf0a12bd60542a4d428a8b5fc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563878db38aa55850e9d3c38193a5ad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f1bc989130a3083e2074c6ac4969e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e49de7c0ea4ea74c993e5ef84c601612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a3df2370bb4f51f67cb7d99bb557a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd7f1a52dc7685a38b254ab731f136614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad8e0cd13b4be7bac347b3fde15fa1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ed7bf849db4a57c976701af61de8b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb08569e5252fc588993b1496124e3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b233a0827568eff59a0d8850626ab3f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2acdc704d2c88a902d10448a9ba0f0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9228da223cc9c9002c1c8d5eedef587620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5469f2878c53a08ccca049181f4c49621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca8a61f2b9dd667660aa7bffb54ba0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6357e3bf0cc434e2ed460f5ad6083623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ca33ecb4dc55f7e8bb3102922abad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f55e398bcae0981d9f5c388970ea69625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc735a00436aa9368f7b8db084ecb9f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650bb399026c9355b7cfc5128b1d5ef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88cfbb893356eda37b4444b922ffc9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad9f10ab54d596d68db1a5f1ca50a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e961621c0531186c8b6d9200f9ecd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8cd7c123cb588ebacdbdccc2c8b50631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ba5dda35d0411917991320b1f87b9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a2d857978e30734596bf52f383bf7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dd8f9d8f9fd52f749369e54821454634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21833a22d3f7b27c7de03178819de813635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c71d086950b9c791458847595f376636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf67ccb5bfd5ecff7566e152a5ff89637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ddf4b81f1f6669cb5caf909ee5ef4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b7329b747a31bb153033a5fed48b5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60bf677a9336675572598208fdf79e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10223b843610bf9e87698cb625d8277641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e347a90306bbdea916328b98559ac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221abc38607380f97a668950b5b59826643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56389e12ad17e171d69c4ba312a1305d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd213bed8b9f5870efd79749371f9b92645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113090c856c0cb414ec88b07b53d106646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189cdaa7e1fc6f0f91668f77c6ed708647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ffcd60bc154abf2b0bde78b984fdf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f050df0d9c03beed0a64fee63e57d4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67fd48495e3ba5da508696b8fd6e1a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205f4ba6607c201175670f809eab1bc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c50a6821563b7e30f396bf6b992093652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20369aae936a28622fc91f43e3eb5100653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96436da3588f28b5cf9533ee5c6d935654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce188942207bd421b13374995756bfc8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30968a3664621be7fbb821fa13d17ee3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3562168133849782daf78ae2c775f50657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9735c5d56bd4d9497efd22b57e5e2f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2fcc3c9484a73ee79c9ac3a1136e7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae934d7c2c910a440934f5619444c6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2c687121ce6bde85fcc97b8ec7abf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caab36d26b85bfccc3c813c2e20ce52662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f56b283e6519d9bda0d4c4e147cd5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512434e50779865ef69edc86e72447d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c38efc915d94d2d14a1bef492fcd96665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a9997907268d5b342a845f41e4664666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a3b10e8c39343060002cfd3a1ae2a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64eb0327cfed17a7319eba14ad7514668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc02a290b9552cad252e66e9244bf1a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d113c2f59752cedb0c7fe4b8287bb0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef36e7056c729d4289f1cbce36f1a4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3794c2ccb8cc66e77067ad33babd4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affad0863d1c72e94754691b81b3e42673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b6b48754c0fbc2b6eb5aeb724de53674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79db7173fb897804b07215f7d7c2af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38563b979a44199c7cc5d2e5e3a1176676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b636bd17a5a06780689c337b940812f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca31cc50042a84e50433dc80157718678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb367a65b5ec254810b046e0743f07679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac30e94660a8631495611fcf3e5fce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5387200e60133e8cb5b4f14c21b134681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab18b85680795d6c52e5036fa59df7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cebb0eaddabf3dd9bbc880ed0369b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e481d25842f6e4cdcbd1debb9d5b48684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc0ff9e8b88b02777a3129f9e8ce9b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079943cc03c848f281e873262a2a7709686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c8051b3fd579e97b7196eab2bb1b9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc62d6576e64b0a18f1eb004e3dcfb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e76b0ce39bcccdd5989f5641b5887689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955d60e100e2235ddfe2b44cea98d4f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3667a8b78ee54f298e0bbf929d2ca05691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cc736098d06a70c6aea2649210eef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073b23087c07d77efe23eb8d2012409693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5699ed77e3a17ce44dcad377a0e5c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27035efcbc1185aae1a76deec120e568695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038288f2f9c2b1fea5b95188bb5d979f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35074b08f76df835f92b7cf751e9e2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63228bf12cdf419e6b956ca81deb311698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016012f31e8b27a4ef441d68f61a18a9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3efd8c5db22e45e1b10908c6002cdc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12436ed36c9055e7b301df479644c1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa7606aad874ca648b834c04b98f47702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6dd2db8f312c2beb96179d3885ba6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a859a987151664631169f519668f5ed704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d265a4dde54da7ba2bc3f6fcb9fdc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfec6f8fbd40b518ec690a8d342ec8a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f358e86ffc699fc3bcd4342151fc79a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d10dc2f5690c948872053e0430bdca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36092bf2f10c4615ca261b3e9d05aad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8925d562675973824cd378946bcce710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347d809bef533007ea7eca12bb6a6f6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8723f6d2c37cad35703ea2911315a06712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462badc1e17a455101bd1a4736ebf7a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffc4a5c1a6299b79069c85acfb8a40714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50fa2b34df4a30351094c93b034ade715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af698543bd2e782de1e1b8eada52d6c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c947468429a4dd3a2e25f539527d66717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1123999327a38210b4055d50d17ada718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1994b880b6a27964a822df644a942f5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e9fac3c3189ea633441c785f786a5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d687d25dedfb21740513ae09ee64d8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e74c308c24c31f2ae305f4a580a07f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7dc5433ca4d409c127d6c252ade39723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb8e3f6270d6d43258ab224e115c37724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f9778dfc56e024a5d56f5bad4310d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d141fb86cf4da370887eaf4418082726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4747d2f52c6a5afe4b08b9e0f9cd2c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1fbe0c22923dd91b4e4a5ce23def1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1e28f053a5424f141138d1cea472a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3647be9dc9461de22fe28143ce7d774730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93055eaab1f2eb247cda89637ae3d659731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d0e776939c90c6cb62ac922aeeb7b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f577e75684ed140078e10ac5a9269733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e71074f5d8eb33b51fe1b69f927bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baecf697d8093c8fe4dc66009fcf08a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a03072c713433657bfbe7076401e92736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4a597941ffafae3ca436b7c5cf2a7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3792ec9f32247ecff98276657bc846f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbea657edea12483db97a71752053e3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a08f5ea8d1877d022faf0d38a8504740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e332550d54fc7107068d1b0bf6c86b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353764fde4d8635521d49cb66ad78f9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04705fbae9494ffa61f36d053c809278743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ebf47d43147e693b838931b6dc79d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c823945b913b92e11c73951a1d5ef9c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c871b8e9725399cb2a4fe6e24dec3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e13f36fba3490684b253215491599e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ce198130713019994730c9ac7ca8d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d99989016f163442db7c5ca9cdfc8b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb89cbc27681180c9ab5cc029c2d2ae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467357c55d30ec9c479bfcf8f2d34672751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171b491462564fdf34c18f7b6f989ad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0e165c5cde502be3aaf9c5894c4ca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ee71b9be63e2862d30c9f169bf58e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92a61ef7b03a44d4712e26737b33ac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe8d9b233108b2aee1d98211222312756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fb5baa3fe737c0af8100385bdc314757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b395925e110760ae81c7f5ebe9e0bc4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435a52c2079cb9aaff4aee57054aa00759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>