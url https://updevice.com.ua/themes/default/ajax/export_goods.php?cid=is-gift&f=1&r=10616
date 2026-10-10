--- v1 (2026-10-09)
+++ v2 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a7a5afb0cb7da05c946679031a58d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e1e8218c02239d3d4beefa1204cf32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403bb297fce5c4d189b0e8f9a8ce37f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6d2583cf202f969862f72905cb0374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539bd690f97a9bf3178a7c041f2779d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c467f64325b70740e86371f09cf00f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d51147ad84fded4c78673df49466f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9aa05db584b43780c37286285d9a7b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4de662caad43bb96b336d10a652fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec70fea8136b66feed7aaccd2f259d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e3b49c85689a09792b13906a9ed1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819c9691246dbf1ad7f53b85d878e3712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d452b87b179f7911ddbffc654dcf9c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722c38a7051f42c5397eab86b5732a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908b40ee6d128633a853f471cc2312815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ccd0fdc3cb8670bd3eff5005cca5b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a48b56a63f3797c5deee57825fd0a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243e363ac249fe3ad1663fb2413380418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c689fb3abd053e021fd585307a8be219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94e2e42ceddfd192685fe00c24336a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b8bc29a42292f329313f3ed3e75cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab6a12b0ddfb81aada164d8110898622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764080d44a618e64e2f61c730eb558623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1fa756def96a313fe97c98299233c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f248d5a5114caddf1045b1f45af46825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4953a4fa452bcaa1c5fa3d07753a3d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddeaf61ca33b6c11c2e98d7694609e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ba57679a29c2cffc6a40ca0eea01728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb91ffe66e341b51e6cbc1260a3590e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cf81ee185b43fbbddafcf4ad37e6530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09c77d648b905d7ce4fd7fdee5f5b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a40908520278aec5ac2c6e3933c9132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e9b0c3c9d90b98e89d268481dec0133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02d92c414a5bea6569341dcae84b0f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81d872484cbe0c2d4087ed1f1ff20235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeee84647bededf25d561ac8df8ad5b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d1cbb029a2f7b01f27bcdb623fdf937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fcbd2141ab45cb3311eacddda6048438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4430843a060ad9926de30eb51d823b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bb5680cffd330e7f98c1b09904ba540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc647fc1a3c114b4e6dfe234c106fcaf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd328d5210b46cbcbd9e58ee6b1c9e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9f899842f8972fd9ed33370f8a73343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddd13949707a3f98b952ecd46ca73f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bf21441e9f2c71415fd5baef633fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788170d74b70912607c7968768b3cd846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713671b7ca2ba8106ba6d7f100c1d0d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280141ecaec96d9eb062523b5c2ed2348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296e323ab5ddac00461ef5dd87bd60f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ccb20cae084d58589c10c4f67326950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db6830ff9f9031bd9c69c45df34e7f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a35eba53fc3a6d4e4e155bfd9159b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1f6aa9786372bdca114ead6fa98df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f7cb20854cb5c922d306860e0b10554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc8fef2cfde771e34dc6c3e06f239355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd3eb5c5f9b32559b3719ef9b172f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83304b7eedb3fabfdba9be457cd63a4557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58178ed98602244dd79060b98fa17c3358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9569ce19427213bae72707077a4e9759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b527a59f30d8b270c5a7fe0063688860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b4809631d50e986f547503f6c636161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03605a982f9d822a4b6151fee9ce38bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46655e4a9d4defbdca67c0ef0c6aaf263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884df325d1c856215d1d1d21143908464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18fffd13f6234d64b9e2e77b03253d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a9037291a55bce60f3b18c80609cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dba1b1edfc800dcc752aad8224cec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b9eeb4f1dfee8093ba9e881dd387168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfa24fc0157e9626fbb9113c13e00b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103b3133425149b4a9f3df0c20ebb1c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306943b24c5ae413326b9bd122fb272171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accc6003473dbbc4e9f47facb8e4ef372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cda5aaf7a8c509520d5ddad1b1e0473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778bd5c488b5148c960a487544ad5be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe99704a69b2bcfd9b408f7ba4c6e3a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9255b2298a277a650e02bb34d5590bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf04d568041ee9125831ccd9f22a1e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91989716e29e9e9e72da6ddca32edbf878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531a2dbd414b7cb7aba9948a773756579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e5cdc5c682efab59d6de1fa2b12c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6974799003d51a7e6d3373d3abe64e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aaaf2767de9c73a0f4a255c817ac0c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fece36390689d94a77fbfdcaf027d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a9ab6b29b095f970a913751bdc64684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a30ca1a1f39b8ee5ae5665963871e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab501b228612ecbd6d216a0d475c02786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a5d1c76df9b10a4f303aa3c281ae487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695a720e65bdcc4583fea48ac8ae97988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eec9a7cd4b0e19794f1c87d9f7c4ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecf4b40358bfa1ecd5f34f01d44fb490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498ba659c60bfda86500d8fc33548b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad8a68c86193d0b852bb5f4e5920b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c229fdf15bd62d6e9085aca3a2b6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9da6888f421e0c36f8773d555a13994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f968782a04154ddcccbe4cff7e8a36095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67692f91f6735ae9b9490afa4789577896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c588e27506bafd67db7803dc890fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab9aae9960aadf8601d53167747de898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89e0d93a38f6e4ba3035842e43684899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cd9315ea9be0979e35bbc6f00c666100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e2f5eb31b23993de2c6133b852d65101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eda2aeb73304659404a927a2f49eb9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bd13872c88a59343ecd539d826d16103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764364ff8dac3365fbdf9e9ac373fca8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904ee48a4ef821ed8997c51f0464fbf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e1b40ab1562514f484616c92ca2e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd996f9bc749a70cf0f4c8b825b4e0d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acaad5b3f4fadb504ec61bf13da2cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5afe0a928175e8de4fdce76432b8b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea1d28ba164cde19c186ba2c7461d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fedd85ab72ba83e388b8897807b1ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064cada00665374ef93e07530e34046112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8254e318a2761b8cd768a030166b943113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76751c6890e7b9ce2c0ba7a42f31d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08447e34458ff5cea885b6e0af382ede115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683295d3848cc66d6c645e61f685b79116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364213abc312812eca6ab5940124d9c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ab6198c98660156b825597f3cf77b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef0bfe3912b9d49c3c94cdda31a085119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac378249347dc21e5f48cd981b52b89a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88275d5814fdcaf87ac6dc54fb31110121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4ad2c6aae59f814c7fad0ac1b1324122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d2a24e42d741d1b3be561311b4b80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d0cda81b97ac9853a2fb101a838b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad63f22452122935876ed597e9de3c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5216c9a6f422ab734fc6579723fe699126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5953a7849c305815bae981595a187a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e963c4500febb525836ea2c04747d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd44a6088283f008111967a85a8581a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19b282e12fe9aee82f25f4bbd69d1b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92731e57fe7cdc8d73bc42e3cc615b48131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49daa176217e322311b4092f450710c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3b61543a255960e5db3d6316a6a0a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec02b79f9268f7ac422c065a592fcfd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2c2a0d9433d4ec8ed17f67b091781135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff176090aaee62bf21ca55074a94a6fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a34613dd55bd3b20c98afe4706f817137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1b01cdfe47122a97073460fc5117c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e135d17ebe0213b4b4d7bbf99482552139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d9b7970b05ab6385e077ed5155c31140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8583cbba5da489656bf9a0b584e20141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93a1666b347b783d0a50391a1a0817142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083869e35e2d7c2939c8cfe89737b7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa5a0d7c6b9dff7f52de4593b1f081144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ba7c8a4193283659fd8ed6e65a869145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67130a5e434d190e2d3999d873ff7f5c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac8d1a4621403aa47db6a11335d275147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee60deefdce642bbd7463f609cf228b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c43671e0a730b8e5ef1941a583d7d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee5cc92e5a324aaa896a43752caee6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba56d7d99c4f146e34df35501e46c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341d7a7c8de7eb8531fb84a50acec97152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af7c9356b2b634352c5e4db744d215153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123da470a02b72fc7d1b452a619c328154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485e3e92cbeffcc6009622cf4494780155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65412b877a27545ee182e215da1b9f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3aab83ba095c83a38e3253cb4cb30157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb82df295d666370fde30dad14e0c59158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a165e37ac426ffa2c53ea7e7c7768159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010562ead3551843ecdc840a11b4c70160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5629382e13c4202abb01896ac35bc24161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54be0963904ee7f4804807b4dd939a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1148d8adf387feb664c1959d8ab6a00163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d7888f9dceb436a0156fe56cbe495164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397997935d4a413503dd10a1e8f2a2c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c8150706aff71864aab1f6cb38a64166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c14aa2664f066fb821e3e83f24aea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc867392eda7c21379c91ebb0ff594168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1be68d7d8b4a06f72caaaa6d61f55169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3ed513ae14759f60c2261b8844f7e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033af5abb0ce353014700b51f17a8c2f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071356fae2f5a9bf6295a1cb93a6ddbc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f8a6fb1e5ee667f143f4a2ac73ded173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113a8b80ffc019d67cd71868eeddfcd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfe9822c51465588ab3eb0f3532103175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce8b000f5701b05440ef4eb08832fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b899e3b611a0828ea867cb756b188177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ca8b3e53b2f65bbc8bd21a806fac9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb040df3a367b0447e3fc674012a75179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e5abf83014e73d32af8e08643aa76180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb247c0455d3695238a8d8965a193f9c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833f5d3c6f27bc7d08384b011dd9f11182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008f578a5405671e2e7422aaae22cbc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0589e38d90ede74e8f24f0895ddd801184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a9350220a9443d4d3a0f020eaf68a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72671686fd9959bcdd040b51b24eaa3a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc61f62b712a5020496af2068fa911a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb6dae928d5226b2200d5429b54eed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026077e93d7f2368c4a870bb71fbab44189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051017e464db1128f0644042bda8573190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec8b9863a45de3bf158a60a7c30f4d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1399118c07692678a44f75d0df50c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b0c57c68ed354ef5ffd78f538500b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe214ae73f3f2f7c49435072dc0bb00f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4033ef7d7284538a344b81e6341c1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564da7f01126394f2b7040a58fb0934196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107706d97b3ee48086a2a879af792223197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28ac6c99621c16dcb3de01c8ebc30d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198448658bdac5324775234c80971cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40079a68c95cf5c934107d0f0ab57e20200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2fda27c8f4e5d3bda310fc55dd4f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d725c1eb5fa9265d63bc1bcc51c24d6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41276519dead15816780a9b2b82ab67203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c044c4adbcd093e5fd0a67c75569b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec74edf0a19b3c2783df6e110e6ac4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76576a12828e5f5291b368382c79febe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0b4b9d6d51af55ad0e0ed683759b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3b4d59f5af76d09e35881fb32477e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607a0c40f6cd2c57ca6b86d809d2a34209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60e17561b1594c9b84b5a4b9c25641210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6af0eede7a5b485de4d76ff2ade423211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c47a9425731340f3f47815f8a8c25212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14be447acc013bbd08301b28845562213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ea293439122aec2ec69891887fb7b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869259cecc4adf01c40ab679bbf2f92215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54d6dffbc29d5ca958ed897a018505216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306464cd29ca3ad80f05a217ade504b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570cb2059995d3be1e0733a07bcb88c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c7b48ed52d3be70e36272ab7bcf2e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf29bcf308c8afd072047689e499a8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14f362d94c6686cca1863462a89661221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034479ff01ce471a8d919c79ce790bb6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd375619e9abe8a3e94db28ae0006a78223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7713e3cf3ba4a0876c99fadf4edb82224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05bf5fc3d893736578361ef618a63f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae2292c37b584d4d0bada58688550a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fee3393796b87572a0d6a8759bd2b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df32a95c2b2b6d92364f5b2324f2aa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fa8a9b858905acf46571e082242ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a705eb4a6f6106bc4d023cddb43d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fc5cf3c7aa9bfea305d89827a5cf9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31025c138d1b79d9025ab07ead53ff1d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5b2b30166cc1815b7cbb085f4027b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643da39d311b75bf222b1729fa04b810234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e8c88b57fd208784bc81587dcaf1b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fdbfedde93785df568f2e923a4ab1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb926265ad8b1d3fe1c53268d62e6cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675c1aa286e71c2b9c1168454ed8113238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661feb3d73e2d91b0d89c271af889d68239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5149de35f92941b14a5c238e01838240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c21182728073528d239d25453afb64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41266beaf0377cd63371f2327e74e1a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1249998871df9c10819bcfd86b42bfd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02707bc232a68de393a280d1a4c583244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392df18af05e029860d2dc9229b50cb5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe83de97acad750a4e23755d1b024d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28603e274194b1d8bcb793eed9c027c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760539e3408c5e50e73b45af8c6c2380248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc111aa19d68a7f5bb7e5867a34b75249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cdbde17dd4765d41c3f4730c85fe4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d817f54c050ac2ab32ef10dbde9177251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4af065040f427cd7b3f90056a72aea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19d227c7c5658ec89072abb130db6e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3f4f3e99d90a211862cfd6d38e877254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a7806bc6e1e5bd391d35924e28a57255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023eed24d60ac0f0d04bb04a50540354256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb315257a8194b0b979286bdaa9b34257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83f46a00b3364a423960e002be73dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf711f3f0b78e40a77ad1f7786f9e447259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a75444a4cc59708fff493b318952c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bce36c8b55c4bef39b403118c55527261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513ff1eb1630f16552825599260605b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116eabcac2650d42e05392a8abf655f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd464b989c7476e316f304bc8641dfec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7114686c89e744928aa702edbecd5a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6098b4e9df9c5a421b9558aedbaf808266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420adbea0f1da07f7261d35d65fc64f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1c753d4ac3573b7615f72cc529c81268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f42979783d6abe3c0bc7ec1a16c336269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023e007635c0d348dee2e057f63da56270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0ac979ebbdadc23581cedd7def34a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569600397bd2fc8a5980fa7a860e8abf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e9228e86394d1ea98a501c29cd5ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68922a45287bab5d05743f66f35072eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743233156af12b972102c0ca1b6d116275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9860d9edcca99516ba7175c8b10b067276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60dcda5ba879e20c85938d53927bcc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdf4affe5f27275b3af3d70acde284278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8364b357b19c41607b3042eeae4ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a851866e7b20808bb521e7894605e53280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1a7c094f1fe05fafcc33b5ad1efa5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383e9213431c17c6aa1b5e6d471ce95282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa7f347c2a7eae5aa868d5a30ac15c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea86d535db41c62bdcd2dd9fb4dee3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797381e2a559b96a1f154ab8d7572ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05013427ac0389af50ecdf0f0e2e0b95286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d1decb5060640e001c877b7f9e168287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18fb2de3b028931f070590d4948c36288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586c86161068f5f82b91f0671b38ed0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676ec70f12b72233a539cfc73da8e73290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0cd915cdc5b957dfc494f2189c1b8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58406b62a4cddae1ee305390fa8dbb31292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64d5c6d8b60d73a10f3b5ddc1b41f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08012db2c5e0534f4e6a8240b5cd9c8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ce321165a53215b2f0390e9fddb4f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfeb753274012a4dce2bb65cbcdc643296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df250b1e911e7e522ee44b3c3a683e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a876f791719a2a5e04e616d5055edaf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab999d1c76ff9c4cd42e37bd123950299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf265087eea40a99ecca31c0163ea05300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3c3a3e18f93b887868965499383fd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98778d0239e136f243432b8705cc6e52302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbabbc419e0f842f2c8e196a69dc70303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368f5b1f5e2f81fbe5389eb9691d449304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a539ae57cb47830b9d799f1c7ec124305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a90bcfab35dc8966a9e5ca8cc4a676306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c36c0ae59c73f643e4e795faab336307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1c7a9eaab4e4820aa4901b1f4dc49308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f90fb8267823772d14f949435e4ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d334f18ebbf0e0e31785a188744dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53e89b39b3d8aa0c152f25fb651a25311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289da58030c38444987fb0275647d1e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd3ee8fbe658420747a9c2c5b3554e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a991181ed6771e52987eb2219dacf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0272c948d43711c673d2482c0b2229315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442566ebf39092f34585bef0e1dd63d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185f075ee9949f1e10224195bbdd4e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60aaa70b42fe926b39e963d75e1957318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64d582c4060f2c0b7fe1de912887ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d245647f307f422264a728505661d9a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea1cfe2ccf1ec281d2ebd10139d393321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318281bce23a6d9655898dc27b43fc1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ba6ff38987b69aa4207f9daf72f9f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bd84041cd18e2a91099a1a6a62e28324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ed5897a86583398e5ddd4de963e5a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecf8c4b755771e20654cd57e4c08ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b5e1db6cb66b73da22932e02fb1dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c8f6a2e90a425f19b5201a4fc2416328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537469791563fc43fc5e6195fcfc3f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc94669afca82a6e7a703fa0e12b676330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add35ae50956159339d0dbbb491cbf1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff63d3a66d23ec842f6372a37c60074332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a7602b6d63ae996b29b3bfc972c9c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27b4fba9dc5583311420d848b3c9a5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7efac5ea8c5bc5a3f0a6a4b8b7083d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa435a6e309b853eeb79b49e202f14336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5587bb6a8f454517067c549851c070c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da435d612c49d65baf82b76a6fb1a8e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff913ce8a88ddbf851449555203b400f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583dab9b053b1d35ab14ebe35b3b51f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426b2881b7070b8ec561ac6ce44d332341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c757c8ad991e3155e43d0c0970dce9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b863ca22b811264b2df85c504c5b0b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f56daef41f8a92ff0cacae04b554f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9a5a7526966829f32842f687ba940345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459816b7acb54cf3c00c9c653e09790346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a2ba4929a187cd985d34d867e20a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b5d10f4736dbc88c87b6ffe4de3e9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4070ef176f8eec26dec080aef8fd43349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246f06c8260f7fd25bb4255f2089f81350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f16aaf7d32d3003b79a960282be026351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da94d386cb9303a9e3d14281f3c6e5c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d6d2d1516c64832a903f07196eb41353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fed152f2c2b746a8b54e78ff659fc6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309e7b2fe1ce3f673e639328ff328a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e371f3c3f89646dc7e06502058b8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a306f155780f1d4fcc54792ea362cc3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d40e27a2a66f83c970ce84a3f32ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c975902c7727917fa71c63c84561635359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fae309d055bba28da3b784a7e588f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d4479a6f95336cf3c631e8dcc8ad0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcca9078e250130e56c60dc496c6e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f6717e0db2ef4c58cee57afebebff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52e57891a5c79c323b2a74885611dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed873d93759f85cfaf2153a43ecfe1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3cc4b4c1a325777e614d5a2b51a7c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab2e0a2e5f891b1015e387247d3c55367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef664bdb008d51565d2b118f693ef25368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96c5eb6d27fb422f18bb8423f8aa06369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed198c90bf1ebf2e66ab22c6aed111370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379e3fb1a88472dc575278a819bf1f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793ae7e6237f0e5895ef0414e0642b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4695a11e67a0cdfce9831be01c2ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d243a5a03a39980665d58c0706d2d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50839711beb6a82b347165491c483bc7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41a2974f887721932e6a75128f9d5a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5976a781525a92c8968bfd39e1b2522377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41011e235eb90daee72f487484140c0b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91bd9227fb0717c3e61753d9db4b4e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7380a71f2771bb50aa4ad1b54bab497380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc24ba39e1bb1bb6ca35a0187cae803381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d11c2813ad086deb16bf823a22262a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f90581445d3da0a6ed762e0cd14a8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac632d3050f6acb2d8fad7cf7cbd43384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a61b9fe0638c1848b01cdf2a2da6c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6570d51137c52c9d7ab1656474ba16386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fc0ab328337a57aa638d62fad6d1e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e59eceb8eec818d3af1a104e889927388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4435cbf4132a09834fc41d3654082389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafa5f39d4311229c444e9c46d38a1b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1239121a8d4a7063eafd9bf3150cf02391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b4e105146d6ebb242bcf482871ba0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79ab39ac195dfc28054395e4fcf35c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11991e0d6b55f03c15166e9899019d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b67ab09a0f28fc4fbc6abc790ccac4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033a2a2239b75f7f29964e442c1fb70396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d486424692cfedff357ac73453ac649397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69e9f5111f8526b1cd590edc3d5b87398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb1ea7943f8dc10d8ec47cbdd10a0a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff63ef0dd9f45d8f6a5f8a4e6ceb8ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572fcdac7e6c5d264d220d01d0e4ed7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c721775260ed2d22e64276d4cd1aac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f68afe71857e962dcf6d8d04a91e10403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021afef5e6492abef4a1e60b1833d7e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47434e7eb034ca69901c860684d7ead405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed77fe89047d8157898eaca4c353eea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af733e2ab21e671af3e6a85503b1404407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614735c6bd63d82fd2a39c5c24cd224408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613da532a5922b581521c1e3a709a35409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28086762ba5fbb1ce3492e1919b4bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a86f8302c9281f0076c5537fd4576411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9f12642dff27688d9ac5d2fb4347f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd3fc469306a2547902ad64dc40f87413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05e5026e6e75c55a4be3e424f26760414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954e71c42a0d9fff207e1036a39bfa5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c7119c20a303670306ff1758ed7ed416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf825254ce7093a644bb54405ddb9f55417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73daa5dd24caf5cfa3fdafc1f20f0ae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a9cd20bde0e69da1bf2b7bde7fa47419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cd57b7a3a2a901f6b924997787fa6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71ec142e9aa90c46986438d2b7c070421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22783a382561f6371701a36ac6681866422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c4d483a9c59b4be80f7c4baa94ffa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316713276eef64da8b6d0e1e5b8376f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf473e32dda9b5f8726934179a0c942b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf93802629580ddd5fc0b511d29fa8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647129d4e9afb283258f62341cfb4e0c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83001e08a7f1aebbb071919e1805550428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523911fa7c78631904b6b3ce7591b0d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63529c18e3333e1349472056a244106430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699400ca6b9da06bdac1f72e26e6f0f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538debe8af6f7158788b12af3db061a1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d1703c1ecf2ff029ce5b77bad7410433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38eecd042be6019180fa8a9e92ca24434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479b6e72351c3ea829d929e323ffd60435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af96fded4772c6c341ce3117eaebd3d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d9eaf43e53760d51088c23a4ac826437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2797c82315c02af8954a1fd40878b31438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70445d4b3ca6eee26ae706f2ed35a8a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8880c5d0b64033c62ecf4387f68a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d50787386bb45848ef577c5833c17441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b9a5902bb1889278eb1d9c1a0339e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9e320cf0a92848de2792a23e3a92f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6eb042459fb1097e658ff8444f92b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdd2a823effaf5fbc18e60118ec2aa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20decc511ad3a1c58e3f223ffa4e3ab9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa914a73bc46a9a078fbf700bb6cdbe9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567190e831243c3507ecaf737163354448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35800add16261d404145f407625f3ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe13048a6a6651f5db1d90c22a81c06450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f1cd26b112be2a52591c9c8ae4742451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fe8a096c9a6b08a5eae8d6201f806452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fbaeebb12c1fa9a8a3149a0c4337f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bb77d76b812026b483af051699478454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411920a49721d57969ba87ac1fd201a6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bc3dff3360fdc459e97195111bf9a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33cfe1af2a9a6e9c756d3e3fd2a1cf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caaf1afa9492055f96b903d3c018486458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17548ae0b270247ae7d55d62fd1f930459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df59280eba0b12dac5dcdd2b5d821ff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e48340aec9fe3fa2e47a9583f1456f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9223a67add7542c481e6dd09fc25e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b44ee153c0a16ccb1a901b1ad8174f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10a9d26249a1f84399fa0faf280cf8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bb8815cc375d47b5397eacd3ab15f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2c90d2b662704b3efa4191f1ad478466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7589f679152074637e1f7b56664f519467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3733172137a8e951fc1d9d52a00a3f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d902b4860846bf42f4a80be64d43761469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a4148b8fdff4d1b895a2f3c168b35470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26bfc54d80763acbf4b232d3ab7d76471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074ab2d2ae335c662de0f673187e986472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1a55f9be07028df10e9ead8a3da4a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b181ab4934e86448e392ba293f1e8e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2e9906d5c9b5a146ed9b60c1604a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f688ba18ccdbdba7ea99f5bbce5a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080ce3a771c4d95ea91f4f2c931f5c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5597834b64375dd52536c5f0961b66478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26248cdc9fe2dd6e2be3ba2222f12b10479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71748094d026e78e1e2ea3bcc472d731480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9824b240969359b04aa8571137166ce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d2f72042d3723d010d0ab8a060fb0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b090c6271b49af8530591489c7c91483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ecb37a1f1fc9823c05d3698e7df29484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d017ec2b009ad36c6aadc80b8a778df485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155bcb9318f350590969242064fa04f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db402a543e27a201197fa7ab686835487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40636f5b9ae234dfca044c68f6112277488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3458aaec9e3b3b14c2896187c9a470489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac4a5cffdfa4f21f890cf614db947c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fd427535781c76859cc35f2de6f2f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164328919a000ebf8016fa7901acf20492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae2aa77ed2c55b53a9c8a56637cbc8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763063ce99bea34ceed7c36c3d5c6ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b49fd22481174c9992f79fab5aa36495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768329c2274649113166498a6d666ed4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdbb40ed9f1c11f23b93cb4e330951497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204c2d817e0cd6ae1822b872586c064498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65957b897be316f11905355d04cdde2d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb775328522f9db22ce4364b1f326ac3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc68d870e97adc5798f3287ca4ae42501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4410d3dca098e90506f21a140318730502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a4cbdd510e66aefba60fd694a490e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55d28b794780c711fb234012536292504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804271fe16e21c2911f126dd7204b6f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40ce3c844fce14d867558f907094a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18619361a3503996959dfa943321ac88507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1aace8b5985f5c003534d852486b4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95871ac3ac449ecfcef22ff9a9e6fdeb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d73ade609641b3e0b93df66b3aec9d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0cb581c3952fccd5d08f80e6381ef511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44410b24a04df983e9f1266cf644295512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d888387807b7b657c6c593d5c8ada513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a71b2bc17a77155a098e0792384ba9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028cae178e4c2c8ff46f24421feab49515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b673339145e28e4f117ac0f3cbca0e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66174e5ef509fbb4b0cefb7a46a9a50517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1059793538594686229ea63ef9a1da2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294ddc8590ab57ed5144a1f2c7e8e59519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d7bcf2d3b7f3504679934807ba028520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1b09f45ddf669503f2881392b7cd9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15800407d0adf2b4a9b7dc2ce69856b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6870e416b4eb91e317e95f9288672f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d24837f4f324d9dbdadfaa94aa914c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec774d8a7fb2bb8f3510dbd894e0ba7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e5397fa9d4fd4b9ac502b19c86ead526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf8e7bb0505ddb055bb332d8400e65527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2d72f7fc520e3bd622410ef2b7825528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca02a66d5bf2c0ead6a2746b7ffd4cc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f26e0b0c62d0ddcfe3f23830082964530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d05dfcacccc3fd7dc1db11d6538849531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098386fe06f5414c77f664dc16f66af532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fea22fcbe8a241b5c359751eee0677533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbfadb9eeb3acf18f9535fd01d141f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596d6bfa734a6d0e5b1b00db49bf4af535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a156ee53e8922db25f245f109efc86536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f21a931a0ff32512d623188efb10ed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ed95f324eb7b5f6b4f7b2c4a33fe1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abd97fe47d55be31c286e56823f6d9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ecd59a5abe81847b3546a71712548540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a07bfff1a27b32eacb8d128ce1d6c3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf0b0441e08760473de61fbd5cdcd5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58e29fc4ea00aa1b837271ca855dea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25696be94b3876f7bad792daa6a6e7bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a29157eeb25cedd8d71fe2d79dfbd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f06e8662360622baddd5a945bbbef546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3d0db39c6444bde8ce4ebb2461591547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf57cf56bd1dc75b151240b81d40ea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff64d693922d5c94b45a6d5b2850efe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d92d99a7738bb0882b6c9c84321603550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02757e82ecf74e022a9d5701c93c04e4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a2a955a015458abc313f1fff57140552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364ea6b28d3e2f27e0341846907bf66553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d4f36df02235474cca70b449fe39e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfb7f700a7d5849711c8c9529f4b4b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5a6cf26398cecbae0ef6c4183be1f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0f406c16c875264aab08ed8ac23ec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c339f2a2c7143af1f78d69e875ce8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9755f955988e3e48d18dfce7a06596559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1895ab49df9d1924d4d5ceee79ba07560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644724e188e3d5eeb0dcea12bc182f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1986d77715f9add28eaa65761cefe4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697ba042df515018c9abe577f7aa0ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f8d5f9786678d21cc6897a876d58b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22555f2ca864c8ddcb2b74942a4f749e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14c4e88f8b5677d6f949adf0ea6395566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7d23afbdcdae089e4d0104293df1c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9facdb6f78fd117a02b76895fdea6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a0d2bf1cba54ad93708a2ccee8b3d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a5999bd6fbe5e5efb891bd894ea51570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb325def05c17a4d5add7bf8761d633571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fdc101523748575e3e360a8334169572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca115cd6124df76280efed99e25db2ab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66926b8c6f6da46253e5bced4d734c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35549cc6f936b7ba4e3157a8278e35d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad219545b64420514b104fee02e836576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d16ca15ae0f08c1942d73e7eee897577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251f9d3bd95d22ca53bb174f386a8b0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33849a3e4a490e43b675cfa9126f2d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37062b399e322743f067f0de743a926580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1081d38c8c1dc522ee193b07bade6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244361ad1cd11bc53c6fb854f2415d9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434ff488a24d3668df2d1be2ac4d3b6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648b9dde9a5004adc458c65a81d9328584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8a3e08e7874826457c8bd89318a25585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bc82177f9641d01098289eff07d7f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba9655d826e2d0d38308842ed24a88587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3c93be8587500848df9ca872631e0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4057fefe91679bd59edb781f1ec0a2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7dc98c42a88c3230be6d870db1ebb9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de4778e46e9ec00b49481630e51d45591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ce0cc990597c6cd1a9209423f969a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871db61a4d8ef50a50e76a05d67235b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7077b161762197612d4a2843a4c3f98594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e5c15392a7557abaea34307a28f5b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaac869a1ee0fad388a38dc258514b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e3347ace4fd093c962fb7465bdb6b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d45dc6f4a2cbaf4e4d234c9ad4d7a9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de7f6b0785b6dfd64b3cd1cb8c98e2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0d13110c1da2c184a255634cdb96f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfeb054887c570e3f26e68d12ea0649601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71128eb7c7cb61fdb00ef7c98c1cafb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6331f28307d611105120b5dde5c73603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35e86dc761d2d63032575cb0fddff5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d50bf7acb885ed3c05996fbefd7cf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1c7e775cf43395bf2ede74475408d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ab90eebb240e9224d764d46d4df6b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7f280acb5dd368f8892bc052ed0e2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e9f6cf0a12bd60542a4d428a8b5fc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563878db38aa55850e9d3c38193a5ad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f1bc989130a3083e2074c6ac4969e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e49de7c0ea4ea74c993e5ef84c601612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a3df2370bb4f51f67cb7d99bb557a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd7f1a52dc7685a38b254ab731f136614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad8e0cd13b4be7bac347b3fde15fa1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ed7bf849db4a57c976701af61de8b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb08569e5252fc588993b1496124e3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b233a0827568eff59a0d8850626ab3f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2acdc704d2c88a902d10448a9ba0f0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9228da223cc9c9002c1c8d5eedef587620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5469f2878c53a08ccca049181f4c49621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca8a61f2b9dd667660aa7bffb54ba0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6357e3bf0cc434e2ed460f5ad6083623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ca33ecb4dc55f7e8bb3102922abad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f55e398bcae0981d9f5c388970ea69625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc735a00436aa9368f7b8db084ecb9f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650bb399026c9355b7cfc5128b1d5ef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88cfbb893356eda37b4444b922ffc9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad9f10ab54d596d68db1a5f1ca50a0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e961621c0531186c8b6d9200f9ecd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8cd7c123cb588ebacdbdccc2c8b50631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ba5dda35d0411917991320b1f87b9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a2d857978e30734596bf52f383bf7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dd8f9d8f9fd52f749369e54821454634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21833a22d3f7b27c7de03178819de813635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c71d086950b9c791458847595f376636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf67ccb5bfd5ecff7566e152a5ff89637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ddf4b81f1f6669cb5caf909ee5ef4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b7329b747a31bb153033a5fed48b5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60bf677a9336675572598208fdf79e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10223b843610bf9e87698cb625d8277641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e347a90306bbdea916328b98559ac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221abc38607380f97a668950b5b59826643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56389e12ad17e171d69c4ba312a1305d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd213bed8b9f5870efd79749371f9b92645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113090c856c0cb414ec88b07b53d106646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189cdaa7e1fc6f0f91668f77c6ed708647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ffcd60bc154abf2b0bde78b984fdf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f050df0d9c03beed0a64fee63e57d4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67fd48495e3ba5da508696b8fd6e1a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205f4ba6607c201175670f809eab1bc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c50a6821563b7e30f396bf6b992093652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20369aae936a28622fc91f43e3eb5100653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96436da3588f28b5cf9533ee5c6d935654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce188942207bd421b13374995756bfc8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30968a3664621be7fbb821fa13d17ee3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3562168133849782daf78ae2c775f50657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9735c5d56bd4d9497efd22b57e5e2f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2fcc3c9484a73ee79c9ac3a1136e7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae934d7c2c910a440934f5619444c6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2c687121ce6bde85fcc97b8ec7abf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caab36d26b85bfccc3c813c2e20ce52662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f56b283e6519d9bda0d4c4e147cd5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512434e50779865ef69edc86e72447d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c38efc915d94d2d14a1bef492fcd96665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a9997907268d5b342a845f41e4664666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a3b10e8c39343060002cfd3a1ae2a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64eb0327cfed17a7319eba14ad7514668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc02a290b9552cad252e66e9244bf1a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d113c2f59752cedb0c7fe4b8287bb0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef36e7056c729d4289f1cbce36f1a4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3794c2ccb8cc66e77067ad33babd4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affad0863d1c72e94754691b81b3e42673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b6b48754c0fbc2b6eb5aeb724de53674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79db7173fb897804b07215f7d7c2af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38563b979a44199c7cc5d2e5e3a1176676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b636bd17a5a06780689c337b940812f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca31cc50042a84e50433dc80157718678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb367a65b5ec254810b046e0743f07679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac30e94660a8631495611fcf3e5fce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5387200e60133e8cb5b4f14c21b134681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab18b85680795d6c52e5036fa59df7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cebb0eaddabf3dd9bbc880ed0369b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e481d25842f6e4cdcbd1debb9d5b48684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc0ff9e8b88b02777a3129f9e8ce9b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079943cc03c848f281e873262a2a7709686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c8051b3fd579e97b7196eab2bb1b9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc62d6576e64b0a18f1eb004e3dcfb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e76b0ce39bcccdd5989f5641b5887689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955d60e100e2235ddfe2b44cea98d4f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3667a8b78ee54f298e0bbf929d2ca05691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cc736098d06a70c6aea2649210eef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073b23087c07d77efe23eb8d2012409693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5699ed77e3a17ce44dcad377a0e5c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27035efcbc1185aae1a76deec120e568695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038288f2f9c2b1fea5b95188bb5d979f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35074b08f76df835f92b7cf751e9e2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63228bf12cdf419e6b956ca81deb311698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016012f31e8b27a4ef441d68f61a18a9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3efd8c5db22e45e1b10908c6002cdc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12436ed36c9055e7b301df479644c1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa7606aad874ca648b834c04b98f47702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6dd2db8f312c2beb96179d3885ba6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a859a987151664631169f519668f5ed704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d265a4dde54da7ba2bc3f6fcb9fdc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfec6f8fbd40b518ec690a8d342ec8a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f358e86ffc699fc3bcd4342151fc79a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d10dc2f5690c948872053e0430bdca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36092bf2f10c4615ca261b3e9d05aad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8925d562675973824cd378946bcce710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347d809bef533007ea7eca12bb6a6f6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8723f6d2c37cad35703ea2911315a06712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462badc1e17a455101bd1a4736ebf7a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffc4a5c1a6299b79069c85acfb8a40714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50fa2b34df4a30351094c93b034ade715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af698543bd2e782de1e1b8eada52d6c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c947468429a4dd3a2e25f539527d66717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1123999327a38210b4055d50d17ada718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1994b880b6a27964a822df644a942f5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e9fac3c3189ea633441c785f786a5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d687d25dedfb21740513ae09ee64d8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e74c308c24c31f2ae305f4a580a07f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7dc5433ca4d409c127d6c252ade39723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb8e3f6270d6d43258ab224e115c37724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f9778dfc56e024a5d56f5bad4310d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d141fb86cf4da370887eaf4418082726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4747d2f52c6a5afe4b08b9e0f9cd2c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1fbe0c22923dd91b4e4a5ce23def1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1e28f053a5424f141138d1cea472a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3647be9dc9461de22fe28143ce7d774730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93055eaab1f2eb247cda89637ae3d659731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d0e776939c90c6cb62ac922aeeb7b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f577e75684ed140078e10ac5a9269733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e71074f5d8eb33b51fe1b69f927bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baecf697d8093c8fe4dc66009fcf08a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a03072c713433657bfbe7076401e92736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4a597941ffafae3ca436b7c5cf2a7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3792ec9f32247ecff98276657bc846f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbea657edea12483db97a71752053e3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a08f5ea8d1877d022faf0d38a8504740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e332550d54fc7107068d1b0bf6c86b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353764fde4d8635521d49cb66ad78f9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04705fbae9494ffa61f36d053c809278743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ebf47d43147e693b838931b6dc79d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c823945b913b92e11c73951a1d5ef9c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c871b8e9725399cb2a4fe6e24dec3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e13f36fba3490684b253215491599e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ce198130713019994730c9ac7ca8d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d99989016f163442db7c5ca9cdfc8b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb89cbc27681180c9ab5cc029c2d2ae750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467357c55d30ec9c479bfcf8f2d34672751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171b491462564fdf34c18f7b6f989ad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0e165c5cde502be3aaf9c5894c4ca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ee71b9be63e2862d30c9f169bf58e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92a61ef7b03a44d4712e26737b33ac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe8d9b233108b2aee1d98211222312756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fb5baa3fe737c0af8100385bdc314757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b395925e110760ae81c7f5ebe9e0bc4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435a52c2079cb9aaff4aee57054aa00759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44723383605a443ad3f594b2dfe8c91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747881221c677bb299a5aa320a93c6f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d01131718da0bccea0a4d27a65c3e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc003f164b4f5a3818c80fbd3ff7774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab025d102ae0972869f04144a2ca5595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719b17c6ba55749bc054d75dce873666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcdfd481eefc13b6e5f0326c5629d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb7a35c007fc7b6af375a562286e658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfd2843959a13ac39933be8afa48f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d2d7bf6764d611dcc32e524a7d84110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f36f576a43decfaaea9b3128a0f1f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ff5d57ceec40a257f13af132b8d5412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686f207102fadf977530b61784faa0013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7142fbc1d76b5c4b9d85b003852fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d177e42fac6782cf22732e8df4d5815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76525a6cefb7b251a2ce8d63ac0268a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4e29c1b73f6dc77f96086ebb0d43b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55ef58eb0db2cddc47319eceb48da818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4e713e3109529a40bf0881d35431419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17067332c74ac706c38e2cc1df367d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a762c464943d9abfacc05581d7e5221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57f0f4e870f76c66d047736b86fe2c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f158ed8ea589efeb0ae7cdd3026225823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbfdc57dc9dd78ba0efe03fa0ef16b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f56b9ff0c0908dcfca5f159565474f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5907b4336226bff8ac9d296868d5a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47c4891adf7dc71716a22c352a049427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46763db147c9f5c749992f331e85b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52d4d9c32764272973ac7167c0589929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea66f613442826935512bcf4c5c752e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb713c6357988af8ef3620e74b5ab96b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe2a5d18c3112f0c81199f3005fe5f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61829a1301c43929b905b99980449f6333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a00b5a193038f4d4eb58266c93c0a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65437fef40564e799f84fc17454b393b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b204cb1b27d04dbf9db0668b1b60b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67cbe493e620e40e450006e4807a0b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b11376635fb5c66f226faaf139aadb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5854966df499daefa769e3137d73339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003771999610fec5118f0e5341c64ea840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3461cec5dfbfe491c2b778233f23c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f67f35576601dc4f2111f641e6ac342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d053a9651096edf4436906e6fcdd643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8c4e14dd5e95e62aa1ebed6f6c9f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d524169da557cc53280088195f853445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac2c7be84338a861fa9e039c1d708b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547e5d0d2e592701ad92c6ff31eaa3047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c6cf005c4b2116ea18e3f29028a4d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe9e827b7c2a1efbac5ef1c1cedbdc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170659f5239baf024ab228c1ae74a70b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e80b808dae0b82533837c10226d5451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92e72dc62d525cc33b967c2bc5371b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd57258debaba900741b107b91ec6953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f310d553d204e120c62af3547aa4b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785df25d38e051cbe284bd086ea6c4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099868e0065afdd39cd3919ea46058456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58f31d0f75f7b51fdc54597e37f19b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6bd953e18f39908aa1e13e578150458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7cf6e7293d53b34a0ac47161a2f2559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad130243eabbecf188c2ee2dbb375b2c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f2d2f58e4acc0cba50e979ef49e6561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ad75ae65e6fc4f4a1f4da97e5bd9d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb18662d634ab2cee223b67a450f53663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad3ccf747d6ed8dec45f1f943d914b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8392ea4186b888f58d1eea3065abf0365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80812291889b6d8881e7d8151a238d2b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816a347cf5819fd728a68381b5fa8dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4303b7b07a8317abe1b97d321ec12568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b5f90ef593884880dc69a0c3cb73b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0703b87b1c8a58d8739af9550151a0170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978fbf35b27e8213d59e9b1be4a2eb671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584cbeeb57d44c2391cafd8519574e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5465e14ec5c714ed86a6e176008ec673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbbddc96cf382e13ac0eadb42ad77674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4b06279c05b6e6837d6adc174f01d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a9054d7ce82ff73fb6f4391e06c7376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fb63562c2ba50be608ce3cdce881977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc7f38bfe81d56fd670aa58da10a8f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707de33e9e628d0a842c3753de7ffde479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77437b592ed4ce5bb25519a1bc1ad8680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c349a435867a73ffaf354bca5bc3d8081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7356242e819926bde867815a4393bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ebcde9b2152aa219fe50b3a99ec2d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64724e652aa885c03f6a4aed4c976ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930804a8b32f05fe5d72c8ff7dc0c9985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678114efd4aceffd323ff4526f28ea586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d5a5e095c74afbfd9baee8ca4474187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6545d91db90d892b3334ceb657887088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b30efff5c6244471a8a1eae007ffe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc5a97881654e7880437d0256b224290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267961487a6e6c40b39924ad779dc0ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e44ba0f9b77110353cba70c059eb1792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b4575f6be4b27d76230dedc91520c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43c93f43124b2c6a247eae6c4dccb794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded10b3c8b650142504c06d0313e90bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a040cc41884372b7a8c6581634da496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311b9cea80ac2401417a1b55a62496297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa252b9da19319940d39d0996870a44098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8b9692622a44232e74f79641dd01599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1be686c8d277347dca49669f7bf67100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ee549dd196d1371b0416ad2dae526101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781427c3b2552f658f86502734573cf5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823eaaa8f321bcfbab2f106d48698368103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e62697b97342cdd64d582679912410104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e39fad4e863888e5b4362c7a068d7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c38edffb758703dfe8a979e3c4e212106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca40387a7dd989851a7125cd418b18107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90313677fe390095c4f62c0c52cdd1cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d184fb5ab6be2aef2886b3e7f30d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97266bf5bf72b4b1f9092a3f7200d930110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6314ebdfc58642e77b26563540935111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7cf05ffdc2efba4818cdd4cf51a48112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0b027187cb7122c2662f3c64a5061113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84da619c3e052b43e514ed148499b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381872441b0f37349756e688f90f95ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2b24ef736f3bd6e1b3e3fcdc02c4c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e864a9585da66bffbb191e9d164cb90117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718df1e1f57d5f4c03dbfe45c74c1040118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249d7bac5aa8ec4def5d5ece5aa6a8f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7f23c5827fd7bb92dc9de18307b8e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b4576da448bb5f982929dcbebdffa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21525a8d28fac0c1e31842c536c405e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bdcadcff380ea28827f345a000912123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716425e24eb818b5b0b1a7f073518745124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1179b81791992c77fe0470404d4ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673d109e33c55930c9797d9ec8af79b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07f6f2c58ef3d2e1524db30010ce68127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f7e7e0f1404ee44830079991b046b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445991610e8455eb42d21e6ff55702ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c931c2cd38a504b080b44e035f83f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f80c50bbcb9e8add4c996dc135a7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bbde0b83bca35665bfcc6c1fe1ae8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f004dd47d7fce571f323446ee86593133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0acf85646f924461600d2155dbd6e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a9e7c148b8b23fb10e16337696f20135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbd7b1c64b6af7d462781d74a9aad5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7320b8d5fe3a7dcaf1fb7b9f8b234ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6cc7dedc1a4e2254d82e921dc7c2b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8016317a6a41a6bad48ec2a22017da139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f1347253aeb187876add43a2fc401140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984891f1cbff3285d9d8b0a55fefc5f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22aed35161112a724fb0845d23b9b66142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1331d734eec20b520158a446405ece143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4839ce8d0407151c7b2f09ac168c70144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482d55e2df15486d3fe18e414bbdef3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab405976c2e562fe307beeafe6d5a85f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba94cdd39ec9b44cd87b23ab76ff2a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540dc89c734b75e2e279131d9eb9adae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d34be79525e6963c08137a30e510b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407416c09c9161072095a44ad262a3fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0138a65d76d929e9bfb71c4e5a4b9bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3edf2942ade74261a0a2d3ffb79fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4722a845ae1b254b8d3ce09b609c89153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442c15586c9f0e3e6016c7b1781147a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa1d4e1b97443376ea2fcf314bacad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b109964d9ada1878aa30790be27ca8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03374a09ec9aabaff8a8060ba2163e6d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1013c8105e85b47ddb53d515bd12ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415313ac397fd828134bcb27b682c56159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a5ac230bd2f21d372f0e87ef014f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e535d183ae016fdbae65f2a1e94acf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fff1555de59c8c202e4878cf0da072162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8ade31a47de04e5a05b022cd0e131163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78c59c8882760105f249490a52e620164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e2ce0dbbc87caf3b980c14fe771f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a945fdc96e1fadb7cf6ed51d66c61d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7acfac5bb03483edd845dceb30402167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b925e51f0213b04a2f48fcf0b73dce6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d33190fa4b1a5b4c5911d232c078c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcddad72ac3f6826b5bafbe5fb79d97170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6e20b2bafae5e9489fc9fcbabf620171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1988a1132af86e4e2576c539767e2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5996273bdd7a53d7cd75e480fc8f1bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d6220bf8865af53c5a31e96d39549174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc3d83887d51e7d8402066454e5c37175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a497261438416a0411fe2f89a248c2f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a365f5fcbefd77e682d6b4928a96764177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4570e70de2179731c8ef4ac520082178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c70111c7b35404d9cddcb425562226179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b076adb8ca4b8d355980de2c6e1bb0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69e3a0db439402e612c01bedf50206181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0748e662b36a003fa150f0d621d05182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275fc6c6b9243dd4d115100be8c0aa7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685cccb9cc1810bd02791aa41b62e77184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b114b9c61cb37d225a8767e5e0096d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a6acd737f3bad4ac98c0e82b8ec22186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a47c9a9322a1f808d3fc20d9c12f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860287de19fac84561bc7028d6c5aac2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3815d30f6638d9611e2d2a843491da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ee59b6610de4f9dc161d39a41946e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d527b462fe494da6c5d06665935e304191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757506ab86ef8f71e9710a9eb4d195a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188a630f3531f1b3873557bcc319ee8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d436f8f1d7094ae1b933edcdde862c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645ff99f3bc806ce7dc0991e5d559f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f530cd144a3a204b4d7ddc4a8d568196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a43e906e5221d4d51efdd592b4638197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e595e06df65840d8893c859f5d27df6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d4c5fd7300a7875d760b5fbd55313199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911bd848adcf11bae0792345cbdb605200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96f9a52bf390a1bdc4e4beadbdf47d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa06d7d3206dac464cf4cf4486c72c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207425d77413df490ccfa0dfa9cc6ce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c8dd39f1c02d91b4e6a0f20af8aa1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61e41abc7bbc12699fdd16af90e86d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cad049b2d808e033dbe142935a9c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9f95a205cd6291186da36973ff7d8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05ad0e2deff30fa3d1b9de0e0777e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e0fbdf5a9d7061ea7c831ff524900209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68973d46b57b1b5c14fc0383b47eab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ece29f53bee866bc7ed0c9baa4c7d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d12876954b1cb127432bf305f56f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22829c0c4cb56f3692039a8021a4d8e1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201f476c5263d92bbf4e44732f46718214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324a2af00311a8523f913637b232095215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d756a1d269907c2cc3fc3eae710e39216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd26cebbb69867f0ce1930b6ca01b4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a7554943115090cd1539ceff8c3c2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793707e9663482103c36c103a43e7968219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f4246097b39e2bec3451efb930aa6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50e3054474887cf497253cf5d73e91221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016b5bdbca711d0fef2205ab7d022f8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0153af2ae7129d16e73563fe8c654fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e126a787f0ca6a9e4158c613366ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b814fce27800777311e1df3b2c72b1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5852704a87c5de8093800e13f1bdc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731bd6378b50e5a0ae2b69df3c00fc2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51329f383059c24bcaf84a7bce3045d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb5b21b20dd8daf5930a40a4bf9f49229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169c79a8f1a68579345eba7e8efdf99230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415559077bb3b5951f6d7594a0c604e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb109153a7b37755b5815b68b2e60e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f718638e2ed721cea2a97273c8fe93233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c952d1c6a253e8220e1b25570260cdc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c6afb3a469a334a17a8f0129adff4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece32b9ce2a9472ef639aa5e6a90bd7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3d38cc7b5536d941fdbe8cf66503c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddadbfe1f149bb20cc9fd74adac71e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d52dd079544eda8aa69eb0702be36239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02f31a3589ff9f7679e0afb5de76bf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ae98d1cc24fa501f8934ffb40839c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0477c0c294f283b9e0081f645bfa8a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43961f99df11ce108a672ec557e7f6c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3375ecfc78a179e60efee263a6538244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf6a11e9c1f98ca41d5fbec7829fe5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ff90789a8ec5312b9445f0820230a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f39af4c550848564d6e1d82c7fdc3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e1d5f829223d2641c12821b997460248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133ebcb30b97f6adb2cf6f316291203249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f75f78a36a31ef3a6d191d81b4541250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbeeb0ad29a72185bd268653531c09e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab599d12ea7fa706d81b38a7e4aacb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a7fd1606f556c29a757834a366771253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6969416fa6f112d17d25cc7a50087254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c5dbc8a0c42b4efd320e43bded3a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40f3982c09e850feee824132b50a26256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472c0e95d9ec915caec084bca3c63f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa253a838aaca9f802d326c00c1bec3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f823115b0d60d0212a9128acfede63259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b827c87c3d46aff94d0551c75efc36260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd373c83327b58c410ca8ceff40df7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1c02397bec63bf3f3302c633232b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aff4c412aefd30a8ecf4e864e464ec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2039931324ea1e33d61032bf1fb07af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd474e68ff18cd8b080d5c6a0e907c6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6ab47ee9b6c35e44a20e2ac1bfde0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3dab0f94a047d5fee033f1296c629267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04483d39aa0cd88fcbdc1d566fea0ec2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b931b347bdec425e6dccf6e3bb6a0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9356347e76d119e6b2974364e533b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725db52f4c77a0ac9607ae4cb766186271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee67e8cc417aa1730a397f000dbb2f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9e041e47af671b102eb4671782275273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339515c3fa76aaa693c03c38177b278d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d6e37ba599e9efd8c7f13d66c2d69275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270cde55a1ff15aeff7bb7aa68a4e56276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9c850bf0090177e860210a4383262277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29682d57f78303be3f948f5eac27bad5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022ca82ecb5ebc7f0afaaeda043bf75279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21464cbb5a495e55bb172a178d537b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61355c06d723827405f6f32e64773dc2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abb0372e94bf3d79938878cf530b57282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae89a8a1194b4b926a3a2dbea20656283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e34ac278eb83bc7b0dbd53ae11f5a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c4b144fedd102698ff14d97619288285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06cf04ccf265312f69ab1c348b08ee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fb3efa37333f91a8109ceb3c83d8b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80197207db3fe5c898e8cb26d36176d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d07bbe0e8bd30756af4618cd21f7d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b25601ff0cef2a04457fde79000b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0af22dca0bc8ec105e14022e688ed1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2e9638f9bce962d1fad6cfe4791fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea558603a05c215d632fbc93920fea8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341d76acf51343e66f3d0727daa40d2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928d8bfd154bba61a8800fccd858b51295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb6307eadad1ef8643cc53b616286c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b458d54d6e00acf6b2729d12f35f97297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bfa48cb8bd969595843c863932b62298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9918e9263b320dac6e30319d74fb79e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025866e832a27c13be79f8e47712b7a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8e961eacf0fc671ed2ce42e26d735301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9836ee259bf98f62410601d9d328f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672091ea3face1e7c099390c0172b0b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58f962ae04655f53719ad88cc7980c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f176270b3dbe78cf76b49142a0f09c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944d8ab62f284e6b090675b3b3bada1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3033485ad2910660101e6b96f550e80307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c441dfb942e372711c1fbe7f1d6a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730dce803596e60321ba1f4f87c015d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537b5c45099c15a7c90f6abaf99aaaa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1759089cc2a80456ae4045edd5849311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844a351c2da908d1f78a3d312211a67312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bd6e859bbd1c2b81c6628f3f41471313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe22e4bdf5db099d8bebe6f428617bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d43611bd0ee3796b66ee66f6a90cf1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e2b49fb49c820205738d055f04b6c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c6b17a0b9e1349fde7a536cb54cff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec874d4ffcf9010b77fb82f6d956737f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67943ee166afa489a815e481499cfe44319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded76796a537a46fb93660af6d0e50b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307bc0cbe2f4e5f8251c7fa8868c3b5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7091a579e7f7f22c7536d8e774753e9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d91c41c7a0a2f86c17fc38877b0fab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899f8daf37c964ffddbd8ea1cc9fed8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ff1a730817c442e597f2c2e7fc896325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957bffc18fb5a3387211ca37731484a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6054d58ef8ded4e5bf967b87c296b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2729b891a0ac00ce8e084d98b02024328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30456e9c35040203d42e8e873688087329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d54fa6e259083e7fa1728ac7383894330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ed5348a20e97435248a6bb1ec6b2f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5049152d1dcfd47e444c7c3664cd82332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725508185ae49c0c30f8957d26c92f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624aafc4baf994505032563f2640198334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf74efa58d10a0e6f3541a6e716679335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d610f2090cf242bc27b568bfe7aa2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a5b50af442d8abdbab4c3a4c8fd39337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042443781e429f938956a0fbb8604a2f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772bca0333e8f31ef58d03a02f4532b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbcbadbfe1aa99c2400a7c782683e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64153f5a438427e0bcf6d300d9f2ab7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a1b54bfa3ff02a9e67de2c1d6187c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a78d8595666ba9be368ab3ec5b1ad8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604adc153ab8d3c2d2b9fcfbd7dc5721344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef060d87c90b8db44a682e2ac39c6a7b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c1e6072121e13eb96fdb22de77bc6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0376b38042a3db9538915473364bac2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b5c8bf94a4c3ea2b5574c865446cc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831293df0cc81342eb736a6c686c580349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc05b4f71a231188f98a82496a99d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1f51da109f207a94a337241dd73ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2c3db5513a31df13773b74838ccf0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58da3d58fcef8fc8b19944baa0f59e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272897ee0b24426b321fb3e0ee503ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7ed8e72fb3d41b13779d185aeab28355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97622687738136cc923d98225367177356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56175f2e44f0993ff9feb32505a4b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2645a7fc6dc62cf89dbc75848857b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a980009e87013c3de87f6d86494776a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa1c79a9cc7fe24e731eb0b5664a55360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb08e24f4fa901b01b36ba26da03d1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc60ca08a362fd6adc84c9a5980288f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb7538622d4273ada34ec5fbf414c9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73f91073a10dcb56d8554441b38c5e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf0ed302d4259c804eb19ee942476a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f00634cffaa2159125eaa131b7e09f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361696ac6cb6344446e363816b7a17d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d7082cdfdd630f159679abe9848d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e56ada31cbf5b64c76b01e368b2e3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33798ce1c211fc91695f82d68990bb0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ff1cbcfbe86e36a91f0df7d89f8dd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9085c216ea3e9c81bca8f79df1623372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ce24b7cd8997fdd8b8b9ddf7cc75e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601e4f69d1731477c9e8a72af4a0b80374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef22c5426150df1ecd4fabd77c4d13375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f928f81fab947b8ba12fa94802a6e6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152db9f295c73f978bd98dafb800a657377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52450c2307fd5804f38dfbf96ee4146c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207274cc744563c65587127cca621409379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dea41df26e6fd4d77a281c7579fd5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532821eb4ab941975e1800a8dd13c807381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e55a4a8ba508971b83e8cc1dc2e9d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83052589e89041f3de35515d5c91729383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450eb6bf32640dcdbeb882a6c2eb070384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247679462cfc853fd6d88fc486dbe4b3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d43723eac247215190bc834edfeab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07852ae9ba2f9fc2b6eb3ffe9ee4f44f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aaeaa5d1b780a387819e7c11c8d53e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20baf0f2b27fdc64fe3820c2e5c3fa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b473db3cce09c49baf46e1f963a0f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb886ffb22285f74271f6ac29faa56c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f829a9e713e29f057ac0cabf21defca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fed1df24333913aeda2839dad1a57393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e21e61f70809d40730d56bfa4cdbfe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00202aa13d7a95ea224d1fd7ec893b7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0c163cf0c22c01133cae9a3770acd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc286b3a372e9267c178a8dfc916854397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7af9ddabb11893a6daf4000010e4b9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52df517611279472864b32d262be542399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20657da73234d65f2f9b4f3259474247400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d549321c232b95ff634bd50c7a2e35d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e0975064c83075a95d5518e3c91b4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109cb89a4a07b05272599750417bf56403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7092e889540fe67c398670e8f65fb9d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bebcabc4a29369be1e877cc2a6ab8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14901476060d0da634d6bbdf1da397d9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096182c8b766a16625150a6a08b76bd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03108f2c50a853c2a6f7341207fac8a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97885027728cd8c02dce19f742c42c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a19b5fed545eabde5e2584168bc89a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c31520857d54862d23a9c5ab474c5a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185f64a9b4ebb9a20cc614e0b06bf64412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877f40caded5735b676906cb8758cd9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f604c1d90c039e05ce2301235ab47c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45d4abd70b859056460c9f75279012415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b1ccee6da3c20fe7a764978632b25416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43bdcdb04f78783d055e5bdaf7d447417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffa48fbf5d1a7f7b773a31a8ff61a1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf628f5ed080701137d4b803e70db58419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c47f7d9479cb2021dc5a6df964a92420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690abfcc48db8f68fb3543eee3c4760421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc513201aeca071903341472488a00422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07939d9172c16ef6b30c3c87ecbc30f9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d37cf449c79e9ad4da3599fe00b9eb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600378c1cedfb5e257478f8919d75510425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2ac209fa5ce2b76f51d1f576ac411426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056e09126dff25e486cb525626f9d9c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21917c20e4f919f8d5c035006d9ed5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16938d64d70223c4a87f6d273de07a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adcf0b406ab7ad2792482cbe83bbf3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fe384bd5072e69fecb488e986bbf5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba66b5a27d01f51e474cad529424108432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b1d87d734bd3b963c1966fbcf50e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95685b61564bff60458ca48e55980a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b3ed5fc99747c075ca73af0a61beb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60519bc062057ed2cc671d6ef10ac715436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac50fa28e533115c708764b86e5e56437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daea9ba0151e958b3a610662ee05f27438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe0f0e99fa96b9ee3ce5ea2685d1f7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fb4047920a8f9ecbd39c741bf2a9c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bd590d2957b8d0283f36be29f561f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ec3fa7650e739972ba5cbdfe29e70442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc3224a48cb7c094f58f624e89d02f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98c7b12b1372e6ed76a4c0f115c284444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffddc5b4e24646d3ba6f3b05897524a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00bb0551ad891966ecf1703361dc34446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db10a6c1cf5ceb13ee14c6b68fabdfd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b12923ace4182b5e9bfc9e94eb8c26448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fd7a3c82885ee1c542ce5c3875f1d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fa4ef363234a8c2428e567dba8ed9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a656386725cecb4998a10e1cb24f0d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fed16e894128e19fa198532e10ed08452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be791507058ed564adca52f3957a59d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fa89b4ef2f5abdb22d93dcae69995454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cacefc1d7ea5e17718982c3f92c9e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3443d6a0ff0cba7c614941d6606d66b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982f22b416decb71d1f8f1571ea2519457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd28f7f51cbb76e4a2190cf3ecc2329458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137ec69c9a3c8ea9528e9cbfcc9e6ee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465a1f26a5262f19398b19d53770be6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99741ddae312bdf328946f770eb8ee8e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedf01515510696b329d127c8646fd3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c498a7f6d09a74e46ee36b34c4618463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f065f1ce6bd28f34d2afe86d6a01ce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da945b37ade49d8a3de82c2a69a3b42e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c58f85ad620f3a1ee0d696b314b31466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a607e60b895b4384c68886b33e5ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d7c5dec90b7feb51647f65be67121468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0219223f378f54c6e88a3061ce6e4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61558dbe57ea7ac814b1e7cb39c48c9b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd55e9d627698d4313a752a94e97265471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9b7df1646093bc952bb8290165133472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6a9c87014b3e1ec184fa325b39d4a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1c0129fdc1de5b9b7a9bba675738c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9807b3f7579d3123dc9a5ccad1f8393475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0791d23a70ce99abde3127cd9803cac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf164f83f511ac3cc324e2a7247a049477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c7cf0f77a8400b40b1df85ab8b87a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78ee0055a2b38ae096c35bee1f07f4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b04dd6bcbf59fa18df99a0d61cb7e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a2c29f9eb06781101fd64611b2d90481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d1cac0475814544ebfd665c1c88b8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76248a7d0efdb871a7394c97a829629a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047d0114df8085b02a2c22b005bf3f3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0642b2fa222ee104c349324e467c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02002a8a3ae201c5bbc9277bdf269b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b3a2d142bc8499883ddb6f8c1a1b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4387ccd3cfb54d049a09181bc75dd9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e525a0706e798ebbb02f0f9d2f42843489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fbf73530e90f5c36d7b600ecf7dc5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febd6828fec3a3ec7677c9c3ec8d9d9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b5bff34fb231ffa31759be54e1880492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e068b64d54b0fda2df1546eb774242493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc75678fd6e9303a7bda84402e3cd21494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c94a150122e6925617ef062d8f83f1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42188d021805869883d4e83cf217923496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daaa75d116dbbe31e248ee8910542b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6613d3f4c5af8c54d5b911fa11d4dc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12377bf8d796d7fb5546963378889533499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96789a886a2658ddc05a8476da254355500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955ab8eb2328be7c159416335c6f0bc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71849ba01b67965f1daa7aeb999a97e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7476789ad7787a61d3d2d082a6424503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3e4507915adef484c55854b02ce59504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1cd84ff6f6a6c82f8fa20819f1da6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d297fad5b27e5a846db207a965086cb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01519e2c813481fb645de626c5ca3b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def8ca1ddaf7f9ceda9fd048b5b5663508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9866555ca9649531d3c9fccad1d609509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7813aa629f9d990b8addbbf25d5949510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c76dec0edf01ee130e04a645f26d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1882d4e159ead848d504eb3b15a1c88512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123728c42f665e6c40711bf54567889513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f50066d2d439cf237766d0482db95514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40307c3caa161bfb71680c74dd23dfd1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1a0c4ef10f4e7bb2df00b4975e42e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd88c37da776aa6c73eb04c17d1c44517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8e60b28e87ee71267b60dd8e68bc5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e34eb2cfa3321dd8f816cd01d9d965519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ed967141d7abc1e9c6224a978b71e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13ab0a5c66739649fb271f5ccf843b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b0bcff3aa4a62b030191c49c05ee2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12aaf33a08eaad449ac87398a04ee14523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b90ab77714913101a1c6b530b0e35524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94064c14ea406f4b07fc590cfc04d7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace810d9bea24d800e01f738d38958e4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d9400d5868e8bef2bab7c0e0078aa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057300bcf42612d1cef956dfbd2e8f0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ffbd41f0739844f3e05614f18a392529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4005c70e445ec439147f4fb6592ae9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a13e9512eb27eb700ab0dba5ae3cbd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228ce42f80b8dba1e83047b3157350a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a774dbb35f3a48bd1001084e9fd15533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96915e21ec3e64d83008d93174be9df6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4b78f1aae31f509bc0ecb26fcdaf7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec266a1bce1d7137cf3ddbb3dcced81f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6f53ec7d6255db65163bff22f89ba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06bf88e564b59af5d15163a026661c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93544b7fbf593671170fdc5a8bdd0093539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b968c06df34c662f6ba37b94c365fb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e997d92cd53495874109923eec57d1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212167a48718c45158ffa743648e8269542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bfffb171571ca092ada81a5e932b1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb2736e0af57e31d2559467586bfe9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec92894bdf26433c52884710afced9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc63974f2a7f32e939d7e7968ac1d4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb48794c69040bba4d1b92c42e62bc0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b202df3567029de5bf618ae3761799548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0a7e129ce1fd85fd20b5c62fd99be549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a12761425a59bedb4f134dc71a7859550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcaecbda5b670654ae376afa8922243551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b504255606c166f7cc68bd91d2a09b2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf29ed243a82160b656c6d765f0333553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a139182aca2f213c37283ed97df93d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbac7fe0317a1a68b27192e2fac10b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f949691bdb53bc7fc0a233d9e0b12a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9f7ce2abc4c429c63d95b413ef04e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c80fbc184f18e93196c650e9023a5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5e93dcb57f8ad08d55584794c8036559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403ae65892c7f3f7310a69e44b76912560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bab1272eeaf98fbc59ce58b1bf9d3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69451cb5dc7f238b4f183a6fac9a64f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b1f3110e3f4b6c6ea9a8c0a8d45ac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af83358f5d23dbb3083215e9638f00564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356dee8d6ff4452eaa355edede7563da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0319b148f2634157e0b84afa7a823566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48f92af4de5396c199bfa054e485c8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdd038b0b574421cf926203b03d2be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e74f6fc152baaa4ccde13356caa28569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5d9ae83f9e9ca4da80d0a8178b8f3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27028f88bcc450f5e0d250456a8af3b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949022b2edff02ea4a1f42105952b785572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b3cf50309ba84453747743d1734ed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3997f146020ec38a55326e9194efe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b6c67904d200f82e18333e415e225575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14f5845134f0ec8906507d2cf60001576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14101dfb34e39972933d1e4712ce5b57577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c3a061f92a6ccc299b828df2d6156578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb159ff06025db29e730f3d054332afb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd011d34d63c2c4f6ddedbbb626fe5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e9f67bd0f79f31ad27a169d2bf478581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f5205f6864fa04a4cfd5889264c89582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5e0fd626217f0ce3ca0f0c6a54daa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0cbd07f006c58e57c33661f9e12fa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89d7e22e794f66db627b67eea8c5e3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ba2856c1c499d338a7b46e9383172586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b7ee7950857735ce95f037c9cb1c0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec57b43e115b56a51385148bd855dd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855405e45137385818a7742dc930cc0f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4212652542857b9acb6ac82cb627b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee91a685de8efdb2c314b9a6dd0f8b6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ab66c77fe358bc22161a2007a7244592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1278d4cbc12d819b1cc5e521e794ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544ce5d6a2dead569c37c5252d5e856594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2e217d6d68f7d2d13b57f663a014a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c11bdaaee5935a338ffc0c9c7b5e4e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012dd80bdd12b9513c2460d5859774b0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb568a5252f044b5873417b5d70359598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff59c80636ebd16cd36c670bb74fe38599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f396f069f6304812a53b2efd3c8579a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42252843d3eb89dbbb89faa932fdd56c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e645ee3a90b5e599744f03fef00861b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc34004597ad10ae9b70ec4cd725225603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660879960cdf191e733326ac40e0649604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6506de3f6dc21b2afe2eaa2357cc112605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64860d4451de5aa581ffc815917b0adc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cdc2b58dde94ca96c4e2469469fed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d94e6f4969169544c0c4a636fb11ba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32632fbcd65c1a9f82d2ef0904e8b1fa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b7227459245b0a4cc3a70c685288c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5b7dd53d4dc00bc259fd4a61c21d5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca1542c1ef47fe6a2bf90d455753a8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac165588145193a00316c0b56fe5c709613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5896369cf9bc766b2262cd24880d7b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8ffa80189bf622cdaf37065b6bf1e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a36a8e125ed1fdee5172513e750f50616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d68648477f693ac5939e70d55c0b37617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134297b732e9a81268f4ad31f35095f2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e9d9487cf5248c70b56b7120cc6bc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712d280fb407184d57480f20491a8a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192ac5fe80d3bfd174a6c94e2a061fe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b69aa1ac136dd572a8a7bb6b47219b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5921182f7ad8cdb984a473499ff35f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad33efbe31ca0ce2f6ae48dea45bcb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dab3a16f822e1f94bf4b2b66e58977625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354c25a8cf01e8ba0371984cbdf1138626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693116306ad63ba04e44f426267ada8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434d0417fc6cabc0c36d7e7d69f8235628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3aa112194b261bf635a06f0e9efda629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4b415fc9f5f323499323d2f8a7d69630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b601b90c481284bc5d18b6f9e9f18b3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce24ab59842f859ec793e157bd7ef7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad2d9a64ae8743cf549a9f833da5fb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bfbd56380ce204f73d156b10a2962634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70992a4b886419bc1c7e0d811961d5d7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209e104b37f7c5b4a263ed4da4131d3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac6acf78f3a476a4fd897e818e66b1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e782b5de402fa057011b432262e954638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a479b48f0f1a5e0259ae3635d6d885639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b0c266ef6d5ba1c436d6872afa2a3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf20e5a62fde99e60c35e30803dc27641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2dffa325d8b9770f726bad8683ff9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9296401b1e3d0094389013c7d3826a9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bbbd933a950aa7a53fdaa76c2469a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e37716043a181c5fc4b00be39685a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e6a3a3a7e7b6b2cce8d714bb151f2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4281a152f183c94abc6b053428f2fb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892832f73973a9c941b1306361f2732648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58f264f780b97b764ea55c3c3c9a0a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50754a832bed19d7a04605b89424f49a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0670883061f5267da07ca7346087d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c44aee2f4a96e7907298266caf0ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85808f8bf3481318e1ebefffe06e9f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00222081acfad949c133beb7adb4be19654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb56f57dae2fc2ecc300006ef3c1342655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429b5fd8b8560812cabe93b233c29f7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a72c2dc81dec27042957028d643f04657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9eac5fde48b2d103c40b26a5266dce658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b45e6b4c2a7c91c669fc0d54eb375659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce28d8515d2f08b8860edcf7cee20a7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54a60e39d2eadc97548e4e675c6285661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5941e77c9396bfaadab3cf10d8394fa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac256d530d794a9f110add37497124f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557caaa04f114c9cd8a15e27c9e67a6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc9292391b02930c7eefae120a7a6e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ee6effd8251cc8af229f02319fb81666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4c1a6487004a0d0dc7f0db1a45c52667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154558536afc7b3df554307a9cc52f0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c96b1cc623388131d35e5ec3c99558669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4bb1c82e613f0b3456b2dc8b02f0f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dba3f9e018992242e56b6917e02de2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53603b833d918b6f07e4429ce0d4743672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbaaff30d485be33c5b04eedbceee4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288731d2c0247c27671eab7bf8c247a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a4fb0528573a02ef24bcd9c33113b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa5349ab0fde777c5712e03211221a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fc308790997a1752cefe9b6a084ec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefe10c784a12af56f153a3e3f209e4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639f4d4b7fb9b8fbb9e3f0236419c8f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddd7642f57608152edfc5661eb3736680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066fcb0112d9518fee6a0faeba6ae55681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559dd64552426c2ff60c177311fcbb5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261ac8bca260ea4c994bc70480193d3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924b3dd8c3ddaa6437cde6390a40368684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd978a30d9a898acde139da45baef409685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2266c7db4643145607fad7ee734f76d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437ad6de9c5982e315fa2380389cc6e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89169257e48a59d1398d097da849009688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68179c921edfe6211152d60f62a96e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39596826edc6cf044a12cacd2291d299690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee111c77c0c74f51854197a7d51647a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31396336603870a5ab0c047f006f374692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80dd50b3d6f04f2b69f36337c125f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150880e7ed011f6d80e7301130c6cc5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9eb4bd095cb47b6621ec6e3c2f727695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49881a50162f0fc783e34552997e1a66696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5497d3d3fe28bb4cd9baf8aa99f8a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e56f3e0534f17d545623609fba3d3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38839a71a12e3d471bc2ad8b56dc9983699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e1c3db25cc0b50f67497d20930165700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be8bae94f335f1a9d2aeffbca551ae701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be72a598cbead7a49eab396ccb133a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157a080f27c847d2b89dff847ce10d8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88798a5d1bd8d69c63a9a430ab254757704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3736bbbfbf7e51bf36f0525866bba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccbe65ed2a65b16edb9dbf6af74364706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f36c2d2af59c8b72dfc32d86992c33707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa1bdca22557f8a16d74c377a0b764708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c65ed83c4bff86074666efab09921709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb19de340b76793ff3402f98a74e958710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56a18d00f5bdd5eef54f378c33e368711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cce8d5ea7544150a1c9e24cc4b9cc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e4cefb93905f4ffa794095d0468d4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735bd3c4c42519ef5b73a603ce02353714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40ff7017b39da89cdd5a8c0dc7f3d5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112bac1046ec7d4b740d1f5b5a1f148716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d74e063112831dd9ed6f9bce35a21717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c057fe7f7937eb5d2b0ebe2471515718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d098ff9947433051642b5d06e1e868d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61226173bcc327ec6086dfc114219d35720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4c9b77d40a0dbe5d8deec756137c8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83705eba21e2375067de29d0e4583736722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f029928adb774cec444f6772c825800723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d4c190bf0121f90c216f7716d3e31724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ab9976b8029cf6d4a1cbcf9c0ea22725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b79707a408deba70577cf97671714726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed01a2c35689e4d4088611d1836a5df727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b36615d60d29cadd0c1af6398d42f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a53eec4c1fc04ad429eefc9b846e2b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c65b04db4ebe71dee0137fc3152f1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4cf1c497e515cedef6a4b2911f76e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdcce39536652c0018df56004562c8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db2b0afbaf016d5434f59768e35027733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a8a42156eec0696664d737ee392a3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491096c7d0ea72624a2f54086eaefa6b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2425fdb97070e2136e332656ac18ec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf270970342bf0bf029058dbad602316737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4492014d6dd87f41f390b53c08e41d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffed58a6875c4046e6fefe3503d342739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422aecc6f8f83fcaf663a7f17d516a0f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1253549f2a586aa0bcdd9a0becb890741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82948d0152868369cf557e8185c6ee58742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc521fd31dbe5329f152e073353493743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e89f3408f2be8e29e8e5581376e8c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba9a387ceecee49a6f951e8cc05392745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947c66b9d37ea436a609ddb9c5bf96b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429c916cb0486a77b8dca5beadcddaa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c07a1a60e2a88927ea9c5f5e0d522748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ec28b177266aa62012732d8908190749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a4398b57e88810deb1cb06e9ff5dc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed9db4f4ebcf6941814a8612de2c76751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61415a3b4c6e4b86ec9db926c725a5c0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a662b606195d970fc944fcc862dca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c783a44ad068d6361a75295494212754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f835426297ec95eea4ff9820950ad755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86db9d291a107148ea4b344b9503f7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358f601e67e22a4cf35b85421eab4de757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c8d4ef7bc648be1e747a6ba7233b6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b83ca872f6277e82ce1ba88df396a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>