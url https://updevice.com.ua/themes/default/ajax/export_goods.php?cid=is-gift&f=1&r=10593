--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17b36ae2162efb1bc4a3c093f4249e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515fd4a4037813c4ef287573252ff932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0272f3597d5ec445e7f246665131bfd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97245c5f057b4be4670bffc6d0dd98d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879111489e8923c3fec54bc69f847395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b05684e95ecb106e0d7949771162296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0f26a033cd1274e2fba73c0238ad37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab2145859398fde3a8ff0a4ec89dcb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b049c279acb9ee2f3e9a42b56e555c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c26681d73fd4d83ccb14c393da6be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b5f42529f5ee5781a40fce6bfd6f811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a083d25a0911b300cb764d9f2bfc8b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0135bd3b80eb936e0529f67eb0507b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55daa8ee1edf3abe8ce8a2e287a78c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c0fffd08f7965239a0df087ce241915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53f7e0051349cfe88698066e37931d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659157f26f5c11a59cd0ddb975a818717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216db2c4cdab7dfa986e5d3af9cafc3018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742a075dc6968500291f8bbd0adf5b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebb27c8e2025a0111591ae272b4b3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef9a12fb51f7280a87e3d9e82278f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa451182ed54d40a0ef9c5bffb7b27122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126b5304c558f6012b0f91ba01632be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73088deadda1f719ad8816b7eacb3eb524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25916dc105dfaa50fb186f44282cc925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544dd9ff0c6ff0698ede311a5e00dff326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bd6a8e70f1eae7b612bcf9cd485a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91663bf5680924765dd2cfe27875709c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d05c706594e23e343e314cf48ec2929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b287a3289b53180d7b750950c2e9b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55855f98c798dd5631739790a36fe4dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ec7289e94a3b35d2165a280f877fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4bb9ae9ac29a1f810da5b1395652133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15670560973a785762ad8245aed7ebd634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afb1bec10dba07486d70930129ea6035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bfe2ea562cea7e102b96fa01849e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30e53247cbf4164284b1929c32f37c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010dbbed1f3e13f45948a3776552f7938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd082df2d10c14231d91e51fe4c4fb639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169e6fb9559dd0b97cab1cc05d6c8ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685469c9ebc8b114484af32019b6ce2341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c717e4e6b38697b29a1e66c476142b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3ee47625db3f22d9b13bcdb2aea0943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec25a599e4eb140018d3815128c338c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc1958ecba68f75ae6780d8b2b954745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6db47de60322befb71de5226e993946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afa8229296cfe447434a58e28d475a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfed82653496daa459c0ea28f0da5b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee18cec329274fc536b91464ac855649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d81b9515253cd83c96a8edfdc4a39a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594ecb8f6c68cc03d33697c7c87a54d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b308a4ea55d94ee48c107050c423cd952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c733d050396b154d43c3c0b1e6c38553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47870cda86f257b6ae3d13cb3dcb203354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db34934ae914751dde533f0dce704da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cab2c8bb71a70eb3a3dc6a789f2f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98375a4af5cec9f6a94c8d17a1527c6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531153d8d992ebed994fad3e7562c48f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c183365ff66099cf3a4d61b5b9e73b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c50a8d9eb012e82a4f611ff5fecd6d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e40e83d56051b9630091a7990bdb0561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9730ced3c3903993a6a536d80a7dc3962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd22466403fe80270b855664e973e5863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7346c2ba6a96a77e9fd5617082dd264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee128fd253c2469e9ba276d61b06b6e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c59bd06a7eee85a4a7a62d5b9b152866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33cc4e259af12865747ea206d048c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e24faa8d2564aeba76e5e341692bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d68c01a5dcec69ac3db5aa60ea7b7769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef995d528f331dd7c17c5e4cc3da95970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecb7c46b6fcb909217bca285500a6671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa792f7e6310e55759018d0d601d17e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc70005b59e561c6c6ad83f01c73b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd22d76a98fc69e4e31a3b874afe94074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81604532bd2ee943acaf57680624d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727f484cc19a404518a904f3e053b0976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859170a4a11c86727e7a0626844760677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89579a7faae186b939e672cbcbb85be378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702539e32d922b84c5e5c6dd7b149aec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efb1199f216bf189e8e5e8df94b46580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7e30f4c9c894a3d0d5b24f7034f9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ad9341573d8509df0889af9bd247182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f99478b31a0f9108538c52aab590e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730db23b1e1f1674e801dab1af6769884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36715250ddcbf4f21cdf9b0a073674b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ee2cd5fbafd6375d6e0829497ee4986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70b8a0f3a0f81c1ba2360db04c336587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3fe0ce2d0bf74c00260d68a2f1bca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ae9250b057f892399fc620005841189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17791a1d4c0291b849a490d51d6b5b2d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640825f77ef32be7245aa0b8d8ea801791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c115f2934105c2baca07264e2eed5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820e50eae8d125d88b0691d61d4c18c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e357c389e8587a283004c6756328e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9d847ff2c6425d3df94c9e391d64295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38207eb4b6b6fb5542717b7e4c9b450696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1cddb8be9ba0d2251eab183c9a12197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e194eca555a5a9e95b240f3fef3e61198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e0cf97c198cd38a115657f21863a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd92cc9cdbfa15394b0ef2c926dbf9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a8631cc223557d9c15cc2cc00db22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fa45919e84c98e8e0f4a079a824aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70e40b0f10f0a7f9b0f077b95475d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3374ebb76f5636ba42bcffee4bb1e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a4ab4059b57fd249e0fd1b5853c06105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4c6317d0795a0447a013f0ea50489106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8820e050f400e3fd85bf36b948eedd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935489bfc86ecdbc5fb295c691c29616108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b36de92a6b24e23a80cd27271ea4a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5b04bf5844b8e72f94265919ca66d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ef1c0fc037af274add1ffd21bb7fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2027032c330fa7c5bd9b1f0316372112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c21add29df708aeb236bee764278f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f41fe00ea67b4fa0924fcb3f647f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb5551ec277101f4b12604e83cce0b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8538dff4032bb027eb594cddf2dbad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502041067ba5c004af2a0780df77b91117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2aeed1c0884426f9ce20e8f039bcab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e139b8888d1cf4e2ebf0fdc1fadc691119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32867c33af0755760a6837bd045b2634120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72732f005fc6fb3cd4c53f80aeb3b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144b1001177e3718a7c5448bd028c4b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e2f293adbdbc7cc0af1b644b6e053123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6bb09a157a7692f2fec19aa7ececc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfa112c4c565c1caf91fbe01c73f62125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda1cc604c019823c89435cc046c22c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e2f4cf29fd93dc688322a6fc52566127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72626535eb06ec697d01756e6682b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7283fd7faa7b69df35a065584df36d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd5d54ec8b7e574ab54d8d0551788d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4fdaef0695519bd2bd09aa5bd80c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fef6805ea5ae6a86d0f1266872236a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065fcb68e6b52cf8fb9e9f4a68c5e85133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47476f5746966b4a6257bd4d645987134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4eddb7f02242bef9ae1e61ca78843135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b75c3f6eaf6d1dcb11784491e2bb7b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512ee4bfad1581a0334e46dae6ae95d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417072d8b55aa4ead75703573df35ac6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850145eb263572460e59c657b3a86aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc224e1654ea8e54ad3e726c8e7c9b16140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bdd51e3043765f3f027fe8ea9af8d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728e426cb406b0d86e5d40012a22082142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c2a7ffa12f4dbf691317de68f7e91143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b9187fdae38dc13043eba10ce0d9f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379e5510258ac56f0778aa8eb637ed4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c11fb72813bd9759495870d743a7f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce29141413ad28af967a84cb5a3ad6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4e6796136cc0856e5da1de9867640148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c0fd06435e064bd68f58bea5c29a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06622cd0b0d632972412f25c9e650cb4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882279e412178b7a6a9f06fa036b024151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b7a2babf4de9badedea0ea649e3ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e09b703687cb116c2013866b1aa13153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b2f0af631f3b6ec3b48730b76f4d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3ce3095267966fbfb5ed6d77103b3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ad4e4fe0f326b8b937fa5896e43e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6a72d8e060d962995eca20406f290157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb874503520797b37715c457cd1cffb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a752ecec75eaf51f05ee38d6b1e87159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95572133b599427b15098edbd01f0da3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad6a1f171228cb1e02a48b086e64e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d565a7d15ef18138be9200870a8d91162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdbcc9a4c8d1513c1f53ba7c447378163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b0fa971b5a3ed1df182e80f3e9ffb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d2a56a3a15e978cf412cbc191f05b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e5909fea51900c3b3f01dd8aa6cfb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7ab034bdece6f50300341a8973926167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4444746eb8d317a33fa36a0f919bb87168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca2b60b2f2967c84ec170422ebd670169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7fbefa0079177082bbb08652fb539170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2904988aa0f0a873ed4cf72874b2b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc00d81eca54dd751d4ccf1e73ec8e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900bd2471b112039aebf998ec96d5ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896093124911b0ab8d09aa3ca04a6642174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ab1e19051ffa2c5097e8352aa55fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446fb80195fe5348758aaa871d56d18176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01af9a06f7844e122d1a62ac010463d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96a60f27ecde5283bd0833bc5f3522178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdb982af1578070d9e5141b7766433179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e44f049c2a0e83b18015a653b2384180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b04fefece0422cf13684da92fbd287181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290f0dc2843ed4b2603fc177e260184182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104c6dc6482f43dc9b3ce9532b8717b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde38ab9fc5854b670d99d1fd8d96a66184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f82fe975d63de3e9232c14824935a9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a83e216c19c69d08d4fbbf8682b49c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fa0b5a0ce6d0c7ceaf329a1c21a78187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7e837ed6f9d9ac5f72f48fc122bfc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb1d869c739e9311edca147ffa7ee8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8371a73e2f21ab9203ed8aff5414e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db5ec1d1b0c857c55d534ac4aff819191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef7cb19c6444b57726dc2b176e651e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7e2bde3b013d87bab79aef832f8cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d092278e93589401c117854a7c2324194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72c33dfcef8c65d5f75199cb326bd5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfebd3d34265021dd09f84b06b720a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88573bb2811808d6019496a0903795197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9c5e7a80e83058999bdf24e4c9a24198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf6bd174f2adc9ac24495d58d78e7c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8deec25ab8817c81162b232695dbc4b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c500f54104f6f372b90e4b43f71aa76201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0235a3a9241466755367fbaaa2430ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc7b267f1299d37d6a45d7b8a5ff57203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceabdcea19b90fa11532993673e5535204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e744e887ad3af0b563b11be32c12185205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a140a3b6e7e2ef9d631b10756135cb8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299828c88aba90f6818ae72749ef1ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea574efe0d0b396ab5b8ba65d5e8987208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3665c5d6ed2146b5e3b28b6fc8c6b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f607fa8bfd391db0c397b4bfb8545e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdf3f338792d91022cb3f1f7a783f1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b57272541949740653f6d01567ec25212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1da6413234db731939e496411bc51213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c07d4e06a51d987f4c665631785387214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fbb37d1c846b8bbb3d8aecad82a08215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0de33e0f6ca86622e9c78cff933e08216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6d56eb1ed45602441c1cfeb7ce56f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c2b00226fd9e70bfe04b7883cec07218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8ab2efe83ab5e2a1c0336dea75e0a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714f4e9258c3f2e4545e6508e0df2da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba821e8f01b26c29ce97eca44a4e14c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01afb5a8ae3729a8582199fedd1bcb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eadb79e60bf18f167ac9f7f8153710223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62434d3cd90268153d04bb6ccc59bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969bf53c4abf5e6ee659ed5df3fb663225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fa9ec0a11c9fb2f9bfe191866172c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112641df2a5aa6aedab43c94e287523227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44536fd6b7606d11069897376b790f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5eb3e547a4bc5320314ae14ce1d59229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0a0b705e299d66ed37c5d1d08494f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556de25253e3d07c710a821f9be4e95231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595633a0f4c60f60d1a1f973e97c602e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d607bbe04bf6fcde4bc28d0e6edbfe6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aacfa9ee721027662c8f3832474393234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795bfaee307eab1a1c44a4193971e08235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa53276fa864b234edc8b78c53dccb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ec9007bc7de800fc4052a12fb7f64237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07721a95da0f5fce2f7e1aec96cd93d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3bd21c31152260d128e909330db9a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88b8270f050fd6d202df1353d1966b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870a6cbc4000a79c1b2f77c02551a72241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb6b656e1cbbfa09ce7ea7602f1250242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52e12d5fe3fd614ceb0392650ec767243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56deca855c8ec29f28a265d0b7f62a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51fc4eea0f5c49b58d8a35b7da0117245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2c132160190e538b8f819c484e797246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e8ac708e6cfc4ffd1e15675b498a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e088b3e62c9958d66e452816c52fd6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57d743e478ca55caf0e4d6fde5e94d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f5609e67b1d8e0d0bc4a24c35e0c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57236e158d1fc70171a8b9c83888d794251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237763dd0436e4d245cecbbf8705fdf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5519325032183a34b218246a2a0e5c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8357ba3a0e941b9598dec1db359c53254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dd9068ce356211b7f1a227a64e0e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12776f26d64d5e8fd533e99298806965256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db78b79a521d84c215d6528742d8be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e83ab6ded39cf6818bebe333e56bf0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fc13dfcd591bdb2b35324ff9943a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645b0ddd283c3e177074a1caabba940260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f73ecd9464ec1b527794846770c107261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1fb2c49ef059dfe4ae97f1e93ad49262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380e99add808e1aadeb1b22e1a0450a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429b5fd31e3e3c5a678db916b25c650264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e528e0d90e96e64a7458408f8959b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff751c7a7dcc91f39e1acad53fc44ed4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f51b2a958fb7a5b3a7ff3fa4428297267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5a01558fce365aa40a6380b45c051268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b286893faea2e043b20b5f2a8f26e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07828c41570fb75bb877e7ee282acf8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516da5db8b0e0e766ea6ab7fcd34855271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993ad24a6cd0cd50af7a76f65c45620272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8bd723198b37ddb5a79e16b57b60a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904256c29b7014612eb8fc8b71d79ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b855c85b7765697cc092446d37535275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4132489daebfa43fc711753afc0560e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666865ee0ba8d3d7824baed4d1a5153d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e82ff5b27113b0af5e1983d0b9f97278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c7603c59d139ab7cb93a3dd0b84c6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a08e1b37d05f7f936d899812c4e6f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a23405b0b2786515dbdc7d64ca385281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f82005d6a0bf1fced0352c011cfbbf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e1131979ca8a3e0f43d7cc5ca8b36283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc2ce5156556ab007f5556482803aa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52c240edb4a013f668b6905dd13d6b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34c6ac1ea0432b36e1b65e12a85599286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2a5806e9d407e3fdf75d8e6f79c45287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd995519174045d841c11fd977935f8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb9b167201ccf241d99c94c8dee3e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ff8c7160fd9d6d2f225d0bff6af7a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815edbfc30c4381fb31591d3b32709f9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90549d88958b67a6f2e6efe1c34783292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4d92d25a03d20eda4bfbed1868f23293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8616c27a9d8c61619d69544d9a82e43294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdefafde8d6e1fe00695fd940f7961295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabd43f4ad2a334957c051f63ff85bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a8263607a0dc1252e05cc71a0e7f5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fbb5461b236bf8af3e73255f6eab9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc89732145439fd08234c4b47abe965299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f25809ebed2edadb454f7c6ddb985d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1be53ac79fce30107d01afea24f3c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47b2af781bad74cc17457243e383fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60424b47aacb731b15be6351f7204d51303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989282d6c5ea854c9227f11176c5ec5b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6364574950a6df327d7775df7d33ad0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08786e5ec8292df1b97557cb986a303c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83045038a684ce27a6339f5a366966f2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a076f6357bac2389e3647e395b46c9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761ebb9508c5c0eb7b2f5a220e1d7fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410984f832453b0a31bc3398a5e661e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04849bc98f751782e82ba4da58e4888b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f055c4a22b2f5eb6b7fd719fc1a254312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356233dbe9db44c7056f0c2c98e1aa0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabd3adb5a2b709f3fde96c54d7fe6b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bf4bc2560f63067a87413360bc5c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5518f2e85c6e81150a57127623a48316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a3b3d48a6203259d7ae67c926c4ab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fcea178e4d0990f8aab6922979bcd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72b35292e71bb6f34f976aff746fc5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713ef779aebdc0ec4a32f2cbf3c6c73320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6fefbfacb73fad49e3825834cc703321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24659da266d602098ab904b191f597af322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e3d3a3e27c0cb675fe66d0c473002323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def81d6aff857a38ddef7bc6cb807668324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88435fbfb1ed45b679c9f420d5a569325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c91d1c2960625d7c2b9a9ec52b5cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b10974aee12d9ea6620c8a308ea174327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b260bb7c1240656c1584d2baa13ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d259befd4f280bd2960c4224c58757329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353fcfcc22076c10efa5aac95397a82330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c17f450aa25a879b4144853d1d2c22331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e95a2b5bf5b1246f3a34c3fc8d1907332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676a6c8901fc0786ac5b4de18740192333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c14f6859eb2e796c6e639bf3818ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6615716cbf96c10b14b2145e4719f39335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67150f95b0ce916ff87a9f3b135f030336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8360d1cae94a8c55c2bdf9e851d60337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd8dac8ca60209533097ef4fb68991338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb98f07f0594ff80aa3bdb3da128453339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7efe1d29dacc3c8efe75eb25206e45340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595eda62812f001555de7e0b8176ece4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868e39df9635881f1334541904af0ff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ade3fcc87eeb7ee846cb05926448b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e744da28bcc1e968edaaf70c2ec923344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a43392276f56ad02a212e0a5a1265345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a0615416c6a41c6a7da104db52e9e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa03e233eda0191975cdfde48a1246b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdf2c45627bbb1f02765a41fe4c723348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8100d6c2ad495c6e89610657a7367f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58d2ae10a85853733789b1ccf0703d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d0899357395c0d687847b1ff66882351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d8beccd847c7cbb4c674a0f86699e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1d814808102132cc2b4a848c56761353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65276133e085d47882aa4246b8c6f59354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79546fd621a147ef1d017736680ab68355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c27f418aa70deb5173705a142c171356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6500dbb80494715310372855b35db9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1163649ea3ae72225e0b686df2c9f5f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cebfd26f2b840a8fbb78138ab4841359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089a90187b0a123ed9b12baf5a43440360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9d4e041a4a94b5f6f02becfcdd576361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e26cedd913f33700d8d016fc6778d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6cb91cfac3c5e25c0647eb422d9c1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377bcb5e4335712fb11c5b29a55e68b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccc84b377ec1134e4e0cf85d18d34c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff66dc337075e1789ee233af608f3a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef455e2555760d07b546961412ffb02367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6e8e597e29b768eb05bfe75f481c1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45137fd9668f27bc9d1c52fb7c1710369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452ae760687c12bcfa86d76d3214917370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1cfe5503c54f131a1cd60e9af1227371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d6004580521b0b1451e9f42c6c02f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e64938b61ddabf0ae47f165dde189373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f560e1e304c5fdc431bc471141ea85374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0fcb5445aea3d715bb1e993832e88375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74d38975825862ab284eee4618acd6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ca632257746e1a46e886f3d7f0123377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbfc803630bd00c04fd74806dbc1a1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548416f2369cf14ca94d65c4ec83e05379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1805a4cc5a76a2a1d83a2d78b76de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68614e42ad9b4f937f3be56a1aae0cc0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe6e6df5bff3d168029b143546cb0f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f092f8ecd6d0ee36b304ab3f514615383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f96cfe52b008c5b0650aa517f51c6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40100686c74879c0f0d07e5995b240f3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52316daf034b0e3b1a59af802c7b93386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc99c68dad9dc7d41aa1c36427c886387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2483f63fe7c417929dc1f792860255388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679098f662e5687c349fee858d266316389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f855976cfc7d91f2fc8f455512badf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678b54f995fdd4f4cb9c9118110e38f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73007c25767dbb9129baadf9e9b8269392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aae6ad60171f35148ef4936962665c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede172a8e2d631a2d9208db601bb1360394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c1ba317e7de133065b438a8e09be9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168aee25179d08739335a70975b34a3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a524642ee331667992cb7321f2f95397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c31e00285c953c77598588eac720a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725398cd7e9af3be50faf6457bc7425399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af619cdb46d894d41c70908ecd28d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822727f97a2850077df3f87e16b9a76c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a2db606c586b34719102194805df4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f687d0fcb830c9a6a330772b76bf8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f55a547573dc5e05f13dc3baf93530404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218e641b6f1f7254d119200f7f95fb0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0b12f3b826bd509018c7146ae4ba8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d198164975e20079b14f274b4574de2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78600fa5d1f2431fb4c48086b7ae25b8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1f9f1e7f34e592241e87654f3b2c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cee1f3a4dbc1c312917208ca124074410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f884db043cea32745f2c97c0a895b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747280e2f3e46b92e64dbc898210c598412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e73169bd921b3ab93bc6f49006f111413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4ea6d84cd89f1c306b6563630ce75414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0585c099f9822be3cd6dff92f790434415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f716d41971fc6559a7e73e5940e282416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5742c1a904f6a99599fa0a1fbf615417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d96189ee410fbc7ff6b1a713ec4061418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8fbf9d630a69111d77871b65b1245419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1908e42c592f2cd2bf2886f1c29cc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbfbc20938a86f7f74854d6d6c9218421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddc56f1ff9b5b989b1c1b230d90b0a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a812016055791d3fb5ecbc18b4b5f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb8cfab14dfca96886e46f2de8a434424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ea86514c9e4ff53b10da9cc65df88425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f81e061b5846b72afb0c8bb15158b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5cf016a538398e57165d34136bd49427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e006fdd0c78d425fe70ecd4bb0a30e4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8bfcb41770f95fbffdf58ed446a02429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d56101f50970b33c28a8ede97a510430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d105d6a0db779d456cb5c349ae096a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252dab3a22f10d722ba034c1b8cb197432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd76583c6c997338e43ffc3c601bdf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bddf66e8e1c84db78e631199d2b47434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5512819853bfa2903ad8c2957b3c0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a54561a81a4dee7cc7f1097aaba2e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdae28ea02fd2d27c57ee9917a531d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760197dc7501cb25dd460b06028a597438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa58960588e1c6ec137bfb38f580df439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd32a11fa5b372586d4a08744e3d886440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3053a18d59620bd675f355170bfa0b2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef84a77dac3c81b6585ca80e67dc81442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52736892f7c14c0b03355e0f06524fa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea417495ae60a424d535fc2cd86127444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07a15b6f622d01264dd3675e4d48ac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71966dbef05df5f819f328e2d10069446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858be0eb6a9ffecb512fc5c9fa5c3ca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138e2efe3c67835517d87bdd92c428c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba2e6da3489467c6cf2bab1510ba18449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e9fe121e1253a9bf9fa934909eafc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4dc3e267214ef2fbca1d049ec90236451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca3cb60d57c84a44ec6c3ac6d3cf2c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1080e362622ba5ef67d6c7cef8e66453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420842380e8ffce1be9d5bda091dcfb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879abd6de349634cfdc64f19dd4ecbe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dd1135b5f0780af8d11b2d9a0c63a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878eaebc6653b03731783242a247f3e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a2d70c16fab6aa60efa7d2d6e1435458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534ff69ce82ce505db4e41c10512001459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae9f181f65c64e27d821c554c3a2a6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970624b40a1dd59e966449fe9f5b5d6a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadde50c7e3b00c893d61678be2f3b05462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bddd44de8a558430dbbd11b9b71be5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad51353fcd64d0663ed6d20dc97d4a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb31f0160abf9fe9fd4f05d52868d89465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30016283066be940438ad3787d9e7912466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e19a8c74a29d9e9255dd134a94fa0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129d0c66907014352d40cfade7a95c1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fe4d839ff255917fd45aac43b6c4d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0eead0b470cc4ebba4f9127d5f37e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56739c9704a45d1729ed8d374fef1dd1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59d0450604c157f4462f7f20511a87472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8d53d303bc7e2798af1aa4af9a1d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998ac9efa4cbe10da0b54f66e75ad04474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10181642bb7d82b9f675e2c96c095496475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75c8b4204b4a123d765b4672ff9082476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c66a3983b39cf48ab5ac37c28ab848477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac6faf046ac9e15c7f8daab3cb2221478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd0d4620475c3f910bdb20b6448393479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7088927d7cd662e772b7c08de166fe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be983d1208af063ce9d090d510fe1d61481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cfd85caaf7a2152f1de93ee6ab135482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2bdc881f2019d30baa560993f00509483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737241bf5df02d2516d96a0efda7d07484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915170f63269798989ed049c4caddde4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd601301f97e5305aaa31b1f4efb171486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769a9272feee280e24b6fab45942cc7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b15967a9d6b20aea74f6f35d6ac2ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c6ace72b6eb7be47a531334110a79489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5531a217554d8113a907a33bb6f5cf6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5245ab46593ec24a25ecac2dcd767491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e87fc5027e6c8a58159c80cf8d0f67492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1b731ccd06c995d318cce7e6f1e61493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc229b1922e190c1572df45005cfb6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f7b301da1b49ecda203b640afee13495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700118c158dd0fd5aa67fe50c821b4c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33736ee9742d86d059abded0711067497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abe92e9555b8b49c15e27280368968498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8185c167b996798c3a39984d55877499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e26b14c6fdfa7a1c1dcd640d4d8b0d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6495d39e2037e22d1c935a7c023d9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288c04facc9f52e7704c72044cab0bb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf064ff3ffe7f9f7dbbae6a6bb7248503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08323409f23430f4d3f148c5799233f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37cf870e341d9785fd8e39499b0034505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15314f4472ce092a0fdb2c77dd56b6d6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7448149e3248922af13210f8a1690507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e4b904331b6591a5b2fd09de523ea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcf0360311036a6c63162b7496b43a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577eaf2b39106bb3326230f2166454c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f710921b87c35c9a1a250c132ea3b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95329e76e82722c0edb55743ee2c6eb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc14b0abb8ff84067a580305d3a304513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165a727ed37fc3b186c9b590ecd070b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cd9bda24c0a23f5ec2a11b00d3d45515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f30cf93e9b1db3047742ed30b7c37516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ff99451d125ca297b95117a805982517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cdfcf75a291d4746f72dead04208f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085225bed447103488f0d03bfddd238519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468586098148fe432632b3fce8fac031520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b046df8dfc0dc3ac63c80ba63d9cbe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54cb017f4121511b0552d64aa5a05c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf8557a6f45c813ef10e7b667a5c56523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadaac3bfed5116d4cd349087929595524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a40c1f9b789621d5449f400b786c3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5a0f4bd8c365e6a096c74ef7f9190526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a62f56cdbb065a5205eb73971c4de3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43104f909a9286eba338157645555ae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d90834c8047c0da7bf070fac8348d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094b4789b5f251c3378fa61b6c2a09e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82ae9ecfb694cc58eb896bba01ec0b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cfb0aeb7f5a1659e58e271f743d4a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ee407c537c6ad4704c732159bb095533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add2b7cb6fe35d6219baa6fa2e1735d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b2dc0c5fac9d04e58f88799f3abb8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92e3fa2419df656e76dd7e7c0fee29536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ee3ae6771d46f85c6ec52cfece663537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10fe8dc8d70fbe0d443df1afd5612a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca419a3b9794aa4029f6def174ff241539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c549ab6a1646fc097fa4ae8e47db516540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b811b89d7f0215c9a74b8a2bfe51f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83080dc183cf7db34dd2533841b067e0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b221c753836024970c011f3862c92b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd829d92c7ce0d0f651298b60d662aa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e823672b6540bd0fcc034b996b70fe7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acabc3aacfdb15653b506ef805f2f09546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effeaffdc7e65c485b1893ca4130e733547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708013f44a9faeb6e101dcaa1b02fd1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0d1625f7949c24fb431256c055e03549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e824bf35df8e2cede9d102c5bbb56a3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdfcbb7a240c3f2fff290a80773e74551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5bfd6d82937fd430476d3c8e5e7d5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015ca865aeb856a891c49dfad9bef57553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f2a311876476d21c495478026bf05554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110e916016d8634bb935149130f415b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566520b04a0d7c152fc06d5af06f238f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fdae6964b31d7f941adfedcffe786557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef769abf888563e3cb909d6654d6757558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b2eb66e6ed014f249710f5c024068559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76692080bede23ba5ef5c82e783656560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b9ed9440cff324018c616bda301c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd711025ca78f4f7421ea4192f39a75562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29349021d123a1610fc968ddffac073563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d22ee1ffbb710c10ba3f630176a284564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7c3ce14c175d7c74d8b05578532e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614fe77f618d4ef86607f7b53617c7a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236a0a296436cd4b7bf95ff9af9f2b7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f5548191b33578bd44043b8675d73568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9ec6354e35e5e61ff75cb75a8fb9a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d49a1da5730611873a18d2c2c259e0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362e57cdbed95dbaa6f1ed8d64e28ae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231d55ef3c0e169ed28e509840de82d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdfebd842e1e402e197c87b28dc641573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ceb78151c4efdb2dfcc869ddbda1e6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cc16001da4fef2e42342675ed3a33575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7b914032e2125addd3aca0c26a210576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517941f5bca0a71c3e4c45169c2a1b7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dad6170b56b285d3f594053b5d0c25578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18e3f2d1c3a7bbf76b1e733eca50b4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9ddb32e41905353df52b1c5947a9a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d80f40583af077e446c850e7b71a16581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ca50be8305446d121dab5503d5ff6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08c041c6a7457086695b362e73e1e6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a32d871524df1c5d8e3abcd1019097584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cd63bfe8a3e0779459bc7a69abaf2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f49bdb7c46c585258eb87cc101036586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f8f2a230f286f534dd31a2391eda8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2176dfba8c2449fd44bc34855b99f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141a6465c09834a9657664a7d0e6e6a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202571999b27f45377a31b69e23159c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c694ca13de927b633a7b89e5eb3275591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f324bfab624c15aa37a57caf62d3d9c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7916bff33b8ef2c6ef4f0ac8f84d763593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2c2d68a373923e3fe310ccbda9f00594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4533a1e08810c930fa44687bdeb97595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ca67982d263774baa1aafd5c7bee4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335731d387f34561f868fcb94eea2ec8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10fc816b38a81a21494ec14c23df17598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce6d75990072fa243f804919d061e3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ee4bd34daf45da0d4185f0046c56f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd729089face251f103dcb91d5cecd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f86a1f375f5f73586cc3c9b68d4f9f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7b607b3188a9d35212f4750027296603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2cc90d33bd22e4d6ba54622c9f411604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12bfdbe4f03483fa4b0d9ec62dbc63605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287035f40092adf1e75898caa1adf55606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636a3793df82fb9f6c1ec7faf9828a5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eeebd71a545703ed6df935736237c3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3543ca54a2dfab1d95c5809bf828c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3edbb23155c894020c820dacef063610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862f5f68df3e7e71e119d983928f277611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee5796668e046b3ca81183fd07fee6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281f138f911cdf76e2b8cd4af99dd0b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1b6f43a9a9c4b3cb9ec3cb818580b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609012a1b14a303b5c41b4ef6f7656e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106d114d8c087124255bdfea687f536616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033953b3c3292d1d83c0441da05dd23617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952750dcc57f659a07570a6a812c8f0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fd01016bb12b4e28ec0d48ed84be9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9337e4ad8d3205f3ce710c9ac6326620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9cd9064707aff9384673272eb2a5b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886bd9528ce49ab6050b6779130d312622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c4a9d30b4d85351905272355196a9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a23d63746e33cbf0b23635071a853624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f8c9a1491789b54ce5eb311930c78625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba5349a9b33400b0935c46987d37a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6edc5aeb44f1ab6fa3cd8fb5d2195627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8fe49cf629516c624c965056c62f5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4c0062ebebc7ccc0581aa87479b00629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a93dd9a7a5585e19cda08bfcd9f8be630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b592ffba5ed43292aa8dddb31ec46631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a077290e086c1566dbf6a60f0f493d5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487079487abbd8a0a57dd1fc2fed7b2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d1d946b13f837d1cf2c8476d85d24634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25c87cf49a4e3c21b4fd657e61134b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef14d544a6d317eb041269aaa6bb13636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ca477152a99d2e290a8cbe2e1d7aa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b170c04d3204dcc9aa96dcd16e526638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d720399d7b8fe86694f7532e91d7af639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d92191997eccaf31c918d34ba9031c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ffbde373c866dcc080779584593cc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19c48013521b6e91783ee860a84f3b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adee49e85749305a8b0e307891f497a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5eb929049105e442a31a5efb22a81644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cde8975d453b94b81c41af71b2b1f8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb8335e9f21c1b944a848c00c0e0a0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfeac8bcbf871096126bfa75728012c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb87962ab4f18bc80af66997649876648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601771239396a4c6b485931143a098d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e87bc441465bf809d0f4b7d1bd1b41650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6fcbb590d5b06c722e74b19058bc9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579fba66bd9d676400305e001929064652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0ad269dc50f5f5d92965e9bcde6c0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf058de86d75249919316956b5c1a41654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fc423d5a1c6354a98b1ae779a9e79655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9c7840ab2a6166bcc8eb39ae1fe8b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ddfd20078b2c4162d2c183e27c964657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294488c8feddf617665d2eaf8010b20658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae182c417a8b83469826933276476d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458a4d873bbdca955ccb4a0f2746465660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303ac7bbf8545617421b460e1e6ec4a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74673e7af9ce3cf094fbf95198652a2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508f602e196b0863f6b61284722578b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5b2c800d0470f847423dc51fbbda5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5277bd3f912b3b98ac4dab761678fc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f03f9c1ad6d43d5ad6e8caf8f4fd21666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2681d9846baa716b40787a3087bc9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd209c871caec703712b6cb7ef8bea0c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90bfd4e19a3a44b1bf5b33b7abbc8a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364f7203624a8176ec651487bd883b7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832fbdf307f75c822d814a7f12e3997671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540f951d0571cd785d5c3dbc9116f4d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6b2d4dedeaa719e883e225c97a957673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b311c24594f843167ae744e368c914b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0cc5a11dad3835e7662501ed223b3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0aace8842d908a4efe1c170b7170f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614e8ab14746f64f2d7f55688a74773677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2852f6c5629b0804800911fe38145678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424187347e54362a94cfe65566c671ef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1523b1d7e680b6b6724c15792f2756680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7eb425c5dd459d2a629f7eac6f9577681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ebe87e4661db29ce755262dd0ab09682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc501bda762aea659125ca70d32a0e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79c6a5c654fa6775c4e9f2b3142111684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c863f9bb5c9651b5373a95a493915a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021bdf743cf6ebfca11c356b7d6945a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5649676ddd60de7af2684d8ab9a4eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cbdeb22744443fc26038ac902bdb4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c28090a58eedd41a621c53c140aa8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508664eaba6c79d81ff093e634d4e9b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb2522d52b57c3b9dcaef6448c5084691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec25e74cbd413dad288906b3628ef0f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddec737f4ef10c544692eadf94873c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f2e53aacbb014e5ca2becba700a55694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19bb090cac575e7433c2d0276a0830695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07add6b113f8a0e41f2b6ffe3daf8315696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a8723aa6949812520af9061e889d1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f70cbb52b974fca9135b1222fed23698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872b1b19fe2e6cfca32b12b97f0d1e9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776d2dba2827e6d8b9104f038d514cd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c3ba889fcfbf143147c2d84fdcab1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2975d4042cbdda663e7f13f017085702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c509d870e5b3d0cef8901829ae3f7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2b6d7fe0d307220eb088505eb24cc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7a471b2b9e6ae7f76f8813f20271f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa32fa733e174b5f793e6efa09577e9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1416b156d9e427c1ef606b0c58f9cc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf26158bc2ecda5340426e6889dd04708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45715a3e9c9db8f1478e69762604fbc3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70cab25e1a946c3a714587773726a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1b9f7c8044e7035ba6087cdcd822a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae5865b2aae78287e074591716d410712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17987cabda3cb8127296fb9d2cbdb9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650bf9f5bbcbe8d84f45ae43d585c21714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2b722cc711c081b6143300884e780715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a1ed5080baab17d43e9bea13727fb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb739301fbf82263b1348a4c2d2702717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53e5070c6f7e56fd944d5f8f0c17c5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac42104e547f13a339ee33b5fd04ab5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d51a3fd53066d87f2a0f3ccc2290a7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12817d4306dd774f0e340bed0955d4b8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e8e80c83383ae85f2fcacbb720c0d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa57e7d744f121b1782f5a49cf2b228723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec9ecb8f68a0147e0e264217877397724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca56e62361910e1baeabb6c9cb41d98725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8b949df4df025bf9e9b1cb82f83c5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bf1e858e984f9532f68d9c37909b3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4eaa1f27863fb274379805467a61a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d04cb98bc72caae535d1b9ca24bb4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08689e95da28e6fd82bae93d3caba62f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d07a07b50c9024db3eca36fbc40b7c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd272dce41a2ecd6efd77fc98888e27b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a934356f2ef273e949bcacaf5488ab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe27a5deb13ccd8ccff9a02c8cbd78e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd774c4bb5830fb9afb9d9cbe1b96b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae42410c8441ac55dc73c59e593f46a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c482526e6b8da352e6cda817fc7e31737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a919c6f4bcc18d85043fba8013d23738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d950c447d96c2d853c683490568b5af739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803ef48236168b348199dcbde3be515740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b08082a8ba687001a127f9ebe9d375741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ccdf6622835e2943daefa1747e36d9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4ccd5b68968fb978d48f2559515dc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cc0f84a203e540dd24a99c5f1d1bf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7024f312e037b9d747a519b0be2b5b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df351e3ce05370bbb9f054e9fc455d30746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73293d74c69a4c9902ece8e979f33d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b513f9d148f2491447c919eec79dc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea5f63dd3b184a7ade414f3fc3c602749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3139610d647c2911e89c619d8b7b1f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a996f174d87cbe2c81706e016c485fa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde05cb69ac311ccd0b9b1235a4fd4f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aea295df710e02faae096e3d183edc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba56f53a3c1a6634824f737243e716754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d070d2ff8d0e18d34a0e76fd2d195b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d20973d1ef3be503b33afe78f9ca39756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e48e2230d3b644204ec9120f826040757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0d16f3ae583e08da016f06c8a328a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6211d1faf61705bee25f460a0352f4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b545500bc65364b985fb43e0d6e87d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75914f56f003986356a2baa9ef18b8022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557afbadfeebe859256db0e7c2ae9e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e2abd669043359c9a60cb9955874f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c2d82937695555e191ff4647e4ab55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b758236c577a1cbe385df1d736b606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1edfbff3c832a4702aec3371e10ec77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1cab69adbf3099e28f4ffde3e99a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594ad106bab744637341334a2bdbfb39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef22fbc8079e82a059e36d34ba2f2710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16da846749c4b4ac81358c5c07c5fcd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddb48795e4fc3b6f1b6c89da82b7ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2036075c779a0066cf10adefc19b7e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a9b3532118671a2d5e5e3064fd2be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9a231f25bf04ebde9fef81cf1af4215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fb99ef68d50375a898d4199ba5f2e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fed9833231f1118ef5a6f97e6e1d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3597e465af9ce83a2365792d46650518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a90d24f7c484ffb2d64faaaa7080a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aba04c288c91c0ec1e2f3bf2421f8120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483582935f3a1fb76acb1f89409887821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020e82199ab480efcabf45932a8085822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e23e80145dcd4ca3abe7aeb08ca2823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c0f544924359b50b618b2fdf72a5a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38b79167864c62ec4ce75df7c9732325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e01609821a8d4deb9da40e76d84a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab9ee2126efce97ba1a438737bfc2827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ac8621f33d29bc6c7d8e24338e3b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711e55ec2c9fa78bdd1167bf121e39b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083cf2e632a964befe5b976c656439730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362a6f0c61d0f79c3ccc9586189e04031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc760f2201afe579cc94a52cf6fc31f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae809d638666e6f9d64f14bff8bf3b2a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e327ec78dfcc0e0faaada741fa7716034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9cbd51a737f72e13f2b659f545de435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e128a1835c3ab2d9f4e04292640c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc6c7a3581fdded91e76e0d96f29fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07971fdf98b323a629cf7948f024db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aba383680a36a6e5b5facd8fbecea739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bc6ee91f1eb352ae63f09f5ef3d9e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40127bf5401ba29dbf4dc3784a26a86441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db806de317c795cd38270ad5d42d3b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a229302a30cef8893f007f7761e7e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8cc289824e9df56d0fb22c7bba85244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ee9d1b845b50abb15240233503b2b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb840ded44a720f8e00abdf14f3645dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845e5246d475635f68a27eb546983c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c39cfedaed8af77fb8a84fb8669dcd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862bf15df25a0cf26d73a71a9f11ccc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0d4e81a6c53863360a6aad27b0f1050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865caf84fe653ba157887e7a46fe62151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85170ca72d5bb31f0b6c6247bb2632f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b69c54c0222ec8c47014f5bbfe6acb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3816bd58f925f98af380f6d8b5626d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8c8d662d7841de7d0af9a48f7d6f655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d946c5981cfad64f3320bb925b40656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79d9787fe85aa131bb1a9066033e1c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9cd57dfdcdf0715b6ec1d753be86858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539b18b5a49d2f1832ac92fb8387ca159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2632e8d4d7c7f3d96bc0ff7328473dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edd99447733fa5a044ea4b80c7eaa561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483815f18282249790cec42365486d2f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c7ec45e80dcfca400830b47a7360163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03969a4cf2e120514a60975cb1088364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bbffb4f683b6aed4a7e9b61c4395865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7b3e9c9a1831f9cabdaf7a538d0dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26b5e98a0f678e2206d047f03bf24567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc84fb77d67c8144e2b58ad407cf5e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8217a3bfe6c1557609c10122922fc8469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab2a83014b4455310661797dd9d09970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c49c7a04b43ffc7e7b15c0b25cc9c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b9665c1b6f1b1d54661071809320372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fb2fc311904eb736ddc965106760273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee356c63beaaa496ed4dc25a0731c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9450c46823b0e07a048625ffbf9a50775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49543dd92e6820ddfc1bf824d4f6959276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5788de579b5ea33f8bf4ec37bfc0077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249981c99f8c35fa9cef24b627a468778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d838f0ec93ff7fcbb946f9e604c89279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c7e3bb548933fd4bc9fe0e5f2184880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e21cca670b19400434b171518c2ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003e651e7dee2b027aa2ce6bd31518b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ea2cad61f46ceed76238cf94c886583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04617fe0577100b7b26c92b78e95ee3184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ccd07cac22d2a98de29616377c64a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fcb088e52faa3fa25b4f08e32a5d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d38d5f8f5945a4d9155f4580ef313f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e420fb2cce92c1d210d0e4268d3d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616eccd8ac731594fb0874a8fcc1ebb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592845b4cea70232d39749ce9dd847b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941839f80c39bb10ac488b4d80aca39491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e731267d19797351eed074519618592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71d4b5b3104657d7245325bde30fa693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc49b0aa6cd849f51341690e13e298894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72537920f760cab43f9b18d73511e59b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8df6572560266768531cd9f3d312996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ac1864fdc12dd50c8ba31040488a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdbac02d8cfb070e0e26767ff50beb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54c143e66196ab97f0c1f96075ec2999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79c1b8befcbd9cbfe541688972323a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c45f3bedba82e32d188494a1efa662101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488680983e6ac67498b6c438ae1d95d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a214af2610bd0a09852ff4da103e644103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f07d82d529a000948450e8521c70d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a536cacd89740a4e3de5356f5a045105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f7902a92ce2ca65a2ba0e2044fba9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169779ee46562eb642c43f762900586107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766bcc1e7a009a438b5d3c9901c6cd1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef104547d0ef98dd9641768e3c33a751109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e772299ad23d5511828b0bf623b3b1d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda66ac0cb79ca66f43e2ddaccbf9f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6294541e77561656d514269119ede112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a3d95341466b8a966512cd9561070113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf433ab42083ab7678570381c538ebe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028c5f5ca22da90e07f8bcb04070537115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b1c4966f172595fa34935fd7233a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb31345707ca5e3844223cb7cb18bea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7f60ae4d3d2bc70d5e4e1ff75d24c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd9357d8b43537de013771cad0e160119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba763e55155cd3df4f8b68569207796120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd490028a08407d5b741292f392c33a6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cabc6903d262b1719093b85f0349f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fcf4f31ac6c7f4d7f33bb3ef07ede123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23756bab03e04ba4ebe551ac74f5a1c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf629bd8d687e1416c4ccb0a63d85e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc100586e903db2ea83554347620c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a45251f39560783a3d25e07892ca6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2caf630577838dad05c370e96aebad4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32906b8da9a77a762d2fb980c2d6b61129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2e81d9b234ada95b7d5f3b039065c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622eb9f9fc505b2a4710d36395d0cd55131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2076a5b493478f59e888ad4136b93132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8175dcfa5b48075269ab82b293742133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42825e28c97b04b84fd18e41b4cc4561134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e751e67f64df2f3143db20fba83687135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec87a5c3108874ee243f0c9b252c4c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2a67a5852eef8b65d5f446f16ec7a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7d80a6a1c171d074d758dce671bbf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814123e034cf976c3149f3bb1bb511b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89127c744a7fa1fad643b1c6f8f8f75140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e78b2dfda28d7f44f137a5acf3b282141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03182f2e99e1b384ea4108aa41b3302d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf2dffb52d1835daba998140e3fb7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cc0837bd33dbf572e6a99ed15e46b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d79d5c0116cf96aebf8a7a4145740a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56dec10bad0abf29b2e44d698d91e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc666f525dc0a5dbad43d1836ba19ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe9766bfcb5b9c5bd11dbc68a0eab8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9d5413e3921ff01298696041a5847149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de74b36f7723d5940995bfda677f640150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea204cac5abdba3ee15be7b5c1a9321e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf9eba96b83075a735ddf3013dcda8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1a78c2365be3e8c9fc8679f57e79c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5ce2784312db6865be7e4e0802467154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa76f5ece061a099fd065f83160b82c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f2db69a9b3e85b65fb455d998b4b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b1d5e374289c4ce80238231fae5aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14ff5016555b511136cc58158d2de5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048984d27e6074a6c166830ae21d673159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5a35abaf45f4ac4b72fffc9490fc6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ad31cb173cde66ea7aedd00b3cc8b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b5ccc6ad694ce3e7d0ca39bb61f18162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addbc992c789a0ffb4ca00dd652ffe4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83afa015ce13364c518d1f4ccc1be42164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48557124b13b55cc4ef5c72313a6cdb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c8ca11fb17fa6b49d9c1ab29543ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae0b9b1d9f0851f07a15d7bb3ca078167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacdd1ffa866619ea9bf6559449d467168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f707399992b2b4512b2e6afecf0484a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1716d98b89406dca8bf97a391515b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188d0142becb997e8e269e61802b7cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237b0475eba1e5a400468d9695e3cce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a7c7cba17a4086bd0758d071f566a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cd9e528d81319f556f228e4c126d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28b1ab3b508f797a938e1f953b4e95175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff589b6b557bd876ee70aaec71dfb2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a71c3b81e892217875afa0818a6fe7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848f6ca5fdc5742503f285a1fe3862c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aadf4d8bdb536a8e9b2ba23db6f99e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69616e90dda0effc671a5f798cdc954a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2decde1144c82f37017ff499e0fd1c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31125923db32ceec20034ad5e4ac7a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873713f352a3ede511d94910a1a60314183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d9862e709de40ce46daa997a3d966184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d9ef8785014007f663aea32ab8647185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5546bf9e88befe72a4a37de4d47b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e446aafe677666e71a3ec135d090cda187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c345a6d223238eb0a871d2a7cd21f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84165e5bc3725efb4b0962838ec3112189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e3baa31eb3f2a6b348d84e276a5ba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8155b08c82d4502b82a128fa2405a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bcd42df1f0a0db7dc6fd4eaedccd2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fd19aff95d1a76f453cb90557e89e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0705617572065f89df276107eecbd7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca823407783328bc1f5a71c73b7ff6bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcff46d0508786b1e21ce0295e211c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26927c3d1be51c15e0b67d109fc98669197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b39381afc50362cc2f5f84ae82bb8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0982d08a18704ac395f1e7dd8481a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca073362bcdf92819d1e67b0d9fc71b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd15c7cf8959f6ccd831b54378c978b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25989d864610e3e8cf8268d4b9dc9198202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835a6b7cd9107f7f6b1ec5965809543203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae363b67f8fefe6af78ea3a2339395204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24ad2a69a27fbb07efc7a27f49e6b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f9ca1770d5a94fa10de34a260b3d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761f14b0a6c0c8e79b366968a36c57c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd306b62b3d582b6bc3073aff774203208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc19c9d7f313efdc6e57af08c2aef9a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f198705632433c0222a2d85eb7f23210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943f43fdfbdb4deb869c79925b20623211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dcc6e23568590543fcc65fc973ba1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88e2ea8572ccc25f6fff31942310e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b91c965159c83287217b99dbb23ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a1ed01770ca31d115ce0131b411e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf09e4e23ba1e1316d31908a6f5531216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec2debfe23c0cc00aa95a7888553e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee8ab93a2900ed6411b36898f658f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8161b5141bedb92917f83931d8e107219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0683ccbbc9d54a2e2e06946d93156220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72662febb3df5e160ee2c11076dea90e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46bc87cbdc32c09a12db93c7a270b1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd859b897fcc5a14c59c91dc60614949223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2412d76b3ca187aec5f5451173a000224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2deafe7ea6a074b98afcc7fcf628ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553a663fee486819e3f5cebbe2ec3bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8931b3d11591173759786ed58c88d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf90a3ef0cfcfda6cf2205cc6649a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ad189a2ac3ae0044ebc672b832efc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66297ef6b9a1343471be5bfc6ce923e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959576b1b54963b13d17e7f4b4f06a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ce8d06de68b49eed775604c19ae44232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f548bdfa5c7abca856a00f880245c19233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ded9ebe8f47d1d56bb19e9b1b67a7e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598b15476613308f8057eb945466c94235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d69084e9d65924cd1e46ffaaedbbf2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24fd5c9bf379346608da1f28222e09237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201886e6781b2e6e41da23ddcb841674238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4c576abc6dc287eaeba6c5e3c6c2b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d75ede45bd2502eefa745d5f96ec5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3f95fddbf48e37914da0c3a4b21d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba524d97744a7cffa389c5747eb5b91c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464dd010c6719b6f6649a6abce36ded243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a55f951288ddb158cc61535cd0a682244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2764dc01205025619c4c7c05f321e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650392267d21e639f053b5dacb3259b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c513f824973ad578fcf6f1fcd47685247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d6bd3a0c6a540c08942466386924c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3a04b0dd620742d6eef04ca2ef275249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb827eabc0d5656afe46f2a9029c492250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbb591e93e2c2196484c04ba696ea5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873334d1822267a6caf9a58b99abb30252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d73967159ab02ef23494fc7a0f918b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b16bce28c43cdbd46cbb2bb93b65a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14d61f25a878f62ec6488545bcaafd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508c9c5f8aa0a00ef370b1917aa4e52256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e380b2b1436c5a833b48e49867f4c8b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53dd73194a1f565d22ff42c8cfb000258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc019e6a328a731eba9e7117979c1d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c27311767ead4764d3ff344e24c1b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e8747475a91880e2368111e87a665261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3840bc93c68bb5ae79c554ae4d485262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef876d6cc49adc8fde3579518ed9c395263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a6392ddb52cc1a179410ecfd84ad6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6438aa192a4bc36551136ff07e8e84265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd7fd14813c3379777c3ca6dd52c3a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7081871b203109480d1b053d113c39e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d9517284908c01e2b0b77adfc05df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c879e4769a76673891716a58ed9572269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c45909456e5be7f3a181a18ba8dd5c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859485b175743d09af78f10bb197fbf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc146393e027d32b53a1ba4b456b3d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c4b5321abb397a354abcdf1293efc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43204b03216555b1f32a6a0cc7ddb8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db07c045a5ad43e472d8de8e7dcaa01275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940f79f9dd3f464953dcf3260235f31276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d45cd8897b99c5c08c011397721b28277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a03bc14eb6c0ac8e7b167c757192fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b79d64a6c6e69ca9fb0a532635057279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb121e01a15c9391b5c82754e75bfb43280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec80792cbbad8ef441a32b066f1407281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a76b7eefc6b431f3190108abc19ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefc3175ff75dc72e7078663791b2b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc5e15d61818739251ca86c89bdc7b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83918611e2fe6f229a393a0aaebb63e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91521ad23a287ed1d3e0de90ff5914286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b03c4916fe25ea562e9a4a003c679287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53425b93a924837fce9fdab2a82670f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d22f7d7c38916810be3534ff474d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83724e0ec567356a9d6280e43c1d23f3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2023755f8b653ce8ec973664a93b34291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1dbede15e23fc8e0d0bafdaf0749bf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0a7915a5f50f7d7f2db17d8d4381f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c68201d21492c5766b480fd7a1a04d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90867ed6d4449b6788a17c958961eb87295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36176ff9f5ed1e8191c6dc4108875950296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa524033ebe0e193575fe9188f05e38a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141d9e0ad3c7bf5a8701ee091d7b551298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8e0dace92e061b7fc8322fb947936299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dd5e6f3fb9223019337121c4f740b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbab158897f3af7a37a69b99daa7ca2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d184b34a0d28eaac8c28fe4027286302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ddbff493c8f82cd3be788ca7262a4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cc39e38f048b22b420495e69ce14a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa527ae857f9c25dfe2dea88fededc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb69e7fa176a1f3418fd2806a048e52306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfa1fe25d73003abd659bc0e89e6df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562ea80585e83f73c7037fb9e6127d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54642622481a929c577c051b443970b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7e4bc6333c99a802960128d6c8204310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf3e1d195dc6fc323c52763d50fb46311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f8b9935ce955654c211775a831605312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26019f4676ac55811f30216af484ec0e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda56391a911d533c9216d718ab8bda314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e36c927da6ae469a4365c8fd21b7f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4ac78bd5984f90a315d159a9d4be9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0c4ab236331b44cc95fe1a2e4dcac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fc89d91d7d625445b28a0f99e3f5c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c8be7a3de901c28de24af2e4fed45319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa25c96369f608614d1fb3969a6ff04320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3a7ef78810e9818d988b098945ab7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea550ee49cf05440daaf2fd65e245866322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fae58014992da2f275f93100a0d6f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a91dd61c9197db960adad640804a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b1b181de8f03617b83f4ba6f27f24325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3812d2e7a162b37f508671e7fed11326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fa60a1d1ac31d82584313936bc2a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade84c89d7ccd0247dae407c2fb1307328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c0b39de98eba6a64a4179d65dcf11329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc355833c7005135b0e4cea686efcb1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fdeee265e46081ace2af3afa198ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434613b595dda559d836640dfb3b9ab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4138ee2c409f4e62b57c0a5f60246ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33dd739cc2403f41da36a333b6e72a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101b8d24ab1e36bd8680bca9b281829335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81423573180c553e729167f1357a349a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de264a34e41c248eff76b1b5c2d12d72337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742277ea64ac73b2aa76c85641c259f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06096f1704ac927bc123018c67c14cf2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1292348d103e60d769bc9864a96a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ddff10693161074f9204e056f45e7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9a077b141af8da1baca347c420f5b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcc98b86db246b3f99b70aaa4c5faf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203474500da849c818176c88171d7d04344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8a1082097732c943c59e8689d486b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44c2bfedbf57a626cc4b9f0d1b7115346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173b2a4aef92530bb242a5c093b3d12347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e02aa82f3e8c2fa972ab070601fe4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8997fded88602bf3063782e24f40632349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834dbbd51df0577b68e99bb76553da3d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732ba804de7f313f76770102c792b75351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfc954ba2708eaec78a0021637a321352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248af9609a88a98daced5c986f80f4a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77e85985218f2b451ee319c2aea898354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2e3cd8915a278c4ef08c2f1990316355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc716719b5f62efeec6ea342e23b8930356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f1c1fae69602cf6df86270f6a681c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37addbe5f9ba3b820f28158e2c3fbd88358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a7d6354f1da0dd29b933ac8975fdf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131baec50015a6d91df82a6ed86a499360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8e653e9ae75201efc05373137ba1e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8682eb8b26ccfaaa83afde96b0a60362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ef610dcb42b8ac754d32386b28416363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acfc0c2e4fa9cf69e4f45cc3dd3af3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a93490c908d6b3d3689e4ee2deaf56365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081275c05c4cb3135c30c04a602f62c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b90a87297148cfc7f5c65a0f0f64a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcccd0608b2837382f1f0e32de32ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff132707292206d0a942a1f0f100b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa981115c821ae5a0d39f20bbbfb441370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737dca7345a031ad2b9adf21806bb81371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e8d10c814a504495d0b22d385d7ae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762add262bdbd8615a36abd3176331d2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2f79fc24057c0bbdceec62c5bf9f6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62327cddc9c1a9778a6410d46be42576375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6340b34b0a004042924a0d3216536f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50425f7e697acd1058f5f0a8d7a0e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25161275b2c73443b23c80a3f1feb61378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216b6ca1dc74acea8f97d09a74ce47b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f67a0e04cbdee9072b585dfa24500380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cce74a9b6e2ad97c418a5a4ddde616381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d921583beca620a09bcdb496dfe1fd4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d56e2012f41639f9091a5f28df6ef7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbaf4c7f110ceb7170ce607b6f60ea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621607fa3f365777e79527f6a518952385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906f032de099940d96d4967662c60bf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa8d6db9bb0609667b6dbc406a9191387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddc25883a6bc8f17bdc637943617e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd25e1b1866e55a425a24b428b6843d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a38064fd474458a45927ae47e09b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1a09a733ce80bd28b0fe2e09a2a50391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8eb4653946fdb08de8f97b79893ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e5617536a631a4234b54e00cb508f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366565bedaa850bea9362ebe489295a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1246fc5713370b500d54ab44675bd6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314aaac9ac08e91123fde69fc42ee6d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daacde3e794f627272abc223bd67a69397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15d619c57c3362f83ca53b4a215f62398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083750f8b6cd81bd06a713c3d07a07d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524594ee87cab381175133312315824400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b4aec45f6e80f69bd8efc7430cf3d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d453b2ac8b8959ec5d2a8c5a3103b82402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebf3a40710511bb353100fbd481104403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500844f7a3be8ba5867c6ee781fb4c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f95f17dfa5728fb062f26fe890bcf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce687d9e5cad8aa2321026efc61af5fb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5b864635c96929d1776d8f23935f4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f2a46fa0270240dfe74bf48959cb1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efbe55bbbbec4681f6974a9eb35eaa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6e9eadfe41579a1bc9f910dbf7b8a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb355f169033dd53997ff8dd08e9db3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb57a33ec8de18188b12e452f4a563412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c68929507eb5f5b3eed585eba6963413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242d194cc99614c5cc84ef69a0a12ad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2dc88181a4aeaae492e54a2abab179415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbd5942fc438730b6ae64c53277474416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5fa6d8bd2b1af7fcd446d5e253b78417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e9b5fa8c75a633b4af352b9a39a76418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442f437a30c01d771916393cbf0435d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e266459a543e12b25f6620a8df8cb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41daa2a736e5c68b250cd55280328a9a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa35abfc280231c30973e57555d1fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119a4e77e09fe038ada86d00ad2a2b1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d323ba99ad4bb42a154b85588526ac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fd7711e65a0f567fe169b89b2958f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde56e024b920d8e9894617b21c3d334426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67c8c008506aba8cf80ec43496cb59427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15dd98573639a0c34b366bba32a877428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b714532ffe333e3e4a3752910d19be8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97849ef1d200db6540b6cb8cf582f4ec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886cdd4c257a4fc67053246124199ab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ffaa6391bd5b54f3799c3abfc390d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8703500bbd2c17e4168adb0352901433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7be5bdfecd4dff21516ab0916a8d96434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b8af09b1e336941ac088934008cc2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594dcf874ab72a99f570be36eb10fb5d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2428d460ac4e0ab5aeefdd769637b45437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772f26a69eb04efc2c09fcd1ce741fc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6987c0832c52ab01c38726f8b7809439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e66572eb8d64cf72155797f32d7920440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fd8bfe3e36a8d1c9ec2d83aaf8500441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ba5c1d9472da3ae730a9c4be8a2c6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a931ae18adfc21063f699d3c6d18e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27230fddfbb183cd97b6ec9fb94d5e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a15291a5cf8ae5691ecb215eea722445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d7ae23a182e5ad0a6b51a1803c846446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296742ba257f64f6dc32d9c4c27e1fa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b9f2f1bc901dd67fe50f8241cdc0f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecb98735a611db551774dd97a50717449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2cf78e8cbef57437840e694ce61fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1e5b7d388ff483cb1c076aa74ba2c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf53c93db9fb2744942e05255d9a14452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb5f76057eac5571f2fbe227810ce0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3722bfd85b4bf9b1675e2720f69db7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463a35f7868ad712a75bf8db3c73402455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468d95225dff1ceb335802adf4e958a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6249357d9cd9c5f470a181dc6c7051457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e42ecea97b533012789ed9fd87da9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab4b15a5bd0562206598b4e68062ad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2baf870f2d0109f77c2cfc6116d739460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3f209e356bd9208edf32e82f176e2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d771af77ab6b31dd85f8468557a054462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a5d031435a69a1847b51355c2dce5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c04808cf4aaa0303e98ae380762db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6880d305d265a9cd75960330bc695c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67601f247552905ca1d84b2e3c7bf64e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbeb6f3a182caa55b1ea242e4e3c94467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f2f74fd0ec3b40cce65a9dc0f3546468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625397d58210f1ca6025cfcea53b20db469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529c85ec5759b87e27c36174c8be81e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad9a4d34ac912c00ab2e5aa7675fa8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ed1162d5cd6175ef076ed86120d25472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d622a2c2f097f4b3de3d9df3f657a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181489e4406ff95085a741a96f28a0a1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b638da147dfe2bbd8740387be82b05475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c12ebb95e9a35adbe7ccb81ccd71f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50c146ebd5d61aef7a8c4d109ab279477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e011992da9330f940e92f36e1cae0b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da4652c1e4b5cc52f11b2756d8e724479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19342362244bd3d5aede14ee87c7f620480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1b14a291b719bd15a8134da4b763c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ef6d87efa85acbaf024737b15977a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5f3a2ce0c4e27da5311c8729fb44e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379ff98cbc0ec3c5964c1f6c47e1f3a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bfe67f5cd74f03300898b90078b86485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833598da0a47df2b6742f1c0455879ef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c3be64ca5a84669fc41d2801d04d5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f34dbdd146968c20c721b44a512f9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99c99b79b40b6899c134ebd72a6ebb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997bb7e3a72cefba7ef38ae229fd845490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853b03453bfdcf75acd87aa74e2eeab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e107af0b338c2c2c9e9f03437f87f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106ca13b50e3f7b7c35ca139950234a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f1db3103cc0d8786e675692ad9bd4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86025895c393f9ab839750dd9b237321495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf9b4149188865a417a43256859279496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b41d6755fea84b3b2873ffffe51bce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f01047b1650d4a25fed2a19a08621c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cd00e2fd26561513be4719f34c306499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be285d207547c2fd5dad1a278ef21450500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa205c6d6b01e20ab3a88d72cd0b49501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b13025242ab8df328bde34f5774b08502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae2006c7193f342a01839546c636e8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c45110c4c3c2efb17f15b87143af2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8aec687704ede5f4178039cf78649c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c42b7d8b0579203ab4c9126898ab7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44444526d8ad2b29c6ab35838f355d97507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882a3bf717ba47133f920746e9cd126508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e229f4ce89fd4502837633d325a2c0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0f1cd0e10ba015eb980ebf55f8e98510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44ce7d6f984f7899eceec668ce03fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b245865ae0ba5873f24bd4d4941c99512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346eed72c02a73139221e8360fe76ff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226e5492cb48b8102251d6508a547f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf39de86e322752fa2b84b58dbd6e07515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e55c99dc6b2d260cf944413f05ce9e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba95a6725d7859f1eb442205904156517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7325556aee3b827ad8207acb569d6f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803dfd852b456c44b5a7778643c5810519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff33813f31b7061af5735d79f029259520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50a4e1c7ce2563ca583dc66f054b54521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbceccab65ed3ffce50fe4ea30e3cbb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cde8dc6435902a8f84822118bd08eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc4cf7b481f2bd3b69ad74ba4cecea524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdb41d851873945a1aecc4f7fee45f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9969ff67601d8f7cd84d87723cbf7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a992f8c350e7f41a656e45e067b688527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91cfb411e9f3ee9e6f83e077ab17ab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031a29f6a9d9794bde28263b6b49fd5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1444a0d498b166e680eb4da8076b3cf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b1d8dc39868355b7e9bf893e0f206531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af6af4b349a90cecc79f712f484f6c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962228623df3aa8696c8b54f180218c5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cc4895f40358162b7b9b190795120534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d761743fcc62df63304f40b57cd4f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732c512a36a545df703d344eb8aeb8f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fee4dfc98814652b6a7602dbe4fcf3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b34f212d5d41ed5ea4d0514fcc071538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76983c18984ad58ff24a61514c394c3e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca70e9a30ba89160fa8df4cc1805ac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093f3e6f8883adecb47ee89f4534117541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5e7c43695390a15dd6d0afc017780542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef42ee1f100a864804d7ed6929326a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ebfb4ebef6112ba4a103f85f18a68544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5661d9bcd2428938407ecc8b2fd021c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce82db100660fb4fb83dbd3163b63e4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746157b0d142a1e5248ecb12721aff3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc260fe931f2ca9aade19e2bc010d9d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cdb7def53d8f6225c20c304fd7940549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b953203af04ac26139665e7810133550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db3d092c235a7a34487fc52d9e5d09551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73ff32c114720a88908918fbed5d0c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54292787844dfa64c0adaf57b95ca690553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb90288d919c7a6085c7755f91cee4f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266abe6a9cd47fde7ab0997377176e69555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce431fa1f7ef17635a67d9642ce1b7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b59c49bb5624263cd0c2819b504e4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de257a48a335eb4a386876a784afc763558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81113a0d1ab95a1bd542ccdc81a116559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb55aa96b0cd31ef57166059d8bfaf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6977543b6d5e4857e5c137196bf0cc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f9be7316ebfbdcf34a53e9ffb9c89562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d858d685f365a9d3531031d4200f051563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce3f8aacc06eb690dcf0ebf7b2052c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18d74f590126881a9bdc0af00714a2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe4b27ce6d94a686f5cef0ce67d511566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929e492d198278682aa419a8632e3c1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2aabd7913a69532783d93ff7008d6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416deabb06b1c5a3901534239c9ac73d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eea5499f2c3a7eb8dee15b7186fa04570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323f0ec44d815c315ba680712fdf499571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fdd31320476ba08e14f68dc2cd028572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2c36d79816a0b90a597d42d002752573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f68d317e1fe03e4f99968cf7e53705574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361088d0640639607947e59511ab53f2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793c530fb920e4edd1c8e64ac38c0a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87d514abdb5e2758354b13e3130248577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f193ce02e21824702b09e4580bce0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d735a98341f1fa8c53ed80b69ab14579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcde25ca1179fbb632bdb2c5c2a9b8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76533badedc97035a12a656bb2db94581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc6e2c3fd522f19888d55b4948fa12582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61537b664fa0c3e376660a6cf585de583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae78cfa6fd7f17f27fbd4dd027867ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb026d12132d2993637422b6e567077585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267c0d884e6aa2e6bff28b329093d88586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e85c9fef2c756036cb8735fe454083587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e8377590e0ce566f23b742768c96c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f25447143ecfcac684d97c3e2efdb3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819fd49a1551041563893c359533f7d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29180df5a8c14c89ecf6e4b2130940591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e3846dfd621e7d04c38e845733fc7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13a6b2e4aa3e51b1d8ceca12c77464593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41a5fcdcc7caf2f52ea6b211802000594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01860b325ee2094e854c54052214442595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d19803bae27b59ad35be8cf01c3f66596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b8532f51850850d9866e616b120e5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5395be4b824a380ec7234cc78a3094598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1f6834a76dcefe4a59a6eaec26430599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ce1f8f8c73cd2cda17d93290854f1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7daae4b32b458f03d5353e979a2e8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb69f2b5231d6429b767fb42af9fab602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a9803685b02f425597ea959a1cd0b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f29c303677ac68b71dbd984c28df4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7ab9e01d61c1411422a5ed5a1a8c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c2e61c34842327831b10a1ce790d4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8c1d9789fbbc7b9aeb69d85962b45607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ee4c418475a1d9d36b6cf25adfc2d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ea60c40214be3aca5779764f64f6c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc623031408c6ab8bf1461547b14be8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d697ec1bedf37ba4e802cf997da05b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ec681f453be5da6a047574d5010c3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16779fa5cf11c8838f38ecf6aa10080e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d00d3c0a057153d1b2b7f02502314d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321c86a8ceca045dccecf8333959c43615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe9ce0d3e07fc96901baeb32275f3e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45669d644bc4eeab710fcf4da4683187617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81120b6ad24fcfe15e38d07887befc68618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d9c9ebabb58ba3e53cce66328ae23619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bd792db2239070af5d9552b6ddf39620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3a3c882bc73a6f848f7614e3fc679621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcee0f7563d813e4dac6936c6a53a2a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6b4b3fdba8d50a2a819b607005e27623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6432b0bde7a727fb66e19ed90be94624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df0aba37888da525f40af81ee44b58625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf844c2e648399affd99939e54e6ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333846870d9233eb494fe877e33c4a8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f27b2e6b23b9debab84574b69bed60628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca14a3f684ed735bd4f2b7033b88ae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf562e96bb91f26bb8f42e91489508630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4122a6d591960b3da565bc1e1a60f98631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80261012dab254e7493a1f0947018e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a1ff7b8d7d658acde26ce756d3a89633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12c316ba3cf9458f16ea057984ba43634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa07524de224320f986b42a782bc7fb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e5fe63824d92b9850cd4c0df969fd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce10b0fdefa601092b3319bc28b290637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fae435313dbdc4743389915955faf9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310194f951f3998162ceaae9d98dade639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64518faba1e71fecf0eee75fbd4e26640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10de6899f8b343dbb8c46560702a6e5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa277dadad28f48c09d8fdc1290dc008642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f2c364d0cfaf4fd91a38a024d8e26643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137de8a28f7f14cadec74b05f0e25844644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035c42205e184c0b142903ce4f603ca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00810cdcf476c33c988ff636c092cf21646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b22b9eb23172448121c527e0a3ce93647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590ddc804609a67009cbba7f94352d9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8463f094fd4ccc5410e8ea8b5912ec6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec9c013aab762d10803ab494016f10650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11fa34800f2570efdb9b7f540d5a20651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a1dbbc319821b68aebdff6aad9adc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e93fc42a1b0cfa522f6db037017080653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d6a3fcc559c5be4e2731d849e7f7c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce66acd0c827f9e53f3ad8d6423ab2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a129d614f4460f66f2d8fffa656a0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a681690df9ec0494a8d65f9e505e69657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e10b6abbd8ba6a8bae1a686d896fb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2939808aa5364bb26c0a8e7029839659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e2acde127c42746140b3bf4c4720e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c159b45c77322f7e3ca7b3b3fcb35661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6289ed1b5bd87cbd43da228fe8ef7f0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c13ecbcdeb5adb449a5ba29ea3836663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880e6b9ae77a8c3c0b4f7e9d4892daf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cd05affa16f7f08b6fc0a82df404c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054e6555f2d93d2bb2acebff88963ce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99aaf674de64d1ef82a9ec92be204ae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbeaba8e8c80ffb14fa9a3864986ab4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a390c8bd057c23c8d3021679ec151a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64405aa8b8e33d45d89c96f90fcbbc2e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085104e5becf49b96f5503a9da980316671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43866188a00ad6f0506a7377eba1e7e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f6b9686287c896004ba5e3a8158f4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee7b386f3cbca43b9a14b843d39438674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df6359de66cbdf7742497f65c65958675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f840999c457a0ee95c6d88ef2939b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf0a76257cf22d3aa7be0928ba1f89677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4b67360e1477b4ea87683f1a75c40678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf6f92605799d2b02071bfd4d7d2aa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e73f274f77e853f0c01155ac98ecec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf78ae6aaf2845efe69024d8e1a52b9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26b4c9c6e1efafa84c39aa69828ee3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65f0d7c3998811b774d0b5cfb754c2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a08824ad60f6230597705e70f2a3da684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e841686b568db0dc7f9d387069ec6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059f4da756154f5f0d55e5098738f25686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30699f3ed7c65c427e965df6e60e9c43687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9132ac51ddd0ce926d169465ccac5f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a561291ce764aa3d42b76e9049bf4be689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e939f02ece9aa4c5d074038c88286690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116beeba259bd624ca48dfdf5657b43691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98175a4dc107ea9f3e882c33e8d3025d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cf54fafa264d849b3ddd6a0ad268d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a296f452ab71e3c86d1f814a9c9f389694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0aec002436d09b479dd58320eeb32695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70313269048e877c10d52223f93d8fb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f32c34074c658625d05dfa9f06bf04697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564c3e6279409192faf9db3ce6b8593698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e999c2788c62a1535537b74300f06f4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446cb6e7d6e78d60d689893a5b24bd6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bea98acef98190715bb333031270a5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d610fa03c2a78e5ff62b63630d5a8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4651b810463251651a4c08f83e72088703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b7572e21c9e6074ecf2456425776c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b436bf3fc84b57511b5dd4fe93d3e9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9746758607b955f8e53e39bae4fb6e8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d0b712b0fe019ad7e3b68f6883a96707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226c47414716fb251366307970a0742708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994e70fcec07e2c8a3580fb69e90cb1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee250c5c3f69401e1d078a9ffb59c7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099612d26e1c40e7195fb67693681ced711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cbee5a5de217d895701ccbd125b16712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542222ac4de90441d63100f2620b58ea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded633025e4907ab23c51acbbcd03e34714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fcb658427f9771ad1d4b5af92bd81715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04e66754310bc9cfc978e4cb65143f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cebd13e44d821b9808320ddb20d33e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9a29a1fbbf43abf881758595f3bec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b047479e7674ebc133869e72092119e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218064663eb718631bb49ec084c88011720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d136b73ddb7fe1806fe2fd6ecd5ee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c802f0d8ae6a42b5229d1beb548cb2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120afc1d2b15bc68ea52fb77aea2855c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f7f5a8f4c02df6c1fb8035e957b9d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42953978adb3af235b6ed78026b772725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d1f94539cfd0fc9fd0ef8d5e2763d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346976fa9d970ae7edaed2ebd9253dd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9d65f2b3c8e3820216f81c452035f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce72dd875f507c0ed97e801ee95f53729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99978e51935c2d54e33a46791a493e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfb228e62e9351e6e22f8c91031c30731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d383f20b0b49c27ef809dc245f4e9ee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74be1a923876c03d5a05722b583156733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a0cd468907e7c428270922c29cbff734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855bd165a68edacf7ee37da2fdaef3a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d39693d68c3209a4712ff3597d155736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07722f5515bd2c44cd99f1fc6d9e9d83737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca667cf9300331d066a6fa7c99ca02d7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b0d416539e3222d32691d7b2bdedf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ad338b59e79dc90761ebd91fc5b78740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a70f9c6dce9f150986ee102c4f360741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138fa9d352e52d745db4785b20aaea3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b69756d332e01ec4cc675ea8443f40743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea32fb00a2425563a79bb4963f2719a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b85726f8a37e6fb36b5bb8445f2a7c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302fff213c04b3ad5a51d1fd04e98b7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30824cf100edd24523b081c29fd79934747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a45aa8077fd3997550eb3e770f805748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd353ec1c93997b36a53c6e9587bb6de749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ef2ca67654b1f22f8f64921361e6d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf9660e59e24551f38c11a8de8c6ca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49091f3c6cc6defbcad08e7775ada937752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe1780f4ce313f12aa3ab16d923ba8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75b636ae9afc7f4ffc32a977f44f7d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6025979ad55eeff55e66aaa045f69f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb225cd7624a0087c902980ee995ce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eac3bfe55c02d3be0e28866413645f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84514033b20f9ab6723a5b4e244a82f8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1f72d65eb1a6c23099b9f269affe2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>