--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d47fb643d8100879654878d6ab04761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb645695e7f48885250a960b7f537a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45dacb3c6920e079cff3bbf9252a523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407811f35c3300a49181eb9596d7712d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8bc551ea2b8d564493a7fed27b1715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f3938752c9487e19f77f1efd097c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc5fea0c13859735efed3ea6c916c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba1b98ed6aa1943f628afc8fd890728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53a10a33de7657a719aced67d99d0e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff400c34ef64423f837411264203c5f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94585622905617b187b5fc1f528f0e7e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2747d6f34f3c49cf892439a21df1a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdd0e57fe5b728f56faa1b671e5b2e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc909c5ab72fd9f09bde2d0b75450add14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426bc7e4759b906682ce07e2627765815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246159eadbf93868fb3484f75b7623916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4fd4db6f25c8062da33687030f5ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266704f97e5f941090172927ad77104c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1faf755cd18767e1c986ac73439cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadaea08a5e67ffe96ee904e88d91d5520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07144e07617ed403d70ff9afff4e8f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327d027d4356dbde9adaf39235765f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019e19e8cd56e4f7d73349837db49e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2989e27e38873596d31cd176e0830b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d5798d6e9bf8438d977ba9eff8b2825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade0ab7aa7f4d3502082f0624117f4726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922b4f4bddd790461655484348ad08c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14191aa56e38f06131df02249b999928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05e36169c81b93740bd07edcb0c2e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb4a946924d855486f57d198dcf94030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc370c38e9ec15d46d6ac638370f4031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5ed8e412d8f58b1b7ce137dc018fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc4a6719ec70ad426013f94cce650933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087bde1d6b1d107a9d23783896c0b6834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f208f5417752c726eb97974e07d0c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8fb46100a1e3597d52f784242b6b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabbdf62b4d0bccd5d7dbf28920d16537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff53c9024aa6328ee97035737be228338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b1e8ca0cabc5ca4171b9f013240d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b762efd6d305c31341ed83300570da940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403d1bb03ebdf406b2003a27a20d43941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e3b5108fb6f20c5c1691f6b7a0ae142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b14fafeadd61b8eee8bef04aaefee643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c356c7bcbb78e24fefc4aebc78e7444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d974b45e0894ce54462e5bf2eb6c03c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b7d4b6c15e1df7fd153c8ba3901c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362b03a557c1920e3b3349afb0ce25d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94017619b194e1bad60c66a1e53ac648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e449763910f75e0de941fcdda31e16d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fbd14a6592b1c8ce381904784c10650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f351e638ac9e05e6a194ca4aea293151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6456a334290c41faaef052373b07a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8015cb4150ed24f73aae96e4b330a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c9a4132f859416ae5affb113eb54854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3681165e2ac63d391bd332286101755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d99350e3c83da060aee732163ce4156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b87d1f780917751500f4693a073bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dfddf6190df046894570b4bc01da658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63ed183e6e8809cd1bc2c5b064d59f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab88477e9a6e6adf41e9fdc7a2144660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5585cd2678cc3aeeca8f043a1858d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d574f2628a20c31277703ebe916f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843d9f744016377ee0da6fdb156d23c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e1df46fb958fed6c4dfcadba525ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14ef3dc5eeda0b023e0062f7ab503365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec044cf5ef0c14d71f7621599fe2700e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76b0bdf6efc3ce6fee028f7431e0ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617867ade58ffed1f7d73234d9f21c5f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db12cf99a6fc677e37bd24318163c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c348a3e6326037934d9fbc332df90d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73085bbdf3410c20416e99859c7afda71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b4c190c856c661e905cc1d4c1ae4d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bcb4fe5fa532fc699c59b2140f86f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa82332b60536ba8705fa71f66b78974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901faed47d82e95fb1285a4128741f2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739136ea64182d4507fad3f971c95ad276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcdf89b7e10714d264736ea5c5e45e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686310874c54e17a555f7a5e302d6a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f56644c5efb50fec59edbc8d0f64479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5b16e7296f0bf0b0b7bb3e55ec66180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cb8df668c043f97614b1cff0d206d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99dcb234ea7c7bb2018992aab44cde82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a1d580e2fcb2e9bca074af1140c3583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8af77d0ee4589594d13c06363d25384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d07f5c788e5cc023ff0c4367669fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a394ab4bf4181fb68c0778a26253d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec4b05a8d224b47d7de1ace28020de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739880f8061260cd7d6e01707eff0e5688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a494e1e5dbb6df4cb6fa6e6196c14389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84820edf55ae9b94424f908c70f6b8ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84057881f4e5eb8b659d60ea865c45991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a710326b0307cf224c38c80bc808292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1233a3db66ffd75dcfb02d7afae244193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352dcbbf5bd254d82735c92c720e74d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa899e8b9c37ce1cb0c0286a638fc43495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311758ccf8b6694a19dac8d8578f50796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c6e964ea75231c3c3a6102dc9268897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909e98adaa9a4e193eef69bc119d7e898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c236d1e32cee71e26eabc9fbaf3e5f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28ba3ce368346704b9e124e7551679100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e39b986bee008df77d2b55a23c39fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae6f16c3fc71230ad49bb433823481102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c00c4a1692f3be97128096156d7d28103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad59152e7c33a7089dcf84cfdf596e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb99dced50324f9c7a307bc69c4997105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b5826f3d220d9b48c71a36c8c0e1d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566ee603bcf588b2de8f643ea780bbc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b573f29bea50df45d151547cdeb9574108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35d73f85b165eeff23201eb07460b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2364d8d642413947cf275b5a7dac8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bf9c4fa090e0fd7922ce21c4895cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d676b2ee2aaf706b6388725202c8cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686e289267f87f80a474e1de175afee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6ff80b4942ee9ed031a7441efc6e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4aeb290c226e667f5bf14238896c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bde348722950988ba751819efef45116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c4b01e17a548a0c7a599754dbb879117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bb2c4c92aad90ac2de8bddc4dcc6b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61806aa599d20c21494276956d04951119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161396233d2ab15f410767295cffa9ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eca9b05e1a260c8cc7be8967fe48b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027e8fd6714fa3af3b5120039a2cc96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa457dcad3cca2a5e42738a011f7736123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c98aecccaaf00fa665329b85b9c62d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee1b10495bce06ab32d6490095bb39125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b04c0e756ff9a2aaa2b99863823a19126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c740b38b2c4600dd06ac5035741852127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d4efacf78c660e975b71ad87afd85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7212be2d6ce5ebe94d6e0d4bc1dde129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3a2a7f76b874196c4f76e77b000b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35192d9ac7d81b774dcd02c6c0edd2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc6ff78d452511c28792fbfdfe782c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b097063bd06b6232331d71584e751133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5318d3a0e0635cff9d6943192980f32134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9e995165e4d10ee2e5d17a8397823135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c88c28807264fcca324326fa606a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448514167a46a47b69d729d446852ae6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31783312c0c52fb41ef86e9defa0fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9004d1bf4f63f3f44a10533202d3152139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bb82ce9a68d5ecf6a016b69b6c474140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890380daa42058d0f30454eed97a3bed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf53085c06f3af1fce741854f3aa718142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8f9c7e86d0688fba95ed35540867e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b326c7cfac16234120c90576786c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84484eb38623c54a85c3b8c708d0df37145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51116aef923e9aa245412756b31088146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fafd9bdd11cd9c544dd4f37db1af1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45726cd20a8f2e6428a5ac4664b0ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a085f55639644753e39fa959681d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784fbdb21f1fa5296209d84a4235e61150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c20f8eb07d86dc92a0a48082614ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b50a099367f9830030ebb72fa8f092152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea409949567c64e65060b6ecf322eb89153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27688a7ae9d4c4c5d7a4ebe51323bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2a8e8015e3bda41a827fed5b2a872155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2aa71f3a16368cf706c9823e799b4e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1387d2e0277395815521198afd294157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c046800e0a04414810726fdc3ed2e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99d36f5c9af598f0502bdb064d7f86159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2542258f873ee5ae9d343353e8788c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673372e5790840f968d45b4c3a1d050161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb315644f31348f8cba4e420348c48162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d22d456d80d230b7cb94ad47bccb2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a595764331a4ad9eb8c529198f27fb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226646b57b3e95c101aac34eb0050f7c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808fd2ead6a4ab213083c3ea5e9c6cc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdd24b283134eb5567d96d5ea97d91167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed3438c7c3da47dc0cd20ca0fc3a2b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bafb3010be51cb7126dc2fe6997864169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677c81448b21cef94eca37bb090f437170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5341c1ef7a24b698bdc93a001a65e68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7efca18b13cb03ad634f4e37c8f597172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054de3205d9b08124cbba3bcf96387f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cbec40d67c21222d8c38b876883d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91d989b55fd3d2e94eefb3087f4019175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2e5c178617cdab8ea59bee983a8d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55cd23b5a04c157f4238fd31e9ec5b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c47b42ae6bb2179786125417d4f0f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bce0a7e366ada0e36967ca0fb6690179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c361592de29d06f39457289b1c91729180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e010afaea6ded2454007f2df787952181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b32b4a50f9cc30261db161ba9a0895182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aec1ad7edc2345380dc7946db028b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b114e77a30f76d5695ba408c42a9228184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e164e713d0b4f55d06f56333ca2269185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472bda89340e32e02a00721075d66b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029aa7cd184a33070b625c5ab2af287f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1f7c3288d54f182818e7dd68b9319188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5d493e5cc539f979cfdcc32750cc3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172806560dd0c11f37ec9c883bc637e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aeebb0d51fc1ea9e6afe048a9b4b12191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890dddb4b4f9afb3b628f49ac39baf6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40898963565782b444f1a3d566d19a8b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60c8d7be66fa05699dfcd6ec71fb84194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37902da3a41508c8228e252b4aaf8364195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512648dcc915871219db282b04d67cfc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a344891ac0773d715154daaecbf6326197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c720f90b67193f403a992650762a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f0354e930425449e4792840e16737199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599f9f79a45ed77add17c7d8d2b51f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178109e81c8b0360c5ec7a5e83df435201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5a2274b6b481ec12570d0f754b568202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f930d65fdbeecb63990f4ccdfab8a02203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7753482e3a3f09692caf070af72a885204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67103c613103e9aac13df17418ccdd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059b11b03a658527fca133de33a2f23206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c7f161f8fdbe9d88a17f8ac2cab95207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac93df96f3c1cd0988c64976b080b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef9c0cac8b16505ba3ad5adc307e96209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3524964f03a27638e8ee9d6467ed2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fa3eabdd4f605ab273d32cb1467b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225aca2cddf9ec32e8e2cea370e5ce0c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee5049160df5be1ef7566a48099c90213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1635d63e1945cd652e774010879d65214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e97b4a8f6ced4e46081f2cfd0d1717215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9a39a59244eb531bb81767f282f88216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68826bd97d87aa1b7d9cca1450973299217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae085b90a620797faa909a005d31b5f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e45d549c04798a04656c8f9728b3d3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19432ac6818ffde2a1bbde2c6191f78220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c6b7d37b3a352fbbc3716cc21fcd7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee9807194dd180ef0e050c8317022d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cef184958d55d6c2d06ce198e0d3da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f0f2f50288137369a79a495cd4dfb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6349e02da044fbae06ff8519e13b2c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fe1b2cd5c5ae5ababce4f748c84be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbde41e53f5cfc02e8bae10e09ce656227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea340c721010beda79e3bf0b6f779c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdde9b583157de41c2d2aa376e197d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338b1d033181fbe373c362d8291bc93230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b7981f763d102f1372ad26e0e175e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408f428b924f7291ae2b79501ffbc37232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e912f2a43ae723da9c9773274e2f119233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fe68f2cb4853eb5be6b28f278c2b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d732d0531f2cd398cd261aef9a0c26235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde1b97fe373aad5e33ba3429b85731236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bbbb321efbfa88af9b6feae32acd6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d109bce3a05e18b7c76324c8e9872238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e109584e1099916bc8869f04b34033239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f690547d9b9d3a8bc90a26c7ff73ea5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c147c030e1d076e5f4b190da9117c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71dfaf07d7ecab1b08154d158844808242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511104a4eb9b95c44538f5b42a222e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7045b52a44690342d6d733b0ba338f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1ee28f8bdcb7a45673d9b28c11bcf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bab1ec0b40f41b4430de5f757f85a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1322f241c0a945d8eefc98c3c390f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb8c47f2a74d26882176e88a85660b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de903a7467631baead3b364be87b0a6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda35a78f8b2a23cae0dd4086e1346c3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bb894d7729d3c1fdc9e6f9f15275c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe38cda61318e6f4cc23f1d02c94e24252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97121f095e6a38ddafdd3b1cc2a66dac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559f189fde19c3b57d5e089f8e7dfba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9eeecf9110962a526d3578ee9247d3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9a5d71b38e46cb55f75145b7dfcc8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a7c5b8254752c01b2a500775b8cea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26636c79b6f97342cc0604d468a2753a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158592632bbfbacdad70b4d07b6044e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563a437a7abf9ce0d3db0a79fe28e12260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613947746519165446c328524245e023261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b15dd1432243de7460c6127f0f69c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642bca4467b2c0f53b75a3fbccb5c93263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b70407b711da46e0ce4b835473ba64264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a334fdf3347e34d9b60bbf7a2dd82d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc206fbb069c17e77e0cd3631032df266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bcc7b64dfa1dbef8b0cacf83e000e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be7257a714ff0fba895633362d8797268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4225e21053a2952703c96525370e491269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794173ef6b73fc9f25cb93362ecfd47270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965b97a1cc1c68ed021987947529c53271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ac894e123521656fab97e28023041272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e88e6a185c2f31a91b3a248d2b92a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840dd5db57dfb35e2607ebc067e9797274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d168760eb6cb835473e8d1260741c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb17964254ae14efcc4122a54c31f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1229408b8a68f4b9300ff40f1cc1d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25800c2017b045000ae2a8cf9e0e0e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005b64a2321a8d2303fa3d507295845279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6bee9344e7d0248c1e319eb5ec905280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d505db09e3a0bf7057345deb31ad8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0139ec6d594aafb1dcf963eb2a8ed2b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357e94f11e6b07a003dce2dc8fb4707283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b172b81c8a7698c976abe4a1a71e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1202d77b7b8525f180d01f1aceeb1b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598421f0ff6d8a5325bd58956e6d044286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6348d6fd7433bff2d7002bc44dae2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59495033db28bbbf2df81765678951f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901de6f3e7884e5955bd82870904750289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e33b3b97abde3f1f0b616750d47d9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa0c3b785b703fc65463f28f2119a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185b1abdfff9782504c8f91ac299c9f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287f4df1c201f0cb864ae0795ca723a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3bc12639c78ab3ef323d457f67d3c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb20e394018a68a2da389b0f6e9ad77295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd21e53dfd61c862003afa905d88dde296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c487024fd993ed668cc9e40df016b97297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9eed2ea71a7df73c0e2666506cea27298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87ca2a1bf22251b88056d1789eb454299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ae6e00e48af908e8ea77d0ffa26de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898473a32d56e5140573f0e3581f8519301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf911cc9f839d687b33b5f3cf84ac26302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8371874495bf36788d7b7a58a25b17c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a5849a2f023af19a62df079e62c7e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0059db1830a04ac2e0011ac07032bb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f7a4d6ed377b63e950c26e34fa66c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6452389ad6f57462f7b550875778dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49d49b37d58bbc99c123e55f79a24c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc28ab19bf941c8481ee9ec8c734f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99769f35e173349974cfd7e2483298b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ba3711548c36e2163bb6174752511311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecfc3072bcc479f30893d190f0cbb9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c606a597b1cdd338ee00bd234ccd66b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dd358235d66b6cdc2938c3ced7046314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d1d64064e10f71940cb4cbeabbdfe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d765785505e2677b0b7948d49bf282316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b1a9006f48439c9fa65cd3603660f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417fbd36b5be7db8864b48032c16583318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54049250c14fbc0e0b7b3ed3c6fc12bd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb78a5b95ab6d8f2617df60a3311c46320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fedb5feebbac758db9356d55e6347321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2c99f53690f15ab577b8f5b08d6ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05feb9eae2ac4b9cd7caa35a8ca7137f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd0dbe15cb556a9c4755c0da54c38e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0e78afa3d0a3f2dd4de0b1f62aacf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d6bc6181933e93549d3e059aacb9c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d87be77725e6d941483bba8cf414e3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ba3b2ce0a2385746bcd9bf54e6e5d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79319b7a3a0b58d01b328a669185e423329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c66756c161e6b2823327537747b0c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636b18bc3e58445ba0562d1f270459c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9542880647610b39fe42c292159c7e1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ba607704740148147bb17143e5333333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdba172ebb93106cea1930aae476a8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b9d7b31c4df68b8eee6ff92967426335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c5a240a38b143dbb9a00c34fccbba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fafab3becc8424a04c796401e50dea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb3ece10a19d691f503487cd25ff29338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae577d4a62fc2ff68c050d14cdb323339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b8d9bf2415f96a47098859fa8d6ff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706e782bcf59b6c3c83ae9bc17fe499341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed19be863a3553c83375b23b46e4e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f98e2d9b37373847bb615a472a5ff9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ebf785a3f16d2396f1f101aaf6588344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db60bdf336bd43a9ff9f6ec30a3871345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af50a1504436e8effcd7fafa5e50c4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdd855aec4a93c98ea0d0be2aae321347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98fcaf020d7f511acbf95513458dc6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b847b843afa6901375850c70c787075349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb3b2424cb47af7fb49e0f62bcc350350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196db2c439e207f62cc640b4001de47351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f03c71654b96ead8e5760c45621e72352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736fd9ca1e0d97de438f7341d2f57e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075410eb063a092d39c243024680009354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6560d945388e30f6554f204195dd9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a27f961164c4306a41b73737204ce1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4214970be36ff5845405560dea6494357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839b2bc10de007f8868fa83bed99bdd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e6a14e80d6405de32a5cee990d23e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3143e3505812cc0f4de86b5cc173a68360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca13c3c04457a2e3f9bee559c2f0f7c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd2b3719b324771a231ce9f39debc5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c26234039005e692fceab1c5979b0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df053827563eade6be41bbf3c06d027364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ac5d169fb6103e3f615fa50429ccd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d053fbf8d7086194e3ab5e948a10f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016fed4612651f81ab113923c36e50a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1d185e0cf87911016a97fc4b8cc79368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4176771221afbf442a51f1bd713469e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414bf842994e1cc1c507ce5066b1c3a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c99eb8fccda051ada033d34a4b026371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb8d7f8b4bd795ad22ed3f82cc0ecf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2d09af1ee55e0e985cfd57f0fec0a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93397d580fecf9da02c0f4b3669bf33374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0631ec5b893b7581c5e4937708a56375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090edd7378223c10c3b9a20d42fdb3ed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836bd6cf998a46dcb99ac015deb3ae2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40760ff55bc6021372e7d42a9ad40899378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3f5b6f6e3e4333d4b3ed04a18caab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3992506fd555d2835011874fae680f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bf52c85af9c21dd26635b1af81ea4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e297d877b6158dd92b3875acfb949e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20722db7d7b551d2176c7787ec8a7d64383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3b36e5378340183ef0cdcb51f0146384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbdf0b1dc7b28f75ca1c27844ecd03385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5a5a72ef961d91d8c2bcf58905e3c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecbec98c8ad0ef659557a6f8dd25d5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e710825dd6cf2648ce579b640d16f25388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bdbc79147b0e9c5a6c3922d8f2359389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0e8d1e10f9119389ca931fa6645d6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727537326353eebc64b85e94b44a8128391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c3881e68afb60d17291a42228cddd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b051f7cd2fdaff9d398f29549f43dd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bbe525688c9d02ae52ea17aa54d68394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2c3a3e05b4002499b37b956bf5371395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8283dc19a89c07a6d4cb1b2d1fc25396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f165fdf90634ff542ac3dbdc432d794397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5108b37465bb91bfbd25ac8f2c4c66398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ba672453095419f04f3a48b69903b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445831815d9aecd16257a2d6c7991c6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f20426b5f81c04f4f6f0d464d59fe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e390c551348f6cd2d1462aeea65e3f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89b131f88ea583e4b3d745100e91f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22aeb230b6382d87fb6a177b5aa5b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6363250f65384b1aa737459c3492e0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea04baf6b71a8f9a690f9fa453920b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f71155e47125caeb094c69e7276de407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b558e2b7a84a3e6ef2f3b6894175a7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5df1bd6bada28f69389624e8d8eb7b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17d00d28edebd3aebbea26be81a253410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cbfea3627ddcae8f2fe759bd734fd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2098c7195ade474914b82a32902b37b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14e219df08548d456bf7176857d834413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1550e965f49279afc2cce96857afa9a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c446acdf1595de1c4f2ff89b7b48c35415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cf9b8d59d98b039678adf5aa29d08416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7a930fd1df0942625d7f223cd1856417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ae84c79a83fa092039983d212a6e7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a24a9cf4c8bd29d636099c4f70319419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d0983dcaff15a0ded6f9162ba9577420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0e890ded84b4f0cf551f2eb543028421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7809de1f32402a3943d62c62c61aa0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19b523da4b64c68f943c26588f3bc7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8ab7c0b154eb08fbd6f87dcffd2b1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bdc867e114960cb8319dea5a6003a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47330f4fa968f3371870a81a3f9c04da426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096b4e2e24304316396ea601ff8df41427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72095919fc137cd911b4a479be3768da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a1d06d50f937202ab05a2a89c5341429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2062d662dca0876eac0bbca9ac36711430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff250f63b8aa727257381886bb3ae28431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f402bc66b1a629221e41503a349dcd1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb1a087d9cefe1bf0d6dd0bae8e441433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1b4c8de49e8fbf0a4951c93544b0a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6c27d82efc9768ec9eed211a5449a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aec504a54f94a9ac71f0a7edbde653436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7423a0257121fafd77bdedb9c4e196437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c91cdd22f31c5021a91ea9e09e66d9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad018ebdb5a6c63f6abfb343e2b6bad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15689c37a3d5c4758a9d1211887b6b78440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d10730117dffd4d7438845b893d0a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb073ddd0cb64e8aa3a9e5129c714d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ac889c2295c773f8e267d9e46005d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d41901cc3a7142aeb64de5a17a4fe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958179aa58019a7167ee7cebdbdfa501445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652a53ea03c462d4c9c9a1f4e2d1eca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8220c686b1329ba209bc246432c93447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16c3c2ae1a94ff49f7f2b26c95ef29448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25f18546de3a4a0f7da51a064cb811449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9488f2fa5deb8945689f6338d06b974450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799380da713d96e38b69647ac4371a8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f014b15f8902649dd4f4e181ac8dc4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd2740eb92decc95fd669033a91996453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55354f978c87d049c5d72934291b5311454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc414cbaf66ffe837252b146ba5813d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c5f8aeefb55a1f6b1b4a04bbbf313456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de25aa6712fac0a8737e27c20debf35457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b1479fea0491be0b1af37c1add658458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb10a7c96c0fce5907e9292ad61ea8f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fc21cfb70e328241ba2626bffc08c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215699c6ec1f4c926b84b6c37fb7bb13461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cc061532bf88e0b6d1beed005ba9d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc59900b055ad42a01b5fc9da05938b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151680a7438675f72aa6191a59a92e22464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781110cdb7882d10bd6d8f66599f4d55465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfda3abe87ba81f84ef80871e16b22466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf58b35e049d02f3514dd8d565fdca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918dd1d627095212ee78d7e69f1023b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694b52897cd49676c8e7cb7b4e1d7b1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46fcddc265496f9c0eb22aafc68b4b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d1f2abea19164f7da94e871af9cc3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b972624fa37c859669445a10f0e664d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8405d9f98e96496dc64c252dcd320d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6440f8e25eddfef25492d3ced2b66a4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdd8e32151dfa8d715619ce59b7ed2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdfae4d5d471d630bc196342e0a104476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8928c0b54740b593a83cc6108e52e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163057254bc1837e4d3fac5cdf5f73a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296fa0a2f3b12d85e4c2cebb44928cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265dc31645a3ec1349780b283dd28f91480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fb230c549834725cf765a33497154481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52898cc37ebc5d96f8b59509b70fb3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b66d52eaec5f75682ffeed4456a201483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1990f49fde2c93fa8dc7b69af183507484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099246d5887c7312754cfa61d1a9be29485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa451a50782ab1e3cc010082cb8248486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383fde6c5db6e5f5354c0c8ee758b54487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eafb91086890adf45a31088dc11a89488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e85893480d9e0776a0ac3c8e0e4ec8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595f29fad0e13046bb27d0a4b49cb18490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4103ba25050df39addc8b351594f56491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eda2c83d1ac1740609a6bdfc350c2a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ee00fbbd8fdd88a49cec64be735f2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81018da736e67aa5e7d017bb3fd0d88f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb1973d3fc1c814359818bbdf2d6a5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9d129bfcb2d664e37d83e14fd5fa8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052a5a5615317a5fc8e4187b7d93ddf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b9bff189a022b0db0335738d68599498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa6a015429ac2364ac5fa75df7e28c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd97e9c7e0d6548b64c24287c39cb50500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbebb110fc4566f09b758c4c63a8d8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b5b4959c6d110eccce3ec81bb588f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435a372c59b59bff7146b552a8df27c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae811a86fc946d2928ded8d657dc665504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bd3268627b3f0f53926da483947d1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852494f718de0e5b890df30d8c2b90aa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd2679bf42dfb7cb152ed87b802fb3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494a77288554235e5e7794153a52046508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65646e27753c551e9871e0f728e1926509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb198a98804ff681f8be3eb5fd5ae05c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f6f7e496abacd35a3ca127a58ef03511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bce1ae7810e5a11b514023d6fd54f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a6f11d72b4c6ddaf3ed43c50949ae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75accd8d803f70c1e5ef0aca1ed974f3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c34a4f803f9206372b1c05fcd3a7c0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336743116d2279338e3de8bea6f93ed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf212331a2e6c8d1f23eb2715ea070e5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588d94aa2cdf2e9533b4b0499061d2a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c819ef000d6406ba82d7b9709a8f73519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344a197a578ea369d40d50b0553b4fa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082018b17ff6ba0bdbab727d9127c82521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc38febe1d92b488e06238c1572068522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9957ba637baff24755f67402301382b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02802f0f0655660828e5b9390d834c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b633a0e6f6da1914635b1b817ab20525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b50298eeffac6be42f614954a9960e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6e1ffc7d6c76e4d4ae4865e199e93527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b8c19a4b2d07870498069130e7cb4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230a7ea8dbe22b49456f298bb444b70529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f62efcce844077c7c2550d8d83faf9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da002a80c1920a5b2f9e6c669902ee28531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06d1750cf99260724cbcce36b80281532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db1f45249d9848a18dfe0d95149434533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73172f3250d6d87dd4cf265924a811f7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b48213121475d77f92f2747dd1d16535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28534d781942a17edc2bbc4b39ce21536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262ec4c03c8d69559f3f459d6827c8d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738c5978d5b1fdbbacf1113aa853b8c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eed908e1dfb5f4384861c20b9632ba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e036efb26728fb440d23f7a7691810540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4f01c90acc0aa3be5ad7bf20d877d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ab889b00a7b00e871658d0f283116542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab68f2ca9ca5d5cfcc209453eae063e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbf328e549e7c3f81314c5f7ed02a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e587a85021cbcf242846c9a403828545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d93908c18dfe1d439c93ad8e8a8926546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efcf86b67d9a45c6b501342c857351547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef8bcf5fd7e591d5072e1169cfc2da548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3e9c91588912bd5d73ab05ad44b5e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d555ddd1f671e387ac055de51b8c0a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2473ce30c4e2cc6fb908c891250027551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89335bc35d40071cd7148313213e75e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3822e88c6ba27495e2edb83b4a61f2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe81e524154a5a4d98106ede2e0f22554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84466a0a31283adc5fee1432960ffe1c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6377186b29ccbc0e902703766f5545556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f03815e3cbfb6a4ea3956d97f3b9a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82337f93963ecebcf5822588d1a2e156558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3df292916cdd026370b84796b21f1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2faaca1ca6a266cfe0e20a0786f557560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef765088f6d638d888bbba5cfd725fcb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d6817e6c6768ebd97be83839c4ca0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab072a97438923d5c390c54beca85ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307f7740937e2d7813b1296f5d7bb52564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3b42514d7b05e279f62488a719b7b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9740454a531c12d91c01b84300578b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcad6ceea51253c355a4e43d87d61d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e02d1e8775d8ccab9bfec78bc5ae5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff10a4861c621b2eb6986e3a1b42d9d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb24ceea315aa5062aa1834b94e9c32570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852eaeb546042351fb9c9825556f03d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24ea2207a5ecfe1436389a86683d8a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c07d11b186e67320ae651c28273e64573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44504416c7076d448837bf913cb0b9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104187fcf5daa50cddbe636c278fb73575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f494f0521c20278fef8b4a8104982f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51e3d02adbd14b231275733215405a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836210e970d8ab984d3c8e96a7578a2e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fd9c92d788e02919113517adf2e77579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e27e124b406282c12f1ac9773c547580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b46d4cb816f2032966330ec1bf234d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a924310a232ea1e165ceba0860012582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4fd6733b024ccf6456e907c931a51583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778a4a76e0140b64d59e7474799e67c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04acea7a4aa3f98eeb7d129712d149585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9c1e231204e5424febb32fd173971586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031d96573b2cd05b87d6debacb91dff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4fc20f1e917999d113b824fe99f66588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c2bfe6a749ec7f7654789d177a924589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484b007485a7a54775b205bf9ea1f41590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bfb6f8250ffaf2ab011f425173824591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e781e000c8a1010074a08b2230a279592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c93e4069d4d825dbe6eb62d5fe4bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f5e96088ed9f338eead46e73f8743594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0c2c39e29a4dd1d52741bc82ce120595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78699015238cb0b8be76355e93455fa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe7f5272cb8c88f185d5af4952da21597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb034a7b2e061bd2bfb09ad8b7f868bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48abc6086e0c1cd3099256dc05eb9cc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cca83a1b2af5831e42092a5d17c7b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e195c7ef20e6daf3f05bdf9433353601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83ae2d48b056f1d45691c28ea138a0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bacfdb51716331fe2b363a77a9d6f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83386ebb34889c3c2819ae8478c45e38604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42329d95f8344d512f22a0fb5aa4d64605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54b7e5dedd56ead30a7d44f172b941606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9853570a3264a0d68f68b09b73314607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f8338d15954b771c5e915043cb798608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc971d7d65a2eba283c78da152b736a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcac0b35df73e85fb45b830f30758df610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a13e9690408ea43d498ee7164350b6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007944607a6850a2369630e4a6b5b56612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e3fcd05cb8e920268d48b19f994be613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d34fe94b39f6e1e0f2a87bd9fc871614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3240907ce3ae3c98d67515a2d485d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27eedbb63e3e799c7ae74092dfc980616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b3f33d143993357925e0ca1be2c36617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0f0abadce6d3363f060768bdc35c2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231f223530939de37d757bf6ece0d63619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664fbe0039f596d6b043cdf07bc689f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96a3fd4a6c121c241f6cfe95f2afe3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f1bc0df4c393c6b775e294bdb1a86622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf202d9b8925c3cd4492efe89110b7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972041da8eb2ea1c47d92a6c27174ca3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e302601a99338d5af581b8fe8922507625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc102b73c5b1ed7ec786df617342c6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15676496f71645f81a2e04b546af748627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39b7f878456b173fda4ce5d0a1faed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f033f04378c839a53526a10eb24b7e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef316aa058efac08a2987a870ef386630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c30f98113c61e6990aa307fec7f59631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e564a5eed59623c5daa472abd2dd5c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca86b6ca4386e1f9d1b02658a9b416633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e6d3b982935b4078657b6df53941a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b364f03452e6ad370aeb59546329e1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a842d77436e22ee39b2cb61ae345f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe033f6496e5374e40f3bf9829ca11637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b7ca7f9d6f95cb6adfcae8bce6c83638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba722b0502b5092121cb31a28a1886de639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6aad336b32977d9b7c3ff777eb400640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13439e397ad94a69c7217ed82ea15744641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23db5c46d54a591295265397f538c4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51117fdb878246a88c8c50852223361e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a93e58cbaea7656efe50df781a354644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347e4cba2afb824d4524765dece5b1f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7d63d510ff8bdc889b5a303c4170c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42542311aaa4d56493ab35d8bab4c0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a1df2f170ccc1ad1aee5c010681f2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a179fae97bd5765ba74cac63c7dfde7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fba31e1376fa877dc73ab87f88b8f5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe04ac3a46786dba541ea0c919ddcba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc36a3b9f840f6f84132536b19da696652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6aa97ec4215491f0022f8a8c5057fa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9ecd311bc1484a6e62a11a6a2c599654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38dc892b6339dee2db7d5365142da7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fa1992285158989d81b05eb6c3880656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4f43bb96cf226efdb68b119eb3fdc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4c55e13f36adfd3766456bd36cc6b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ff9bfa61ba8e9a92d288d8c5c5bbe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e26308c9fd0b0c39648c4cfb7cfc7e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f97a6858f21d74cb3515495c8f179661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d786d8e9fed2e0cc8196fc85e3578a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af362bd22b287edb4ca142742b2a84663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4921cb2681e5b37be0cb376fd08b2e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11badbd5e490e36202624527dae701c1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240b069dcc167bc06a1d8a69cded608666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d159cb6986d8c63684e519c7e6db46667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a31050ae533e5444f6caca308441af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6672fcaf28c41a961e2e01df6936d6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d895bba7c4402807d255fcc94513d0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad28556b0a6ec927ddafef91d020b33671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d639dbce1ee8b6e259c12de24ec3aa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b6a5ee824ef689207cee7d303ac75673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66f06f4f2c77514657b53cea661d27674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00616a41fabb511fd1f1574b651d7a97675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fccfeedb480d85d1aec005bb204708676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f9e3b95803c03824e2398abfc40a0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165d70d9cacd12dfe4d4671fcc27106678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ba555dcdeb42c99616d63d73f0124679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85182faa646069a3053c11c4f67e809680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d2ef064c9cf281bdb132e9a9d33c9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c46f989621cbe762c7ffa510ac708682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbfb336744edd3bfa5737e1024562d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb04f32203e396e80024d4bebd8aee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01d84d4d1d139992e2e596508ea8b8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f8187ca3f8e3c9493b87b92a49346686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243565f38037796a9f69e302aa145d42687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf983376cbe452deb7f85b682b6c56688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83538585ea164c971372d58fb76b5e77689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f14cf1f6a0cf204952cb5c84b00dd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7e0935a6a22c1a7a58b6487d0a1db691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604e75e80ebab81b492115ec601ef02692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f1637cc8dfc8add7007405d6613e2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2604e566092a4ae5f279de992647f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2a31687be84c57ade8be561eaf0c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1ff33a13be745bfdb4b735aef6dda696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c3d9097da8a569392c0d7a0f03e55697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef027c7f07a5ec3dd3b56cfecac438698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56913fed21b38c33bf08a8972c4dbd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc0cbb341ed925768522ce8a203fcc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406002d422057bd72a487e18bfa8ca7c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbca448b33394cde0accb2e4a12872702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991080aaca97122b45f205d7b7cef859703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b30644d96fe941ab6972e6ed0a01c5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ee859bf2b1d94fdbaa55d105647fb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2148c4dff6d07bea17ae6ccfadb34d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b330450de4a66e91f72b761dc0f79707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79643483ddf631deb304960548b13938708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d53bf3be41f5e4abcdf3378841b29f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d179fd12297fb190ab7ee8100f17193710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd8cf3cc43606c6e17b15404257bae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48ebb402014800467da417e56951b2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0a2271cacde60c78f608a87fda308713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d03d6ad901efb505d6cdf0480c4a2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c103395d1ee48c6ae61a7f1e3475a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eaf8afd539684829ec2de7e440ee44716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63853d84edb9d76d68871d9bd8594fd0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be662dbd571eccda68ce81c663a09858718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f663497d36307b642df338bbb25f8e7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd9b3a66b725a80d0c1c496c07c67a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd9da1d39d4645bb536b1d7a08b36e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd458c6d55fea13b7d6756b9e002662722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22e07a49485364211abb3c585c47fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a32e9b8b35461df950f34125e3e1bc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd1967250c7fc81ecfb8932de2f99b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfcc1db919ef8da180bc1750344f2e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ac7c3b4dd74aa1fcc761dff79baaf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44c89b4833ac782e613a8a7d957fcc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cb81bbf8856dd590f21726a465fb8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa26ac743381939b911938549fbfa7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb89d9ad31ae541bed4c56e61987c7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c32237dc62350d7c96b563dbadb36732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29cd13b5c1ee8c98cd249a5f3c8f23733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec606e2973136e7de8ddeabea0d2f7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20160a5ca9f86fd601bb11b0d1c6c7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6bb86462daf3d9dfccf837b2cfe47736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37793469775538e01c1d87bb1cff1903737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923577736be8a93fbabcdcf9073ed955738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7671fc089a6d213ff2fd3a6526d7a3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e16a98529fccc6424cdd7249f98e1f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46eee14f54bf39daa20d3ce7e8dfea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4e0445294155889a206acd96c8f23742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7667a930ef3e5afb9df1cda5a771d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a81e986032a26353018a8cd6e0ce9a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17a4777a708b42048d9ac0222cf162745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aaf0f4b0ab625b63b74e8b2717c4de746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3706f73b2d2c97592b4197c0ee4b477747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d1c928a83a1c07abff2c32cc37943748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0263d3e14f7a2902ee5fca03eca01c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054a7392de3170b3b41d46eb61fc6f8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a7f6706dc0bee5eb950a88e47b2ae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453fd88c1aa61608fa5eb89d8b2e058752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e7ceae819e8335aea62e8136870da753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2a1ffed4d16ad6a416cd8fe96e2a2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4582b242fffa8b93de7d8a329d1ac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f7b1cf387cacfbad20f9533afb4ad756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e65373d74601448ba5c3409d5420c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93466902c550ae50a145039675d4b7f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a63af3e8dd5cbf044d2fe7fbb1b3d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b25a1f7048d6114a83b7999723a801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913be34cc8e8419173dd7d16c53213972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3f171ea230ca89942762d909cc2633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844706877b981ce9f47e962a421c2274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2911559d82ca61cf0d60965f98ed7c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f467ec517c78b01c7b7da4cb39ace6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbc86f6bfee6a5a93b69733be32ef17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f859b1800a127d8b18c7e8e8c3e318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030dc064ae5c12d30e8cb4cb1b9028d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d845e79cdabac13dbfd54b1c3d4cf410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ef7af315122c0a31d7223136ed5a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae6d2850b1484c0a2cce1b5900aacc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561060e25a790a0ccc89b7b8f5cffeff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b4c35b245d761a203cfc9abae305d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52db96965857950418ba9be482058115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f07f969f3bdf4c0c91a04caf74374116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b1ca26097259bc49f473f543d09ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188e2c8bf781ef4b24f9ea26cb12c5218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813d5c7add6ce22b5a7088f603f8ffd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f3c5fb99c16dfcd026adae62eeaef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfedbd4a6748d458db0f6c1be44a29721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca3ebb756b88b7800e051716d66de522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acc45a2b9420887803a32816a58a4f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad532d1005e61e58cb6ace915e5c95d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef6022ce8d864a79daf3591cc5219925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9693c434e3d6b5eacd3783e7b26af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b9da8e99ee62ce4ac1b08ac08a3dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ff4db1b307e8b84b01deb3010dfe828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a897bd55cc9275429ec7177e5a3666729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33676aed628fc3179d1ffe33091c4e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305b1731c286735239439ab9bc6aa5731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260fe5014c317997b8ca3913429c03932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab526690f6220befb88ea5ea54546ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39915b0eb0527fd9d79a2db4356f3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d649deb4dcc1a57b9afa9f8144cfecb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c92d2e0258b3b2aafa385ca69e52c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959950df3d2b0331658538586f49cca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fa237dedeae2e5bc9e812059fa81438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529963fb632a86f62a2267cc08a91ff239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671ce6f2d09086e6edf1b61e9ee93ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14001b967153d943336145c8419d91c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720c35e0f5bacaf1ce480cfc47d369642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85395186f877d77478a27eb58e16be443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c432146062fe2127ad9e8e5942edfb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192092f70e525e50adbf028402493b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed4549827c2285f6870148885aba0746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fbd1066c3b517095eeca8866e9d9b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4aa8aad6ff5d1d3d02249fa401b9e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b374ba04ba9d2819b46d488bbb9e2549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec748d3f01fde08c690f38ef76e1697650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770be1c8621d24e685a3f5e89eab3d7e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f526c1d3881d27c96aeac9a292a37452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa31ebf1078dfeb225960384d5f84553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4220da5f5b0052b367a51fbcdf38154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814e20898d830209b2a0648a6109ac455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e305511207d576ad7d1950b5bc0fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d563cda2ba83b695e9af47858e5ec357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3678185bbac245f7a583f903819da458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a758b8b0f528025f957aebf8367535959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8448ddd2863e1fa809525d9740d0d9260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec661f7da903b220efe57519f452eba361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb608d2462d5f1b06e30660eea6ad4d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54221f46bc297dc73c444e0e8f04e43063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52f2d458fbcec19c726e2a917d950464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0ac15ef9c5d382dd7c27e9b70251b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb0ebdcce65dcb199e108b5c4b7f2366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782db4e64fc8c5e1ac385ce17f0c88467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92acaf470fd1fa0c17abc834301ed4be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5a8439d5d9f0fbef10424ee8284cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1863b47b58fffcf29f40882e56404170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a32c2eef63d95ec0d5fdd583f8459871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418281d7a215993855ae49a5b3ad99372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86680af30447e94851d6b3577400eaa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc9caef0a04229cb7bfd8180132c9e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ab0e95c9cdf45b30dcabeec3d260d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ee511d40bfc3b0abd137a58316e5676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d236ffcbfe4a6afe3778c299a8177e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f65741ea5595d6bb0bd9094937c4578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ecbdd9479a55b948e74cfd2bf18f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772380d5f35dd86a4e38664dcb0440680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cc7811574f4452edbb877beae66d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bad4a459c54607423e1fe7a8ac4c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70d734d417365ceef7d88963f8bfa383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cda177fe8846b1a78550a48ebf3dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97f4296b1fd8b36989ff98348efe4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63441e93960c3bb609ac4c532856308586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acc6b5141332db9093e107f5659bd587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e918f0680bfa76f54d1eee5ffc76bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56a117a317b76dccd212bc93aa29b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8810cf9cee170968e5c29bfe32aede690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ac992da8c462897b32d82955619d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec5f1453d967fb64c8df78499d81ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5b1ff45c6fba312211909ed870fd593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4a77978393ae59b6da2e643b7aacf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e50711b70fc8294a00117712fac13b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda926de8190ab6b1774fbc9cf9296da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b19af9c657765079cd06b96bd38c3097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb6c077c62923fc4983eafb9b9af5498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63242deebef11e9919132e837b0f31a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d61c6ff9355253f23555a07fa803c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0f41b667dcd8f3e15dd9ee199b9c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb3f82d1b50fa04250e66a9d419b13102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021c8c6569499ccde2c0bc686693159103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb720547a3fe8c960a247bc217f7705104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864a4e130b0494c055ad75be9349716105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21804170441984a0a069bdf10d87a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73061983cf464a1466b0677e5be129ea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0fe68bfc14b084fa6eebba1ee7914108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92673555c940556076b957b431d6b07f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9ceabbb29d24ff22726fff4dc24ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b86131a36c25e4bbb894410c9ab30c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e640d638caed1e0aa6ebedcc0c188ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123109fc1bfd9f79849eea700a7721ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4ea4b453e066a70a2c2edfd8ce7e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ec63d0c4b39417eb504bc9279165a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02a687ca932767a49c700bbc592f35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45511e67520c825344e1f7473698e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0128158039883f92c9a96163acf0d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abefb6bc17ca4350b674a53257085c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c991d621f9d47edb415ee9f127354e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d60a2bdb392acc72c061b92fb935a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059cfb671822c9596bb9a7b942abd36122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c30baf72e0ff7a56be11b7941547a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7828830c61253433306a4be3a104d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495af109d50fb6d540737a5a3a974cde125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190f101c42249e256d1a6e985679ae6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782e05242ab77152c5206026a00a1a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9b69b995d9f04c679cd3117b4a6f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278a83d224508912915fa0542249596129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278ea8a844da472ac06b95d977faa1d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c29cbd48ec2ab3a793e6d67eb34ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94632ac3f6bdf322c2df1aa731f9a776132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892e823f91d019f80dc8c397ea3d738133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbb026ea4d2ff9fa1fb1a521e85588134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c6aca6b9c3be84778ee29792ed7cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d41fe3406d60fe15c928f806836a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbe30e5eddf9f340a11d6d60ca544c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171f380b1d5bbf03dae8623f977ab58138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ca4b695e07e9e4bb5fda8d7251584139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0be2d96f8a09b3231e8f8f704056ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973474578438e27a344558f47ef2c98e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905c2e61e2d0993be709005d66ba414142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a34a9e83f697acf8f3206aa3236a1f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28234409b01b8f918fe5fd26c045db89144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2e458f974a9889e4a24a0dc8a547d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b71e19aea9a85f5bdcad3f5fc995d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95d3134c376c4c8010a22fc803ff97147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8ccb20fbbd07866055aad2b0ac6f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738fa6fb9c9561999b51d1d024f0386149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8789f7260182be6c0dc92d5dc567a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d98116b5a854781ab5d64c5330a5c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2e029fac5dd0d94ed52eb58b94766152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9709a99ebec188dcf93750387b284153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa61aa6a8fbb9de3ebe2e7c9a9cbe00154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf225bd5b884d993f889d9aafe892b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8871633309e012ae56a06317182868e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab045298368c5bdabcc4db197cfefba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee1d0e9421ec3c0281072637f1d63a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58538169a1a42fede989e1b4b9e282a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38070d7c129444b1c3465800c5d2c3ec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2efe9bfea25ff3a18adb86e4af96e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fefe4ed629ea899d99a3f20c57ec3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83107b8fc10cd386ccca2cf74adfe14163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac0bdce6367b1fe5046cfe6b649c67164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d31b7c7a402b51369a46141c63dba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139ca64bbd1dbd246ecead83190f194166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191ed790c34443624e9fad4b61c462b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc4a98fcf46df25b1e21b00bbfd3c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaea31529d79828b530464f8a26bc57169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622611a48ba4bc4703d3d3d0ab7ca13170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447886e7803e464d98195ce19121119171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3dddc0096e9b5d723d870e9ff2e43172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435e341be8172df5cdee05a82cba116173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c024ef4db0976560996c001d9f97fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb24ae04b569a48d978efd42d75322175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a493d31e63a000a83c08803e94852b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5d87debef69214e3fac6bb6f74533177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca146b89febb7899e3bed9b6a0f400178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610f9dd8ce93ed03225e0fce0140e64179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7471351876cfa233987bf4ccce1f68180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628a3e28fb4b9bcde4897586c7b022e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e36fcdb24f4eaaa76587c3fbc6a3f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938ddf2a8e2cf03252af3de969725fa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d792a3c6f3e4dd036fb775fe9d3370e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26a19cdac63dcf06e86586fdd75b94185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522b588ff1c54566cc60ca260cae72f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30da1ede763f28785835b89d81c28bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600004206d2759ba94529dcb13e1f57b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87916d166f5d5697226fdd84b3ea8ba8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b5974854b56c8f50a21fa746bfa24190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1add0ea42a49a748daf0ebab61d0c90191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd562d7801202c08cc675fa91e4a94c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddfc52b9a6e0e57b0e89e72aeb3f1c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4d791f20dc3da2f74be7e05de419d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72df06831e642726ca5b98caaa32a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b07610ebd4e83429d24412bce949a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0175584b3c3640f8dadd6df2b930a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20200f1421d165eab2bbfd627c6a6564198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebd9c9a8e1f4fb1146bfa45bbd7400199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a27380803c6117b8e1a5772e1d6017200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078cdd59eb608a27b9b17159afe9131201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af4689504879051b7b01d9b7fcc982202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca33e4451d4aa38808644aae4f14fe1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4462295d890c9f9004bf502159a50b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419be1a6241d83358a542ec7de96e97205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955598ad77b7bff9d02b989132a5ed66206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f298474e23f258424336b71b3fd7e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a0d155a619bd107c72b21dda9f032208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7438596a44e3806e75c58889a2fa825209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7a920d96636338671bdbeefce044a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59e9f158c58ebf6723cde71e75ee34211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a7abd460b368056df8b9dffd4a815212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95823ae5aa9d939a47ba5d670fb5b305213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a36218db7474a69a7f4244c05ec31e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48aa60d3dddb2e1d5a9ba63b409be51215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91529fb33c5aa647e007508cd71aabb6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12e057182a310e941d1252091ebaa8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f0663ba2840fc07c9cfde9c87840b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fe3f10c00d556e9a802fde8db2dbb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d7b3737eb9bd63398c68350b506eb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c185c01039bf8d1d8943a0c747e976221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee8289c312943219aa0b0696e817ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ed44357dce3b059455a3ee8cab5a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61d11dedf623c8bd59a201f83fde5d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5321770b04e83ebc4ffd78bbe523d0b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac629c85bb43e881220995f0764f85226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b59acf75047a2899c2f4146b8caa2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc42df93b7402aa353274067168efa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe842406d2441c9ccde2baa6f9bca9ea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86ff198648b02acf1e564e2cdb1a1b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acbe07bb1118ad3a32a26df2fb0a0e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4755d0dc81b025f7ee38e64a02babb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2cc30040f3015f5881c8fe76bdab4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358147d4ab60243a36bf5c6cf4d2dab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8daaf9c08b26ef700506b1f63875d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade41da44ec430fd6b7e24b92e2a118236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d469ab49928b54261cee820f7379f62237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb312f2e4fb12ff4e7ee9910af7435238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e276e046b1acf0bf5a79a64420de7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc8da11fb18ae409eb7e0a81af72dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e403d6a8dcdcb229a0abcb86575ff58241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fd4d5b96a2e9debb89ece05cb50a9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd284d1aecc778ab98b6fe36cdc5cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182bc11cde04ad3e175e441fec5c522244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5166d0051445c899d06a9f44c5db38245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d4ab90b2ddf16413eb4e385f87d58246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea25d560a21a73fcad84828d17fc2de247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa7d2ee0174630622846184a30dff6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5acf2e2f44d65385ab1602d1cdee9c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58d0e4af3920d1655a0ea00978c9e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c4ee43a83786432d99b4383419f68251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2ff9c1a15cad4f60098cec046986b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8822fd774315b7e3cbe9ef191449b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91739ddeb16a48a041aac33cce5fa0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dda6bbac5f20de8221ce211b70c331255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41654cd653e0b33c25e8f211b76b135d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937288bfcffe8a0f3815a17d520b63e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3643c5d6c3c00532147571ea0ef4c4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475d5206707894861f4cb49739495dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d086dc005085211488eee142ffd3d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a17a3439a05ae64390e9d4c68bce8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb4951e076ededa56e7a0e1db7fb4b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79e1a381258681170f2c555e38de8b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af7c2874371133b62ea0013f738834264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c038b43cb46236c8c4341441135c3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647928711ff2d15cd3c7a034464dd9a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21a72c6eedac2f29dcc4bd75b3fdcc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa222be1d92c06b713a78205464010268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd0fbfadfe797143810649a69ade4c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecf08c0b2a2df3054a361f835d050e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d420e1029e7933dd79a75bf60380802271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a025dea8241e18b63cc814d2fe1e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d3edaf1d7acd77d2de7969504eaaf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f348b303245fe76597f44c212710a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e686db1a171f9ab8da38fa5f93a5c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c63c676c21cb21036266cefec2f3c6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4292a998761a75a8cf7bd856cf1c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e424ad8e0644d67787dfa5e522e23278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dd9241d3f5f41d6cc0f2227f224a2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df692fd2bda52ec4937793f1ff9dea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7d00fa6188aeb4195ff7d9d135155281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85609d5f9d2068116de08bd5bcd21305282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711085dfcc251024deac7c666b16f94d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645c64a2e981174df1ba145bfb364d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fb00237d0c7b1687ac6ba01200eb7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be381309f435ce02dc90627fd4266a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e682740e4b8a5b1772ba8df30886e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757c4c1ebf8459c8d8313ab778165c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ad001c7f4d9a8747fda53d7374fa4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40d2b949d457492f29ed49e33ea28b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2309a33474076f94436b64c40cf389291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a93d4e729ef3beb872fdfcdbd78da1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0480eec0e9f5938d3d2c855a724d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df8a18950c49628a886ee4d2b3a2c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586993006e7717294d4ea54e6abfbe8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb52dfffb7342b73a61533c89cc80f8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902aeb8266e5819608f61de496cce21297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019e723d9a0e2cb9d405d2160af835c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28441a858a40c0086d84b7598acab68d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f2e2f0480b73993cffd6fbc9617e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fd16d35f594d7fe71a80b778b79e8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a95ddfb33ed0e8cc1d6b14672e5da302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f815623b742ac1a4d017ef5fa0d9a0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607dbb9e81f59b9f1cb404b3f08d18ed304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26fff2ac12a4155f1f567762e7e391305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ff627e5e3e67263b38603f2c06e45306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05229e0b1ebbfa114736ac9396c7ab1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921de5cbe4a429151a913873688322aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b188de9cba928426f03dbeffa44e8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e3054f60e9ad8191a24f04039b374310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749799ca3d95cdc2bfdb24a14c1565db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2a8aa1c2c0cf21d429cfa41763f15312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2029d4f466ba879db4812efddbd0c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4d3ad9a8d4878091e1319c4cbccdd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40300e4eb131de2d04357eb931b302d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83398951b085a4210f75a0318e0dc98316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4a07ed1aa65f09923d828edf34caa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4088fb300b2b0c89233d0b667c06ea8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38d9cc1754d0c915abfc00aff7f2dd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881022beeeb944dbcfcd2462a5e8545f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982da48cbe2f5d9466c9cd2c678bda52321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c6f6b41049da43c647c7809b92cec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe8bd2008444343a3e60495ad91324323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368900c3dee9b740b278b03e39c6514324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb6eb4dac4086bfd5a95f7527d2b11325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c7074866f46d799ec70005f3890a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a017a97c085206eb1a76fe9e68edb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50cf549ab4133a9d6c540d3b4873db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708425b51d1bcc32a991d40c13907f33329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1b02f69b6bf439c1309729350b88a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183223d7cf2217f610d6f69fb46be04331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141f530ba8f8a008243a230de572ca2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e345197bfdb381bdcb1a460aef70a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f9b80ae171882e846a578e6dc3abe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bf4c70cdd9af602de382e892c123e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d06fd2bb146a8c85bdbe1891901501336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c8853dad3190517b5fdcb3611de78337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c9808d223926c89510fe3abacaed9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45181fab7027084fd5b6f55c0d1012eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7104ecebc378c7401a7ae78973361b0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34f1cb933b5921659f7d8b438dbb15341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b752528276be35a916992866651c291342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204a936fc1f237441830c24fe940b0d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecdb10a8f7c17d4eee82209fb79fa5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb31f25969d423b1ea335455e90818345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7c54d3081bc098c647003b3c9d791346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abc4c2f6ddaaa799d6de5d71bb21ae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600e8852b57ea062c166377e926bbf0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf15ae5c7719ef56de4b50838aaf2df349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6d02ba177064e57ecc025727b403e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090ee763339bed802ad09784f0b66d7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe01f3fb9e7d91332c03e1799e099dd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acf8f64f730798ab669cc68e1b42b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373646e3af4bf07cc772f99b2a5afe1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328eef04fc2ef72bd6f8bf46d38c4ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e37b8faba8d368686d393feb32942e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b2bf4fec931513dd6e320db606ac7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d991f4d004ece0d47413a0078f7d63358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94615c356796b5c09926408c8f497299359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738690d95269482dab13bc349852cc4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21aa1692b2bac94d754d7d9f9e994af361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96df40acc43dd637aad846e947cd22362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4c92cafac02dded21f7bf9b36e1f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e6c57db20ed13739cac8d7032a069364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb252660eab2ef6341cfafbca8e96ff3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278737fe879ab3aab4676c452b027530366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b850abc1a89256d5d32f67aa054f83367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e5a20f64b8b334dd45d75df31d486368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a75d05b1f711fb3d56ee9cb732d34e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af371d6732e4e49be97cde3ed407872d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c666cd60b91822b92bf330902f841371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c955db6d68924fab5c8613720196897372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8fb4f0f69448416b080f5d77edb25373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3208a206a1c16389c0bcef7658e5f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20914c37f186477a30174ba56c32e011375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8e5a4bffb23c01118b2b538d9d662376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e378a3b112365164a4c025b7a9d6e1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f38781b4be29aec0a53e032d69662378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a706aab153ad9d5095ee468688604379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41dd009d4cc297f92293e9228d8d498380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d9a0bf1b9251fddad8184b92f5c0e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c40f17423fe7e3fc2b30735b7f229382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac861ab659833cf2a88a430e2b9c81383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66b9c22bbf49b4e0d81c7b85807823384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394ce31e951461ccc4a0c374b435989385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab9cad4f28c8950b23dd58bd1c9579386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceaa995634ae62ddc694bdceb12ca19387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c41c331efbdbd91847cc2fcfd1e165388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce4a551e3f058b04193bbf220d29b6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9f2e5d5a59d3bd13d81db4533e4f3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44e0a3811a4bf602ad0560112ea967391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e798ca0f9811e014c5a59b0748ca02392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c7d039dcd66c3f035aefc3be7a487393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af073edf6538b4f8f65fb24682b71661394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cfc5fcde1eefe1f149ef2e55e4169395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e4015b56c8867fed479eb0f822561396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f97581ae87c41614196b61dc676a2c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5703788478e1c20e9fafa8cd6c8831398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484dd06c54148427fb088c9136c521c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f351c66d4861f4220cf77fd6bd53f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea296f2b8d2eb67446b87ac0523c64c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6ff1b18f41cc005a5a38530667be2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea0f6f5c9468018b0fbdd0141ab80c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191cd3d8cbdbaef51a34616c976bc34404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bed7e67201656c4d5e1920588f710b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfb34af5e184834b39dad30b1c880b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995494807a5fb2393120d99bd7094e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605418b3562a0a605ae7c537439a753408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfe0d3525c2c55b46c715d290c0958409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e87fb715f01583942e7a4392c465e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122897fc3b0cca6c5891921524e8e4a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba074d1dbbe173971612aae78ae7e04412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2495773bc59b486a228967a29398dde413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a4952cf7bf234ff282b789f800e92414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125b3b685659ae302a7271d2884bf19415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e80bdf8f41bf6cd61646061c8b6fa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287140e1b6f6b2c398a5cfc2cdc9a73417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dd83f2d260f500e5f1cf0097f138c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29623e3d92c362cbdfd02a46861bae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55418521f1fee7a2aed9985f81b15a86420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d0ca7dc96adedcac0e3ddcd7658fb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4f486a1dbf6bebd60ee4f319089e1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4842b2c77f865396474ad0e5436a36423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfd4d421340607c4db6df0ea18a783424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154df268c1b6ef613c4ed4de30bee6e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa759ec872afb8c1033233b81bfc17eb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5225b68e56eac0c967290318683be0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4c66a3e1b5c70b6f13ba4107e444f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6ddd5e9c881fb4435f1ea88d9394a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b7fa67056a2327e53409929784767430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cd8b6600f683c4f9114ad5c13e5d4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccd088863a98f8c7aae3ec9040a662432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e26558c80dc60cb0ee6103c35bc96433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e3489a2415fe49e065baf97695ace434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6c3ae351288c7c37315a83f498536435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca17be45475a2c632ef348c3c0969e6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63477af6803645a34c981fb034a4d6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b276e9d07d76baaf4e097a6c96e0ea1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f2f502956dccf60f933aa13e366fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4dd25473e1607b6aa5fa10d65d0f2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299b4cab6a4984dd773c5c7037484a6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1492c80edf2368cd3451b9153436bed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc12b9710a07bef4ac03836985fef2f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99c54041d1682b04961c87e24677df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a0b5d5aed51446d42627480b646b8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ad66d2913335635051202987f199c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81448097453e738fb92d11bb765f64447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c43b0b186aab2f8c5c76e0082aa311448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e8dd337be0e10fc642ff46ac95d94449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879f3efa08ee3b0a57ccaa9acd9b11c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482a267443ef35cf4202cadc7b03cb8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbacf70be490175befb2f4a11182b26452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997f455a2840d5b9c21f00fe2a2bfcf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3120b78af2d609858c6a70678f35f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f97d1e486f3771827a873743c394e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ad46711508b71f9e680924f070bd4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3afe16a1a136dfd5f5963fe87f84c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3f33cf3678f53a687911cc64ecb4a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296918c39135c06444e4eaf7c1fbaf58459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9e830bfea5877389dec53856887cc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadc7683c01770f3979c0af2a721bd5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60b07e42f2288e8e4a8237b4b0a462462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af216f32520c06f23f76a23d71ba52f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440daefef2d7935cd28820c46f162236464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95260af427b63b4277dfc89eb7cb112e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d791dad9f67e60c724257997946e1f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a38cd402ada32cebb43eb561306110467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516605e7cd414ce01d334ebec294b41c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f99c9a2f77a18acb251ca0f36a0311469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128c7d93cc9f25ef788decd6cde0bc1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b720a846f2dbaab5c263b28be11e9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037bc1af55e89964779bf6c92724676472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e5e5cb2c4bf76cffa58ce62a46bc7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecb92000fa66a4fa9e98d679fec727474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05777460587ec2f5c1a51e0f4014bd5b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640e45ffb38942b34d03e810eb6875a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844431bd721fb3c79ce2615fb09117e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed45793d174f3ae8181fba494e6eb9d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a78d58b204cf5fa7fc61c908f59cd8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eebae49e72fa21b130d0cf3c08f763480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122ca79a90702b385dd22c4330f52f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b04d4232f7842529c1fcb1a32a49a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1751645f9fd138eef472b1334948f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91155b8e45edb4c09e4894a42ac2a5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb0f9950849564df8daaee4d59fb80485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2ffb6f48825b111531198a5cf3ceb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77900937c32cdae71e436137d66aa3de487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e170a717297e87bb3e6e4877817f4d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd203089cc3275158bab3e938bb060489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18381fde184b1a598efc654304692f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a18edcfb81ada64e7452db48627570491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb1a6da756bfade443a10553e5e554492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d6727a77ea724472abcd73927122f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06cb11b8447e620563feb9e9385e05a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d598afc17ac09925b2e14c99e2d16bc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2f8bcf43a0222fc78c9effb8d402b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc66f7b47925079e0cb53bf9af191c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e800fb46aefcb402eb131cbe3208a6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89926872c01e63920572c877302971c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158c48748f0e4cd91774f81533b52c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d204e2912eb1a776ec270862484101501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d70545556047b72bd6d1283306cbab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcee48f5fa20e93bfb72ce79b31445503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a167871b7a114b351a9222440b4b761504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ef7c51ad028a0473a100590223102505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d065efa8e9ca9c08997645a6b79ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a1b69c29a4abc4039db76ccb0345e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244edd09a1bfeacd0e3673f0dba155f6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c3027a54c33988dec35a366816253509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedc84c3b38b1acc1133a09c4cab274510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223dfeed30c96df60350f8e8a7543c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb15bc4826306d40463cf2ae19bd79512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffe3da708691e8b58e6a62fd0922fb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad48558dba3f24074cc51708de3c3e7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a78d3ee426cf7f100f5baab73659ee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d944861fb056d38aee9524f77a17db516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc31f9d01075298394333c4806d658517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f56521bfc18498748452ece8c3fad4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded150f9e6d754cf4d5c3f9532464835519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d60a100beb8f4446227058a0b3da29520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87eefd896bc3bef3597e4c2940912b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3ed43d9f799abbdc7f669a0e23a94522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab9aa23ae6231219f7fe8114368fef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f60dad799f9f5609444b1eebb6246524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00d9707b76b2ea826b9e31b482f186525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f51d4e28eca87bd1970e33f7a21ac3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849859501b48aaecdba08591d789da31527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190722acea01a65e1d73d9f989a6aa5a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a761a49becb1d97f2a64603b9eb3ae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e374d46f85af722d4e1d9ecd2755d4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ebcd705d16489aaea333f46532d3f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440808c3e899dd796255ed8f334e6c6b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854ffbb300f17b2d5bd27424cb439e0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb53046419a78e5cb68c637510f058534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6093ac1cbc289c165d908f3bf99e5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979efad3daf9b9318d3582bf26cd1210536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263378fbbecb177352b38f8c3456b18537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ab4396296a3697b8fb71ea504f917538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bb5efd37866db9545fc659b77af54539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7be945aeb4997cbfab41e2c33ad0e2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bb56d5bd1c1b90435eb000c083489541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b68520b2c1b3f4b1e8abd1b34ed920542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abce144b481cd6266d7084a0138fa2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441d0b2b324236645650f58b14abbec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a038316b383683e93a53b5398cb79eb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aea1660823ba33a8e5f93b6f7f16fc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b93f01cd900efcfe83955c227f2909547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee928b8d1e03e37a22a7aeb01101cfa2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57912045145b80de6945987ce007c4c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cd30fcb6106949c70ca01ee1fa999550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cb8aaf8395104238d61b2ea9772c9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01420f2c24a5638b3819a616d2598ea7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7cca15cc114dd9c1e5e93f848bc88553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5924060c60dca855c29728ef51b8f58554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b193ea7cf3f11103381e9e5805bc25a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db4ee532fc7f66a39dc9a80254518f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac91d3aab9b7fa9181c7be64cbb9bf2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb8096ada968ef38b353e039bf89b9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c6372b1bb95dbe2aafdf3e8b8533a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bdfbae150f26dee1dda13c717ccc4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f076b0fb10ab4a48067fea113e4dcf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a80dbcde982faa49d0918899c31a5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cfef54266ca20482445626ad76d78563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e515c48c339dc7a9ddd63fc3e825b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5791740e8094f4022f289ec0e09877e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3b142c7599f4ea2ca0a4320bf85a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b1780a666a8b9d017491537a37ffa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bfc0ac9a45904a005de80345f9715568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33a27442ba6ed720d72fb398f1f877569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05909c57d3d6cfc1a2096fe8fa6c6e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ec0ea00e0ebe2e2761c383d37fb70571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270547a4245615386ce1726b3b8c7716572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff146d26dd2a293d6deabae31bf7db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267ec321844e1cff87e23e36e9f6db1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95386ea8bbf3c8341bd16548b2e7374d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0b86150a4deeec9eb286e89662aba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d2a4fc264e2cd7e913c57bd8aef91577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e88f5203eceb1fa09c5a1405a642af578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb34364ae92673a0e3142a2814d621579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773950c823a7705120a066d6ab96aa80580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36cf8445e787d5f01e56c870e2e7c4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48323ca0a6faff36c512abd4e1d7098d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336264b771207f0911b0486b2763fcc2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e121728d4d186b635cc4b4dd2c7f5d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b072d7e8bc1da714af0a4620d3539bb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41da59074322afd830843934fe2e333586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b88b57e3ac65c4686ef21cc41c166587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b33f810e0d8b6dc99a620940642404588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859286d8702b0da0a283230e3f0cced589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902b74ac97401f12f1405597c20e513590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509debe9b90b75bab82ab19d75de94c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33a18f6cddde58da4afbd9fb0ca859592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e9f3701ff0d9683e234302ea35f76593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cc73a5397c683b7f347233e8834e3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117c8e91f951b0ee611c5bd201f8730595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5662a6e6974913818941fc86f3a951d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0893b5d60f699498bfec8d5af4d33597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408e48b9bb4c261e0d98fb08cfeec8b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c567fd2800cc31a1c1261cc92739a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f186b7a2e784e9e3d6b936c813387b2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073ef16ce6e354ca639f0cdb8cc6cb8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe25db41196a5032cb3fff3ec310495602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82f4634dca8a3ac4340b65e0b91bc5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0e73a854764ae84f95de986a3668e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e002787b62f0ebb9428abcc9f3292f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0a6578616cee5b8a7f89408f86b1c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b660af500b72d9abfb4848a0f5442cf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97032a9949db005541772f85d6e870ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84396e70ae70d5f7e72c8e513464bd3f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f660fb70572a23e404bfd4e7f0efcc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f0a3e665d6b7ee07d4559a2534e0c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6bc8067bc134ba57f325b14ef86cc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1aca8b84d81b72fde598869dcb5b6d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b22959443b829f7c9daff11325c67614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068c8b08a2f96c90cbd248b8a949963615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699dc9fd665380c78f72cdf3f56c069616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3827bbc54021a8492e9554c858a2e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603da5c9449fa2562dddeb2e7b960ffd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f1474048d21e84f5ef084633eacd5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1ab0033f396d7cd52a24c7fca6ddd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca663a1f8eef4b84b1b2a498fa29b605621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbef32db793afc6c1168aee83156df9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b585bdecaf16c6f35a801d5c294317623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0f2740bd3a587f2a7a18113d4e14b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed8da478aff3fd3b1ac401c476fbc1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afccafda6b5d3e36c658b88ccc712d3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6bb7276f004c4c85eca717e5aee65627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7929ab532fc5c7e722322fcf59a70a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abc76c9de4d618a922494e42ffa809629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c3d97a22e3dfc65a3894515085625630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d96ac67b793188b8242acbf2ad8690631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b219b948aca95140da31d9a4ba5359a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85155bf0a47f6f25fc715b9c11f67d47633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f704efdc57ee44b5fcd2a1f39b89e6a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfc54d01677e9f69d95a014f0f4d0f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0be120dce8ff7f6eee103a07cc8f3b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd297a9dc8b9059af09afe0efd4fe092637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1d7d221d28f3bb8e9f9cf64d38b19638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013431599b6b3f4a81de4c66c4e883c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ec4aa9a4a84750ad4e2eb7c34d04f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e692068d8ee2c54d685be053be691641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1869b1cf8d417ea84fe6bd761bec9b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbdb04a951399e197596429273de60643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f24a3374ce7331337671c6aedb2fd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dcf93f72db6b08d4fae82b699baa0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530cfaff75a368a2fe32fe359115159646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372dadd8ba0f54667be4fd8d0fd5f3b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f556939585ffe2f04fd7bc7f68694648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae32cf89d3b3f46137b3e28706bb5f6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de995cd3ea0210bc31d550a11021187650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e75918a97624aef35f3a16980a4b8a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b119f65a4669351ac11659489473e11652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1eda20043739c656db9d28adf624c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06335c4f4eebfc6ace25a193d2171cd1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec1e036260310bbec993bc6b7a2621655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debfc9c1b98ed2dddf58336afa41510656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21fecbecf9dc86b8b9fa5a575ca184657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8baf1b9adeb4c5f41ce14ec142586e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a11bf966cfeb03ae3a7f7b0e4da7f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266122fd99df609c2ca6a93f1a884a05660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0440a1234914dbff99a3341dd0400661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694f5fe99b26c8d1ab3d72cbfcd644e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38aba9dc9f3cd928437213fe5068c9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd77447a3f967f62abc3db27c7fd238664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fe6576468a637072eab7076d64426665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b943091fe2e83b071120b3ea24552666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2e687231b83e90136906fa954cf89667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ababddf02a0dacd0356812e4b5228668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb927e947c17605aafedee9a9fc2a4d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cbd3fa0023f946ff34663063c4954670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affdeb8ea3328f5e5775b3ce1e79dc3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e604b87f76242a477358cbd1fe88e5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a6d91287b39d7ba436338a449a68a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db63405d3e617d91439150021b993c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851c7376b3355324bbe6d61ade8bc1b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d187fdc6567a20eb89f27fa3c6809b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e39581fb3a5280f01420892a049ab2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf39e5e531e746d0413b676f3cbfe94678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03fbceea289df36ea0136d258ff93d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca46a51f7b9b84bc6b69f8762e2da6f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cc2844793315e44ade75423f4e4fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1a627a088e5953083d7d110b62939682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da63ae5799b7f25f33164d84cfc903683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739e3d445813a1fb57d847cc051a617684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10899a440bb7011eb087fcf4c1195d1c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46212d41275a4105f047d167b00b6e7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af38e2b101d21ed30457290a45c205e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460b6953d692e0ed94ddd48be7cfe9b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafaf603006ba54b410ffcce13d3174689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949dd720962ac0a7606e2eb3a9457b01690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fe1dd436545c692e8a6b78c58bcd3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716f5a3806f0c24463003c728de025d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df1fe5e546527a88c6c13694a23546693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc34a33f42a50b78248d13c9f8e05e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda5fc95e8c390df4169f833f54f690695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e0e9331dafd752c0bac8eca6ca3af696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c977ebf138708fb5eb1fe631ec4a4e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79a54ed7c839836a666417b6f39e5e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46710832fb2e3ea6c7a361d11abd60699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e62863ee93d3514e68ce5d356f5ddf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f0d552700f49872d6157977d2e082701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06e4c25deb0643922461a40297d168702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbe3f990bda2624ec1f23e2d81ead7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc80e0cad1eeaa4b470df7163f60858704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00872dfae6dd791c3db3c7911e06807f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450987133f13e18904bee5b49083431706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabae389e6987f3f8c0691d153e1ccb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808a49f1074d3a1038c01b3bb53510d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960903884369a14d3c5e90947776947709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687888d4aeecfce85ca63591de36846710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395da0177f00af9120a9acf701c4922711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048fe411545aaff6e4e507743479531712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc62ac7a4e1be6f985271fda9a65f5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23037532e1147693032edb557baedf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a8bb4a096938509aac05a7d89f935715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147b76df650dc40647c4fa40d0e113e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1f2c266b18d700dca13da3acfaff4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0fef86522cf4429657103a0e43a4e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874865ff05e1cfca0a919db769d4091719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552f8d5af5520105b5e3d8405b3ec36720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba558d0d8bff86aacd205617faddc062721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6f65ad9b64bb06e25a578a9879337722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28ae2f6f654e8be8234b518ee6d364723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60645d1eacb06f746a420102e6ab6dae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8622ff2c196800064284e15a84b433725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e9c0212b42ed9f031058be72d0fc7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb946e1a96fcb5e9c29ade6f3a913997727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde34f3f00dad50e61d708c8e9db920728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5263d8058a30630e965ec594aed3976729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d401c552a22aee6306937ef0c7c71c4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4df665930babe9bc1b5a9a08019fb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1618681bbb470fb217665b3f6de6ace732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e25be839bc9d1ea5e90d4120a80ac9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ffe71da48347f1deafd6b6747983a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644a000bd644e62eabd32d377ea98d5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab13c2b5527ea71ea53b26b0f7e8ead736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d731dbda2af6bfa4e7a40f5c06e42737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223100728dea5d0de86075beea53ebe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea0aa8d780313ab50accad99c95fee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0058984e319c7d3bc54d37a8e9e1828740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173476e99457912c8ad2bdae3537be7f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae50f657fb561300bf6450b66ac26e6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85560767db4ffd67abed3a4df409b56f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078f8c9a930542c02dd96d143f563fd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a71deab1a4b1121b2e94fa2474af1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a13204eebe330420af9a044dac5096746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380799fb7da6ba1508cd39da954092f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cdbae8a867eaa0c7824eb40b30bc5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61a54d19f75a9366fb847df6be5ca9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dadfd01d8628c007b363a13818924750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103461fd7176f92a4f8007d627de1fb1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ba36235e01937983f8abc73a415ed752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24edc2d3e9d11fc2dfa6f39e79030ae753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1875088b7b2223b89149cf0f1943cb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9e7500b84084564489972512060a9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab354fd9a068eca6e63f44a756a80f3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d236973e37ff84916858d8fc00dab6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506698be5716ccae97e4577425030494758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd581a8218a92a0d318747007e16c8b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>