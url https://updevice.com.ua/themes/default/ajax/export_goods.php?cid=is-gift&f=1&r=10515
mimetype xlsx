--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed555aa64129913507766ac38549bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33378eecf5390e9e45b560bbc166a05b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccbe83f4bbaf15bc528cbf646d12613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7871a73486b51fcb9485140c9faa414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bb0ed1bde5bf8db7a392e0cee8b6f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ab844f52f8ca133e0f8f112efd2c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f09893db7c145abad133f1ab1db9277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac504a7da85728aa8528e4db129fe0128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d27a9633048ed766bee2008a06ee7a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71151c7ecdfda514d8cf37dbef8d1410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5534738bb9358cd6c3d5d610a7fb411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d5cc7f8071774ea140732dd00a5f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1ff312eb7ef86dbeaa5b08da2497413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91dbbe2fb45f4a0220f8464833313b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772921a3f9a2783b4e28e7e747ea4c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af354086dad402c004cae708f5424dab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d6189bd968fef22243715c8ef34a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adb5f53606b74330a7828b8ec12dd318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35308919e793d6551c0de6c43e14f1a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99588b48c533a7e8b799d99698cd1c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16165a16aee481c22401c99de065e49e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b55bb46f103a1252808ccf5f6217422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014e47392b275d638814d6d9f3d321d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fa25fdc73be896f85f5ffe33fcfc824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb25fbcb9aaf26f36c7fcf2886695f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002beda99f6929c6cf07dc5f3f9ba7cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd085421ee3a11367d59a14885e054b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441be2622432c003d2f9a7c1ce2135a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd66826cc79e5fb8e6c71dbcee9504429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b402c0c90f3f02b9abadec2a42bce3830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac87f9fc6facb734ef5eecf1ec23f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daea105a88fb50a12561d70f589d5b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb675ce7fff3335c32d7359cbbdf165a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561da7a2e8aac3dcce34f380c633b3834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01446bf0a06c7383668d8ed7b75f8cea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85285e256042b8674ca4b4a42837250836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166dc54e90d85fd1524ae594bab5ebe037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1821a19516204edfc7f0a4debc9df938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113b7d726ae94b94842c59aace8d7fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea916b5f383056759a5d8ed446ea54440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bfaf6310e0574d0c9360cffdc5dd641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c681ec006663ac98c2488b15add018142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffe202b14bf986293ac2a0e8111e4543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994bd39adfa7fb051f0ceea0256981a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4683ead043f6c545e0c2d3b44a435e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005682b041e4c5d03f8ab9c0360661746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04af032c02cf5fda6598803fa64647d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ced6c5f68bafa18aa5385f8928bd1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d00658ad7db2e0e43f9e4c0278dc3c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b016e50efad66fc2a64c9a3dc395250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836807fc989b07b499cf2fda0d00ef9251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e81eea6167f4fd165e185e846991b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d77ad973802ad3d08b9f8048bb86b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a01c4200db5ea3c3c12ed85470326054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532139d90bb5b3a61e2c4f840476b5bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de29dfeee58d34d36c9b7d5cb5d58d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5634c2f283946b5f5090adb28bfdf057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44edffd4394b7c96cd4420b1ff01eb058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511938fd6635b0049ed80ae1931b07ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b066e306415b198dae372a82d3330b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970f2195d2e43133fa4ff89e38037ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7310903dbba8892d81db838f0c2ef1062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae01a64c934d66ad9b9dfb42ce8dff263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40807104e505eeecc347ff967b979d5564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373254e1c4a489f6874c52ffce333a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d37e2ec09cbf73cb606edcdc9c66466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63284c35a01d2a0c0c04eb93ca97ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44813d07cc85c484306b6283e16755468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404385a5d23a1813617c5fb813127a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d300b4a9693e63d7dcbd0834624ee370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0dc509bea7abed41d7027aa2aaad571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be608a4dbf1dbe3b204509dfa2d57fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4722787d9e6b0961171d4fdd1b6a02e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8a879e965d7f3ce56b0e07a14fb0374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccc1837100ec08a82690a2f81b885b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86d9438197b98d40d0055a09b91b5676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65155a4af309b082d5bf2ffffa120ce377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3532e44a53380f0a22f99395543e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e672a385d8bb0c9944af2be98073579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c11eed7beddd7bb13cba1bccd626480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e69ace0081ca1762ee6e892d83a5881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d479b62309f375175b84041befec7b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f40bf8b0e9347d6447e80cc8bdb4783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcd7f1c8051563d5ebac046caa71e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c75f21dab2cf9c3627a7f516957a4885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dba79a83fd99c13ba539cbd8547a3d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f321de339b62beb93e6906f732fd40187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ccbce6e14dd87494108368887f2d5a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de002b199e02dfb19b95218ee31d6b7189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b95b5a5261e7298ef73809c6a783890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2055561a130d7870b582496133f3fa791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f60baa0d966de3549377f17ef180392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76b491acb613c92c54ba8263a52e2393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46dcddc842345384c59e705e9445d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f9ab8257a221178cfabe5932d6b0095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a23d12373e0bd39a061845b200a24396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d22e77da0818300db7a28eb12dc2ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58f009b8e8ad026f073ef62b3349a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7d4592b70fff42b593af970a6b6aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0d48cc79fdd2ce8fc2f1c37c094e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530046c4c707704a313f3d0488b0e7e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c10c2193dccc572921879524a9bc7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0b0d6587759c60355f7ece0b86ede103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6192994d340a09e6c7ccdbc3ee13c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971a565c10da5dc5be7847b028139e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef167d54f83e222345177e001728bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73288f229db655347cb1b19ed963267a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173f85cfef8c6700a66d298c99f83b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a9fb02b28167e515e9a2c86f8bb8b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74382b18aade867b08476f0a8a775b90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ee6d2c718924b4409f667552ff693111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e373a56c5f4bc98c6558d1201c9e72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0026fddc6a92e85ef0577744f60a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bb997007a29ed2b79ce16be04e57b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bcea1ad9f0f536b32267309c3e99c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9566ed822d367b81ef95caad0c2f5d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0ca16381145b21eec91084aae1ba4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d49bf9983006db4df1cc5e79b693d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba75135267e84438bee7a3958d39d96119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92eb629487ead2bf07942aefe488a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4229dacdb23a35847e2c8c4d4c9f050121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee170cd13b8c19bd22932cb63663bfe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9634cadb71a1a53885145c4f1465bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663e860044dd3c6cf65807c0468eff0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cd3734eec7d9051bbc34ab056ce53125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af7ee4e3a310ecd35f57b7f015f854126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a61e44f01f27b58ba8a6b2d462eeb9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676252e9baaef7ae371a9e8d082f68d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65950448e2fd1d313917b36ae07797a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f469e4487a6dee7af6afed8ef49c7f0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35116c9d68d8790cc1e5d2d1080ce08131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af46062ad9eec8194e78c031910257132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ec88aa2ed5a48cfb5b8260eb68461133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b58b3217429ea0587e92cdc35f33f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b9f06f65efcdda8a0a09ed03c6748135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dfa4a1831d0aa8ce83d090fcc2b02136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a800a1c61e3d2c90ecd5c0e57f0323137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7da2802966374bb1004d464f36a057138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbc2409c19c5daadece72b2a52759f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f13edff0db103036217ffe8bf35cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffa2700f4b972119695768a9a5d533141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e409e6be1ef8d090f0803b63fda597d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc2cba76d7f68559932879fcc88836143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85892786c48cc3ef2481859e0249852a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652fa032685ee3e2682a0a7a608c3d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58dbaaa05192741621d80d513a9af9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d016c7c2a2ab73a7a2b7cad2973d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3703264e34451bbc72d4457153dc1d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3c989d50f5c7c3d673355db740eb7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a9d4839ab70d376f6677fbf79d2ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfb3b4d764072b16ec4ae80742ff90151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a8ceca6bcdf776a1b715c492f79eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7bca7a033b135b026bbe54f8ad457153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6b40b615d5902490d78c74e314321154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545d366fb7f1a62448323642986dad8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ec4535a721eb67f1826e445282ebd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d423a0dc89bbb10390ddfaea915eff0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600d2cde3a50e592b8eda87c8a554df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459ea334565b7c1f65bdca2af4e01ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb96cc3a2a14209c5e84255914088a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6646159626356b51df13edb73b147b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1179f2e79eea8ea6f1ab0d766c69b43162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcc664330d01d35b2e673bfad54051163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180dfc8d02a620acbaedbea846d64353164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c75e7a17984a443e9dc6a5bfbb23eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676b8a2b2af9742b13500e8faeefcfb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105eeda8e8cfb07a9ddffddc6a336c33167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8621de49ead62d28bfdbb4aa4f601c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584eff82e823f01cd4fcb1b0c45564a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b58281ef2f49d035b486abdf937b48170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab2d5158c20dc39ae3251a91c9281e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fc905f93e1ac57f0afb3657240433172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69b1d0d22850a5bb35417fa94dbdef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23395ec7eda557ce6ae48a60fac52af4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353653716913307ad1801fe48c3ca40175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85ab74a8e2d5f4e2abc2fd27029336176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f601d61a0b2314c4eeb953512a2ea8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0380b1f50cb0e23f0f24ab20404a62b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64743de142c84e17e70475eeb7b4f719179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec30015d5c04d29319dacdcc323ef60180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3e0695b038536a8e851f708e4910d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277c56ec5da99ec8341e36c32187b5b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f20bf733f03b0fe5e8cadcfd1d5ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68836962a75787e6298aef9399eafd6c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d488db67bb5d50ed0659059ba0e80dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26bf9e6a30ba3eda2ab5c46bec0cd4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910422a79c43e626079e39c139a9fbdc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25162647c887fd14d3c34d3d7402a47188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092b2d0caf940907874cb8d5a2060c1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fca16b345d155971b3073e4c43e42190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10b2c9166a62617559013501a31bd1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8ff212ff336b59bfc1c5dde989d9a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895069e1b72dbe7b68ad19ac07a53e64193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43bd70745d3a1f17e0a8fa2b7f722b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e09a98ae6e4406f285470beaff3f3a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567054d4d0ae2d9c5a5e1f40f17f762c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e65baedc33c219b7faa72c24f7ee87197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf617211495fd2ca940ed2e853387b05198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40c82ece38d7c0a2c62e49c83d14e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500aa3e3d174f64967375cd7f21e7cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1688bd7da1e2af127cd42efd46496c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c334f22d2049cdb560beb464967afcf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76070fe1a53b10f0afd3541e911e62203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5198337303afe002be307a01834614204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0ced01c5060205b5a8ebf56d2452e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f76bef085e435f548225dbab3c9ee6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b54e1ac6dddc072a50390ef353420207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77c37150e02dff7643277d692b0281208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d87872ebfb96d609bb26654d91b8d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00337b9548344b1420d74e7b8fdc5b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbda7dc25e34ca654a6b1567bda0a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9519ce8e25165289be04c045fe9af0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b167e033d2bb149ee0144f2577db2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce42c72f873063db1e8eb1fa156a6d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8477e5bd6c3084e6ed3f98d987cc56215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bb22d8e1d4ad8eb540958e9329dc0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0283d1048cfe87d9d10ccdcee006270217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e3983607cf191d14ce6bf75651bf5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c182b6c86b6d6c1d1c4ce225f022c6a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cba97244b29e7f6070ccd805d2208f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb01698bc5ee35587201bf6521b90b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e731b17a6d77429899fe63d66848ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adcab9d0c94dcef1304ab6da0ebb40223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e25b59621921200b7ea919a35a141224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad130ff868f03d95461a0906527024f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50264a434935b65e2116242f69bf4e2f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0e4b1c436fd0ca6af2119364a5920227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5bf96eabc2a31c24fee4aafcab048228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502ba41a0f90f665ee43917f1abb023229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728bb5bbbe021b0a39b34dd7b88c738230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bca9062c248aa17939f1cefde2dab0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea33d3edf7819e9df3fc0984cca34e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69cd2b120bbe1f9a190f1c438acbc2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4dfc7a1a7dcd72da2a34d5cffff943234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322dd4dc67e04de0c4af856ad8446c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cea8d21fa523d98249fd4a76cff8ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711e38189b37a08c52c850c16e7d2d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9f08064fddba657f031a95e2aabe4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9b9a19d6eeb8d433024667baffb05239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30978aa189fc822c5ba00c06ef7ce70d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478322d242079d15a798decddd54cac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841aa0dd9b2258f77fdf58ac3903062e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4862f8a885571e12191b99607ab64243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012683d4cd9d4db929992c2f6363794244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82076b50d46fd6b0bfa2c5074aca5355245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ae5d20203d928a87400846b49e2d1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67231477a3986e7707281774edae3cda247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510916319cdbe75755b6f49b3b26bc8a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be12e10c17239553425372be493567249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffe4867bdcb5a2d4f864a73f137f9a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c9ead2d81fec18859da68a47c444c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892356aa721cf5e313bb3dda1b70fde252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02e2971887bb689dafe877b79c3530253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ddf4a05f50634aa207a0f34007c63254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435601b33cae60c087aa340bace06f5c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2d03ff791fdb88ac24d99a31bda00256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058ebb0ca232d8e6a4657ccaf1417e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505116c1b3a0cc55af631f5026a28b0a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e492a68ddd95d0f8b9f37180c57650259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f562977d7b19261d03a921330ea24260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bee65f9d481b8cd2831577fcf51281261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9836dc4f7c329b1ad0d1ca63da9b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7503dc25a5418c9ee5165e233a2f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b59445098b8c6e39633713af158b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f2f94e6e3d1efc9e8689ac0f7e792265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390e51b5db8d9da3253193878b24644266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6ae4ed4a0660a2d91fd7e0d20dd68267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7bcd1adc3cc1c90676eae7b260c34268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbe391e1bb94d2eef345a73f2625f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95dde340e76d4176320bca4e315f60270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f3b85167d506e05b567abfa586b2c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b858bb01005aaf148a45098b80d35272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e7833348cbbc54a62f67e9f31a31e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336d449617cd9caeb1af8dcccc11cf1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233496bd12b13cb56c01de565d9563f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7d87888a6467745fb5fa0d61d39d4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5507d6cdd5ef25a2319a6423fae74d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f86e5226208b48e45e5777a0ce93ac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee88a3cdc8623c04ce4dd08a11b76af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8232b0a57f237008d4d1b17cd8660e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df51c158780fcce22185339fe1703e7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8c94f5721841f6b9494834fa0b95f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2b7d2e27e416a43415faf50411269283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450a4de11026759e19cdf73fb051664284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65841254d62087ef3e59fe8f8415e658285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fd2678b939f123b22cb6cc6d2066f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92283e1f249f434ab0a37bd20975dd17287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12c5065b759076c2f8b8959d3b970e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0b709128afec308cac7c79d2085c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8652a0cc9d346078b81c67388f331290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2921d96df079e1ac71e970353c1bdb7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c868f71f3a36f4ba71cf2a740cb8a35292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca397fbca7ee5f94e048ca0f67f6eaf2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4795cbec52f486860190b119a0163d8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d23e1a23c8ce68cf83908c2622044c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9acd38cffa7f490598ae4cab4ad6c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1486c94099845a36656bca35a44232297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abc9b943af7abc86da620e65bee51e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d582b21b1f96f1b57285fe39535dc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb2be1e62d0c737b06a9178188ede1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542489f7b416b1f3c1da215dd362bae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d8d21e4ec3c076726b8c4110dcb0a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354b5f6dc888a0cbef1e3e0f3792963303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c09f99e4cf560307a4a70c43ddb18e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a00e51045a09a05a2dd8bc8fbe183305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba87a79c057beb7b1df843460ee9ef3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d404fd420d6058a34421132aa76c02307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cbb04a0a2cbd44c4a226744cc1e62308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7befb18dbdec163f8ef92cb3a421439309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9134bd4b85a7afab64591fd2a1b340310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7573d536b8aa24e00430be88fe2c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0deca47377b9f2e47e4d488abcd9b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba240c7ff55c0b6075bb17572b30410313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e2001720ba950543f54bdb8d226ba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee97aedf8e71d765576991d939f1dc3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fce972feb4cb9f912481f7a466bb0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f85312ffdce1bcefb85b6cb37776c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5801769d8d52970d2d8c617b7fade318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364e19913ea74015279c66f2c4f2da1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b9f26beae6a2726e33a179ee75ed5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889743265f6415867fd64d939c89b1e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c205640ddd58c2af8da8c19df9145322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743c08c94ee3e91a1c04a0c56d9cba8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e9bfa076f1a7c28b0ef4c750cc223324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145c8e636d2ec93347b89effeda6583325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b075840c3cb8d914ecf6fa1d60524326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9fe6c6443558caee7012457beaacc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a384a7002dd5b573b0013804d91521328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01d42fc297bbabf64d183e62cfbee8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ea5e3cb994a06c4783df8d165cf27330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb1198152f3bfb2b5e4b8b60b27e32331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79f22374da64ec21b85dc185a04e5e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daff5ccfb4e02e8c5d84add321ed819333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d88925a15b2829d701e0b66ecdb33f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5ff477f10f0df416a8f4796808597335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170dc7c799e3839ec2ddc63068613cd0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5269f9279248f0cda79d112ad46c2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab075eadff4c62b712082692de88c736338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c159e5fab5c2ed8a3ecb016ef3d24339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7c96a34deb60b1b85a36ac5ae98b9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545ef98e19006c1e15debe11f877351341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c28666a1a54317ffa2b2b4f66df4b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dad0ce5eb97ee6b72e15a7b0363f55343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22e6c36b87cb3b7b05f953c84885b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a5976ce7fdf50df0db3cb85a79811345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f32d816a2a616455cf5526d8d9ec37346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d95aa05ead581c1a7f24dc1dc5a542347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad34a88f5c51038f32bb0e2c35392a0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5428259a339825575b873a1f839fee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f262092d9f358527de53fcbfb3883d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9465e840c29a6d788979e9894a533dc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66ab299dcf6cafec4bd02cb7800d6b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb822bb4472af98d4cd6c74dfa6a07353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07a5f619c1835dd49d25ad3dab719c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10531da5606a3ae4c00f44d051c55ce7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a46375aa3cb3501f4232b234e3b32b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7dcf239194d4a88f295c0db15ee34357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea1d85d214824342d550b58dcb9866358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899da078f5b295f2d3fae3ea1e62ce04359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c21934ba14c77fd2c7678918b2aa1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786989b6d7f52b426afb237aaf68aa8e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fadd489b6387994e1e2c79c944867362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c540104783a806fd8a68d2cbf8de9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1dd48d373f29a133a22687dac2322364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c80c7982ee66f42651909e39388f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a4106ffd3884210f23647af864160366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55e5c645823b639877620a1e1f6c13367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e929ac597bc5e7d9aeac6e311c332a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe781742a6a80e2b61aab427c4c58a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409db135dfdc210ae58874df4cc1615f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff41722af172ef51c48aad6128ff86371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c9f0092c85d1433268c067ad487c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08785b30252990716f5bf7a8d38699f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840db300bb89bf68934bd4f6d3066d2d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a181f7669fe23646abebd743c4857375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0106d05760384318038ca27574630376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe0cc841e1c8885a044391b012f32e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988f395192a913f8e95e53741382b1a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3194fa4b854ae53687ae09d227f16a3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5013d76c824dcc87c45920541f854380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91db2a7c766e280bf0b7c9c4ceabf2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7704dea95fadf9ea7a3807d42098a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccc46fbde20f252e053b542d9f9b2d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ebd418b2cfbd405c24af708118275384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7d22460dc11e3a35f0ff96595d6fa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dba4eeb6b4d419c9c43852a1cf4bb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa72e8c922e329e07c790ba9ba1d41387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4b70be8331baed297d521cef68984388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fb70893573849ef423f7b3afff2b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf879cb2b6d954a8e29da3e04daa643390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f2ef31e22aabbc3bb80d6db7e32fb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264819c2a741a2c45978e66d9f7f206392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf19fc75c0421dae83482f69ee7b0ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb02bed5609d770b0fbc8118c79578394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b8581ee5e0c4a67f6867bca57abe3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f5160ad34f908089434ac3298057c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544426e19781d86b26e13ac0b4f7c78397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573594aff0a3f233c0e913d0d8159f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416cee7ed3f7e461e8ab441137bff01399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed91c82a307bd2b415f30111ecdbc9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b559730c2477537eca752ac5940cda4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fa786cb0db5c69e2abae3b402a8fa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777e6f69a089643407ecdb643467970403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1b633d0250a935b4aa3d6dbb19783404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a93f3dd65a69d382dab2f1e9e6081405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b1ce49b2d4f95324444bbf9b857ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2ebad93535e0b44528be8ee9b97eb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff6b675100bebaf1079a24f49fa08d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d55fdcecc4e3127b137568ed418186409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723d6a0f4ffed6f1568ace1ce1c0654410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96a181bc495f3bf2ffa828c0fedcc6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600abb6dcfa5ba6deb5391c9d81ed42412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9728ed6c3a8751fe3166e856e98cb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d003e548f6ad7eb47e45bdcc654946414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da54966d979745222c3c1fff2806eb0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc24df31cbfdf4f8aa38178a9498b83416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f56b25e2233f0859dd8a18c0116b3e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f44490c133f24d8d24fc956f9ce99418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445efcd8b430e83a0baf64c38d815d3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cdf335906fce79e0d3041a6dc3d7d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33d2d384d5d0e5704d505d7884a9ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10cc1e3c6efe0307d7800d0fac68d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001f9e5df75dc3cfcc70e77562ad4cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26190d49d755ac98249568d28a755a04424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d96381fbda09fded4fcaba9f4d53b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58445895d67753a9232a9b5ada0668a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc534666c1b5636a8ce2c2e1fbe933c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d925e38717ef668ab7758c8b44b8f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bc897e722332060bda51d31c62fa8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12edeac50535a001d38e066ce511405430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a6268958ca2f4cddf1e3dd71a0e45431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7a8c83374028c53477988f3289a7c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a1a601bea82acf4528f602bce6ce3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f5dfc8dae4f51697d7977e85d2885434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2178b3c4ce61612d9dbe5145a08d340435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7df76b592f07ba173921faec86eca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503421afd140b3ecfeddba97a837487437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0a38958d472ad9c056066afaa15d0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140367e25b2de97eed10b849f6fa48a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32e8af1f2b264887c0409902408cbc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8df6910f52fe1e8e3d38d75b971fe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2f57a5e0334ac3678b39568fc4906442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0390414d25185992b7afa7e08d5e1b7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c600cb8c4e7d9b9bbbefe5bf8e32b1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ea29e5d7960bb8c4ebd87476ab3b3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380da0528425251cda3c6305f6fc9c6b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c6d689f246bbc3a2182b5b117ee14447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80696ebd899f249a09906f512734c7da448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc83d44858d2142aed0720ee48542da449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c853f62b2b411eafb75fe27961d5ceb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1832b8fbc535867eaa85304fc31664f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11497d918c453979cb97ce0edf94f254452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e207fbed9f902cfe17957bbaa1f1ec9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46983f993377250a2054ab6cd1691aa9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf449846e695ec9724ee182fd51e5d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f28b10cf1d331451d1c1fa8dc16eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400eea4bd0372afe31534767e899cba8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1031ff403f007ee929772e776fe9a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bdefd8557b50a9678a25dfc6b7e2f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edbd1dddc83b66295f9b45c6f78568460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4100b0ded64ab57a13752e3253a177c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd6c2cea5969d6d245f51524c5d614462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cc4f2f71712cf92cc1c67e9492ce3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211a9d2d441a2543967231efc3e4479464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5ecb8e27644da9fb4c46580480c19465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892746aa12ac7e9d70a83b93137ed075466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2fac5c7db1acf463a4482da3297f0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc38a54ab2272b57f8146646f583e74468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39ab2f082feeba2bed60013cb7f44c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ea60881811b9aebdf36b6f2dc638c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014e477434d1a67e2a215891082870d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7aa559aea40acce483a3fcc7ea561472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b87e4b0b2c68da14a980b585b37ec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc7be09b89b26b9b2a619dc4926ce4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf89b2bad2f54f905140d3e3b411bbf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47603ec8237ee7a9fcd05f8d5cd1941476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06b93ce9cdfeb8fa9de99205bfde32477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f84c8ac3a8d3f5dfa9222518f1df4d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f6b649d89ee442f91595cad575d30479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ee6412ff9be3690dabb77e0ddd76c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cd90fee0bf2fca6020157adb21da9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fdf58cad0b15acdd24221b78343f9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36048201982d1ae15755761b67b6d4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d20b2fa558566c9bdc7500949c3d0e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd700961520854bab76ed36d7a41577485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1b8ceb049477a0c402b7e131fcb47486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53841e63623d99d739e954a9c1228a7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394155c8071a6b45fa2801cc1188e574488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30b2bd0174dc1d3210c22ba2c1731d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de1fa24fd18392ef23c9065e6f5a29490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303a69439b935ba75b247a0f9c0c1b6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753fba381646d57b1776286c1ea9142492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bfe53ffcb5bba879083fbbf51a2d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316bd801d1530b8968eb6c48a96f9d1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7de5e5e9e955418f40dddcde715cc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a31b83d3cc2721874db9b709de1508496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391efa56756f94855fed8172738f16f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36af6d9fb613b2351f11acef4d7744498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98148b244d8eec65e976d840f8fa7f09499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25c365614a7f84e2831a50a673710c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada3342190191ccbf38cf5b950b9538501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecb506cce801dff9eee52897bed854502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fada8cac62b272d9f93f3d7c7edf759503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0e2abbe8b7107b24b31d9e97de1e0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1d1ce879b816c043d5be81cec8554505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a08f5fe8b19630971f8504e91ce4c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a5ce426b5f35a0abfda62bf798782507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee0df770b8e5d1d174b49798292275508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8d42defed5f9686d1e342fe97f0e9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24786fe4233e33dce7e402951a492b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd249c86f5fab69c0ab685936361489511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ef416af1d617212bbf5ee54f59087512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5125afb63770c3cf154d9d4c4a4658513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7852dbaa12869ef9c32d8fe43ecd55514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd220f3c58b3ef2a4de610ee7f09eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c046fd9c35cd1011c75eef93eeae51c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0ac0b3eb51c312366774380557ede517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0af3f746eb1d7c9240061dad72bf01518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494a2923be0fdf4f3d117cfea3996e2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f816bee89e22693542b3821dfcdd1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2172d90f343fda854ada79b407a6fe8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44067bd645132e80f4066e3ea73b062d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dad6df9a714e798b086748fb88aa05523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61781f8d24c0ad2b44ca645af80a8c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af48b8f6ff9ce571d76733199c8e872525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e92d5225560bf168942bba5eb394d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6498837ae74c99e88baced90f90502a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c938a0ccfba19d3e743caf6446bfd1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b88089d8c786fb1dc1d04a6578f51529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e475a17be6e3a4f3f70da73c886f9ee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494f13133b87b82866b9de5be65df15531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d623b6e81b53b4364c7a5c09921e3fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0496e845d445f8f9dd0727ab76bf65533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11676484f010883030de8e7d04e5c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac61980f5ee088a8ec93e9d47df226535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cae8c5bf9128928d8ff14e5b4a6ac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542d4dc0ae8a4e32f371790f4148646537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275cf00ed30e869c14f48b502bc04fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fcc630c699645e04ba755c1c68ecd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0364451daf7ac9216faf89406c1e9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8741f188dcd1dfabb4238f8f5a16f8f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009d9d0b26e6d3f653df787cc044d36542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ae7c6c78ec53fdda825940ad6c73a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab948338d194b8d009dddae0b90aa6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033ffc1fae08e9c87d8a4338a5d5737545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595fcf1c024f0fbf448ef8e37c60e3d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e04ced74e2f2c0af83fee3d01b3e0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfff553ed06d09f26c3eaf370cb515e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab9da463811ca19cba14c1a426e231549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ac24cd3bc0178bc7b465896db5a73550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb38f358ccd52707a55dc43de728e45551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ffe64dc14f211e3f934f1f41b8a95552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c2915c9a6f2a39f2746d238f41c4b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccf1d7f0e5421fbcd27ee77bcd4d75554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034eeb83d251f880fed6cf636fc58b5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d640c869e4165694d3fd853d10e6946556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51c940cfd7c1e391cb79adfa793ad1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab10967bab526adb5575f3fadf795e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23475db64282da29cd071fb00e25ef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2aa74032f83fb646cd79410420fd5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564514bbc0f88c6f6fd884b7515cf2c1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893d9e0839b0467ce8d1fca4594a098562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf0302add3b10de52f6ab7c9253e33563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582eafb8411d3b3d35ef7d8fa86a60f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121de273ea4d244dee32bed0cb61c86565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad674e9b979c226bf48db774b98090566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6f0426523952be692174a41ba28b7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e231ed130118fedc55cff16637977ff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15f5a0ea92ed7cb38ec11f68a5494e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa098b887e1b1dcb3ec37307217b8a4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bd8a86390fde08c98b92c8a954015571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47639f9f07ff10805e1d625593566e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d35eb19364b9b090143cbdefb1cbfc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671525986081b1f92a7a66db3a9e5ee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca61692af31ed65ca31e01fe289e04575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29813ac59f51bfd8e0eb4beb53f96f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f48a294c07b3a3c130ecb70f04a20577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3cb348e5ded0492177b5bb08f93ac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa733fa7bca0f21abddc8a2754e7b3b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894a47d466836a80f1928bbb889ca51580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adec022ed9f28ba7ab2369ae80b6086581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde71dfbf7398c4bc090e4143366763582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce6e56191530070e7cb4855c39b72f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917689df7fd4e44b2bb8993ce1ba7981584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0564b66523c5b3de05bf6f22e7eb0d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60a6832c21e903e80479ff82ba315c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0145dbf42c33f7b21940d2ab2fc34c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8bcd87285afc33913b32867b6ec83588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecb10b11726b62464a639ce4c29623589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959d8061ab34b6d390ac445192a181d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65db65186b20dc01e497460f45ad2e3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81bb70a325889f9851686c9ea83552592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400a8ce03ddcd17e9b77b9c17d14b0f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153a490e2a7d56efb037191ceec1fad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420732b157349d2ba305d98a0f69fb55595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b93f8d38028c4e0288f20dd35537f8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b22b0192dd87c8c837ca3599bcf116597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb850ca1022985ac3a7a48e2c5e70d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de69759cd60b311cb758054a929cf8d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce53d12fe4581c0d391111fcfc6a4b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989e5392414babbc02788cd233eb595601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f5d9dcb871441ff677510702036d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95eba58693f4449323d067b4fcc908603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe623cf344cf31883b985bc528dbd6e0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd4a7b38e981fb4899a51784894215605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057b954a2f144d9ca84fc70cb5e0f82606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a98e3991f1c4a1c603efc9f364e8d3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765ec780d7d50330cf038674c4f6a6f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e603a8557ace5d20d1696b73af2c2d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2f4170349913af556d6d0eecce4fd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0c703553adcf7df061a32d99b754d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3187c2214af35b0a483133e45942e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be28296511bd3edf283be34371adba2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c052fa7432052657be3d1b5dbe23b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db175e64ff79a3af1a5dab4d4ce9da615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c1969825bfcb714f2b87402ea8dce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3c7fe1fffb4c7c93e8a939f3ec04d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f642125b641077d8e983d58435ea0ad618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985811464601d30e2082fddaa554f8d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be317f3a5d00de56c25de23f6bb0b8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b90b243ab83f1347eb2135c48f9998621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119d2a11fe4ae389a319e35725a48c9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf35736bccacb24c743932006e3969b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b189d91e4c5bc781598ea3abf2471c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52688e4e55bed73b13b209d2c89447b2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e167b2999ba9394ccd62fcb6dfe67626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df38eca8e10047cbcd4413d7ed43aba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcd040e42e6ff0514d0c23dcba4143628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b9381d9cb9b50e6c0a370ae49f133629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab0caeb6b747c9b12c16ad49aa4ccf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f940d2c5874bfd5a283e397ef3b72f2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45d68245174353528ddd77d0ff223d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f455a095dfeb707a879ad089b1b9056633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e770e65f0401a704738850a7b9bb503634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a7d2beb1358e4c6a9f9d3c629b928635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00c987835c5eaa91116a2fbd7e4185636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75826fd4404a4e13bf909640e303a3b8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7eb749bdd1e5f3bb2ebba5fc96a82638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167dc47881e8014293e18407d3db57b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026e83fff75373f2b24ab08dd1db62b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef11391d9faa3825926db69429d9be641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6046e6025a580bea4334273e325f1b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07406dc9689cfc493a654ca0232d23643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862225d229f564e353c0b469481ee96644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb9404c05daf7d2d84c4318ea9fe9e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6ce8f848e387539c9375b9c579f9d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de44920093b5a37afa9f5acdf343b9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222106738eb4bc6bac2d9f20173ccf9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628f3bbf339eebc79c7cec197c67b97649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461d3f0b5192d51d9f8e495935d49de650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931ed134e9ee5e0f2704a4d86beb0cd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950036584ee3e6060d67cc96e760b2e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7d1866be2d71bcfec8f8837df8035653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d90915463300f54f5cd4e7691bae4a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d50086b419ca91c1a8aa390aefe62655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cca0ec8958d4d3912f8724dd75509656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2258a0504ad900dd5262ccf471c9c5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded16b71596338198f3aae63e8508bd8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a726e0315523daf4e9716f13107cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4de0e91531f74239ba74d3de909c4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0044be5d6d06d82ed9c6d28ff864b2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c44fcec176b1c61cc529bd5baf026662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76db43c3fea0709635a9633bbb0e0ae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f69714d2c86cd542733a213001f97e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a045c9196480154610071b04014b79665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c6d0b6380c92eac4b4595ce64655b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9545a15a4e9380b908d4da859db59667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d7427aadf183147448ea7f8ce7d94668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774dc43b4207ff0791a1d2908c4d123669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df47a14bb77ee57f6f91a5ee28b920670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b09948746200df80f844fe9dd466d2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17285bbe0815fa678c648bb9256dcf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea94c165dec6f26f72cb0823cd0ee42673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd78ba4e564debad79d427d237ee7a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e8bf028b7b34658ad7cb1a64bca8a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6dabc63dfcb9f3f743fd303ff53bf2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee953a2da5da96d00a689d250f9b7e27677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4c30f68a889da7112ce2a92ba0dbc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea394b9ef9ff9ff88b155fa9d9ac4c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfef161226a2925c0447e15b0cd6a3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fb1546afbe899023a357c5608ca0e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798d8fdd4585acac251efd34a3763cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb357d32befab4c4966cf11af230364683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad666b3e1fb7bef6bd8b3f0f624cf0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c87e1a49189bb58ad2863adc4657c1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daaa69b77729d1965193951cb029e36686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23762aec53ade92a8911d977ca06bedb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efc29c8b8183e4096ed041a941554a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6583f8c6a5f3b55526d23b98a6f97689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df55644eadd053b1f9dd1e44211231690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab811a0d6e18417a2ee91f0550c629f4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8b4c8b951a3c39034bbad7a993e6d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb375b9043d8cb278c16cd28eb9346693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4920a9013a2318672bbfeaf473dc2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6fbf9ac2c1ac6692752d362c9945c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5440f2cfbce15b460b0101e227d41696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bea23434a4b08f53a591005f888b8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c1676b1126f3c9b34a96ccd2487ca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c03b0eafbcfa4e36aadfc464cbc517699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478ff0e7de559e1a3018e5d04542eb3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedde593ac525bf71b8c7cdb91d1cbeb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230fcf8f9a40b167c1499c1c136fe7a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17babf45ea075720d230946c5d5a220a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f13f561318fe8c3d6a67c665822535704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b4f07b7c8bfe99fc8e0f0f25906e4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb6ed6d5309263fcb0376e413274a5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807948662e8b2604390a7b10b654835b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949412a55536823c34cd8435e1d51548708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96274c701e643c9c58bb8b44f2eab146709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a39db44f8c96b4b916f372aa7c1f4a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ebc33b44b087a74ea6e6cf4878441711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6358aa83e083e1fd0276cd7456001712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06fddb643d38319521961efa315d34713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bb56386546a8d534f0fff25d49998714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60817c8648412cb02cb180b63d718ed7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63916d4a0bd81fff5653ad7c68981b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d801c5f0459756d5b4587439327c337717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b044ff4068ef074a873fe86841bb2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3fcb46371448e8086c5802eed88d0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1523cebe91dd18ad668a27a1f536f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3099678384ea860cc2028b46df9f3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de7e8f50bf33be74fee8fb41372edc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bcf15592f3f6175760a744880bc3f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8719f1fc547c815fb6115907a0b382b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d77dbf04c21a8b34559fa8c7253379725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1320c8d2082baae5e40e261e67ae395726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a05d2c89faeb922405acaa63dcdd3b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252cf7d6d7c201a13342045a879adb5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffce91d851a4489f750188eed8f673729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308075747d83196f9e28943d2bbc4018730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f5d98c516269093febb9497d925ac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a43124e25d5f5397fcaec013a915d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa67928f273d474be388b72c6597c43733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39379844ccc1646678344e677206536c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bfb882ea5bb2ea3a47af682322b75735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf5afcc8884e1be1a42c3122c67f2f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e4d29b7fb39e19c12b6cbb6aba375737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46458bf36d42e8339a10bbd8b97ff405738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313984d28f5a70dcdc8a3e8b6aa305ca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937115db7f1481863da0786b04a05f3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efc7d016ae57ef39ac76de2ec0dd4d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19f0a4004f4be6f89a2d3958f589b0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604e8b1c8ff5fd331bf403fca9987d0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171accd9f4b42dc16d47ac0729dc2a17744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33841008d792137e0461811085183960745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c03480597a1bb6ec6b7c174efc08ef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e523d00332f84fc7aa98bfe309f0f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4fdc5207274db069caebedd3ff676748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917226da793b6ec080c3e4518baa5d0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549ac6d7a5e60f5905b3f9bdeb1e23c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73e9713aa30d08192ce7eaaac9a8db751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fa9b208e1476103fab2b475aa9ba1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3be10b8372299ad6e4b7f2d0bf97d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923a8f2609e51822d7e15de00ce83f1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3838b6db2529693e4d60a1c0117f3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7e31a175b442f5d08cc7a5fc76889756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051e25d8ac1eb987b88b9c996447446757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47928fa5ce8cb2e596085d5285465922758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e8269d39c007e0cd0321a2b0df28c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54286d7e49784de31007fa6912fddb681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d87e2907843dcd973bb4da7cb94502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c736f7fc048b29b5df65241a58ac33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405e9ebc38b7c0de9d0d89b5ea86b454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6967e14e31dd3bd5537a55e59e9185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347fc15652ccfe7e41a9d665a2b22866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77e5f55a0c0b614d52466d211cb73e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db8c620320afac0d843c0619ff44be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1ac9a8d02bfc87b0d4a74bb93404d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0806e34efce1e7d028d6a6de82ec710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b851733fac07be39e0b8363c79e32b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14871a2bd27d115cce8f5e225240090212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c65ead5b88ea211aed3fa4933447713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48e37e27609240c9125a208590523e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c35aa5467bc40da110ef7d3e5a686b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb32dee26325e055ee33eac1fc88ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ec264c03bcba2044928195ebc722e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d3a25d30b5498c108d2ff4e55daca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6785ce3f18a7c86a0bff5096e8eca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356ba9f59f10fef00c8641cd645343f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d703b0e50a93b8dbbdcf352fb7bdf0221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe05bffbdad9b93450a0786cab515322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e28221a40693b13b771a37453b63723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecc6a03e79ac0b46183fdb7a96cbbe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a72fc186eba4b5af1857291e3c32b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b97782844a251d4ab0b2450da673b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f76208c1d4032342224f5df36c1f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0d133d875fb0b2e708e1a31d9ebc528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80fd4c3f4bfb80476c32e64969cee929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016320ba0b2a8a9769425a22959d3b9330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94505684aeb5062333b668db3dd1c1ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7445a85d8ac4eff39645305759203332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156397364c0b3893369f6bbc743373d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915d8a5457c83cec3d26288114031bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccc37343842d044e1955e1fd038f6235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f79db378b62bff1f62c2668fc4dd1536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb03ec1e5f3b275de7871818725e22537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ef810e1198d3ef4f561c5c323935b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5502b587dce85387e2843d93dcb8b3739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3ce1d469385cfa9f39ea896bd5b9740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7dd27ed778b20456252cf1b047dd041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead22bfc5c7e5ab023c22bed1b92210e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034ce5ce7c840259a505806c5328ac243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade20936cfa3bef606180591598f8d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962dc0b17723f1b72428e5c2fbdfdd8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664229980530ac28e615dc2ce1d66b4346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bb0ae44c409f5a166ada5446e515647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413acee0ae1e8a3f0140e32272219a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661eb6c266848d984eec59a09a0a74ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df358798b8f0488c7a76031fe0cf07aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a47032d75bed8e503067a996781f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34830a18757516773b0bf6cb46acf95052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814d6a6f271d950842b813af33716fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8de2c225fe1a3157796240f2e9fdb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a921e9b82c97a1065e2dc013cef9a2655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce2b46e75f02dd71ea45137f3af04156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652142b005aa7231cf2c31a73bf5c4f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59584c3df751269f4001674a25b04058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78853d196fe476617fa76aee51c444359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5a715864bee91c280f8863fa6cd5d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb363e9cea543ec68839e72bcad1c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130334bf88f1ba0ee6aeddb7f0c259ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78660b7b23e71c9a4866ab9600da4e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b6d33b5a5297bfddb3674a6dd012664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752c811407dcbc9887830e6d8c8590965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc583e59248a837ee5fa6a5b65fc4c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5daff0af6714aecf2e6720350481267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8b7d227ad7a162280b4bc4ba427b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0700c0723b268701c6ea332b66d1669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fc9895dca4555fc783f78a9d0fb2970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860c9d84c01af7aa553ccd6105e6baa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300a70b6eb87e9ad30e451123b3cf4c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a754e6d76da4278c6f23c49950f42d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee434a677bd97fe5f54c1735f7180a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a494af9ca8e4d82977eae0d7fc37f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f81c2669986470f6f458cfd1c2bd476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb74037dfa445d2eaf94e7e1936f6ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fba8f9b10e5fec020265134ebc581c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c027bf44771779f63b56205d12b1879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64deb3ae4116498d8f2a8bf8f47ac3380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3af0b8422ab53d4303395f68e65de581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a7187a55b304bca4d05fbae27833582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8d97833fd8351fb129d8f13f7946a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fcc1b6626394a8bcc98e5b08cb33584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7cb483940ff34b4f443172a2406a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d292e388f08b009ab4f3758c07162786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ff3977cc505b835afd359e99c5c2687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a2b1eadc2374f8c1b1d4da51ce2e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a5693be6463aa00e21fc6f22f761e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d269376ea9b8f9f87b95454407ef6390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66882b02bbdf3fa535611b78762ab88491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f0c301336c03230e3cf023b1d91c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bcfa57b81d3c13be24cccd356977593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83cd910cd809c2ca46493ffa40bc5a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1a06b7fd041c223e2e0e56c2c9a6f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772a87f31865c6898801a33e18edc2096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e54f882096e2cd23a71ad0854a04497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e038f5259f1222bd02f178daf87929798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56653d2ff052a2a6c6494e2d8401c81899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06985c22a47dcde4ba619ef1e16f6f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2f247b0bfaa7ee94ce5f2cf26ea70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2d8f2408114ea7fcb5f6e2f4cab96102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94fbcf9f2af2683339c3a12aa69e7c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc063db6428e39d9bcb728452fc1b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7c0e47af6ec3f0f4ec17e8ee82afb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729707cb3f64ac4d1159847310043da2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9f45e056d1f120c0fd040cde05676107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d43b9ebdceb6adbd458187596b895108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6108dc749ac9720b5b61400afef2a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60cd5457edc5bc097c0ea729495b51110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fd7091120c6dea9e3319596d0aa73111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e63aacbbc06b3a3e520b8573ee349112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd34eb1ddbc6c3f0b5da954462e5b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c096f9c5e9876aadb15fdeb57ac9d33114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdc6813f919c1489b17eec9a9efbeb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6953dae7612b6ca87f60e71b23c444116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5939ab4d6c05f65ad5b2c71abca58117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81ba8783aee56d6bfd0b082bc451d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83659d1b133d6154a5a4cbd9d1142ad7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4fe0125f2d945c2b3692336279fce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bef5377817ff89f78b1fab997f2a69121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda11240dcbd2121a7ea353ebcec9ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181551767b8628f7fa6a3fb69c648b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8a290c2d05a1221323f91775fc79a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12b81ec180b5f88276c4afdbe9a2aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee8a4ca73d88e379b4a6b99f429b59126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af75a4b3e021e357692e775139c93a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf6150dde6b6ad43836535a2e5d582128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625d276c2ebae0834c5ff9ee78ffd7e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99731cb2ad5d11dc51b24e848d2cba90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0823287196b44ac565e7f231ca6aa4d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2948f606e86257adb412b2e6ebbf6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292b87865c03af2961d050114c7de09133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2411305c1f4f6bc15994dc06654c0ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af55a91f0c75ff0ae052641f4afdd7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c450cc2aebc1077619829477cbaff43136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968e8b085bbfa46e950a1fb8b415b01137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975395abde7b1727edd0d5026c0862dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecc24871e416cf0fa2cc18b64c7667139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000996462cb6f20f47666b297b0f9f48140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381783a7577b7cf145a51d4d0aa952e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84755690d016b5961f32add2df6d5b30142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750ef1b7b3066825ac6f53d7c4e91b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080479e927f1dda4999af89dbc35f62144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed7194b2f33ab502e047947885e0ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a7f1472216827c5af4269442795a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70ab87282572b3969e7759cc2e51ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c8c1d2c3782abd15ac1a8f0520501148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e482a2408964d30b4e3ce27136cba6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74977231cf24eb24e35e829c4fdb5f83150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafeb3571d870a14e781c7d5604c29d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce69f02d1d6ab0c7979d7b9c50a34f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f905d5627b9d1058025a21f018335153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efeae9b0083717c278c4ce991fc3b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb742967e5383a48c3f3dfef262473ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8585ab68db09c05c996c5af5f6b94156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2bfa3424ee7bae1d72fd3243cc0f87157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c36b1eae51aa03de2082b94fb2adb4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df741ef684d3e95ebe087a7ee907e269159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cd6d6094deb8e92783cf7ddfa5b9e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394576a4ae155b2bcd4550071879896161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98385d3eb5a415d6995324a465b5c53f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67835ce535d680cc5090385af84532163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d9ae9a36e06e1eca824eda53bc824164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70418e8660d3922b840a30b7457ee12165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1836da74d9bc9d533920d990cfd7615166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcf87b963f76d31b4c275b4da9c4e3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff59d54646ce7ff8eff7bca949ebe28168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c042dd3564c8c291608c51754b37ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557e88bf8c849eac0e66cb8f2c37116170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a87191fdc471aae32f8b6105c3a271171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6c3aca0f4202821279150f668c88f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934762c56f3c3c0171d2bdfd39e38ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf363718ceb348c5f68f0e23aaafcb4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada9a739fab4bb837afba569b0a082e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a22faace4e64e46436fbc07f5b8b6e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534a306f19e789e448f45a6c59f8200177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d5c24f946ed44e31aa52cd396a118178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e2c7de47b5205ddc4e7c49d63ac78179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb4510dbc8068816c1869c138ab49a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8f4433bd18d74bc33c9e10bc96583181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e008f43aa1a448a4e87f0395ffe59f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1b1447b63e6a1ac70bbe889b814e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741fca09d9c1c77090161928054dd3a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6620906eed09f84234a3101c609702185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17bc86ae6645c4137e6dcf0dd3b020186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d989f480e7ed757bc870e1a0a743d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d85a407120cb5e7a513b385b15001188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0ff3a0e5bd43f4cc034cf6625a8ee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f5e973740b69029018f39ed33b0bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea90f4df2d79cfe2eaa898c3d16017191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2454d5b05ebc65fb8443b8a87fe62192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471943fb7fb6886ee814441f41b1570193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b338b3092ba7cb5eda4cff2e8221de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326634358ab0d8745f08f81a731236a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b396117f14745a59569742ca12702196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98950699b2f333e48275b1a0b2258336197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783f24c674219cb098d69b21b472c08198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3898f283dc791d73721e1100955dc5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40bd086bdcfab41d030caeeff226f1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb830d1a2731cf2beddc546ca0d27f84201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18dee68758c9af42de5670dd60a513e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fe2f20b7e565e64305eb68516ee32203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53b67bdeef93a739060fbd525bac76204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed16d65389c72fff100618570e42202205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87542a9cda833dc7dcbb33a99487452206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca8d5a2f1639f7d7ad141249d977ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b6650fee02f1a7e1e21adda26c87f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea289edf5ddb5ba20dd12d674ef60e6b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c1b80ba59bdd6b0f8164efda0bdd1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916c418b11c765941efdc230b9082fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d066383a03d17ae97b28079f8d654a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b974721e809bb47f4ca08fd40e797aa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e3c25f967167bdb8ac9ed1d9d415c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef358d0c411aaa5c51d7a157def5fa1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f7f8663fa4cef0fba09b5d8e8764c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901ee002251190783537427c118110a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96658f4a26008fc1584211d1eb7d31218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc9d4ec9f74bc5b20dbb0f5a3cd470219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d269540304d5652027a87fb8e0d3ee6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3018cb1c22ea0b40af686f2c14f46221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efab7ae8a6418d9ce3700ca0f3e6e7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28e621f1fbc29b5d732f7ed14ed5eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a190c22c29091c9f147ae1bde5b4b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c490367fee372bb56d8b2a616232c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e0d2575c1cc1da87230296c435864226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456998d983fd59cc5e696381c4d76d39227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc0838dc5ed75b2b7f8f9479c5134e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a698c0018905b3c91218ada1ecc8ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89853606402bf5938aa33518d4e972230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d377941b4f81103ee81eae9ca55dd3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6635db228b86f4fc7a53b49af8ee20232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdae25656a2d9bf9dab62af23aab783233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e54ddfe4f5c32f587613f42f304f3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b13ce2efc7164415138b6aec4b6b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5fbeb2951c6fd86a8c055c6877f00236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3721b4af98e6e063f6567741cd34c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77da99c6cf0c64ca9fed561c1dfae4b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f774310f67ba61e6679731e9efef6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616490e9536e3afd3203e37228df373240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbf5329e2ea3a6dfb4ed2e84f083e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae142e4d3eff7b510ad49ed829a79a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa76ed0c108398226593028a361030243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051d3fd5bc4f6fe6228743658942d2e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585694d78749cbaf7c3aaea29ee4f49245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614917f8248101541aaa0c7e3399682246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80b9de1a849995efda1f71df176d53247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afc8ac5bfdca0f2d31e52697c7710e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526a468093d24e8c5c7ab57563a9c36249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a732c2ef09d2aa79dec80b54c47f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d957af91259ceab623255c9fb5cfc5f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db803bed2ce6e1b7471f0ba7be547e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045aa0f9b57ee42fd1f638c125a8e81e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c047b64a3b9b065d4e6d26244d006fa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a599b6e2abdd3372a72e05c75a28ce5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc00ad4bcd9f8a0cfa146ac8d450e4c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778453423383f6922013ba2d1a84307b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd267fe8498ac2f72d7992cea0ff66c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf7656d40c9a3a9ba5720058b871d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690ee8caca2621eb857b480b100e7a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d3f15d6694322de439c3e8fb7487d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad78d8ad6fe5bad92b91ce185757880262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a55adcd01614a4c81d1a3ad1429251263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69949a2e84a132b1da88c1d7b9c3bdea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770c4b282bcbfc969ecc1ee738088eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a423ed11413f5a1ba17582d2510b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072beecd153a62cfc41032beaa1c29f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71148637b31e6e39a62b6c5124e71f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a609f36113741ae95baa8e5dc50b25269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbd0eba53fccb2efdb2773654c54bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062b650a59ebd4b6b6dbc1b3319d685271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b04dea8fdefe41800433f6208c23b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669d5c86ee88176323b9595d12fb61e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0551d29be11960e343866e29030d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809b7adcf320d9832aa79c5c0ec7c52275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53854e2feb5b47fa6f5436c092b0217e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ea6fb6a303ab78f4cbaf36ee2c0a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9646ad146923731b10af117a61352ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb519f852b1407bdf27ae0b30a0402d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183576af375a279a6187d4d15a08612f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893b428050c31d6515d68cc2fb8de88281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949d2b9f6b5d7f206252628c4b7efcb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c3359384bf0fc8d8bd242d56d0684283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715eef10656a1b6e01193c17f33bb57284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e10c72795ba90b18b3f33d6468e599285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69812cae1ad8fdadfb9a614dc434769286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a5235de7991f2319633cb539d204c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4962d3c06288252c7fdedce706511288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc5de80d6891160cd6817b914839d0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152d7f3071218391713cc725d2b9a84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af5592b83b5696f3cda22ef0049a31291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109faa8d50e6f321b3a19e0aeafc1d6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415639783ef2fded9dcaed8f99a59da4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83693f1efa3b4773d7aa7571f20e14294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec0fec70627348ed4d45514d00e838295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d11752425323a36d3aee3cfbbbcc6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0ab7c1c422644bda25e2e6525077b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a978af48def182109f1223699d5cead298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6724d46c3dfbc540cffc47436a26c6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34534fc4a5f1a79a74d97028d00bca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb59ad8f12969a6ceb702b5ba3aff1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37135820eca060239fac8d45826a9147302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f133fc4e7d7168aca5278d4eefcb1c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468d06cf985e6893b2f1c884989699a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767af8f7512e6688d5c43cb287afe247305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d7f8694b03792440d84bd368385b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818300eecd55f76659922a7a01000339307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba839d6b0a7d7c90e96ef93a2d27e2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6909385088227b18bb22c2ce3b385a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a58f789b0c0bd4f240a780439cf16d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27286a90e014d580d99ec3a1ce5c6c3e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3297dfd652b6bbe5cf3ba8b727764312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe59f95c6b136c1953d39f7efefe8f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899320d8329b6642184ca7797f7cd04c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c7cbff8122d7906e4f18f979f5725315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c60a6f99386d8291c21602df8c8c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e841301e5265b445326fd8eed23816317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddeb59bd8ff5b886d352114cf1be94318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0143d77405d0cf4ff35d101fca98e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc295a3a7a7e811cbefb03cafb94ec3a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee078f08e8daa8c009ac8a0d205e87321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940ce8b4d36653ebf17177e764a5588322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442fa3b555bacfd5b6ea079c2836a43323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b89855e8192c8b291963fba331648324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcd2449e402704dde10f89cc01f723325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c752ee0e98fc8aec453ecb67e60f707326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfa114a2a3999479119a55d19cd4ef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecfe15699477dc9aab83f5e6b719e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534291b5892ef11f651eface5b225953329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60fcb28cd36a9e5d839583a88e011a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a2903e454224179290e47a4446b04331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61860a7cdf980c09fe76bfed8dca24332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569ff2dcc24d7ea6a5d9e6af38779bf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155962287b4ca8bd2416b279b98544c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38274ab368c172f533a60445b591011335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f2d6d2b8b77b11de5b6bcf3398fea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073824b3c37b1fe0b0734673fa95593337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408ddb798684cb9bbaf4cbcbf27935d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9fd9e503a749d7925c4f6ccc67460339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3a8bd5fc78f3141bde8de05548aca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d6e61bc3676aa97445d21a348d82d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7708112b842fb48e260656475103a3c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f68ef5ebfa7851bbd9869ba99a0ad5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b700fa1e76f27a64750d9c0e152a914344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e0c480bea0424480a7cc90aade965345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef04f7865f6cae7acf578fc580d8fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b786475a54c20d739b0780de8edfbce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96061a217de3614f7dc7782a1772eb6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb1326111f835b5d6e76320f983c29349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705d0ded0c97608423b692880bc8f53350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894402ddc3fa223649fe666e9fdf4f61351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a444c799561b86d96ccc361af48b944352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78cbfbf18773320134695e48176efd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786b36705b74e0bec5929fd1cfc3077354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2859aed7e1b2ea94a1429e5a14e98b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7992a33571939c116ad20613026c7cd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8a088c6366a127b9b93ea9280dd81357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f9e6d295ec77cfa561a5ab6962b8b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bded99a8da6be7d8b3b1aef806f712359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e845dd39c1d0f8d06bb46ab287a9c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d53dac38079ef0735d794f6fd90f3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2c37a2127e3eb86b9418163d8beda362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabac87712d4f650bc459c803b07e3ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f17281d02e986f95f59f95c7bf25e2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3519855c19a828e1b1c8eced3487941365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe6fd2edbd3b75dfcb89db47f0304d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c80456ac15adac937015f30211e44367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25f5ccbc32fb982c8f0a8703d56c01368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e133fc3f6458f1b97f4a6c3fc7007e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb267ec9b45eb4ba064ffa3fad0588a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29144f64cd20d5f5d58da10cd932dbf6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec6cf29fc13f123fa261f18e8fcd2d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa668dd64ff8b817f194fc72f1bac26373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e9473c8eaa7a451e97c4c3700a74c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18403aff42471e758b9675f0924f3f6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0eb1c1be321a9eabb184514b016a4c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5410d032a80ebee713c6e0d1bc86c83377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45ee05e10e145034fd5ce272cc81b1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c72ba7fad46aa0d1d01a0d8a9b011b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2defb961617a0bd518126f39817e4c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e903f960576af225682f13f211255381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b591a3db202dd20c26e7078b055bd0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91b69ef3ca44245b12df9e0b88bb2c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9acb0f73d206bbf77e8222c360165ed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af0c712967085414fc4c2d06efd27c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be757a03a42f18eb2ac6f7600a9583386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73086c44da721b95e5e2da536219f612387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6715c003de4e90b9249feab4ec4599388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a3f5571347fee798ca95881b52688389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610084b790dc61c6628d24d16ecc4f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbf909a53b7caaff407a88fa25e17d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef237995ca751a0b063035890ef0dad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3ce88b45afeb569ceec12d781890f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9b088ed2d5e96511f90e008a4f849394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455f63097d23f4c101764dc8c1ea5c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3e7cf3a1570c7146c346cc69105cd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6bfa9742a047f2364b1f5c490b099397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649cc0cd3431b0bed92e6b0421c3486398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c0020802472ba17711fccec1b94cd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f4bf03120aef5ead351feddfbe4b9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de8bcee179bfd7b3663b831721204f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742bd83b7b497ed9ab6242330d782ec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87335b68b259dc7232073b83950d7d80403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43e90c2a61a573674fb0c434a36d6b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907ddbdf1127e10779806a70fd97684405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bce12924fbe4b98bc0b8499894243f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10235fb4cbadb13900374189cbaceb7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dcfbb4a4af268af3086065423442ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c3fdf8d38612b2e300d48f15fedb6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7abac07053cb1e9deb947d190dde5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2df02f4e547eaaab928d6578527d5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d5be44b5f799b2e6987df210dee6a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9444df224b233159ab8f9c49673b2a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249f86e9c974b3e52c15d342cd5d1d9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8435a6077610acbc6701a888129fe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b951dd7fd9fd2416f17e0beb264930416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b2d0e4ad8288518c0c875b84ca6a2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783f30f5609f1d2f077279d73fbf70e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a074b78a547c54b52e562fa769f99419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6a770e325901f9b6e7b4387e1a178420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdb3f7a73d15d92389224bc5600b7d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82585514152cb3727369a6fe29c6344b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3a4c133aa076efde4d0bff9826025423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f49fbec01f593c4f84e7b378eee570424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1481ebdf44b8c42a8e64a6dfccc1de425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054c0d13c5f9383dd0b9cde6bd94737426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce046cf6b6473a3e10a931d342f290f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a738b6df31554c3640a74bcce198d21428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c311f3fcf312f4f0f3f32a2a21a0a00429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f878a01e560d542f4d5ea43d2cf77430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe253c93570d98066731e189c0bb55c4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1785e4614ae3109e25c4752f68160432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedae23bb5c1cc48f2efb3be9c21041433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd526945c6209f13954fe4eae5fb987434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0546582f80e13cce279cb2a8a9e3cd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f674159e379ee44c2043de2402fcc8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3466fec8b0aceac7a44d2035b1647a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b634da2a389c8c248820045eb9b2f0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae97fedf85393e58fa82b9a37218f3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e985990023cbcf5e05446d58f18ac2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22404c2074698271f73a959345fa837441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3531894ba35a1453b015ddad8fa8e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac96537abd173ce71a44d4e29f4334443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023aaa84b7041db7bdeb4abb94a83b1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6554757592b3519084bfdee367c886445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c20c10ddfbf710583f4fa1366895aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48ef3a53b207b453304aaf7298c9ed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43606e8bba7d69f93765d29140d983e1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69779146c435d28d76ca06d6def34fbd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b699df1f18b258c3cb3f58899b78974450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbed44a48dffb61abc1111ee409bb1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869e2ea18f5fb629ce671e77ca4acf0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9504f9a9f0164da67fb0ee5055e819c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f7817dac4f79e0c8e95b18066d9d3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f11effec002ca34d48d13917f8f5f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a28a72c886657d15ef821a846bf475456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1718e26317b224b50b65ec15b2c1ab6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5a5a3dc877119fe7add0cc3fb7c76458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034110662fe06da7d82b04d234d28fbe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecbcddb790e77a3c1e970e5a43fea7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850541b10c217ac9d23c1cfb2105992461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38bf91500d56645bd138aa9853555b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2f33c6dd8b845475e981fcd6a663d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3ff480263cd244ae606bacd3bc331464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d4f59502c612b4c990bf47f827f48465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b578e24fce16d0e1aaead9ff11b846466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4eca8f1c67bf2451ac282b107e77e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ebed75ff6fa8b42efa0696e48919c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96802476ccf796b07a886c01e2fd6dde469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0504173d5d40d702ce06d7940232a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990c030c0bd77f2eaa5f3bf6f7e4904471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b470b7da8d3c953286307c1eaa4800b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b37380074a470dad9922cc8a1bf368473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7b143d2a3227818de5130e9b6cd92474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e193c90967fc2c3dc71f960f9c332d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c396745ced60884326a87ef79840bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2304f3d7f5acf51a0a0c14397e03539477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578cc97071ec8ab4c38c589ba277364478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1057ea1c1cb59f4ea7434d52488a39479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67f3a11aaeb191d7e2d72a4f655285480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403bbffc7519e14200a055eeb74dbaa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf6db325d16b1e7127cf239dd09aa5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43ca4db729415428903394c6bf4b4b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b68a1465db49cc89b4dbd6fce44b4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318e1fd7537b2b4e6abe4b5f0d38b79485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1d742585d984003e5f6f7a04c45b9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192909180b2c364df442f63a06bed50487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16f427b57e8376374ad4a50745acbd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b56d54a027a825b68b26389eafb384489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74415f5907232f46c7390540232526ec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3b2f6bdb889ed5b6cf621d837644b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b5604d0f8d18ab5cdd17a104f8f9b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518019c695dcda6222af5ea741fe7b7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4e38503f1fb5160a0f130e1a57dd9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932a83bf97892d0f15eeaa8861e9550495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353d88c2fbb4a748ddafbb80e27c6f0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61c6a046fea1e036a656030fe7cfff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033e6521720657c5e13d9d41a5eeb03498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221edeeb32001fa26b82ca4919a546d8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160218aa3649b62b7b463c8d79e66d35500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930dbb579a6be6bddff7fad01f00d48501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5f3735f9d14ffa35ec6c9f92b29c5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52b3959a4413c2208508c71891a8f0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b251971a9784a3c1c6d6b9bf1dac4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788105b926189d4559f62b4e667be64e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84190abb327ff96e658ebd3ac831b8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e68f6082f2301667569d9c70bce2a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da36ef92a50bac2b0cb33b82af6739d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989409c61ed93a6d228d66f7200a311509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9683b1b193d3bba65f8197af7f949f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903bebb931f6378ce0cd1b7773d8c2a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884f2f6073fa6154fb6bf348f912f8b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9187f50e6138c57e3dfc4deadc7f49d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a71bf4fd99d99d7ac5f1d64560ff05514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8c4fd88d986ede903dab1fb2f36f5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02652f77776afabe7b8f840d821a72b8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb24a400fab3a4e0053da28c75a0ae3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c77821a3d03e1a59a36797e677d597518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b1d05735525ec0f64598734c793c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7e9fc9c21af3b02df4d5d30b4e402520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a9d88178e2136657de3b542896240521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cb54cd612af9c9338a551b26f056f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c829596779d0b91c32f599532dd452523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fe5a787ee9643282787d8ace345a6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673e3c344c58d4c7ab36506f98aec19525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976096be2d6a11fc845bcb6131805602526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46b6c1b6bf6c8b155123f20f1e693f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb8cb29184858d27a3bd21f520c267528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea8169c84d5fad7c7c9a0c4683d388529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794eaaf54e467db5ce19db8318e0dbf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30ecd08eb40eebd65423929b671cec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03eaafb459c161b550eac74df9cad5a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ea69acb022e517347a8add61b001a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a8885d6b79fe71000c8fa88aeec13534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38fc86f84c860053aff968e7d525a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b52a05195d5e09223ffcc515363d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800d4e8e21b4c16ce3b12f76e1e0762537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189875eb897fa0c31a058f5b45b1420538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db489801a1d09f8d869f2570e36d41539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a66dfc4de2439e8dc8d7092253c21e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba509fc1e4509c512b6ca826708f8e1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e435792ece781fa11205557c227b5a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fe3dc08a40520efe56b478cc55bef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68881aa00908c68bfae237901967ea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefa215fc08821964e0b413b6368115545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce751b60fef470e692dd80085a65e3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f2cf949f3c5458464e91a56832493547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da294b9615b5eb257c85c24ab49d9758548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb7401efcfacd4b2539d3ab62c242f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2458830aad78cf7ccfca885e4a52d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3029a50673fd235636c7d5b74d8b77551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4546fe2e11bd68e4cd01102a1e9c9b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc33cd69e6a508cd807c803e60846c1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb834dd50069a7b5549322e2d2bc4a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b706b06742eae8dfe3342d3352e47fd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d418c79ada3e26464802b7e7fa571556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc281d65a622e3a6a8dda6214333a9c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c99ef726304f30b1f7878df80462a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be695cf1307c4405a86897608105c17559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d755b2cdce287b4fe8f68257c860ccc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41207bcb4e20a92c2628b14dc5804b31561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1d7cbf17feb15d0edd7cfe9b9fe43562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13fd6d71fdf174b51c9cc91745787c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bc5ae7d9e9c0f8aeb34ee38ba4d64564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def8e33108ea521c0c922a445089f67565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cdbf047c3d53249c3419e261cc446566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e029697195291ca1e1c8c969eb66ece567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9711755dc5cf229630835d3ea3ff9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd351da98c746d7f91f6f9933e2d3536569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ada0ae7f9467ce4633489993e3f21c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb564a86d6b2a1af38f222176ac551571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c6263fd8827df274700e4f39b217b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6d4fa6172262ee0dc5a3bb366655b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590403c7c2bfa8e8236ef5033791c892574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0691288331badfb39841923506596575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b171f5738e080e33db40e34c1aada576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ae097e980281dc8bd7edf16a7c804577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d992a8a9b4ea1ff9954cb1052be37578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ffa80049d0918b31ebeec2f965f58579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b246048f620d515b56a4fcf1681305f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e1630e80994816ad41b39019693d1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0638a795b1fb42267d0488b0a13e5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd413e5009d74fb781cb00f00743a13583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea37f829726522ad6cc8a734711a49584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a9227a02494406270bc39deafef43585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd3733cd7511a6c1464659309fcf14586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b53834111f6d70ec7f8b043d645bd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71e95255251c7a9de5bab555884984588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52da5feb2158558711eac364d2323e2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec654f0793bf00832ab6c8f8262dfc19590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff443c39f5e9a0139a526cdd5091eb6e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adc951c575ec9c58553c61ad8e7ab1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16e2eaa57a049547514387bea0114a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b343167151bb90ad3309ca78aa5ca4b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ba76ff361ea5554df87fc18862349595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66717e4d759311becd9f5e2f6579e0f6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b0e4872a594459470a82bdf8715cc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a06d2e43e06144c5dd76fcfa393d2e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602bf1dd78d6b552caae000ed23a0f7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a0dfa2b9ffa07628aabbe97d4181c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fa53ad51c0285304432afd7a6c44d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ae82ac3811ea34f66139b30c7840d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbd51f1870bcd0a1c602e9992fe731603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b9a554ac0e37889105a197c648797604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572787136d41cc690a5989fdd3bfc57605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef21fd3e32b237a0d60ec71dab724f2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef8cf1d4b4b1f1c10bacd83d695ea8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe79cce2ba40b801a889cc6579dceb0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0a0ce68e0f6ceeb50704007641f2e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ba8616da313805a70c709055c946b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42e2f1c4dc04b503a0580d5b9dc621611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c948b5d00c7da061594ed9bb0efdd18612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891c777bbb1352a66ddf7de1f5d433e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50320d254dfa6e8384b424415f89fdf7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94701a02984f0da561ea726ac32713dc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df311b7725dfe459bbfb9d1cb9f0132616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6855a171136e5e1eba41c810a14d6bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b3629f8b9ef6e7ca0ff2dd9ac463b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58ee059e0c6d9fea5dbed7a404132a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972ea6862887e3db6563471605f4b21620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ce73ee52845858bafd17fe4006a8a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22c5bdf0d491dba15997f64def1315622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad32593366c83a832f5cd9c17adbde623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f617c64b5d5df215a765f8d1cd77b01624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67131d0b319649121c85b22b5079f6cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec1e80c92f22aab24e673017d99593626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe851c145e6eda1e01fd6321a5f5550627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a93cb7c900be9c2c9c74b565f7876b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099dd419dcdace01f254d23d8a0a8e6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9434ae3d954782679f487af5ce4f66630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65416431933cfa6bedc9c265bba875e8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db466e5287b1619e9d9f88397457f5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45518d40f7928d29c59cef2c57d4957633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600c14b1ed74243b0f4cb65af1fe288634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba97a66be4259202a29ccf05a6534af635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4ae7a0a2c98e3feb450ab3dc26f7b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884c1f38d0433633ae56f3becf6f72a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713e55612f997adbd7960834876df3c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c56495882b97deb41760e3c566014639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783aaf2ee43bfdde39ae4fdc3127939640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab80217e8c9025ead2611c64c633e8e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68456798574b3e1d1f941bc030ee0432642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c98c23cc2279247138bc9a2f51178643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9b985e3de52f19b9affdb39233915644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b2e73e17b3ca671a0a9e9766e1ed6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dee2d4a35b0eff1b279934bf4df18d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b00a040a3f7c5cd55808efc3b5e7e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df622e2239f7ae0fd82c48c54a07f36648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8d2d14f516fe343a54906d64c1d63649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc36be449cafa6254273252a4ce6346650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f4fe7bc916a4aad0214b4b7f268f5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208721956105e7e4eae98c3337d6563b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d360b35ec6fff45f7f788f0b7371c12653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361e9034b6a8305ae30a0b56c3de4b9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a1a26848455928f1c345b9c4b245d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c048fb8bdd1ab0abf599e455024789656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cde81d3304255e70edc8f15c350a0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b50f08cedd413b25cab3decd34ade658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e6809a1d02593e0182bd2c78e94b0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2e8ebeb0cd108b34cfe49f2cc47af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61dac769d9dd530b8288be0a478749661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffac6dce681296f104e210d5bc39e6e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261eb77f262f4324e2369df73fd5cd76663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414e903c68566611bf8f84d8fc97ae5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40cf9a0d76dbf103f22ae8ddea1012665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61c5c505a20f2765f16e538176183f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce977026770614b65a08c6cd89ddc8f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052376eaa1a19659b4ec321f1c47770668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5976a4977fae7dd0d63c18808cade0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01844a85d66810b1c477301abfc7a5a5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84413f6926560bdaf2171aca40cb64671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7cf86d4740e66b63c412747b434ba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739692e6973cf5823b10739ce0ad2b6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd275373245c36fdf462f2f694b64e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387481babd56c25b66a74e3333836b9a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ba70d8063cfcbfebef2c9ce2c97ab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac316aef696bb197c38592426c3701677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267c231b48a8d58bf001dfe54c8db7a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5385cb3f4ddac598f6dff55c7fc74f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141430e03d216d04f0fb1bec023a311b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3136fbef1f00539a157797cf13628681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e32bee30b7b550a8e3a91e8abfbb9d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae54d6af171e4fab0ceffb8b7dbe23683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43730777414469892940fd6b84163370684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e024a07d8086ecafb8f05fe487504685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb61afda31b3d7b6811d57a87d1a82686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763975435363daddf35fdba8c7b24ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea316e5008e7c0e590ddc6e5def603c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4832031323937b72d264974decc34689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802bc6edb876e830f8f3a118f460929690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a51edd751003dff904d7e38cb582bc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505e104959eb2be4afab516ab1226c8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7a7bee56e3108a3874d0bcdc979e3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46384c11a884b178c37706e9189d356694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc1e4cfc5c7670edf48630c7f991f0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d340274fd659bff7c7806c9574489f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e7b6d3bebd05abfa0de3bb28edce2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bb5549d7b752b773f95bfa42e8aca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c305a3cc63ef20f62f6f2cb3780317699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4efb4e4302531b260fbc91bdde06e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d554119a56e9b7d15eeb4e5ddbf82701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18692b8cd237dfdae3494951805025a8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337feed684d736716ac85b8a8aacd0b8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1cbbb6d8c57f3c400c3eb91d20a36704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2fe4b2c1d3919a6e395fc54272041705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec87212bd292de6e3e1a52d063572d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d536b91fb8feab4add72bd384c1b4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd1c7ea753e06ef457b6a154501c46708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cb5763ff39ef0ddf80f4789b48d18709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e414317764210bf3c85143b3f451f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5134be106b55d56173645c141fc353711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8785c947ec3f17fb43b5b3484619c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630a1a2cb691d7e27fda6746faa5dcb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973de717c84e0faac457cb4ddd847ff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d5feca55c945c534cdcfe972857d9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b598dde6947765518b78a452e0e588716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc94bbf45cdf8f202ad29164dce58b6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9862946763fd5e4f97a8fe280f55bcd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d431a7b4bbae043de1369585c1ac9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abb85e4e07d76020ca09cf6fcbb272720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beac16ef700c03efec5db4d538a7cb2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644c6b216fecd321175a58ef4c40bb6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a08e6d6824a688104a64da73de6bc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e741cec180896eeecc6ae3ba9a1a08724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566a7a6c9b38280fc47be3e1cc1d6d3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a4e3840795ad02d4d28270da9cbab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04df63f7f5616f702c69a5187d6ea26727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ee43b0bce22e7a7bc8c28fe6c0346728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a223308a23bf22858494b314578679729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c636e6369d9aaa96a7d8111695dba3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31ce875f6a3b504b044f3246aa787a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b489721aca470482d44f196f28ea13f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d191af1e307a90e99122eba49a7426733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ef3e5891d8b61a58a2a5ab32d3678734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10f0969f7204103cc320d5d41ba95e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bff401db7eca6cda3a25c2b4936cf5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e9bce8f90702f24afb10a1834e709737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce262722c63e4817fbb971c620c7f88d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fffbfe41ae09ca7fa79186191f555d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073e19030259cd3ba4e12d349e60dab740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d91b1a3a881854b57bcbf18e21139741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89250aa5db44935c7b8c90417782fa9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb58198979a9c2222a5796799e52a60743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615ecfaeb92640916d81bc7f36c30c7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52da4369e698dd5f805a7605530e4a2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da10cd557f5608af815494f98c7502d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6542d6b31347cb8dae3ac77d2742d8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602936c5827e02521adf949e238a939b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a048df40ca88792e3fd2334cafc70a4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683467af5807f2e5750372ee14c09e0b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd4c48150beca795016563d4586638751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22ad367e50f52969e2adb598cce767752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727d13e8473546472a7a3264cc3c810753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6266c40210f71ac1ad5374118730b56754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec097f91c15075996d972a3f8b255c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68d0e9c2bd3caf886c9e29824fd129756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8849678feccb8c5b7a7eb6cf02234a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062fd5a07b92dff5a89cd4db993eb21758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15da59c9b614dd0f2f742262d2a1d84759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>