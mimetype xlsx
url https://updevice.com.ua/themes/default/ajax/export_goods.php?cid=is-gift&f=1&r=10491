--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc579ba2d932e961d185925f8c08c611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a74f916f0be32e40a442f132f151722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d39518b0f2969b317bcbc4c6629f693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4a030c31bbd82533c6b65d3dc26744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183da76ed81b417483d40f21bb2aedd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881996a38ed974efe904aa8032b75c3e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd643060b104d7242a2d8245d938ca2e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a16d759f89c395dd76e93f948777e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28009eda00dda7defa2e09daeb3f4f769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b85d46928fd34f7caca780fa798bbd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b663d8c8c1a6def80bc277d9658604711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5458ab602955272d0f0cab4c468083212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab36a7b6fff54ae678e17959f2725113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415128b9f621724b147a1207749fafa714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf7afb1abc0f02cac9040e5bc725ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0df5fafe83273928514fe765681daa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d021943c149460d9105521e566a6ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544be8ccab2e0d3483921e6d7a8102d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a941d38899a79e871f1e3048ca97ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e862f31b59ffa4374deff9a25e116b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501c811a454163686de2f72e48e209421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a678710b37e22f1daf0acbda284eea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a647d9a33acb517c69a3d3f901666b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd156ab677566e32ec0f3d7916d995524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b58e4ba9e55f8e805edce7c525ead25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c753672ae821f1791ded88d86bddeb526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932df786fc9f1c75014eabc47bf930b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d6d785d74c5892cdeca35ce8eb73228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6538eb7208efec091f65d279b578729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f597cd7474dbc988d3be5170db16330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1b86945ed204d33fd09bec5aa931431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a114401705b9a8a003919b1a0a9774732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29864df828471ea062f7d02b62c41c4633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f49ecd83211de63d9f70ef99c0ee234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a806c99a4c72af6e9100b4cf45ddb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09be9e072d0c594dc171fc4a876e3836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bcb604b8544f49930dc1e581a8d1437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc7f3c52b815917151cf42ab1db0db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f50002267a77f00758bd33e18c3c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15807947f33972d25429e5fadab5a4c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fc2b106a0c6f223b90b7ccf0cf9b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97527cd6211d8639baee0a4144bca80942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab467d8a9d41878d429d6e45422d3443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a51b9ce104933f74c71a545dc626ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a51954784dab0fa10e58e296cfafe645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a81ad263917a5b5b8f7ed7d06916b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1bd15c6262e4d95b818fb8c4e454c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbe902e9f6c6c24a81abca80f4d64948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894da83dc698fe7e6e1177d185eb81049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576011f3e8d51552ffd04beb9ec6132c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93209595a71c3507bbca801c38fbea051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c723017ab4c29cd52a7a3ca8453758b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a8a6ea304922ed5e2622571e0482d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61413e986fb63ec31cea8f78e879053d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f6c7fa7fb95b7dc22a2c3b165cead55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da75c499eb995ae5a51a0b35d17387056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50bf18ed55e463147d054adf1481de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15027d38243f9c8dd52cfc14cd74ae258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936fe8657500a198b7326a0810e9e0f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918ca16679d1217cadcbcc25fa56ee960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54f63cae87b70666090e6ad843d49e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f999453afcd8891f01d3f3d4a3c5aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553c9e5d4fb0e27c6b946fc88702f1c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e4f1b82627e6ad794ca56bfac62a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cd7ebcee1b95bbb0bcb7c714b0ee165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf99956323288537f8de0e7e596d74a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189df0a05812b5dbbaf5325794ab1a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b144da006f7a922121c07d55f6612e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5527ae795c3db9c997eac54bb7a1069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92ddaeddbdced6c8e49566bf33ea7770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdcefd922b85517c48e0d1e417111771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c35ef8410e91e4c8e8e66daa9b1cfa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc928a6fafc8b13e1467336589d123573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbd6871c22f65661e56341dbc3fa8174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606efed7fe5d60cf375f0b0cba0be5975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdb812b671a168e079f0584b8f7dc976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd824d709aed46a4c6949c2cb2611d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094c69f9c229080deff60f04d8ba52678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a873571d34bb8a3daa7a68cad741279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e533c5f499f985108f17b8737807b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32125c7aa43e385a4440c0322d5127b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f074fc3d5be708cf9d80608f60b948282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942419103c438a38ee2054e4f219ebfe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed34101d06badefddc018008b8161a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028b282a8746bab6ecaec87e25db5e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7d1a7d71c824f17d4f1f04e00cc7b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a97455b973aae4c2f1e58cb840dbf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a27c275e41fa9bf7fa130ce84f71a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894688dd30d81494b27ca74e228748589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d78bff3bbc56f0b3c81615535f8d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761db599b0b502d3b2f67d747ceda7a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc8b6f876e31ef3a23a8cbe0fcc8df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3582af8e5306931ed5b76b6b6375c0d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773e18dab2f9dd964abecd0e1a49e3594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43697c8e6b150dffbd2669fd0b669b3c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889b8bb62dd7039f99fae5a35cfcb1196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174a644c2b65329dd3214ebe0ee7bdb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4a47bc5e40162cfb1ee173cb3215798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68112efbd1574554be8d00125e639d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd608b9aae3a20e7a0fe3411e2e10b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b0b745a673f9d6afce0bcc775d25d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16926d3911dcf95b1ebf2fc5e23d73e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec1d14ef24d48cf2302a1436c41583103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3de945715880ee86ef6d984c0735c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb47e4ba8dd8b25d193d1ef25fb9686105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca286b0f64adc23ea193d577b3d031106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f435ac6f788f773ad6195cdef09443107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350e814e2307655278c384e38bdc2dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186bfa2201ad01b8c8616e92447b749109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af49a872d902fe6d9fadae22e3616dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772dc6befa32938ff4b345b27055d069111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216f9d1a5cddd845b0121cf00047c50112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa36178cddc01d881ce174b1029b6b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6e13b02777b26ea0651aea1e0bdcd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6337c30f139ad865db8252f4f1a475a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780316495daec0d520b151956c019566116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c0aa044a0214490654d3cd73d0edd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912ec0c4cf8a9e503a579711eec6dec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bbb53a87381730e2d21f94388d353119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111cae54c5632f1a78a1ada9ccc440b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081c5b3aa488c4a57c2790c0c724e09121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddde9293ac604964851631bc7aca226122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ad02c4c1db676cb7a1e6c7763d6e9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801e78024881dea67149d4f703ed172124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe3c292bc58ec57901d9f522048b75125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0e375653bdc7fc060d5940dd928f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273afc0dcb553d926fac9b277377498127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ccb70c485bb940aa2c3a7b86d58cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075567ea56badfa16e80f951de387bb8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b968391361907be5fece7fc99e6fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16354460bfe5fea8fddf1adbe7f66f05131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d662229b86d2011d73b018c56f0dd4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8c9a10cd2aa132719bc78d3b32927133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec31f17f3ffc1168313f888f31b909134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912e7130bef8009d247975150716162135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3208da28e82638935a366065ae551136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c0f99006bebbeffb0bbbbf6ff9c7e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6da5b9b3136bdb8713c6a7b5300456138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b019f922a70bd50a958fcc82c721f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af6314a82ec10aec4c90336b8305ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0baff327959d3ba4aa4f468bc652f1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86c70eec09c64ceff060b619232091142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fbd1dfe7369416d45b55bec4b1cf4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f369c69ae906618b42239941d8f562144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ebb8534c85927a29dc43a32eb84c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f464cae9374e166a07dee0de1c08271146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662445fb6311f35fcc652d2fbe4d6f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557277c3a2652490ecd8e298c05845d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd9d7a41eca1aaa5e7c3ce8216e0c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab6b46b51e3d5a7400314af47f419c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fe2f27e99449482ab0d5b91011656151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959dd37cf80ea8dfa3d9c4ade8da996152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108087d311ad9e9d3c51298d98ef2136153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04705cd7c32f8c42ac3b4efe1445143154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738c56add946c38729f734be7b0e590155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1fbd71cef00ec76ac612400740027156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da30ebc58118adc5b8645021fed1c2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf70ec0f48194f1e106ccf972b744f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25cd6c6622f71358c8675fa1716397159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28672e70d3ec1f2a2845121d9d4b5f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d231cc5e85c715921cdff4a3330d7a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f108a6ed6583d3fe852e4cad90da0c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b868d760264dbd8aa5e2289b9cca6fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49567f18a70671b970f1ff2ecb3f33e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6d596a9456595e0c0de3c7bde1c5b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d1580bfd14be77521bab20862ae9a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8f6afd63a0870b1cac9e0433114ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8db2746b6faa33c39d136f2ea34805168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871ef436a9ef640efd010d4e53c3b8e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa60550f30ebc71970278b15f55c57b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9d0f28dbc77c21a02c01212a7a7d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854080470da575752322adf81003559172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2762386b4e2409b7cd85785b884c8a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226bf475a5e5d08b480ee4336181229174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c365e9b07245c97dda9505df0aac76175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0892c4c9170cf54fa954d3928d8d23176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc819f0d93edcfe4dd2548e2388ad8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e008966f24502c7488351734933f8b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e92ef7e0783f6cdbfa68d7c64ed61179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862da2cc3cedc63fc791a31683efd5b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb186ace933871971b202c774255d2f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79046f8725ef0f0046bffebeb68dd5b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be53b52433e01ba7106e1e1298edd8b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99037d10760f951b28f44a50fda43263184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f6e5bfb5761cf3c40d61e4c5cef96185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c672473e73354f0f49566e7050f0df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592570c84f8cbfa2161b20cc8bb7f3a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33742716eca4551f9b86794936b0fc1f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575dec915b4f22d28987a41f410c032189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b37901e8f6d690c68780176705a0ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be71035192989f58ce91ef2e432fa9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84698752dc604ec1f70fed37efa4009f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421623f7070537b68a9430c80e7ac83193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21976e5f54b19f4bea24dc30bdbcc100194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdb25052e433569b9d0165ab614ee5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9173e65e8bcf9d0e0a7ff7eabc27f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd98b91d26bcab96f694c25a770634197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9c07896b3d06f19ccd4c334f782e3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d8f3b22cdf17e74f085f714265593199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa9a6f17ab4be7dda3c7d5c0adea00200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4fdac9c7f99759797d4046e93d150201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e2a9e0dbf9cc7ccf14bd73b867ecb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a91f4ef19befbca19f9b2d83295d78203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c07b9d28c79a93af5bce4ac9ea919204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b997aafcc646128b07eaaec1188ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c22f44cc955974b54163ab21e5f383206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab15d2e520fb84bdb7855be50c57ff7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38cde38796d359aa46f2a2cbb377448208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c46edd1870295a9eee2b03d0f27bbb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697c60a8a12f9052bc8f779d66251e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62f3994d853abc370bc9fa90e4f392211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2056fe758153c7ede3c9ff2b763be4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0f1066d188c10d1757527c06c775d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3f71e50faca52260b82d637b1452d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba43ff118ce2167077d2d52789f7c80215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb876b33a9e7550a90a78d1d6926e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4a349295679ebf9793b1caf79259b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee810ae912f29f98a4e63c571a8f7c55218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae926fcd3a1aa6373e2b608d52c5aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc0b54ea9fcbc2f8e36d4c4d7718b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbec34a1677bf670e4396b079405a0d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72ff1396d1903c316aee928ef0d9d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145660c914b7604a5a2f79b9dc833fc8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72439dc4c82516af50ed53f5bdc8ae8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27aab4f45d035f8b922d3fca5fe3c53225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdf939e9e7697c01230555c68d4f8a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae602090fff4ec4bcda00bac6a29cdd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9d8974aae0190517ab41680a73ae6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f79e081cf9bb45220ac92b16176834229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff037308abde0c70787e0eec4191b745230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8e1133bcf2fc89a6af8d4981f07af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796dd61c3096500e2e26addb7df2036232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60eb539eaf3c63e75ef410da6258873233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797c48a10714d166f960b7cc5526b23234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40943d0a713a8dfa464f0f222c933b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6600e0fbc19657b54c06ee6220d0a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f6d4b4df1ffeb69222f5725d7a4f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed292aeced8e1c6eff205c610427569b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1881f90ac22c87cc1da82813a72b3c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebeef0144029a5a872011eefcdbfd9c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645712ccad672d2963b529459b798005241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cecea562e8907885ec7b5b796a3e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07804d5ab2be402a5bcfce17ec28da27243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860f7973edf549deba33d48fa52680b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c31f979f47ea3436581dafbe0dd42245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cf10231b13f89f1ab4dc155e35bb3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b80d5c5b55f92233df4c70d5cb8983247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd4e8fe11120beade4b7f10f820e10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9416d59179eb8bac85235fad568c0bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304422d371df84f97b2075b54578271e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ae005d7862429216e6dfb5805bc74251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7675f7d888b8f89956a4bc0c504ad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf3e34c4cf50280069a64292d49f8a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5201a2ddae07e1bb8471b2ffa426fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2585b0b56b642e88d279c1055a4f55b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613ed098ebf4ac470fe1cc644481050256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93411ee302b2d3d1dc4a873e983a112c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823db72b46074bfae3cc85c3b7b50306258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2eb0df578b9e6e06bf97a242d527bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b613180d0085a29a0f588264818b68260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ef9d4a888c372f0f72bec491b8db0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4aba56cffa678ece752e5e1bf49ef4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584613429b5ac928b4ccbecbc343cc5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daded8019c2c5f667fe393229da7ea6a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46591fc75bf605fcf1fd3fab900547265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20acd2684ba2f8b35e8f909b888d3a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4454b20b3d1ab2e9015eab509e51e9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126d9a4486c3087cae65c9eb84dace1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c37eb666a586b64283de77192ddf9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37812679037201a3465f10872734e3b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28037531e4e001824a8f7d227d8a832271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb396a556ee1af09f38cc58b761220ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c18b18ef4c462b448c6075bfd829cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753e69668d9009c1f8a5400050fbb4c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37da76c6d595b87d72541368aac137275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74062a9e26df6de2e3288d9d2da6c6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a0c59f6620f296ab4d4c60c21ebca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe937f512deb2fd0958d7da5b86601278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a500dbb89bb749d8993adbd8e62f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b940ad355566a187a8572a5c37b00280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02795f14b97f8188ed68439e6695cf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7cf397b89b963cff668390f750886282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ce5f2ceb942725bcbf15cfd9ac511283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fcdbfb2a85bbab30aa624db65f229284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575debb6007bafef8fdba43bebb34e8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01f53c8b908d3bf0a5e5d945d38385286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615501d6b4dd251eb5bc9bae799366b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0244ed129f955ab90e65caa4b371d8f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cc75f4817c52afa78950603bed4fd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23fe6d880fd69f9c9159c68e9523f7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68778b6876f3f29c68d52d25d5a6863291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e385521b2be48f6e4576a1da6ebd6be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b1e51185a013bd8d276afbecb8b59293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e352ecb8ed717e0cee3f6589b8f255294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda31cc6bbfb8fad15a7779111ee8de295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bb1c3990e66683bd895b82b6fddb2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08033bbcae1fa7cdd5b452fb53fc18297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ca0405755a21541cf5fe26c1ee0d4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afa0fe204191de67052f949d014063299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d73c442b1f629727f68ed23fafb123300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad5d7fa7669e4d18350d87fcdffb38301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88a785da25f8942dd1c161ee3f1917302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c57320f42ea4609b4e25ac6fb0974303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e20a966810b252dd58d73d4b9389c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5b10ddaa3ffb5916639d67819c5a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3dc116a80d10021a673c6ea84c6999306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b050a849b54502f7fc539ee624db4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d1ef0f48cacfe2c4d05f4f1887093308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84809a8ef6d694a331997390f27d70309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0e853887f0b1cd3e2047ae8ea120f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49ca5bcc66c1e6bc598e239c3bb073311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c10035ad839ace6685ecd368fe343312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50166ec7fe28bdb669f39af0771709313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a4c79c0caea002f0e3cbebf8b267f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efebb60e70ed7c4b857bb6a5dc9d5f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f602f0bec75f20f875a6f51d0e9f3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bce5bf67482c450b21907b39ba2037317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b857e58b2bbd7be0c8fd9c4e974b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe52149992d1b294612afafb4d63fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2af474526cff49bcc069a3461181e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbec03b2337f42f52e195511f0efb1a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df417f756280bc497fa1200c4959a108322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a7b9144a77a2f06a0570eaf68e12b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d1b4d1ccd8e0d534f1bedde59a0a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47607a36a34d2c7160b3766bfe5d910b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e76ed695031ff3e465254c5eb5306326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0b77b24a1456a7c6dc5852cd13fb1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d25b13cf16d39fa77a27389b8234ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd0f4270e8ce62a13202c4133223f3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b55d51449602b614038694b4ab9ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f77dc2a3a99ac5d6faa5e61630865e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4997b75a3e2d8c7f8dc19abc5adc2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ea946bde884bcdf41247dc4f297a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713b19d53bd60c130a95e1f09609452334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c11a9e93d41eb2c8a8ad6d758322a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588251e5390318ab83c50f0a55b6c933336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377abc6793dbc5dd5b28b73ae36743b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829eb66006f0ab7d759e607b0e2616c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09812c0a0d75aae28e4b5da967bad5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a055dc8b6c788ea803c3b929fcb468340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659d8433751df41d67699a5ae541478341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059186e1bbc3c30db6c19a0dc072f48342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87f5b6c10209f1fdd677648d9eecd4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700d2ac678a9dd7d9ea2dd4aaeefc78344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a5cbeb9a9e9673361166d93db45db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db12d1ecaae4ade4b29d2b50922a468346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750c82ff467e8be4b4c9449701cf54c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f646c6de013ce0b471865e8b9b158348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc34c8e124722aaa96485f741b3fe15349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedeb26efed367fea321f7a45be750b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c147203daf20373bf673a02185a00a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf53802f37cc08a68c8681b78784a9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692af430881302728fc38761c3218958353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845430ef2d59c89f9014089909473433354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ef32c737bfd1a75652142eecb3868355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab3c9aacfa2105b51a87d6dd70f6b1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076d4ca305053e313051730d02b27c9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88f97007493c029aa66cce54ff9fc4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadd559590f423988574f3b7b605e0e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1704487d36319a1170abcaf7785cc97360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8549e90a2e454813519bec45fa50629361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbdfc387e3b83c40f52ed02be3f183362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746dc570100fc2431d349d3b5ee847e0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6239329d40bcaba6a9e31a6d64213e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4ee564b0c6d24468d9d746768e2fd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa22d7122b145b0d49aec834e798f54366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb97695dd6b932667a875747088247b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d79d0c76971d9e8c0a9a36f1d2c9a5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2806af11f4ba23518a12d94d6f1fcf2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d192b6b2c78b7108c77c30fa096976d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b5e3decc9509a6ed4cb5fea967f93371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864901a721c8ef74fcd194c0709f4523372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3d204e1ad452f8777a5fe669d9dee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a229991e505e7798c37a8cf1d5cbd91374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6125625175b7d2955b7b578dc9df786375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e6ad62b7cdcf00b82e6676f0ca036376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b700768246a2caa8cf03d2aae43a7a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f590873a7be4e28c59fabf2a87b3783378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85735f63c1d362ff971445edde628a11379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe34718b2cefc3729bd33480e9f38c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e23cc787333fa6164a403d96f9f0ca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017f986b3f36782271db3c9183c1338382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7084495ea783d81e05e27647bedd48383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc7206721329d84222c5c13d111054384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109592f505b18d323c6b7782a4d9dc79385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d1fe8c168cb36546ed73acae8811d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dda6923bceabaf490dca8ea40ade82387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950563a5cb218780c7f02d928a6e027388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b84daa78e6b4f8323d7f35c56de360389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d942491025ce8bf7fdf8b9cdf84338e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a93169a4b582965537e5081aed5bbf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14effef00af63b66afc2c665273a08a6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf79e9a6ccd93503f688eae04fbefc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4377eac78b8f99d4745aa5fac9328f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcb87f6d52ab396dec20344d709508395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc2703fdbb83274a481836272dd6ff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbd29b54ae3115af2c56bf32cf022e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690417b83af34931807ab9a34117177398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1446086673b92f5d200247e62d1d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae85ecfde92d3eb18c1c520ba69a56400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6193213b2f5ecf652bcdc20ec7b1a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df495549bdc7831caa711b06a404be01402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121860d4c99dea358f0223c5877245b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8987a1cf63ec2fe901c746b712b44404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589207088da301677fea8b426f487c0b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e35abc8f85495f60cf8c818565d65406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd65652d671201c15e905b7a87976a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952cd19ff12fa8e83d8f0f926a9f19c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6134d9903e1ebf4af5ae13330eb0a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2bc7a51f6894bb7c7d7e094be32ce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009d2e64939525ffd0052b7adf7355a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb57c158a8b478c8b0b9bb3e9903808412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb22cab60889c63ae36f64fbd8d9bf8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ae0a1cf9c924bd3d4c1e03a7e44e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee1518bab77e417cff51ad39bd3b15415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fba47315f671aa60c77f1a281380e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2736bb18f67ed73b09e3df1187e84417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e894b7c64f40fa138ac4642c75c96418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d1cfa747a88e7cdf290dec62ec252419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06707dae098651ad8ea789b0d98feed0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7bfedc4d37914b510bd7a0aae4426421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f31905758bcd2643a343ce16a7a51422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf5bd76a54787a7a975e1fea8d3c3d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee472d2ddc6f1b1957d01ec9a3d03b0e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d85d8e4c25460f30a951452e590635425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3dc295ec7cc12b7d32d0d96ff85244426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1791701e4e712b89a56d1ab34bb8f13427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d70121b454bfd1220969ad06bede84428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d26e61f9dd2df58d0f9c93a71f5c50429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c5985e173cfb2a44587a7332f6067430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb63c1bb01d040b69fb68ef50556ef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21794a73a46994e2799d614839e04aa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5d1fa9255f46682262bd110f99feb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ff2d298dfb175f491cc4d967bf232434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bb0a77cb794869f0f798e5816db2f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348fe4e669fac741a176093426b37e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ded06caad07f68f7e7f5d1b5f194db437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57568463ed32761f90df31dd4e91c238438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd6dae82512b9115daecb732f5d8cb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8eb1f49e5af5cf6d4e5b402595a70440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b713af0bffc9a7cbc56d90979ca8c8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedba6f9c179bfd9f0ff762cdb25318442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f418923a23d3aa2048dbd9c059c20d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68dedd2f0c90c5e0c4240e02a8d35a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7ceba421abb14b48c1e78dfba94ce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3c55ec102923f79ac89e64b50d3ac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bd10ef5c763fa472c8d7b9e26c4ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a68ec7d64eb2bcd6259d43b14d79e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3b453c1b8bfcacd24f8fac5184d3d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b160e858edcf0c8665ea9801e53e7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb94a3d3fd6571cd049eee7224201c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9810b036a1f168dbc4ff376ea2bad3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762cef2fe4420100cd1b8cd2f2f59a0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b88f8c3d6bdf51fd1e92c95ba0727454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acd8aa2b843568b5fdfc2fe6e384f0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6a6cca28ab1f864af14840dda0c27456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21420c1666d3574b9577a3557a2f02457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274318e4c410f5a5e9e0445724d0d2f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4c8db63a4b6db3c19fd1d08166cf5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d37b1643149241c485ab61d5fe3cd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adde721b6cf6981e636b10f59f8b289461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04940bf5ef8b5d52043d7da47ce44bbc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8dbd1f65b3fb8a15a1f639f83c61b6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22108a517cff70c186767f72416c99464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0096c3850dea304a426cd23aefbd22465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88f0b8700dc46dfc5cbafa075a36ff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94b80d3f85100d8ab21dbd2b70936c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f82208e7be2ebd071f7b186200248468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12f86ef32e40af694f507c5b3a32bf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59150cd6f6956429267c38645e539438470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e658a8a25f123746f69b59e082eca1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a188f058a1f352049ede455d296b00472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce18793c4b655e573b0cab601a2480473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9cdfe611ab0196266fae0734d9089474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a84f7789615264db1656a3aaa4c6fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851701baba6adb2f0b6df6233d3c57c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc4d82b932d834d9bd1841bccc828f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989f0363b041959c1176284e9cfb3f3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70144de76c6617cf0f9ab09fc14d0aaf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f6352a7ccec0aa96aa4634893283a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a50d7007331539645f8e144c86776481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617d68abda26935144bd81113dedefd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b08433fafa00c91799a3b22c307ee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3079eea2b73b6cea17ae976f0c14c0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb3393d560dd20ddbc8b04bf5639ce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e222f6dd42706caf3a49bdafde35d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c33a079f28e5aa2a7dd386f82849e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fef417e59a910543b622471830e162488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f257dd1196933acb433c178937e1b2d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac2e0a8a4d8b934a08dfb942776cb0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0705d1f41a477475e8513876adcf7b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561862755f154c35fa1dbecf536425f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e70f8735d029593a60a5e8f76ba5c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c74922ea57072ac5ed94d92f111b9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414118c8b947085e97bc40eb1508af5f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be103f3124b9aa09a3ad7f1670c1e6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7e23c7a42eb1e1480936e41313f6c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae40add6efbfd702f2834e3bd7cb3c2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9814b3c1b3fee3a29b419535713dd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b4141cc3359639c60af708ba208c2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f76893639b16a55572d8512073c4c1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8270eaf44bf263e49661b09023bf3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5582592a127263a62cb94b68765c122503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394bb6073511efd8b907728d2846507504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308ac22c6cf056d71dfebfda9f78c1b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b006fbb061036c7135f8fcb6912498506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036e40493ab990372c62f7c99510017507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935aa66e4d7a8b8d2c88ba2a488d60c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb21bbecaa2ff98b1b660650e4218b1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966d8a546aa70ba6bdcd7d87cd2abca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50402ca21dfa7206420e701d5b208d11511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ad2c53d140d1a0748365e0b4b3a3c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729322c5e99dd8e2995e0e1376f9a708513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0b0ea0eb2a0a75c52d89c0b5bb934514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80676764a98e3e69858a3c4ee45d96b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a552739d42d6993cc6bdbc98c1f04b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fc6f9ab728fcc3cb9ea01801c0f48517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e4e3c78a093949551af06a1699029518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5aa84aec880a912a1dcb0d72a7e0b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c40faa7d4a591ac5c1653dc71e48d9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08841909790e9f2cb7d43f94198d58e0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f013b4856f32ef87ba3c6842ec77826522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e550006600ff87b511cd4c6277af143523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcbdada9c13de31f75a2b1c7eaa57e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192f7dafe693f64ecddf41d140ff9a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5772193acc9dccd511493b7b5910a2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c28d24ae82e99490db3baa25c7f34527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bb0c16ef2397bce0b2dae8b6a8e8d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770c4ff35e5463717cbc4ae2b4b923f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163d7c621285e2dbf9e5775fa8993f0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44762c552843e9655de9e8bc93c0112a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2303a37b55285b1c3a45a7f35b7c7a1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae30b518806afeab51fe68ce05cb024533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bae77888b14be46bc6de47b0a9193c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4b94ab5a8405772f9c2b1ce5bf379535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83363474f70315b677d1805f6be14c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a06e079fe6fa470f27083562df649537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73505ef337b2cb5b8410162901639557538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f049c78ead14ab7dfe0e989975a1f35539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81827aacdc5f422397cce9a7a7050c17540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dda1fc606109f75e4b1cfda46b0109541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3166b2569ba44cb417533a87076ab3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a81ee553a7493035be2654ba92af7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323a49d0d42c33195b631fb0b9e416c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250316b5e4868b9487811f736e9f1e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733a921cd7d4e903bc0e9ffb608b388546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127260f0c57327004d50af11ba21bd4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dcc216a507ed8009084e37a215466548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c79cc4f3b60752b9f832341ae198b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20471962cacaf0292cbbb8ef6d7ec4a4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28753e1f00c96272ebd0ef44af76d9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247d87a3f62fe2faec427d0f7c2c04e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e80e205c5c756e7c5f0e303fb2fa17553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c2c587c923a866582ae1c91f09d23554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4a35f387fdd55cd331e604751349c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033fae27da79ec778d1cbf7d90bbf69556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836a5ade5b82a7c130968eaf8d8ef0b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24910fe987ea97d96ed99b38c32dd32558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6b39614ab995cb8e774c4dc49a790559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d85df242bc6e10ce1875712a9f4c2c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a723cac761d3d13077e40252951b9f8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1915415d2ab69df59a6e4256e4d8c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d55b476c16d66baf3fa65fe5437952563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033fb34a4804c5c39c27b480f244999564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067be152cebaffffaddac4c3d9b4d70565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d963b84c20c17f74709c41aef0ed041566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18a077f36f19843e332a33c8ba7b6a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aeef1d7b10a4d5b48abf16bb7133df568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ddace9989cfa05ce5d51223cd93ba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83551aafd212fcdc4177c2b9844b30d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93896eba5458941a3ae25fcdc1acb7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e6c416fbbedb5d743b709b69d32ff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfcf6162cee9de61106079502ab5d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c19cd98f0b3e0b17e177f048ea272574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37684bc2d6ab17f4b511f72d8175d8ad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dbc367c1603eb38042d2332aa32fe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36c00e0e411dc260c9f027a634502d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03acd5f51cc15b4f053d4491b3f92e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf636ff67ab5b927089764546bf258579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274692130e30614a56d7043a395d9b2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedf2397cb8ccee18f91cfcaadc149c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db592f317c2de6c96f4a09171927e1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f36ea5f69b08f4cacfdaa27bc33f63583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4e478f39ba7f6eeb177b9f3ee0eb6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424e0750e13fc606c94b9706006c1cc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2170674265139a7b1e83e42af1328b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acc249cb0f4f4dd68b50fb0bc02d0b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09a9cb3c492ab1ce6ac1a04b556668588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e4d08888e55f2bd12b9fcec53b8e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c09ee57b02649dad9158263b2535a1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26751b60ff3bd0a30c9f992394ef96b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147ad811401143da05cf0abbf10e05e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab34f5b434e75b1ba454119913de9ef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dae61b42812c9da4b3f06a0e3f9cf3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a302e7a159e29ed4924b1c36bd8bf11595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7a8c26131ce243158ca3fcde8595c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa5378f299dafa1fb79df3d193dbc4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7b2a16470f8ef6d5419baab39f48b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b794d3943a5a2617e7eabe86f6a05599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1bed5efb94c9dc11705b2a676c4df600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0d172ca6ba9a29d76c805456e4d1b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119ee2ad7d2813e898e7b79a71be96e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62ecc1896704754b06ab3f644fd2d5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccf0985bce9611c83cdccf12839270604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe6783a1c67d7bf1dcdbf0db9bca7f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a54e9981f854011876e3217718840606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b14584fceb3feef7a78099ff4d09c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68eb568a97e529aede79a204d7f2ffa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eabd5f4dff57bb2f46bd17775bb717609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb68524c9daa40c584e52406c581e1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabef80358c2926986c7d4546ccacf4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926cfd7866619e3a0dd538de17649f7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d767f5e7ca1f4054d44c3b93c1fc1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb6226ce61943afbb157a29600f7ec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8340834ffbfa9ecd9c30c51ec1bdcb6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a708739fd83d51754fc0df848c3b5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bd7dce0561dba2d2ba5eccac914ba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64485a2842de5d2335c906d9b794b584618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1477a4b5796fe0c28d2b3ab253b6d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b184a08ade73fc62112e80a6475558620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d8a9c23e0f1fc12d357263ca7f220621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714da23be2d3dd424300dc456f3ffb1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb43eb6e19a9aa3c32b25595fd251cb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad31b764d68a35a509fbba5dad2a55b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b73145dc3fbd97a4a17817f540720f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fc3612c30525dadb348eb0b8b71f4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84307b904cf220d31525f33f8f2ae883627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ac4787c57c6d512e1a45637ea3824628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b39d800826d0a02587953680be2b3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd776c83b945961159ce76d2d63a254630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67031c0021676415c643824326cdb31b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1bfd84dc63949a66cd6bd4f2992ca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046dcfbed6964db7f4cce8ed588328f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cae57fb277c9e2dbaee1c2712fe7d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b7b66508d56f99aa6588d42947fbd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdfda6e74299cf5ea917f72e4c9f4f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e123b62ed503981315dec79aaf59ae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f666c0c499f1ce7e81f4f891ae931b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be6d8d892707c3dd8a259afdacbf8b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8a2a5c69d3473c53465b616ef1447640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df355f1052e709dcf5ab37b3ebcd813f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeff856a89e94b698ce3ffba846c7e2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed35588e7f5200d63f10efc619ab78c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa1f8c96773b7cdc78b2612af629ac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80201b94bf7286de5a7cb073b5c8130645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d5949eeb1a4ecf3cddee37ff11122646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e618d0e19dcb924c5d7f73a8bdf5d59647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0c8ed64554a7845a6b9d73329a64a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646670aae12051835ee3a4a3886a7050649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59b9a0bf0d873687a16f40568588c7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726cdea9b5390c9d007ea3db591c41e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f440fc972685ee10bd9ec81fdcfaa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e8f5bd722367541beb5ca80f85ee1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1fd5d973b74eeeed478d6705551e0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a31afd3214d6e6616dd013fccd7f53655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85e97e15f896700d408606cfc5e1a6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7b62d8e7b1637c34f859177ce888a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f829b72bdc790658ac8d98fdddc97658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ef67ae3eee5f96988ad065c04b1fd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99b0dfbfe233bd7dcfff25a2835ed8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63365e17c4416f6c8c4e8ed438be4e2f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ef99af8a2ed2c13fdaee146ab92b4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbeeec896dde402d0d782a27d5e47b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cbbab289661a5f765dad9afe6ebb1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451887bb783deebd5602d09c6c3fa22665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da714893a714e6c93b26d54bda6b46b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39413cc4467df63a271bb71749273f17667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa3e04685b43f03c5d6ef559091cf9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04470ad2b8c5dec8de27fe41983edadb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c501fdafdfecffbd60798d6e0de6a20670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acecd5e017da20563de786855e562e5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40137109543239ccf9140a81875f847672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67790599074539b357dd1602266ad36673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eca6b2815387f75faf7297d80bd412674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee95d63c49eb05237960f9b89800739675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4684b1d5a4632f09790d83309d716676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1d40ae782cc181f46b3ff6b2d3ed3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e7c6134d0d391993c57fa42accdfd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d92543798060672f76dad71261863679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e21bbd1008c1c308d6456f351469a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb430e27d98ef61c538bf7824ded21681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ae880dc0dacc8c89b36f9bda55420682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c879324c21edd0690264751c8c5446a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699968c892bac96fe3baaec1f72f77b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b7a3be3a2d254b39d37dc38df305b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805fef31ca0a9db90fc5737666cdf63686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc230d35f316740b9b80a368de4446d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340dd0ad18aeeacf3fdffd49db88d33688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0bb33770fdfcecd4c6e2b74a2608e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8919f7f1e82a843c63f2822ae69f65690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef54e1d5180ee47715851a45b7f645691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5181518d1ad0b27cbfffc96b2177fb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0b4682559c47ee5d559e6d52fa033693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29859fce7b36994c82a95d734384db49694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172cada9bb0b2a74858a4b1a6020205695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62ee55608c82f28dc8b413e485a9e5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69228983ca9c93d4b456891175401d5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb246158f9a5c03b80706bd2429157e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa32c57bdf37a8b37d78a6e95df8f50699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165da6a5fa3629c8a3e2067da59c281d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c1ff6c509cdaab801e632fd62280c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab156e6ae68bdb8c576755a9ea5181702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc341ec17cc7b53805db1b97042d0abd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1466dabadf28436f40a866a10b6fa8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55f04934af80b58795a4fbec61225c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9beef3175dc5df5f4b782b36739711706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15af781dcd5116d04c8b9aaa71c8bf0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290e1ce58b10a11fcdcfb03828507b2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767dc9eab4100fcca9400bab2176f2c8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cae28ea914f1558753bde51b6692b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5177f7238adde6206462d73ff847ba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09a36cf4cad2eedbd1847ac967c1f9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1938404a73d1c723a0e28ade9a59d05713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fab617cdeade015702329e5361034714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754de8a90b5f1126328809d79ae73c54715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cff259d4ca9b5a1c69da542a54d26716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f91c22f94fd9310433568194aba6b0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b058145f0f53e069128eacca67dd2e8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d114e806322cad9a03e033079853e29719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e41a012c5d93615fca4007c3ad661720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1ce9abd93f401448b656c42904aa6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e988cdd8da5dfde933231ee6f1aaca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1eb59ee1192576b0aab9b5288d3e78723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24948c027e7ff1a8aeb56734957ca6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afd6ada37dc8a8a4773564a3f17def725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84a30c58944365d92e6310b4b8f914726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805912cb3dda30d88e214d8c7119f72727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6b9c0e29cf5362512058399fb4dcd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad7684996f3d503454b5b41dfcb9de729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497061385bb3efdb1c5e77984967f35730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcd3e1954c2314295ac5479be654ce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811071e183fc74ba2c5f476bd78f8e6b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c4203389c6319627f3d56352816f0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73705159f1918e2bc12eec7a3593924734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752127fd32f08845875a163da3223e1d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf425e604facd4933844b1b7dc5220736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a29e795fdf78c5b07a3d4b8a6a4092737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29881f08802732c39ea785f169706bb8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda0dca3c49ba88d8c1b37f1d4de7db739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdaf4ac4a157e36bfa5b5013058b99b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d867da7d3ebe189374319bc7db587741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d354420d34ef4153e4eabf3281bc1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1b19d8cd63db9319c2299294d536f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537b6866327dd2106386a7e0adbc847744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb0c2558b99b11572044f08574cba0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f89dac568949a275bc66cb1fe8c80746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af127b0fbae72e7d4341e552776b59f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09a45dddebc18432104cdcd16c6046748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006d9f243cb218d41749d7262d6a571749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fbd0a81eaf8ad18cfcccb3fda2132750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d969cb37e1c43c9632e640c2ada1c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6377f2a29e336ad22cba08050be398752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345390a78de84978b1ce07524377e952753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13c6570038ef4dd0cd7032b3d4556e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b33b807bbbbe1a84504b8584b5ca5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b80f53109f10d32ea733cd0d11dab9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b326b11f8e89c366ff9cd38b843dad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae888f04795a6c1e82a0f8a88ddc9d7d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b138d7500bc1ca425c329a4bebd38759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299d512947f705794e726d934e15d821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bade0c61e9935e6838e5d62a27d7a3a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027999361d8a067c8846d7e8b0c3eae53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225f7c1dfdf6f104ec14d0009b17c1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecd66e69f2cd768179e8e9b9f220695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae895fce62e021e59895290edc7466f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feeba7539ce1d720dc0361b77a45ff07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5908a0d6fbd0b5fb031d9977fce0708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d055770994aeda9d8175fc91e3bfcc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf52dc8c07913f204d4504726dcd9310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d146d8c9fa8ebb06cc19c843b0ecf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e1e62f44c99b8e3416362e4b70bc312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb48f7cb8162fec0268f4a8013c77c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe688fd8a28dfc62203ec712aeadac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22e08d887521419968588cb9df737f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0e5d45763ad8a9b2e3b27103f2cee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126e176eab28a1d7b56167737ebf15117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c18e231157bede5c3c95ec28b8f1c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f05aa919ba7004a727480818bbea9019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f483c4f8b914b313ac19b175e5427d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30987ffc4a6934361071579e620790d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a219e85490f1b3b07eb1a61d7080e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa7e0fa3c3550e97eb3ed02498690223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac5e91ef7a7370d7941bad41344d4624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f636e26884ce4e887ec341d47d3d2625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c964a47e9445bae4e45d2aa2234c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac43ec914ee50d7cf6e3e7a3a074f8327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f8a4a4e4ba11535a0de05b7e4ecc228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137f33bdcc820aeabeede86cb21291a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e1b66c271d0f0f0a171a656ad6d0530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b730db459abf37b7a62ccee001d3731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0e8d46e974cb142b4f839fbcae76f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0dce1c6a65126c473653c4bdd186633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac17cf6fe9a3e885ca3f9df2fee5db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a99c955bee642ad5d8ca91dd8a68835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4125b756f134eae2b4935f3fff5d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8fd31c7fd90d437a746f633a3763437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49dfda22e8a30d5c6cc845cd5f684e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0b54001ba5ebdd7a1b5b54a7ccf7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1de4e53583e5c81b247e9ccbed894640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282746c22e8c2cabacafdc9ed74d8bc641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91b1766033ffbe6a17e47654d276af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6b43ec8980debccd2e2dfc3ebe97043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34eaab0844980302af9de5e1f64bc5744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a3d50af9f45a134098c62559fa20c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2439ff5823380e9c4fa441d593b02946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8f53b6a0d918bbd9a97444d30acb147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e73cc09b4a402e78c417bb18d82bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a45c1d10389e5ee3ab2a8ae1cac09a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0ca9e27edc5d8e7e257e17c42c38150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9a3f64fa119c26d587ec8bd97ffbf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ef50e6f6b5ca6a9ce205d38d4ce0252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24234ce8e73364ee82bcdb2b94d9be553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87bdc2042a422dc18c15c89c25742e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2d859f9046dee00d6bcedffa0b3ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9aff2b24ebfcce6419ecfa34b862de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e96437167d39e33ba7e4129a49c93357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ff8c2b7abe7a2e64396e3d3edc1db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4e767b1408fe05cf2f5bc677fb85e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4766183605113b49192717f17f1e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4c68233a3e2f38796199a766a571f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeaab90df53af5437ccbb8879537c1c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f4713e365d02a2697f909dbca0f4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bdd49cbdb319e0b0b44fbc2c7c65a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58e7bd4cb6c59798c4c1f9645628e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a15406c8fad7e68b223a234dc7054166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f750a355fc48794e61e5d42cf305df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a816992cfb0a5a6b41eb30296703568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50992215ba1ca7aef0d494626f89029869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94155ed7e32a5c20313368931789e0ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed71509800167baa50a6c20b8fbb03271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c4fe97fa018116033ba1d82a0576e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28098b34004a6ddca56764bd85b0308173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e192328667a187cdc037057998d6274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd386cc5b2024390900d5ad80b4df81d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043ed74f2bbf4f0056e3907ecdf6d2176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849aecadfeb26a6c1dd560019067a4677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cb771dfc8a79152609ff0ace5d9ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30f5a62d1678d9a4c521d408bc241979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b39c6f6f896a1a3b3a6d112d113abe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a6b8cdaf83842163ab08485ecc8e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0fc4e3aeed413fca2361f12b9472a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6bbda4c3a97753993dcc77897c91083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298abc06783efe1ea9ffe5473e49ab5184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b463c9dfa2efc6e84f6b6cb6b5733585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c992722ec77acd2154eb6cbe61001af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ca7911e7f6ec09fae22e61185144287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecd03a1863bcbae5ec854c71a16a2e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87e3ec922182c50a338f3332460cbe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c972c7c53801990cf2849e9919d8390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4717471a6ddc3735c5f23fc3fb9e4891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668088f7ddfed9369a65306b32f8e9592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e6a463defacf6fd46667fcd3095b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdeb062da65636accf7d0312d4b0a7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37d720417f165d2fcb21c9ec4c532295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49e36606fc7138428af9620ca17a2696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeda3dea63ea23c56639a51e086866f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af13c8f146e985edade325673741cc298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1b9472294d4ef81f754ff2afb12f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f77af9689f228571c16a1b798ee18100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938ebd3f3e0b27a968e0ae004bac41a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec7e9abd7e6651f325d95b21f2ea19102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e138ffa5b7ab5657f67d833e37c7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bdbf686440c8f4691f5d74593944c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3240fc176af93f867787f58ce98e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5c2578e1392e2f8a27c86b1eea04b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52d8a44d860108de245da5fc404750107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbae5cb481f439297242942452cad9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcdf6283cf1050cb31004373488044109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a294b28161740c21bad1d81a49ea41110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da57eede65a68c5d57039916d7f481111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb7fec3047c3942b706430d5cfe6cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba31ad809a772a8305a863275c78f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9df12d210714ebe3389be66e43a13114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140859fbaaccc0448b82682138053768115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf9dd8aeac3b61bfd78c5cac63245a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1b263fbd7c089da9f1608dd2cca06117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3270ca701f37e0185ae0c4d29f7ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d2e2e753fd1e596b14f885ff900ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4a0eaa5d74f08f3c323b24e3a62ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bbb524a3beb6cd67a7940c3a5a98d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33730f18eada1a6fbff6548889db2aa5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00328c1cc2e7218856f513312f4c9890123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ccb85ed842450dc22687227581b7a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd095cbec30456724048e3a12d266871125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45a6ce91e8ea592df1aa1a4e9a32ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc1ce284755b4dcb4144a23fcf7fc3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ee45d2e9f3305c75c404483044f4a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12828a2fcd3338148564535857cd50129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01d30ec2fe55e4df95651dd65cb232130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba488f18ba175a9d26b367954d990cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3d4ee38df85a9cd9f6d42967dc150132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af5c77dfaadd84a919b778e67cfd31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ced1c0fa91af796288904627cf6644134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acae96be0a8ebded2e8d851465435e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee663f20c5e2b3ef56402abc98f5994136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65f5191bb95c656c91d79a4aac3bd1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac145438680aa897c265241640f28d81138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff10e9203f5f3353b8046b504306685139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b069cee6880d952b14c1e09b928496140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468134eb0dd9878a6b2f08bc1303846141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ed34247361e358f94b6b88e717fc2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914d428b27b7f7d7ed04a464804f990143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6809d63fbbfb8c5bd84fc82c97b98144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a184a253cccf982b55d1625aa2fc7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88192fd4c2f32506700a454c2fb5da146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b6fb04ad65791b9ee17bb3a19c654147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b08b8b34949c531244600976941ffe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd116a1271607c3b5c96d04391a42e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950d77453c979d9bebe23f609598b31150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7821b7dc6fead30b34a9c512b47a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64df405294b92135204df145e84bdb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42d4e912bcdda6b0e6c587b49b9ec7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637dba4133e05d7480750c089928085154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c4992aaaf6d063fcb950dc4e7d1db155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558069d2a548debcb718a0b2c167ba9d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13a31044dae5ad3fa5ba68f99be4e2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99196fa659947cc2bf3cdb3bd8e0beae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c5974584da801415fbaa9e3cb81ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7df0053b069e4e309bec4b9d3bea55160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c47328eaed352a657d39e6dd8879f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c561eedaa85ee2a0fd5c36c4f737a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42151a058b423868a4eb28be1ad8297a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56623d7c7ae0e8da9e26ffcf806f8c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de433acab8bab1c7e178daaef41c109165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7159b9c24020b826bd56dabe0c4aa20166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c83f3adf13c8da347097a7f4f9daa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def58b8b67033e59f9bfee3bd9afc75a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e8b75f421d8266cc78dc44f999461169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff762a67423d79b9d606fc9514770aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50312404267753c97ca2f1b741bc1327171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40ac5d4fea74159b066d1d4f51abfe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9db3668fd654b43708e918246cd08173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ef7d7238efd9f9aea9e58d941a85b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467b67d559405473ad222a35d7e75b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269ff4d5f698645eab4eb99879ce1fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e62127efd8e8c09b702e6bd000d89f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35589554597450814fb42dc8badb00b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8db72fdceb8a5dfdbf3763bdab16d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c21405c837140a41957f44338f462d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131aaf7b5f1901bc7469876b8c55c3f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1c40f0aabf8426a60044fbd7b7cf0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e03e3f870c3040ea43498a0d8786e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd61bbe9b184451599cf39ac328175e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ff5aa10a9734e8a74cfb31b44d634185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52e59fd01131b79e4e0f48b8c3ac0c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a06616e3f9f86795361bd83ffd6bc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6580ce2105c1a876c86c99d75bc642188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220376d55e78eac5420b27e01f7f533189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b6776626f2cab49ace737576cd2fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a8c99ad7c5d9febfac60f033493c1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bc93f0e774dd0c7c497964f7db4a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abae45e9c0920196b0ecfb2e534285c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d80f4a19ea5a10e8f6ee6dc394d47194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca3c9d2af9046f201cde9d5bbec294195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce9723424d767cc626ad0859999775196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4061e40161ebc2b09c03487df2504197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf83d6a1af61642e9a440f27be3ab9d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee45614b75a49a0ffafdda4e097b3a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2cadcca6d512bacd01ecf0380027a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0291d7ead51543999fc3245a782d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1580daea164259890fd577da2d843e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05493cd42b410e13ede848a0037d8518203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dee08edea99a94883d05f1a1114f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe284411c37f54ccbd3307944a6c28205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4813c46088e32afec54f9e5990346206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7cd0b8cf4e829493bd3cf70d45ced207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7799d9eb59a721fd0cad624f743ab4b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87839cb20ded0d201060e3dc6b6c6a4a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21381621f0b1295564b79e90c14e4954210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239fbbb18f08bec80ca924548ed3ba3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb37f2eb0807e0a27bd756fd6890c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a5923cb6e6d845fa3aa2418cfefeb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dae12eafd727f4e924ff085f8b3fbd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ad726c3de974897bc122036869d82215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5a78cc26d63e0393111fb0e99d191216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fa6ef2ca395d04b199520265342ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236a49ec7d1d44e66e9e599462f7aeb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b76fb5995bcd23e754e840cc458c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b3a936fcfd3e66f83c37c53ae5c85220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350523a8036a3f4a12f5e754d128e9b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74aa6ff0862072ccd0fdccbc2c40164222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108a0159999f51509cb840a1b13ac91223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f34f8f893a07733ab8fc40cde43194224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89922adc6c0b2f96faba8390aded232b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778476c38a98f06bdfa468116f48db70226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdec27dfb192314c150247aa7765f8d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed23f8fd6b4bf4a8fa6b6607b9e7b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b77eea148fd8ed9d6b5e3caf82bd8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a5b421a5d6cbcab1993c7908ae0a5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f330b980a4c947f129583944e10a47231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3dee81e366593e6d787c6c8f5108f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b7e80a206d9c89e1dd3579e8d9596233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ff440b618b657c4395bfc0d0102a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca25fcf8a4c49cae20de40c2272011e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b9758da9b7770681f8af5fedc800e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3abfa190e7d426ae2492cb924d1abd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd6967dc73c6fb0cad1dcd6c58daa2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a71abb8ca99c0d2eca985994ef799a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298fa3f805308292de3020d8e7e0b6e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea2e03005c7ee4739b31356a777238241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b502016038683c794caf37f2b68b240242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8799424dea592725276ebc592fcf0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b3251dd57206fc885043e4b922775244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ba2863009fb128c06ba984d51b416245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c447320b2fc791eb2e8b3fcd69933d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f6db5eb45617f628b06efe4226772247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675ebaf0aa67a169441c527ebeb75c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b859cfb1546d7f943a85595b7e3f75249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4af5a488f9325bc121d9065f3d003250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3945bfa8a313bc6471d05d5cb3eeff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09477c60923bbe1ef6e7af634bc9428c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804e992ee695d0ba1647c3b9435672b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfca6c3a7e6c1ef0fa8b50b3baf48f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b277c19a75a2af880c9359855dde5e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6be2184eeb331e5f69ed7fc2c11a1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514bcfc3ef78d1de5276f60ca949df9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695e5734675540ebb181b9636bf035e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb5c7cfd85895a84b31ca7bb6d796a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119363d477ac81f4c07b71d519be9ed3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7992a994be0ae8a94a75234cb1b49f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e012bd64cc5587c108291f852a1f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c2aa502684b6695b03d55cf89a5a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b3210548a17da133f2aa6c8599459264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d083c9c30d94c3ea27a33bcb14c9d6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ccdfd9615d0741dd7da8c0338a76f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc40c02f851cb27a1f540132af20959267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf193cc7c8f10abffd79bafdd4c0c9a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18f7b62ea6ffe81d72921e93571534269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920f7f97f3d7821be2366b28d44eebf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cabbeb4f0c7c7468bf5e3b27dfd0a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e22a38e894042a870d40e553870f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83af14181d89eb32205a78044b91147273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055cde5f39f4bca50b1f2d2e321153b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05f07a1f74b4a78214a4e571dbdc7c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2cd73acfe58c6224107593605a392276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be0da93a9dfcdad515029ead3c5fe9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f65f236cf2a0390dd024d16d439f9a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9ef21fd010df1ae5d59f5a9793da8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85bab23bbe78be7a37a1761d8fa2f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605e385c4c4d5a35abf741793989810281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2db04ac0d2847b412e659b6cab7bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cdd6372a4f59a920f584139194b6d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008d13f9cf3bc04b9377e18f0f052cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ca0cecf31ce4ea11e0fe30a4e1600285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ccf9f9067200bb51ff5cf6e65f90e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdeba06203a349bcde08f32902463c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088dd31634fcfe26d431d9335efcb5b5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e945583aa2a77d8082ba82672eeb39289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a4427723518d0480f5215dbefd2fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb13a464d599d48972d57e0189389a5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2c79baa0265bc65584f0225801e75292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e357851c27aea26afa835082be2ebe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435ab8d28a89ca0958b0917415c4e0b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330e6614bd15d80270856ac63a90004295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f377ff59b18e2ff4cd7d82cc9754661296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bb143ac1d08e2b8a0a95dd304e224297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1cf3b42ecaa83248a2522ca637172298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e5d26c68ff1b1ab4cb854daf8ad2d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcaf9e38805c8d94d7dda25ae0cdb0a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb43df22cd26b43e6e1eb1614fd4a43301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b80eeb06ea5e5d8e2553092acf8f7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11e0400aa40181def8693c20a90bec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02e54c226e349fff180cf59a985ac3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32eb2aa6bf8f6c16541d42840cc3bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff4b0bedab4964e297b5c13e4da764306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059fd4b627cac227a1658c61bfb38f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1c9628d992e1590ffcf011db5d902308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2086aa4a1d32ee551196212e11870309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017eeeca0dae6bbaf5ebd287db60d921310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51813af4d3e9d4a654ff44c3a49f51c2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96757a445b07793a913908adbfef5284312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf320c3a717fcb43691b29afc4179d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a6bd1271846a6feb1913061c8cccc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c500fcc17616d3d2534d269aaf05e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd376f4bb01c0c25807c7bebb8b2a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4882bee129696aa614765ba6f7793da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ccd13c6a4980ab34b710c4226f019318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14de37b1d26d62f4d1b0c37ce1623d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a2920f6d033755040d3cada28dc45320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891f1d401296909e49c49e04ce6db84321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab79a473956631284a8e4d20ba9a8b4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc4307e3bfd21c64bdb3af05f1f71b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b42af038796d98c731570d6d55a25324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc942f3699fa47888c9304ac11ba4f37325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4013c8ff88392c07b3af67ca2937fcf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d41ef6a877f31dae9a3d0c213d9ff3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4fbc1d6cfa418aecb138acf2e5667328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547991f3111b5fdb71bb44fd5ba0003329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c464cc51bc248bce7a3dea62293f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35fe0ca106dad813e9664371e49eb6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9c96a68fa96b444d3e8ee14dac521332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc3fad2c08155504091a319a0feddc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a945fe3fdaf72fb09184453c28e34334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ad6c4dd506d2ed8b49bc4b6d4e1b0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1817518e2f82edf7f2a1318c520758336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bbfb11049d5d504d22c9525db80d1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a1db53e07073ee51f6668952b6b70338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a3a90a28c5ae3499cc4313c3cbc6b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae5826025b9c909e4b6b085ea58034340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c36f05a077af826183ccec59ec7433341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77adc3c0a530bda94ff7880550b361342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4443b36e517d47190865c0d53cfbb6c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72273fa33ed076ccdded55132adaeab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdcfbd256f2e6e9a33ba6741651541345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc3b0345922ef544881422ccff454d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247605f9e71309337dc8f75ffadc3cc5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352853b434302e03ebcfe76cb3e0035b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb9dc284a18a97d46f2ea9b68acfb5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a6929c5bfb63e76391acc20220b2a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e335875728ca88b07768e36a7b76318351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf93217605284722da86308597aedb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e480ac36a7ede8f35aee6d1a87bc25353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67dfc9d73247e90b0b8e8e1cbcbff03354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53577a24faa33711a6a6a1b388bdce86355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3da6d0d00596edc7262b36132f787356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6f140e4528b440a404e97852e6af4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a78be5f5ab4db23c087c7adfb2a5b7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262ecdbdd1d0ddaa3f77f6a8dcd2ea4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325a07b87d424f632081c19263f0039360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c6feb0050116ce4b83a46c216949d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab1da79bb2c0baef4d83a624cef476362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090516ae0ebe795e84a769f76ae158cb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f18441e58d2c9c9c866b3d6b9a8b2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d629c5bc02ceae67bdcdadf700a9b43365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628681231d3170617cba433f0448d3f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc9047210dfcd52afabeb1bf6e62df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d002a6a9a6184fe0850f07fd9baf8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed171fb15be1ce2f9774e13ee78326369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30c54a9665fe2c5a56a39e3c7753f9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6ec29d8f5a8f2b8a854f7465a528d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca86ff7136aa1bea62ed34111a506df372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a11c6751686e851a257bf0155a6781373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db5ce03ea1e95b2010f0512450760a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a1b048b01ff69b597d75d38cce705375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6dfc50a7ca9b5a8016457fc80c8c7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b077463ed7a9c60c4c94815f881ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3000323c77c2d219f8da2666001f68a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82437b592eb48a52b7bbd45ff3a108379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8dcd46d2fa58c22b46ad275bd6625a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99476a9edd2e85fa299f6c1f319acd3b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a7bc6394fced68f4b3e47615ffe52382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1b2bcb4bbc39e0f547f2ae4bd9475383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349ecb7a36fb4f1329655ad725548c4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c728ef6036ecaf288ad24722fbe18a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd33373cda76895341dca8826c725e6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dafa9a092ea76b434b3e46dd334f1d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfe220b012cffb9f5a545bfe014cea388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bd767fc7c072ad3d81eac9230d066389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7527d25974c23054987eb000211fa2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001abe9c22009fb8926b9f038d92d3d0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5054b63321fb015eb42a8b71684107392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281f9469770ea4708c5bea78957feb8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4a7829c47fa27774f26e7f466de21394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717aa9682e8202f30d8cec13eceb96d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183aa07af571f998da71acff87b5d21396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a2492b1600be7e533e703a509089a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370a1dea9d9666f28189a7236de2d50398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abd81fc40cf7c44b4e3e9824ddcec7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c5f4929ce27f803af18a93bf4467f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af96c6c87c04d955b7c70bf6361766401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bef7460930658ba5d3d31cb0293bb9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddbf1b391229b2798b6ab92b49d0b2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d8ed57e2e2c6bcdd14f8d28d5df4f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6957a560c379c07942f85a7f1a1d76f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2d8d3057753cbc13cfe7d90050b01406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943de5b4065bde8f33693054cfe38a1c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3747129fb37339185c4c1e3feb160df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18b867f336b2267f250f6bc3db0247409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf402338bb3a368a35b4977bec48c7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd35597018eebc4599c9176fe31e65411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10698afb5d684334f1d4120df6d104ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc014bb2e7728c0a0244ddab33463dc5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7f9faccbd85a5349fe8c60283b8d9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e218e6a01019eb3211f1662921381b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ee3d2f620ed74a7b015b8c2df403b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfad31b2b82ebbb4e31cd7a6608f4e5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464588c7f21160b28eb2fd08f4a8462418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a1b24ddb2f855a1131441bc88c622419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613239e55b8a1296fecccc5f2ea4a20a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90471b468bf1976cfd7302f492062b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4707964b8954eb92cf4ae596738e7f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201aa3d864bb84b8478a621b2ae5e2d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c28b370f42a1e231be658ff214c51424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9d25e9ad6abe7a99abd6b19c64c80425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763090926b921f11e61c397aa1dc16ca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edfade05aa0b912257b7e95a53b1e5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b36af49cd16ec95b97f8118a7421f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e934d581ee5f4dd961b99673c5f78429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cc9455073334cf3608502b50d1a20430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0888a401f3d24c75d5d50e4b3ab13431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456bee0bbcda1163ca32a0168a6c611432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947c767ed53a5deb9810af0e84753a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c43d523865dda839a3504a2751b0bd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe3434f1ba3d8c06a2502a5bb1dacf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52e31734116af615d590dc6de08ea5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25705321f812b73359a656da554f5019437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259922eb74d79a9f85f08872cf6ed5a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c269e7889dad3d090b933412e357a2f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33c55f0f807483a4f47e248e6fe696440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6238bb7b8666ab174c94a684bfcd40441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873bd7fd20185fe726c5355358f636d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95e169421f1fd6268936de930763ce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518912bb588c2b80cf4fabc735c62531444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a514afb59deb0b161668fdfd75fe2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcf45c0aa05de6ec9e956933eaac41446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13897bcacc1d0cfe6cc59a72551c04fb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faae3f2cb508bacd36f5360b3cc722f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bb01a75c031834267a0559dc9a061449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909c1e36d4dcc576b1dca7a7de57cd8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d440bdc715e475c5c1503e70298a29e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c320fd47182e931c7a5577aa00855452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45897cadd2b89d240af3d7e54c13db453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cb41f7d90d1bb359c4c1dc96e15b2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d144933cbc52778d14039bae6505098455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557d6deea788df71081e7d82fc8a05e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7850b02514d9c61c95abcf9e02f72a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f6ac412725f35a37a1bac9c9dc101458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd0562bd8dec7bac4bddfc7979483e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff2b337b2cd86f704f17983d565313460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2de0a3427c4fdbaff1777e95eb8fdf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10325c8e332cf7562017b019925d80cd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c769b620d2ba5798443b9cee56dd2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc51cbf46a73aebba32a5113868ad66464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d3f158ed0db975162d75e6275376a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb7cd6144d42dce84f28e54c9b4f8d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9de2fddf95807f87ccb7fa78a8821467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23715eb81beeba210838c2f16391d92e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27893107a511cbdb62017a2ba9afd35b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43946e63086ac112f3d38c958af4443a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c678c913b3c45df489c1e105f795aae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4927262b6a4b66b74807ebd076b3d04472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56212562527dee20f82d4d6fcecece473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4d5025c18eec9c22d314003b77c5f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e395ace41bf36b3cceb5ba008f9c7d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47308e8c804b86c954b2b5799cb8b087476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbe48a425581a5bd82e41ce67504e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258892960f69a1d69988c5541fc60d61478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77415ca5a4f4dd1afa94dc2e7848f9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1035432e2bf7326af09f2ac841f913480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd11cd5d08e6ad084007f07fd20705481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebbeba60a24b3b0491373e76593847482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7830e2a3097c3c59836824638f022e4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669981e2149efd157d5fa78a471f561484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bd6566a808fb8ad6bcfa5dbdde2b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29996be21469601e1c1f80b424f28852486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a19cddf00534a07b07aa9492036dd4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08750c8ef42a7a84c32fbb1dc3844ca5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fddf2c3036740238440af8357e05f5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76dcafcab8d7942ceea24f7fc56270490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49580abaac5a73c61417123321395a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a4eddb4cd37967e0f3a1c798d7ae1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de36f3cece9dc09b0678f4e966bce11493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f6e807960917d1ced7016e0fdab4d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cc848ce183bb32cc6818e7ceca81b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adf3840c3808ff98ff532006522800496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79066bfa52b35ddc3f6c25a147060bb9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487dffa5a740a952c0b693f46298af2f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173333180ee5228c0a36b10525458cd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17b23fbe9178d355658344963ad92d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a2fe28fc541a6d81eafadea196671501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0145d1cd859f158f54ac3e6d91e0a6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c02fb83f8b2f57df597954769fee53503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643092b97f284fb708e3c048aef61e2c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bf1f047a1c8e6666f5aaf00279bbd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab8d88e12b7f425bb1cf74ec106825506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195852482e53c8430203dc577f56cd3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b168e0003b53db2dac38ec46e3a7f03508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72239c9c435e83e96b78fbde8646bde509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59b3490181569ad2d113de946105e3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98904f486b910bb3a817ce5aab822b78511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad54f6da879e2a65b9b6519afb4a089512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e42e229895e10fa62b7ad609229830513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a7df3e9afce1ebf9ba6961a2261b5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216516066007b0980c01aef41f0ff7f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98bcdd2b665bba1551bf433f6a1955516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f82f70d00448ac3c75bc8386b11256517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d61dc227e549f41e564a5dd3aa1085518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01920fdf0b7a991ecfcf6db161b68e75519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e2a01c02a36c39c0015955aea8458520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e22916be612c2509ddebef6d8f9421521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da466173fac19a6a7d59018a06e0a9b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5403afa400b2233cb1eb4e392f0ab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c5cf668f862f26ed9039fcfa25efa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2206ad92d85836cc156cc8447f69e8f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b830422bfac214868d6cb1d776d10526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a5fa2d08317323f62152248c9e95a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c096dc4f81e475f2803a7e547219f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31badb57cbd62c00c12725787d278e4c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4fdd5b32f733ff482e66102dc9854530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1adfb3f915a67a04e688aad1ae05641531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f20047c14ea8ba71f0e23794b6451c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59551fe867d26ecd32947bcedc376bb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c6886bdea3ebc3f3d8e32dee360c3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0303b9a7c9535f33a4899f67b1aab5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a6238839daa696971fc676c5d934c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcfacd055b22ff6337d75468432789537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75892b003ca1c2e068fb60a71557567b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adf7aae0eb722dc6e59f3ad7657d4a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d7741c294dfcae7ff3b3fe09229aa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9370f10f3f2968636d411a3a67e5fe8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde17d438405537df6702a4cbfe9af4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db045d024429504c4c1c16a11f77b439543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1062e99ebdc64f81c3cf84ad986d9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c638124a77e4a052b5c7ae32fe3ecf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bc9fa8da54bcdbdb5c2082956a4a9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e607afeefd2f89aa9f5551679a3f2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75565da7d58eb76f84a2536b61ff5db8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1618bb1246dee5ceb39608ed7e347549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467ac946330918d5d465d4f82dc8189550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a392078c2e1ac7ce4a4d9aa531e2148551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd584025f046dc3264b08d88028808b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae96694ce77970c38015fd5537d22e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d16632363c11b6b6b6fbb4f3d6a0c3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7be09fe2a002af5a0c4042ad6e56f2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1341a28b9e9c6d8510314d842cb8d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43d20b54c1c6042d3f1375ad89d21f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95613c9ee6f56584e4528f29dd7a58558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65e00959e06e6aa6f5f1901ea9447e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acbc65bc6289039fc06dbf86bea997560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b1dccd9c81929f8eadc8fbface675561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a8c8350c0808f00660f0d6d03b32f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817f4c19b1f644edaab4e29d35ce29e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afacc38fbe4119db67e078eabc629c5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeea2c896ada4913a34decda673550f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc607a4fbb62ae513af1c6c205c1c775566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab5499632bbeffcc276c788cd3bd88567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b7bf037db973ecdcad3fd0bbab9e5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f09225c7c99b29afd5c57ea7ffea26569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c297c19d8b4c723d7e369ff933603d9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93dc950d6c9250b6aec25be1b84644571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c666cac1367e3ba8a1535f3db65206572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb932b6d2fbcd16cc725ce3e6f933b8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33fd6d9b1951845e920b7a0937ec1f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe66a6cd99076acb2d46d4d1650ce6b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef2c7a4ad73809eb78642b7c9a0b92576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fa12f9b6b732796a45f620495678d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31848961e46196cd564cd3bc106f234578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30df040c906f85c1003633a0ee225a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565eb52454fe54f92e34b09cbd37dbc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d56b7e5df9cd2b2fe837458107114581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3ac8a3730195b20da714b4d2617ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f95ccb8c6e1f348505a1846506d161583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9904caf77ce14c39781034c449dd3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f4a129b6e15385dd2437b5f6d1be3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6205b0b1e6ceac1c89e0df58762dd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced57a6b6ed130e0c461498695140711587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cdfaffd5677fef7b770c3238ac97e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c676aeae8904e849ff95fe6a14a5482589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04166730759e4a9c94c15b536688448d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e05b542c514eaef6896e8abcb2323e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741001d3f73ab8a9b0a232bb2ec8148c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab92cfcc2c138b0fcc2c9156205828593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f78ed4fb919e6e0fd11248bacce71594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843dcd3ab7edd85ba22826b7135a9b5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6d92459be24651465410762c5b21b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07496434d0caa75c4c493c8203ce62597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b160aa681f94f4aefb0f275450c03598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80894cd625044e8ec660bb91435b9506599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ef5be41134ca785ee30dfb02900e1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3336871506e1c6114b9b998445676601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1cb6dd46c20417c00df0a56e43d7a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4028a92e6d660237dae3a8ca665015603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834c8b464b91ea9d719c3a697033793604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a80ebaf1e85c319eca1c1a18d2b95605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475c228704a5152d7a1ed3c23d237a8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb2094870bb7816539327201d258d2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eda352333f6e79f5da3640c0c6b352608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610230df30de8051227f6194d56d22f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e2803741f3e1b147a6dca68768018610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90812d54efa07bfd34b3478a8deffdeb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ff0142bc209e89ba77fa02e863399612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef5532b77c738aabd61d0132710499613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d198d2a9c61c56265fab067644b57614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e53c550f64c2483f9dfae1fda46db615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fb57c853fe7b7a608fe393401fa9f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f81c948f391dafdd8040f37026176617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a6de4a626c7c82d541cea1ca2a119618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13e7984a22e87d0711e63a379f2504619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239d4e876536c1771a4315d4eff485e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf40e3651871f7b26a6401c19d2e0cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ceee5c7d470ca076852cac54b83c0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4774b7f73208c5b798b978764c953623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e16beb1298234c7500421df88bb997624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e778f7f779d0c6af7ea7ef3e7104972625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62413e3a1601f5b887694180758df2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20128243a7e37dbca7b2a3b7cba52068627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a8abf81138679d64ba5accfa70433628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97139c7ad30a5b79cb921ce8cc2b0d18629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46f4eb5992c7f28966bec7c41abfc9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58b3c7f3922e0e7c2a8dd6d2aa36aa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cddb5a34a48c0dcd154f7fd32fc9b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6cfc7db0375c7d3ee1c2360d34038633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca911ada12836418144b882e7a122f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694423a3baf9e4c1e459bc84387977ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe8e5a997c5a24aa674319e19b594c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2281cdba8b7382263beac9bf2722f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7302b7dda9b3708ded20bd4bdb24d3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c66a4489f74c3994d0dfbdccc3d91639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783175aabef5ec34fc0a7cfacc9fb96640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d8d2e493e2a9fc99a001a918a5733641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5b0d77b49b3cda6307182a51f6ebe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bc0b8678e6c171e694468cbb64f92643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2ba5aeb1c4c2d6271d26169803474644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44278a49086571cf4f20a9d4fa9bd1a0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ace76659a045c00d8c6826547f9449646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8658928f396a2eeb2f7481d008c50d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc5b0f9d0f73e04c6c7ec34905868f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc968d6e8ef8587472e2ca9b2613d2d2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f444590b4ac8401ebfa2f9accd793650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85c1c66b3d3845d2c313132be3d943651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1832f05cea461cea52a397ea007ed26652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadeffffea2459d9bde4885708430f7a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58385de1f1fe4a8d5987e3f9171af9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ed001bfe29b04314b96e6674ce022655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85946e5099e29badb770188b18da631656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b153d5000d3556587a8eb44ef829a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb0c37e1deaa00d305aacecd7738c0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fbfa1a8f9b0accb8e9670b6b69efc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a65c31c16fa55c74990b764acf9717660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fd798ba1e2c34d1239efddec14928661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a795c8cc9f5b30031c7a41f694898662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d999ecacd0e8388b04bda833842890c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467219be0d24ca217dfe49cdaaae8cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33afba71955422aec53c3904236781665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c5e91232391d0c7a0da3f23edc794666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e892070ec2bc3bae671c7484cccbc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e2c77ffae29175f65459abcca494b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21d283e2dcdbd8b2daaf36c166b9f9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def1a50cd2ea0b941a1090e976295f3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197548062f9b154193c98e53ae1a4eb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d19d05f1d0cdfd623726d659e09e9f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3858f3a824110c2c852c6d00df1e0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3973e40001ba5df6949f3e2bfd22a40674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527d51faeb5284d54b1acb7fd852cd1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afddf26ea127979c76e7a42732ab34676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76b53f6a6836350e8ee0a8a5d37ae3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3725296348bad61405e03c9164327678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48df1abf52e0761e435565d25e8f5de679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd53e1444924f1d979b0795a3a6328e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce62ddd36163aa6ddbc76b5cd5d6f1a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab78b14306c9fe1db4e6418d4fe1838682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478c77ddd975b9464b47203bc5068c7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b5f8317e84e74a6697b61d63c3324684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7d5c0a8c975d1b65e15aa945cb343685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c50beed0c0ed578c71b06f685c1225686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d27f9c0e6e9c6aa09aef2286cc6e1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a8fce315accc644e341d840a85bee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533879e27a54f7b5f672651d00e50e51689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01864d0d35d8d38add5ece0554072c6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b8611f79b7e8899b5c7f41b1775b7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffbab776b156f95c334e7efe2f147f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4a4dd3bcde83be2952d211ce6ee71693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e606bbdc22d5d001ca24e5190099f93694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b1ae619419c90d759079e4e6784b6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf8289edfea08b041cd264a88ae4fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f5cace8a2147429eda25d460ea713697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddb4ce9152f639b750d465f686ca33698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7cd2e544c75b9b4b48e0533957409699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c0f1f4d70b03a3485008e496fab65700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fb74d2be4c654f4fa81d538b7fd47701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102622a76f990a27644c5716d6497c1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e153e02e6bfe2d32ecd9fa49347851703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138c85c34607daf6d776cba5f1f7293704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2374de462628fdfab67e624bd5693705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78b7966ed67237b43830229849aed2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ad622888a3bc03046750b85e7dade707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd884039cd123bfbd3ab5bd99836907708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978a4c6c03a37be34f98f3ef01c6492709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee43ccadf6e5c7eb1824a3986c0cb3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe716d670d113e8a5e070e27d48ace8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13077f89203350ec735812862bf958712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95ff0ee173f0ed2c4b996bf57a182a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fbbfedb87e534e931bc3a10281fd9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cacdc1a2862a0f0379c715a2c175df715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d938ed86fce11ca6666cc4cda46e028716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee73551c35aaacd1d34bde3638badc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa8426a9cad4f7fb0de508526e2f37718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c055cb5c1a3424460760267a0a9fe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891ebe801ae6b62085536eed2baf72a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b624b35575d6a9ef95f638fa1676d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7673dfafcdaacade94c8d6086bd5c4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819d2821899bff10715de19fae741e3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bf531a157850e3f0e4650bd81edf9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16453aa1f31cc3bf01f9c28a71fd2688725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e694560da1528ef84f2bcd4229152726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06667b9bba23e1d5fa23c5aa7ce8d9d8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58833d403c57ea6266186e025315d5f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb92d38ee2bfba99add32b9ecf8ce73729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf85a2c9b9c23644e79cdbbabf57f4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167ab8187f3e529a5de51da6b8fad1b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af2553655f1f092033448f1f1f6174732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c74cb22cc3b1bc23ef592966799b58733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cb5e049273d185be0815ce4d6affd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d97f4ee705d5c3686b14420d6a0fc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a61bc96669feedea5e2e98367b636f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed85bab3834a9f4ad7f1885decd03bb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ad707bf5200784b507bd9f4591944738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcc772f1891581439189d00919ff71739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db82fa21d8214a690b5f672f763125b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399de6c322e9dbfafbb60b2083889b78741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c76eb3270b4c7481d23f703b2cd79742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db678d91f24c5b3bb64e691975d02804743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2964884fa9005f5b670ac34000fd2ca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974d6f12f8ea579ab0c7b1b291aacb8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9f1b00dd2e4c3aade79fa9b7c4a14746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d84b4f3282d7adb3ff4d00fa3d0d5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b75ab74aceebd3b6c4a44336a3290748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b488c6248a8cc226176601f075086bc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07bb97b65ce5915c6a1f849c3e23db750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d9660c871b5b5c608729f94c80804751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a2c1e739111fbf5d939246d1c735a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e87d84d54f4b8a2d41c292a5f40729753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cfa5fdcb54f748706ae03b6b8a80d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed4f7118e6ab4a5bc4b95eba123e75755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb593e95bf0180ebf3e3bd7a2cb81eac756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefc4aa9f1294fde4ebda84d1e9b9c5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55f578f606f486d983b763d165e8f9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbdacf32dda9eb3582963ca6f2c5e8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>