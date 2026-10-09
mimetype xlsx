--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331a6b75f9db0e46c4de1119c9279ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9a090e83b0515381561a48a0a44a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f885131adcfb87bc021a1a79c81adc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7376e4f7ff475a63060ee01caebddb34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5ae827fa068df29d9d39c6eb774de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac4cdc1d522e041b287e92e26a0c636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c306f92ada6fd151e04c6a06a5a7247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6a0e8b30f9ca059c7f5edcb65053a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90534e84cbf995a4f8658e235a1348749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86aba7e555d2b778569ae0fb653ac1c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736de967e13a4b74c41bd1e67eaa379b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3c3bdf239d4b8fa03e4d4545e230512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a36b9bd3ec711db7a14f031428538613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290946ab8c8ff1724ab7f9b173bde3114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4858e1ba370e306920fee592b6b4d7f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7281cedc55a5009d602d5be8a4cf2fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4fd797a71e99325e7af5311294a4617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02522f99da01ef4150b236f298900518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b04d324f3a091c06fc41771999e96919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b931daee9ad4c854f68b8617bfa8f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017d68d7f172670c4a2dd215ba6d53621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de4c499fc51ada8a32d65cca6900d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd7baab94a549f3b8c475f36d908f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b16fe1e52382fd6b2c07270bfaa17824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0581acc069853f7542239ad4173aad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037147503843bc657828d683ef06b4e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c0512e678c8a58098e3c78301a4a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2faea83aaafda76b5b670401ef7cb328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5ad745300a29d355928a53d51ccdd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659c4dd4f35879e347fb6987103a3da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684b93d215e1d60d207c3250526f20c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f3440e2b69325dae1525db8c6c77c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba76fc3034851ad82b6abfa5ec850d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56474d76385cfa593659d3a97b217b6e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82b4e421fccd424995da9d3612ec1535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5516df42192ee78ed66da5262af39536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b2fa994596eda48730194800a60ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13862e03cba9ece41a44ea86e38cfa1238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f043844c9b2f0d8052e7a4072a3e9d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0268a23acfffddb6b3df57523bd29f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0710b2892c8f94ae61ae40c990e0d0741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427fb4df60d5e46e1742e2516f2e02f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252877850a039f9e5c902f4c1328850c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226864cd2fa5e5742d5ad321eb89237f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4be07a2ef18a2338521fcc7005080845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d141213b10069939b8456a3591e1fb146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921c1b32cf1860c73de673d0ef5722047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa8cfad06ad156988b183d267783b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f8a6ed51929ebb6062b4ddb077a3949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f01f3ac17f81475cb6a15c0143ad6850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8f449e7aeee23dfd649eccf9249ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ee86f3f273dafedc7eb0e575bb42452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e596f469b1eee9e24dd91c44e5e9c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60127043c02ca81f247c5a4dc4aaef3c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e784b7ea1567b6ccca00f0ca7dc04f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fa7d9f6121e41ba407e7699b353e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de00335de1ec23766369c1c281845757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48977b5a515cee5a17a68d4d17d3c18158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135506ae9f0b31aad32e75f21020b6a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583682f189f0a48c016188cd56fe6b1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f1e71d92a9511a6092b3a17af762161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a91fd177d11e08b60a610274feedaf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e710fd7f431f4377ff71146720ab963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78033dc4f7022c3f57a7d9251511e2b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3023ade1797b5a9ace6ff8663087ab765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc817d6d3252a9df74550dbb8cb3e8fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f134f2a4025b79e9a26d50c853d90667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856fc42847d049aa7443723c6a809c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363da4e77eef7f776828980f37e112769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15ae0a42d3311dcb6ed4cb85cca29370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc62fe380c449e9791df60fa49f19171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a613f52e8a9d0ad2e86ccd818889472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b75e4662fa1288c59a5e45c8b3ace173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990f1ff8b7b1b4d0187d9a13e1461ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ea2d8e33229deb4754677dc63a16975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba25af31f551d33352049443b18295176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58fc9846f0c6f7c66f5d59713b58d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3079ab062e96dfb88b36bb37e04b4b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b934065b7644ce1fece0965f2751b4e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0abf9b31adb43f4ef0f9f3041f56080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986061c7c430a22f59f0bdbd2c0370a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8897a1957dee5039b4df0262680de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ca5ce5b4e011569e78f5c3db61a3783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cb070ca52e5225b323e941111015a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c21ea49cdad623584b8d551afea9e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc85954bd0b1b9c5fa9f0cd743bfd386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c08535901e83a497bf1e6bb27f75c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548dcc442720515cc3ed2f46c8c45ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd08fed0c9afad8750c6a1ba0e6db489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c1554f0ac0ba3ffe5a5b9d5eb55d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0483761f10a56f2847be95956b5e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04972243364168e428c1e2df514405c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e01053246dc31f1d648fd11dadc3593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120894cb1ec0e4a0f99acc266564735494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a132a1b207de60f6282dd036f52b0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737c386c1ea783839cbbc7009aa005b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174289c527c4c378310e217748eb37497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08e179a488114d617c47f3ff5dcc5698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84129f04e83b8a989381e3847560ea3d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d216d2caf0ef13c1e1dc981bc64a034100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363b0f376d973fe531c182021cf8b1c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e57818062a8cd60f2ff8bdd1455e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437073a24abe5dc0625d6a9f17fbb07a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf8aaceb451d85a35d43ac49f59f44104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7f10c399034703d4512fd9ad51727105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e0b661b5e25d85f0fde04c5f3a69b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ea3bb6137f2c0953978773342ba70107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5ccd00160b7f0530410622e438d6e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d1a6410723ac6cb41c8cb6fbe77ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba1ebba320465d6a5c41705cd8f841110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6c613a21ccfef62d2608f04581381111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a149d0c85362fc9153d10a83eff25112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5430ec24a292c81ef597172f4d4d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1b2ad2658150ff69d4a01f983dfdc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15895f177a03d3246cda8725d5b205115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb177e5ff563e31fe0ecbf668c8ac92116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa29afb33fe767ae66063a20f8cd65117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99dab998cbe3f2afb6727b11badad7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c568edb87544d2976a714d81d31ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cae00e04b553cf3aeda2d2733ab664120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbefd0953e72d63d705d28751c0316121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec7c2991d034f35e42fe372a3d8adb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fdc667f951571f0cc9f05e6bc6e0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cbc68266cac80dd59f09a3684ca7a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da1c9ded29ebd38f83c8ac16809834125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ebc9dc857f595d6d0d01b4bcee453126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73d0022cb8f40fd03756d03b1864f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77233d88d8810deeb75c510f6bf3f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a97176a397c62756cde0aabf95d287129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4dc8737dcac27a4105530d713646b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157265e01ab374deebbc09cf57c318d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800646bac923970ea51d66938187d86132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696fd7d78e2e27574850ca990e910a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87093c563bbde2624de8193c93094c39134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492e2745392a8c40cfdeababf977945135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebbf393be2068c7a1d3e221338b617136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578ad9ed37c724ba57874e5ff6fd0ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8fcd8c8e7fb9c18fb0d1097b2eaef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6eb8937128131df24266ed914e9fa8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ac225e712b0bb727305c2d163d968140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe85fda5610573923b6c402230e92b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8609e0ae8bd77e1a689262295984f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30161016d7960aa7c79ca170b6b3ed0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda61a0683b989e9c127baefd451980144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b558ae8894b281a58111f9d7187e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8538cbd682416517bc18d6abd4d47146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e091fc997a051c81f3acce4d5dc2f20147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2adbddcdd05c1e5e1c32fefd3620e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7821f3f6f89c1b0160c74d24d218ad3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837d127b045c40af2045f57b64f2733150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28febbb32bb31df9f3a503245dae7430151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45400e602298cd83ee6a60e297f4e8e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141077e186da9bab9dfe13359398de4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf802fb81627966fe65b0cc98f8834a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d1e4829e03ae45508a667e94923a0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618e2aeb0fbe66c138d210f088b0359156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f42efcac6c298ca3da0db51378e6a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2f6a9cb6fb15e75f50fe423f936b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb911245a34254bbc4aeee9a64dde4ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1dd55889d32cf1b1b811d4f631fe16160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e6974b4bfae14605d63b27822f804161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef393774e742ec0c150bd5c5a77c91c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15f8f70016e51dfc44882aa1c88d19163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173ccfc7770be3dc4b3bb408081b5be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d51c13333938a4fd87878e7b132b69165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbeb12f22922a4333a95e5eb06b40f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552c3d2d2cd7c64e79aaea2f41b7df4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92513ebee54ee48c55e0c570f02485c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53eacec0cceee53d8fc1ab2c491348169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c53a18d2a72939f54aa7563e7c6b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083014cc8d529b44f162c8d35d91fead171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7b81505cbbb01f8aa17df62255505172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfc134e44a32458ff84b26d0114c3f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ba0506936e6e52002a3a9bf36904c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb62c849cf16f3f9e2b76971d235283175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35192defc32832cc1c16e6d7be9c61dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3b48ded5a1c1c31662242158c994e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18400c7036b8a7e258647b4e918d3da3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f676dc69ea72b32772b67d6b7a4fbc1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d224b0ba205448e6d426818a364048180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742dac2d42cb7b7672347c4e336d383c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8fd68029395922aefe7704180a5b3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d5d1376415c363f8ab6c567f759ea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397caa92f45a2083041b4272637e8d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7eeed9e660dbc396fe2030865b7e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e8ff0167d311d13bdaee16451fe15186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7cf097f954298bf5262417b98b469187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67885250731bd543fb29293b7b1ec52c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e315da2b2a3591461f94d4f5ac00172189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1ac6790e3837b8ea0f00f1fb6f24b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fd91136db9a46978068ba0471bf61191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcd8ac43786d52ea288e28c63f4171192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f2ce7355a9292142733c5ab7a0947193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56de08d1e2d2bb96ce0fa59972a6fa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce0dbafc7473602134f497fc3efb1d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5d7c093f175013631bb2d330ef350196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e05850572dc769d8af6e6bbf3072d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb60d25016e2495dd29eb0319f03467198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644375dc6bd6974a63d9c72da7396d6a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7a46c7e4b72313ff7e5630df6b255200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68ee2a9f8eef7a9161c49945bea465201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f027c481dd1db9757c75e2bf2b102202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f92a3845fe85fdad57b01c8339158d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cabd7992fb8e9116b95ddc52ae6bf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47206051895ad1025bfe3a27430594205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8af0f2486b4d4c4fba8e18ea7df713206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c47d6c1e61575ec8f6d673f15e928207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daaf8b6915acaa8bf537afa42803083208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ce7b5da295dab3e9fc323672e3ddb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7789432a89985f77545868526acbc7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24953b72283fcb5084c0e38c4551c864211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10075a94e1752b836ddb3055fd77e86212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d9733573e1630a5cbf5e44d4039e1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103bb311e055db6e3bf8c8651ed1cdf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b2c2ef39c0b551366be3ffef67ea7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9dafe7dfbfc62c00f9219d5a3ef993216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c617efd08926d31058097883fadc1eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cbd5216bfb3d49175b1589d8a58c2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e04d4ad9667c31f7b51ab410aa3330219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed140909be3aa6b51409b8c94e87df94220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49c3ab29465155f0a1f735e2fce181221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ec960b3d63fbaa753ee5b35562980222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae64bfc3bd4d038a912d511c855e150223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c83396505fa7108d20b69f99c78f53224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dafe33469f50f1b67972744ec77fac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf946799160a1465e4befbbba916f530226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57a0670a56e7526165c7460d4e7c81227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b409cad69f96a052b49d2b6018a62fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759611576fcd2c7ff3fa532208d0384f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1c185d2baaec9edd036c6666f4e1a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffdaf045b9f469d45526e057351b60231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1881698446c95a1278ec2d306d2e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7650567136286b36a64317b509e6ad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d870fade03cb0c2a484761e5c4ef9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f5afe50b8f10e8b2b9afb5f3933e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e8b8f17d709728848342c741b3c44236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88b80a19163083f610a03c10329846237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e0c61304f042fce0b03839cb5abcb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618db27a4ed766658aedb4bd3d11cc1e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9af360a0e4242ad48dac0fc16296f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4847d78dba8ac1946decfaa31d683241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f732def3145a5a49d0c217d06d7aa0c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b6ef7c1728d71b573675086eae4dc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb556e8e48166b0e63522f14520ad98244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c269d8e3f2d9a6a70158364ece65f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67510eb8343c2b6bf782ee06a6ba604f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198bb489d2cdc98f7e570a8cbc93f42247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa4f149d0fde4b04804c46f496a07f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c77dd871033d5e5fa87c92710bb294249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a62cfde4e8445f8b75c0d6a44c0a15250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eea98adb9cb7a0909e004e843e8f32251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b78811d0922270b645b2ff627c8c1a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2e1ee5696d16b7abc30fb77367bb3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc650e0ffa2407c4bd547222003af56254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01405c973ea462695511caf0485190b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53e6c6b4e348a528c7ffdb0e8d3238256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acfcc2ae81df4c8516bb2b1e40c039257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1619ae5517c052dcb2bcf557bd3e1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740bf781919dd9dd278686698db1b10259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f4c7ba075e7ae1cc748ba0a8e1779260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4d0a99c3782d095eae381174b64ed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5308335d5a29aed7d0e381c6faf98f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5ecd64439601c0a12251a6bf96398263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada8536762771435096abae067d3f53264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a30c562aa7d39963f9a5b317d1ec8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e093ec143d9bdcde8e3acb1f052bb02266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac76f31a224cf336e98737be61784c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9dda90961584677762be7d478d142268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5246a372856522b1dc66dd9241cacc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e10dd0214d68063d99b4c003be55d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d1052563d76064d877a9a2901296f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d045f14c60fbf47e4c2f487b8105921272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7eb99af1ac1eec609b422b02af153273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddfb3d7012f46af6832137adacb930274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564d926f802502bc1a300d1502e0c3b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701edbf3fcb93ae03f4b316d3ef099af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9377e30db1919f87adf0534fa7a98a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7eb202de5180c3df510b426db15b97278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244fb36704c4743a72d88370d3c56a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9c741a4c973878a1ccaeeee778fdc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46a3a143d02e3e8222aa4c1598ae06281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f15d13f4e7a1bef1c116ca42523abe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3f13108604f302d25380f6eadfad6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50db853d0bc3717afc280a34097ff3e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8f724de2468702b522b7667e5a895285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1b475d4ee57f331d19074ab0ad7cd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8932d032e005342b5933f9cd8c5da6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6825106c4331f4ba0669ed7f13997288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43498cda4befdc609ac8ef329f4db0c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1e129af7d0fa52517e856addaa046290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121a9234b5de8e89802bdcb92f4d05c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0b68bcfe330307736677e4e96b17d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ae951d02ed7f72e874346b40d9df1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e339f81b9f8f2632c35eabc9707b8d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988646ccddfa372807469baf6b67730295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b2a538d0fd634cfe61a6690a0821c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86331663f9896f381500ea4e3d75aeab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fbd72345d8835434e5c0682ffb2d7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050df85a05ecc66f242d23717cf799e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed82902b9dc8bf47e5f9119845b4c13300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce666a0ad2b657c5ab947037a57f96ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5d0076885c722ae16a6f71e9d4fca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1166fae0d914bb9c355f0ba72a9dad4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabea37e5010fc9417ec83171a167a9c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e476fd0daa5592f0dc5d4e65e5b59305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fcb1d43e30bd260559f9e40843dc4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2a1130b6d824dbc04d1fc3a91c1d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6639777f1e81d3a4094c2f31bc337308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e34d8c291b8f6bc3630e2edb2510f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30342402cd968cddde836d58449b34310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cec20eb726d7c549beb1cec8e97b2c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48f92135fa7eefd648e57db62e7e86312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006e6a50ca27ab1ce0a5bb95a694f76313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408a19f1dafb6b355362c15b15d7742314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f41c92ed01aeeefe38f59ca616c939315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e5069f2b5dfd98d1d8d79ddd4196a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa7203572aff82255d6b3bbf4b6a3d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f89d685b5c434454090f3f33d747a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece00d2d02b2b24715dbf621fdec3a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2c50763ad329dd23cad2f667c25d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210d24f8de38a2bcdab76a46e650895321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fefdc40b52f34a92a6c8f210beffdf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45c7cb9f2eaf7767c22d105df11ffb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966c8a38479f0d72cf06cf9b2e5f970324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9dd2c2d09c4c90af54344c3c393c9f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174c8d77e2774df6770c94e36593111326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1ffe997bbbafeea05e95caed6f59f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bc00eb34a719a45516fa372e4b449328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91abbc564901560385f1794d4c21dff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47623666a55dd2407f7c840e38bd1b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9c7cf01fe664a3b98528d5da30624331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e12c53590b36bfdab288656e6575b5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acd83d6400369f5774483aae61fc6f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c6e1a8694856b247c17dd8fb76276334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b099210da6865eecb3ed09e53b420335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee5feda19fd6c617c23b344c6f8311336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82928aec4f0d8321ac88f79e95585d55337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f6bfd7011b3a729bf2f24debd7d9d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791695cb7366bda1baad702fecaa4990339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914c6fca1608bebc3f5288b224251b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e540f6ba0868b3a9f41c680f382f9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7fb56d6160ef1334472ab9862c42b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc400af55fa61297dec3ad97fc5e17343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da81a6fc411594c97443520cef506a6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f26d611e777f305e94d322b06ee0f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f5027113156701575f0786b7becbc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a977aa707cce40c49cd89a8d30b9e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca2aa785fa9a358bce155c9949bc3a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331b083bf1d9ee6189e48e6e9d02e60349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d4444dfe8b03bd2ac097bd4a9fc36350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76caaac79321f1156a1d5dca065719b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7faa8e32b62f789ebcabf9fab5e802e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb98552ee858b550617fa78ea499dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2102d856f0f7eea023416e26b396d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb7e96c575f81455f68d5d329ecfc9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10919919cbcc5475176f64a6c3a592356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e071ef578b21ec02eea5ca3f1080b8a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8a6e2a951102afe2b229ef4c2055a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea395857108a0cfc17d99eb3b330c0a2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9bfe3a151b9d8fd84ce9ab38bf855360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72406102bdc91beff54ff57f2185fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b5c5877cd88b6396c7d2da943f98b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ffacb936bebadc6f9fd56f7e07d72363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6d1ced9789483fd58b651466ccd3b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0eba5772dea4e1ac96f0733213804365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ca201b7db11bf6a3e7d924ba7b24b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479dcd3eea3687bd5b48a98a532b41b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39359e7452e7f7e0731a9f77d694f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4be726f5813b75a289e96c6f0a843f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7c450083b87458970c9464f154e06370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91eaeb027338d606664417d8915bdf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb37a752a6410632d9027f2fc89a679372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b574d598d65be1326df48be5d1a40fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060df7a0b7f0c6ef1d7441f71d51c3ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaea536091ebac46f7dd67be656175a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4261691fd8624f7d5c14e9aff5fd086376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029466a6b0fc0fb8395b65889933519377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333b57b838c7783bcd632ae1bfb3dac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914bf5c0b95e9f38a3520ef1544c13a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e9fbc5f82d45c3a26815f5ad87461380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3dad7413bf0bc223436a2a0166e79381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41449651bd158e4d8dc7ef2f627a65382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569c5bc4be2e57c9cd1dc11ca524e06383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557fa890dd099a5b9701da6cc48bbd1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa63bbb00df9b51ff4bf9f4500b4aa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22cc4b5d43806f2514b68ec9bd6fc2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad6fd817ebea5f93fa96f127a66d84387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9bc3ec562791e31fe0aab5d1ffdb6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572bba7ae088199f45374ae5da420c0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83292095275e62f0fe84f0ced82dad4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715262eb99cd8cafeff99c73df3fd09391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079da420c2cb9d4e26a11800e0790c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1a61663289707540ec6b50283babe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ab97e4cad5de0d66b084f1b121be3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf878dd95cbddb596a901329165a77dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861196b9f2a148dcf681b18fcfed363a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928feb24ee45c08e3b5f297525886f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66733356769b11a17c5201982b5b4c37398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9844ef089e1ed9b8ac5ad3ddc887fa3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370880b382fe2f4805b52debba2b83b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a21a961746dbca8a33c5e82b3c8fb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bbeca732c104ed6499d0b25dd78ca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518d025f874cea52c5f17284f795062403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c4dc5585308fa312b008b3110349b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafabd2027d60a2f1a425ee0d9e19df9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca23df72ce7b4c5815e4d8270b85ea1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63387968088efe7f0d33184f4755820407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cd24b12e4f69f5dadebc8e756dae0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555166ae77b015edeaceb5adf3e9aca5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7162bace1fbe5f0d11c27d8fc96e8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765249b18ab37de787e1a47121dff5b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929689246da8a8db81bdd79cc6e78ce412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0e892b803c0d2204e5414987b9b3a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9cf84577640fceb244e8eac0ed968414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65122f23acc18b46d958551977a034415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2cb71e69080548ccff005a4635b31416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7eb6763857c55fdbd828d086bb80ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c589b16ad9d158cdf7deb4d90cca9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213bc55bbcb3f9a15734b612398c949419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690d6b19399b86378bcc5721d6978c9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b45cee858acee00e7971bbc6de0a90421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf54356452c8f4408544cd81c524711422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c73ae929ed02e8ea493dfd88518fbc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74d1f3e33aa70b522c4d8b5d474256424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b799f1128828bbbe5478ad6a90c8209425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04886a808ca70c602c5c43d09cda389d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b287ac4644cd54a32ee13c08ccee20427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb43241994fc8de7187cb1e8fbe6a82428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4054368b5db777d94122a406e90a7ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21a79fd2adfbaa831497b4d4acf3f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07b1d67a4212136af6214d1e893cb5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a714aa083f7a76ac6e513c2aabb4ab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5d6bd5cac113421df6b3ee355a6dd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766e574cf7eb75c8f6f182d6b88b936434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275f0391498c85db235ecbd7d4b4957435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2cf002deb120b9a12821f4e60bede436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e851e0acd9d196b65bc9dd0ea7ee456437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead833bf2c419a6f9900490f1c78946d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c734a263c8ae76e0785fbe226bdd449439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05cfa654da095a75e7ef6581259380440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3732c467d43b3b8acccf305284fabd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc17f8c6da27c6c3eb0ea95461f747442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff6ce97d10156c35001e083a38fecd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ff1f7151f9c347e6db7e3e36bca64444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bddeb11ecfedfede83752105efcc6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988d12649a97243ae2093e6d136a8ef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89f664b7dc76a9e4cb924c001e0626447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6774deb33ca166278107806fb4ae6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f219b00f30bb8d254b5b4e31200a451449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbea4e47b2ddaf9010cd425a1455d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02f38a7a050418399029b63958d641451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbf0c50a33850054c46772de430ab3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6c3be259b5d1210ea5fdcd3b527cb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071facd1364058b373caa7105c6d789454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579e22b76d5248bf90567035e190a6c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054766c541bdb5d0ddf8a0611690db31456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d242183a393f5ada9ec25f512b7e943457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a01b94eeac48f7307e687d31183ce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79381b14461df48031cb5ab192d23adf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a722f979f3a45a023762163db076e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3c211053e9a207de3f5f79db06f84461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573b713a66ec879a81389a41fdeb247462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2bf01fa7ea84b31550641c349eca2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a21deb38112b45ed96fb6e36968c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de1169f2e51c8de8fe700f3e510f6d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c92916a5d7717fce03f7042a8a56e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1259548883bd2b646eddb05bc4d0f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c92e01dca13fc031f40e791e4a7328468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3dc121bf2228d7ef7b3b84624f17b2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3299faadc2eb17230d5c60c8ca951f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695d8693cb61bc03195ab2aa1d2bdca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4786a3d2febb7c0a095c3dad57245fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f94070332cc110f05eeff5ab992579473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8c2ac3dffb2ea74e9d8fe9fbefc68474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1309b8e14279e3ffbd113b14b908b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e96ae73d78dfdc3dbb605a0b5b52d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93578a976dc176ea54fbbd43a28b88c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb759e16d85d3828c8f14cdc66297c64478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b4a1ce62122b1193830cc0a63d042479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcc87fd30ab68a1af5c50867fabe73480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1581ff7c61adfd5d044a6463d6a637a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6fc6b40fc8771a86698fcc4d9eb03482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a081f7ccd3f24b25cb5c0ed7a7c25483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c047ea3d87974ee558a88bc3d1a1be484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d29e0436fc45dfb903f7fcaa97ba3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505695f68543fedbcc4f24491f12ff24486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf64dda4dfc903a47884c9c431e340b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3eca9b6b414d8eeccb5948c6f657be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058c18681e620463defa7d407d89922489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163a895309302f551760d0f19e36f31490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9679cd08ae000ee79ca83f33dc779d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d418ce596de18a64e840324ffaf8a62492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7103f3f42665f66b24e1db0b2fa028493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c86d2e12c081ff4170a7e66f99bcdd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb461355a59eb5cb250eada073aae74495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1781d955c4bccfce52501e05dbdf3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237249109872f1b8683207bd840ab0db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d54dc760d42125d7ee7cdde6a8c9e4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69d5a6e1a6b7950690a3c9b9b7d3fe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b5ddfa70dbfeb8e4d98b0b5ea11fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe99aa2bcd924ec41a2ad5bea14fed8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2a75e8873965b5c382272879007cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f6da8516c0472f78705ebaaf5d5af503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416fd5968b36721df4903f2d4612142504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b64a198738628a576b13f85f8e0fa2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360d6a133f71fd8bf2d9259c9291c89506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72400cfb58b69b5ab97e990c4bc8a96e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c95af07bbba095d7be22addc8626f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3095354868d9f0e7789d591d2870b83509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402122c2abd31bc67d43f17f290b882510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de820560fc094970954bb75ffd97846511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4b8a33f4cc5caa48f4ed3d27b5846512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd3f4fd7106bc4e89d478a3d30c0e9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fbc479fa6acd96a0a385ec85be31d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c82616a852191dc7565ced487c4b6c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34672e72084b7182789f51b73398883e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96536e577044ac8ee25457f0746cd2ef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742ad7ffdb4c8e87e1fde99e48f2c8f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb921af05e5a546a18793f40ca3ab3a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3596d381dc4f0680280850e0588354520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff584dbf4a5f4cc8491368f22831d442521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65202b8e5e396264ef01022509185ee6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc576e62b87d1e7799c706c0f6898d8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d45bbe05291f8420244bc74cd8630524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38195c121015f6a8e4e7c42c0ccbbed5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340ae2a3d484bb3ef5136704dcbf462526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5b7bb86f9edd4c6b35434554be84d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f0bf8afa04442041f4d60a2c7254d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178dab6a28f7b1064a5e609767b8908f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf458c6fd8c038f936bc74f296f96bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfca5113e9379a6ebdef8d0de717b69531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500cf041b208ee4558f8eca3c7ac8a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e7edee48696cdbe1063d764689676533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d9afffe185b29138f63ef38dbd790534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3093b9fcd81a4b5d74197fe7bc9b04f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b5c94591725003309583ec22cac6e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce0871bfdb6c2d9dd7a865a15a197b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2f14b53661bcb892e3fb36ed38185538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37912e74297e3c00e1e76634b0c05f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c247716ec9ca34753efb6656934ed8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3c6a00079d13b447dea0437622c10541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466d2cf179c7629fef82213bda6b98b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080248bdb4594dcc8677cc5dd0eb2db543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5d4b212c4decd97eb75b7d0d2cde3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7265951d979801042b9f0b4fee832545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203385cfd89a410102b0a9685278c951546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc57b85f9fbee5d72f8c488c8b805b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a40b031d84b49022a4619a9fd1aa9d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206bcced51d727297ef846b03e23e74549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7e0647615a281552e5a81d974cc17550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249eb47946b82ad4923995b87e90817f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf17986db4fbd510bac9d1f1f234a4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a986060ad4bf33dc55d53f9a7cd441553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236924f0277a62392ac78025e26bc5b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462df3e1193643280f7f14d9e5840b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50b6660b1084ce8d20d7abeb506990556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240501b6b3ab962846a8b05313d401b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee8c87a55695b29166ed2e572f56dd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47a4b84054ae6804f6fa208a7300a4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9054231feeb8885d5386ff05660b8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a73af64fb68525801a69f24c3cbef2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92d56c52ab36049cb9df700e4073c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172062b4f60aa6f36ba0f9f184344f91563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5accf8bdd186eb088de7c29676ed07564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ee02186d6437dfe654079b495459a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471b1d533bd2ddf6a3c4e2833e026d7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0f00fce1db0742d36c86467958d05567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b5c030ca0f2a0ab5a5aef2ccbfd11568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8c547610d93a34a43cd8ad2776eed569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb80f39f014b32a1c5b8999e031aa31570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2802546c339ada467186a73f05d238571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a428637235008c82b87b713bef5bbb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205c2d0d6e4c1af1a282703449bb148573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdfac3df7edf324c82958eadad92f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea4ff39c88404f5c2325e5d42efc35575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98475c1100bebcb31bfe5acdbe1994ab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0dbc5982f0efc07aaa5ee73471237c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2cfb448df02e9ce280c170f37009c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b07c6d9ae2d16a9d274688d3218bd7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f9f2422c58af70b5919ff7f6e53ef580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16688957d9ee3499ca207964b364177e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa92525431fd0b2d848c51f3de82b60582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165500570b342dffe9a4d5672367c09b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa34494c500cec4d48dbb8159ad613584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64001b828ac3ee5d8777e0c776cc68585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec13b750f13b10bc17e56160204cfe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24832d47015bbe6d41942df724d74d18587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c291c4834f53757be43555ff693bc8a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34061f281860b6399c3041635a2c6b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd32cd119b66172ba920dbc8af812e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215f9fc59acbf74ec1fc4ddfa0dbc1d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d967dbdf96c590b3f44460e41e59c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2ea65749a86a8b9ee6eadb19d751e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be260bc5e199c1bf9c29215c367308ff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460e1366848a01a8741cbd01579345b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c397dd4cc606909ca24500105a9130596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e21ae1539e682d39c6df958ef3de1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f51a638b50f27fca7a02c362ca256598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea029962dc5f5059e61cdc796fd3bf5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9404f13484e2d707ddfd88a8d9792600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a7b187e1a801bfc7681a8684183a2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323b36130eecfb9c1a9db6a94e6c9ef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd348f8408d73223ddb1a131161448603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd65a879a58154b8685464115c5e0a0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab7963afee03c489b014baec815c60605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f6a76348a92529e7590fe97dfb331606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecebf63dcd0802069edfbbe4ecbebfa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91e06e669c2fe3ed3596e7de599335608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa37acb054d5c54103abab19a324a3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c39b9dc084c079709b861fc7eaeda7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb370ad0dd891579b328c4ffd7019a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a628ee302e7c910c7b8d52e8279af34612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be82405a098aca90bf29ee96747d45d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706f8efbb136c5691efd7a54327e9c1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f759a52b35877453e338e30addf61615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd76c1d81356a85826095406efbdb5b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69002ec25ba0441d5334295ce275b3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8648386f695f8dabb0e2d74c702ad4b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6d0a41bad854b1483502615b1e03f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5363e041a87cd92a97b1adda35731d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82ae3059eb8a2111f39b7dcbfaaa59621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93360eddadfba4ce3ba6d1fefac7a68c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe380f27980ea4f174d81ac2f0223e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e4f172407056779cb8add6fdac5e8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1eb08be92f0732b7452d74e3629414625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6a04d58ea84775cbf63ea60602631626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007846a93c39086f6159599ebba9a67627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d293888c7b860552075192eb06877628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa5d56e1785fecb55864bd0e34ef8b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186547cb6e96a1d32338fe5dc1c345f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e6f95c38e1a9c022aad6aadc4f714631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca31383d7f1f5ab487a6bba44f86ae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f90af92575d9626afaeb4a8c7d070633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771b6ce8e59960ebb96d49544eac1e5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918d6bfceeaf2de2e0e84adb384bc32635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7768839c01bb82ddda8f4d515dfaa9b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03903590166be081effe8de49d71029637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef211e5aaea96059997e16e40f572e8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862b3541c6b89d8fed7ed27cf13eaec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02f2fee45a3a2752ad9e1a51318bea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa15081c51bf1925e1747f9ba2d3ad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82514e4b94fecfb1e24167825b15b5d0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670aececf296b300876977ade7a6785643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ec7c0bc9093207624d0a95a7206b4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be08f7666f7185e0e3e837d4808f47645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3b7e25081532fcbf2fadd2bd47788646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d8fd6e25472232e6c3a026e6fcd61647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811127b52868beb58f159c95b2a69146648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb97c30a9647aa08a3f14ca0e64b6df649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85060a7a4c27b974bcf3f465e825de650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971f85601131835cd69097c606024b3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399101a5ad1d5ffdb82dd1565aef1e5f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe092ecf5d0133a56758464e17a42ff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8565b75f2e60587e057d742eb2ed759654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0fb9358b2f69b6c25287f5c2cb555655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485568feb0fdab89a1194755873f0bda656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13505b8495b61dd8877e2da871cdb6f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b34759cab42ca6d09f1cab8679f51658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0667b7d26c26795baf32d267e15ab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d13819a38b820e99ee35483ddc1c6d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43aef2eb72ca5a62d56cd1c0405ec6f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228f94e39d5de660a48fac25467f5de662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3461a992f52c05f55cdec53350a252663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da6c886539be76267a532d1ee867c8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab789319c65557981d0a6374b9832347665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c17e664d493086bb6951055a8fcc39666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f5876a77150f89d6dbdfec73d6f1e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd772c83461c0fbcebc20b3d9cc101668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83911f93d6dd61dc3dda92dd068935d6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc37ec5671236ad8a60b26c44662868670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e993c3f20c7929c705239b1892557671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee481c4287ebbf0023e1bfb6ede32a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c932c7202277ef99b5ca23c7ee031673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263c4b6019474284e59b69e324529a0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d57bbeb2a304a88a14fa5f12dc49aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e2c7da375382b59ba37dfa78fc4f7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833561f65a394f7b3d49e47eb4bde0b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08e1a2b9bce2e8d0d1821a81fdea17678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c39ac421bb2678729fb12f09515aa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcbc37182a27469d911ad14fcd7228680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b624d8e736f3fe63b681db521c1ca2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45577d9789e514f89918cd0d212cb236682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb732df4e661688efc22b78a8d584b4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3a8299ee694a44f01a1e8fea7ec7e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f644c7fff3de628b8180bd0aed9e8a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f09e2e3b07ad595be74673e9d84c9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb7420458c178d071606fb801bb261687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994e767ce65adad5380c65ec23dfd6f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a907e9d0cf1ce0c8eff2ed4cc3b6f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538ca1c2833719bdef9d075c4c9a29c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237478c4f23f26b9c1832153b1a089ec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d29c8c74bbc29e06052c75d067b1b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4a7635dd8736893ad7031daef57fe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94b02a1dc5a5243511261921d91270694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f0807a5abbbcc7fbc60bedcaecbbe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cd64cec27c4c9a0957fbe07a80960696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e25523ce608296eb1dd9ed17b4ac0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc0e320b3251a8154e4cb3f7831262698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30aba3ff8aff7cea2e79e64609fb42d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9baa6ea7b59a9b64cb58b326f79533700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4387da305ff03d9d7800161c07400701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e252326fe0f54b87b58e6ba264c731702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0e9359b981e2c728625fc0199486b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54d3bc2ed7ece5ed3adb3532531a3d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a433128f9c7a778eae6bca29527de705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537091e8b201328bf031de189f16ead706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487a16ab5faac5692637f5db73da4c9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990918f6582fcd72238a019a2873dbe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6ec9543a318fa6c94d4ee0448dabb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b70ed5b43f853278b0b14a37dacf18710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231dfcfb3c32cdd5d84cb9d25a878714711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2227d310a173f5fc2975519517c0f2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7eaba2b3492001564ae762726f0b06713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced2843a5f0dbaadc9a2cae10e62821714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce10665ac853d4cd5052cd22c0ae57715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125cf2eadb65f8bb3f36a2bf1762eda716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d984fc6eceb39ae11fe782065e6abb6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a4f326bbf7f09d6844c4b55877a6e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67b4c70351604494b2c47cd3ccfac8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623dfa282921e0b63a6536a80280c7d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b11454ce9ebd371794b8db3b418428721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f618ec178eea68e00cc362d0f7c7e9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e207a9c86b64ce89625d294f2b26f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf40a827108f6a844b42d77f72ac69724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc506f51b43636a08751c37cbf936b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078c1cba03bb0c3cfa034bb0ba4edef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dda3547114901f50c954454b6c2b60727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cf0a2e62de10c367a8aead9ba6639728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34015f209949df7adcde2dd94e7050cb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a54f5028a70568c367df25f08f341c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7723ec2ee955730dbd43de2bb94564d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e627d2955f5fec62aeaeaf2ac57041732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580f843e0caa3a1a671cc387df290b6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67be456f89b5b665cc22c005d25b62734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963b35f09e028ef622adc2a4216a444735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97272f7a218cd685c5d67c789617579736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee46623cdc36be2106bf10e927723cf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b05eba8393f618a8f2d6ee3917db62738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434901990e74733d5f1cbb93d2baea9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219681b9aa1e41b16e3ef6f07574e41f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51f0d194f5147c0725f38cd37de152741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712a9a0e1de0221241e5dd2407a8613742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6efc5e0e9269821bc42d056a89cc7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6dda83d4c8d6e0cf834e8c13364186744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7aeab5d8da4e2f546ee9db18f63b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce63150660b20490c6e3fda18156ac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778d67c8d7d53fab3053762b1813f77747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bd566a5dbdb4a873a03273a5eb75d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b7ba97d08ab1ae853fa6e9ac765eb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a68d6e05f4b2ed8f3954bf72c6672c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3f7613bad5b74b5d78541c9eb1e5d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad47b0371867d75e717bdf2b2af8469752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a2b3786c88f3e36fbc99e9cd4ee63753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a707ee543d21c7bcdf6ad69c85e76754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c200f32e4c8bb97a0c8e7b7c702634e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499328e7fc58cbf8c6a13d5560f61506756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3e63ff9bc547854acfb7b6350ed23757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c1c4dfdace6fe0af74dda0a917959758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a454fd908065e58f52718faa6d4b0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7098b7add60a53a433206286dbeb351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f42a8a036dd9925f18da2f5c4d4d8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99442fde385a2b20dbc529884e04308f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c683225a7500b13d0f9c1117225a234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61553ad1daf5d1735d72638a01891f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e60e4ddf1842f7f76dda1e23ebd636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722420d06a510659ecd2e37a37c1f71b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a559a67276bed658f846c1a51942bce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce56e44cb59a2521b62525c77c83f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985e3ba8da62af55d9b0cf430cbb97f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888cb0b544a263ea061a0555f23747f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a078e76a7023f4d41ea965c8de22fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671cc584eb655ce8c68f885911dc01f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fce9cd16bcbd74d56aaaee0155d1ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde421b1383ec895ca4b1b3d27ddddb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6b8728bdbcbb81b3aeb1d870859ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084377ca35effbefc4d5b2e3be28067b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e740b95eb75a78d549ff4204cfc5918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf79d8e9ad79872077a09cd71c111a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61062d58c4c59824b0ceaf18b8f488520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d44ac4b63b2bb70c2ff88dd78def321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed678b2e43802c0420d37871776931bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5acc04833d079068f9558ac8e5069823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82316dc8b1a264a034e724b699cf0824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300548a26406143e9dad50fd8299be5f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ece31682c08e6bc4d8f990f49426bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec693e3dbda2be5041b9bc13e4dd3d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae9b2ffe45bf752522b89b0b1e3fae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0769b2c8fa4172aab758681a5a7e8c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fd09ddbaa5f9dab0e3fdaddaaeee430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac32f39a03923c7f402277c0cb2963331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823b39f1f541444c3b4b4002b2dac8932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff21c062a3149a4ad647414db7e91b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d920413b348a3e362d139b1cee3f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f04036969ddf5253b9c8c85cf7f42935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b546267a27cd4c9219dcdab2dd07736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a861dffcca8b94d94971e9da502bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea709fe1c1e8e37dd3623d968391b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d7f7ec3e2a2a8d2da85afd948bb6139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd903c24f0a833e3c29a036332a07c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d54b8d5b2619e455f5e4d479db96041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31d19e080398cd6ed7fe627375360042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387d9755c9d246bf3938f0429413b5643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee439136ee259ae9f5087da89d1df7244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb130b4712031ab721e8fb2b2a660045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95de7e82e3d87284c59890e03a0272946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683546a2f6936ba8106c30004ab49bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b15405d1834b8fc16e2c95d50e19948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd5e69395a22c42cfa9dbb5cecb92e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e8c8a28dcd45c91843398b524233150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b8ea1de44c2e36b23fb9b34eeadc651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8734d03dd5bd7a49de076cef989125252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581e0c4d24b4b21adc41e2130f843d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166c83293cdeb4df174c962d5ae76cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e81312ee159c081715df4c594224a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85444482612e160dca8a5a952a19c09056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2507bbca3606f5093f2cbb9e0543c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e01ba5749c0b07c42ba7c90b78f4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1fa70136a41124239c6b59ac9492359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550752028895e101f60eb879d6458db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052cdc0f1b23257a149f8dcd5a0caa061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66fe94df7f0bf3f88d66622efa9ec862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44e9496799223480ad9cac4e54a62763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc907a2e4e19fbc5b9b7d1ab4cc4bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a165bc0423d15a817f879d298926f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e3560d5ccd695ed434e1d98716a0066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2f24d89b45bd14f78e5635e8aedfe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c45c18921cedf2be2e094ddb0c649868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e2ee955533fa65e046b9cefaa2fa469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad903cd6bf431cd11771bae505e0492870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee35388a54fb369ccb8a5ec39ec7e9b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c78802219bb4073e22e7175bf194f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5206235303ab16265a17afb7de7ed3573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2474f44b78cc4c515d28751401816e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25150c13f70c8c9c0130c2d2b6816fb575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55e303cfd3c6f7e2e7811e212d363176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf8784af5c9db62d3bdc3f2bb8fa1a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e4839213165a6b82defc5978c586d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6c1b84acbce44dc7d325078e3216679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809ae066a1a9428f75c1323fa6373bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d247571f4a32471d9f485da8d96a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4518763e2ecee6529c3b8a7af31b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f571cfab74b59fcb10b750eb36774bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6088decff092c9c0719359e9548e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fa0231e566af68c75b025df84ce4f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10d4aab4fc291b1b9a27bc9b49981a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30564bc1bdd15a5686ee64906e19fdc487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a6d9d5ec27b2a7777a51ca24365b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d49b1e9a3de80520e5be696e5785b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0fcfb3ca16d51a53c96ca7ff9dab190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f61c3d5a5af3d84fcb14050c8a29d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c999a45e6c85e3dc023139f7236c4d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800a85c5d155f3e700a195a2c3492d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b77eaf59ef5e76f4ac265cf8c0523e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b06da7ff87fffcca48f8325af71ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e38382222f60626b3fae85156b191b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35271d75e2653a6cbe50c71b2532029e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee68fdcc2f629bc6c140f89606b59b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c536fca25c62a5f9e0d27d66df3a9199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4ce9728e7bb46db33534651c94cef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd3e66f26c876e7faec4c9b5e6743d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3539ad399f703c3f65da5d24409ca5a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2e3efba9126d0b768da5f7965884d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef1a59b345518c7902509a7eb04d39104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0065f208b8e9026bf0fa340533a0d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b722bf8507c3a6356aac8d4356ecf9e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb64a9b885301fdb478de9ae499c3b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a578e15f2679283037a48422c2cac4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc53bf73ead6a11b1ab77ee809b0269109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68203e5fd4f4d8024fff032dffe546110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970b1fb316797da8392aaf6d4b7fc4a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f3a80ee8d0d08738e6cb0d98ff5c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f81b5a26f18160aa445aa8d7def230113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347185dabd3284651f34c88f7fe23f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed36e5cbfeedb034ab57561e2d76a0f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653042e14ce9273379585a2bb9e515b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19262f3587fcf368cce014bbb7524f01117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e19332857ccafdec5458afd8902a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90cb9a05cecd6fa5666aab4ae91bc3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ab4b53bd12cb01a137b555e652228120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8892e543fc73f8998bfe59273308402121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035621607ebb77b6779a77a72e67843c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce816998fd3bb529ff491883b0e91ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0642fbdb5594675e21c77c32652cff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac2eaf1957460f9d8e14cec660632b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4230c36e8564df4f2b80b84e8d2a6fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692297d57e099b3e9963c2f47d6b9357127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91710547cf6cc5374a90cba3ecd2cad0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ebb3f856994c600e9fdbb2059f78d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faa6d7a04ec01bca98d2a5ccdb789b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965ed83952c1c106fc6c2f9cbd5e6a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ddacdb5696d1bde7d8aaf154590ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be36792b164eb6dc94a86a55f0f1cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28047d0a30f0ffb242a58a0819f25025134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47f10e533474fb6d8477de107f1188135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b88e7c80c1e95ecc723b4f80dda31b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ae0835b75e4dc7db0b52416b1b1f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aaada5f716e8d8a016484454d2ac5d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d818f8af6f6aa48b6ffee7eef4f5952139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09e7b77638f41c7bcd3f832a81ccd4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044dc379580184c789d15713de3f4968141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f10f384f6b4fc15f72225d71a7c19142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac198ea686ba94df9a0fd4a22daa1d02143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f012bf1405b4f302030ccdf95797b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619dcfb522c3197ddfd9f9d5eebadf8a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75bd268539596cfcdf91633a937afd3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b3ddd45173e24cce933dfa6bda7bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c07b1adc8960e7b19569577d641923148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8083a5aac072ff9a34a2bb5437aa88149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400996e98ab5f71b8d46f42a57fc28aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899d4d4b6077eb4ecf6d32837c38db6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb62bbddaac65b1cb076252e8385fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68b604c932e0797811b3559774d33f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94660bfd48084c60733418438dcdeb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eff3097aa976c2dd99dcc0c9f80881155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b1bd1546a3cb476ef1d0ea9d558fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c372eeb1f1e0e1b40de4d3c13d278c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cffa3c7f1eac93450c7a6713ea840158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972227494872f07da4281fdd7c30179159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5e1e6ff4053acd6444535179dad4b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b6f2b38f952aa2e0b17835ca839a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc064d783e7d2166a0b98029796edbe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c2bbd3cf9d0a167b0de1619621afe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fd3c701fb7ee1a863d23e6090b402164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8fc305fd9dc585d781dd32680e19a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e343fc769ca5202cdf07abab22e01fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda415b0f9e9f233657177e2d5f66c6a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8f1a119c60433d642915beb3324a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a785b54915df6ddcbf81c31ad88e71a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3178d769c489bda67f00e7e30fef9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b119d6e364c60ea2a8683b36437c588171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7f32f36b95f0bfad9bf734af44a5b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ac46fc71b61b62786bbc4d63432cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23f1adc499d179044275e7931b58df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581677ac8d0ae549d217b83d82979d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b0e0695c3de6524455502ef5918fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c557aeee60db96a7ebcf0bd67caf9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc102f761c12f03f15c7d88fd561d4f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21aa22fbaf3145fc57209f3727e621179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7622e6b69d1a4eb99fb668b8b69745f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1028f259dbc62e38311c31dfe1a8f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4e5519f5cbeba1478089d4b9a03f0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b45fd4468cfba3c05352432deb382183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981d3099346485c48f4bec344638e96184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d84c0fbe9d2c005d6b4b6d511ae76185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8fa8fdd323e7eac0d3768aabb1cc0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9898169113e49407dfda1d63f954eee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832f6c3402188dcae4b7b0ee251c3e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7f3b255bc9fc09ba47de44ef1873d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4717a44334f5f1e52c3cc2cb7eb85e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e787345cceabb60605a91531ee2a81191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3416f6fa3bc92d3e2d3f4f321b3ba33192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6278d1fb71294d13051578bd5ac58193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30725363e2c5cf322b182eacd03c4616194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5f2fc315d892f85e472d14fa61ae3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886661f48b3e13a3fba20ae74e003bdd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20437eb3b90a59b55264a182cb749fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e67b6fa54bbc7ec7ee1fddf8394d93198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68860a94408c2737b14e60b4ee5115199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf458a943bf19b1e7f34cb3892f89c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076f2eac0ee391a0c42730e9e33ec64201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d39a44380375d88ba1847656fe69e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82364be6e15cfcf0cc1bdbdba7edd414203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab3960e47fa1da12ed5211ccf1cdeb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b4ca1490caad867e184e5bf4b382a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f81e6d92e2ad0eb4a1efee46315f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45541b5bb0d1ec344653e1c7ce0112e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed5d8949122592291671b7df7c2262208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe103eceda033c5c3339f782fc7826209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f7f4c4de3e1153d4a02e2ce881c99210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51311833097ece3d26edcf8e5f03b776211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fd3803eba890118636df10801d8d2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf70e2608299e1cf550d6f3cd4e0b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1a109d6cb1ae56c317336457deea4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a3cd64a7f5bf1f5dc691f7125fd3a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a76ecce97265688edf1033c33bb474216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd1b4b14e1ce90b0f1089abc161bc4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38917ff30d1eca40383e1bf7111ae444218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9464c5445275f3f240c0840f8b55e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e45c6b4bfd207d78aeefdb94b668ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4de9e7415628cd2da92dbf5a258af221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925eb13a1cbbb0c7bf0de478e0c53b30222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3f2fb26275e7673918cb2e364b0e8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6178f9bd546976ab69f51f891d17c9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239779635c9ab2cd3bf078d3cd87311f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237fc73dd5994cf29ff5b7880a7730d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39196e1e7400232585ed0401c8ae279e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e2d9286b03933de66917a15bfd73c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864d9fc9633f171120d11a622d56cb0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984cd91543d1f6bb8fbd8f457e0106a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588489676187e0f4561212e9faa0448231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42918f884474c6e9f26841e80e2200d6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d60976073dfe172e48a2a3375f2870233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d8424284487711ae9238a7ee28347234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d105cfc8b34e2f1f5f7cd3623f56990235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4947c4a7f4c3444f5847abf3ef48f56236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5f869f1d84bbdc4f5a0affe23d589237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4d1b23d804f6c3f8b3ce2cbc5ec48238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bf74ee384f1d960bf5a798363ef74239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba153d1f1aa0dbd3ae908127855903a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c362452a4cc0e1de4ed081694dea471241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9273b5f3fa0efc0979102adb4e197f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e1c5cdd58b39b58e0d9cada50cdbc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b95e671b2c091710388d6cb8229da9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874e0a42ee7a3f5c089124aaa91fc67245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755ca03400db8be66d44ee710a506a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7711b4244fa82d814479089f05a3c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d91f329a162901049c789d473294cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e33f13919ac54336955bb1884f835249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00233a89ec644810c57884415753d98a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cb1e25084b2eae57aba2ad6ed9ff3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1974d8fd5c712e44241fca813755404252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f17b5f0dc1deca5328ff9f4d8f01c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4a28d779feac044fa0c3b428d4586254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca02a7bfc224ddd42b4749147f0d9b8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d15431339529650fe9123063441c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a90db3e465407c70f1f6515162613257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc41117f2de5d3ce05441608e4ddb96258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e56fb19f3828687ea18efb36a5895259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c73ac587aae4b5616a4c79993e60a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8605972516d7b7ef8a6b38e270d9b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891dfa2014a7ad35956a639d4178b7e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089a0146fb51ad15aac2e9fed9a52f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db42ba670b33ed5b3c6182a5d21391264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532bfee2c933da4ba6847507545312cc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f67f92d3a98cabf8d072f85213875266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ebe0fcc1332febf1839e998ff09d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da179a38eafe916fbbd521c5daa044a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feae01072d94c16f2bb1d3647b49cac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacce91e67db8aa60687efda7a52298270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502745fd602e2d5502f1defc6499dba0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bcdf8d394e6148251d1ff1d9a7d4e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59f7f668a840a06195ba0a8486b41e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f06b2f8faf75b956e0e54bbd5fa77274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957a73f000ccb25d6bdc74038703b5c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aea3329ab9cbb38e75f02f8b8a600a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995f659cd71f3fa94f3f3b28e6c891b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb40be1c4640798da0520999c8d1d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e6aaeb97f968c02c761112530ec35279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48858ebba7f274568f1c427114160e63280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89405f0c368b64336ffd1406d916346c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfd5e18ba3309ea08bbd03d47eccc9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4765561c2c72aed818895e0c03b54283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82bcaa0b51c0581d3366c21727f89b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24a6735c77d85337f8c2e2ea102152285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fbeb7dcfdc8d392666ccbdde938e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3351b0299494eb900465e5c6525ff1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb919d3374b9dd5e5338e055a3e6bc4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24111fc7d39ab41b31fa4495324c76289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f8dc5a13bfb42d457ca9d2019f397290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc013acae5aedf16f5c8610ae403c7c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6dbc97aa03241c57bbb33fce8dacb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3a76eff6e613eec4a5d1568276e51293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc883b8244392220152bdd117d48d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e6fcab3e631bf72547163c6954b69295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9ec85c884140e99224ec288ad00dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfec41eb2cfd82edfacd918fe56a88297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9bb2ce9766b1eda3b87a592143fd1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65491edc454275914638b9088031701299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09166d566588649b75862c79195c58e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c53ea2cfd033653ababa9c21a945e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f15c4c93fb8cf6fa0bc3affba20957302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fa9e2bd99808359dcd550aa1dcfbe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fa045e6aea44a6fa2485a0744b5b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e46ddf4a0bcd9570a6620032730d3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b790ebea723dcb3119ee725d46154306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c33b2ce6568a2c796b243b34a9de90307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d128dc70d0509c9dd87b7c02649b16308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45840856161082556ad55eb89ea52d8f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde38030a60ca4443e79a44a6adff1e5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5239b69c810cbd2673d55669e17e485311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa5e3a496755a00cbf6e5f08f0c762312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef63d6592ccc1bdb119e5ce88f963d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea96cf0da32e45a7fe383a12b3fe0d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b105073781b865df5efa1c3c4b842315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14faeebff07f08f2e3d15959281153316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9164df82bbad6a147373c6d49ab05317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f591dca6c2d76a8373464a483fefca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88566aab1225256181fc8c9af5533b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907da67b7dcf965d2b35258a3209b34320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdac72aff41d89d157e701999e6257c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aac6f472d745c56010927474ae6011322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98700dfd6dcb4f3aa581e6577ee34266323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac985914d428f014dbc214bbb721fa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc954148c501d6e52c253410a70682a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b35a922cbcd3b077f702f826b58e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc1ed6ae15d943d38587a0211d49e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb296c4136b65c972868b1676cbc0a7d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6333d632868b22ebe1eaba73398fdab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1a44b3f41b380aa4c7981a6e7ece8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457380303a0bca78bb9cc2ac39e858e5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a944caa04d99d3248489d162603ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d0df26c8313ae4269c0afe14ef751333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d992fc39b071f9ca00c099f156a94334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db8442398ee724af4b70779e5d91cb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59a74a25e2efeedf2448688720a324336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca3ef93bad26635c468f21d7d8b321337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d124996fda1228fb9df133cde15edf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c187e476c6abf29cae881e75a07687a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e9d2018f718a06409e0308393ce81340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df1e6aa70991782a52404fc96e3991341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285b6049a4af0daa0b6818114237796342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c232d6d6edf77269f8bc0e429d8db343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276313ea74ed899df1319617d063fa7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b58fd83ee3b06c1c1adda3c781858345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a5ce51902fa51dc7f0af4d0702ab1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d88cf6262c2492524f65e01d42163347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1613168c16536b48873cfe09ac0f335348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c17d5a2ee1b29fd3eb885d7cf91fa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f5fe826167e10f7f58cfd4fa086b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c20ec898f50c74746a2a2161a76373351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63c7f5e3a103d06805ff40c3d06c08352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ee647b407dbe9a7fe11c161d349d2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f788341d27327ade2bffb51ae916d55354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48059e68edac1057f4f1c605ddb1ba0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c47ac88e6ecf51dca74486fec47a2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634f08bc1e01242666dfb9e41c6d214357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45711f3068771371464721ffe97e3e38358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce2bc229b2100308b3d7c3266e43e9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e02f1a34d2331d5f07dc7c3414e9d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568223ea9cc7a12a0458fab29beff613361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0e0b4f98dce6d28412aa850da2266362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390d50d7579073a5a927505476eee0f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ae5ee35fa0a064ba45a15d4aa9bc2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e90ec1c91e99c04bb235a31bc9423c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028dba7a23b520c9e24a0225eee95571366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4214edaf7e6051d21a85c3b8441e68367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91a055e1e3f0e3a2324efbcd6af681368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7bfc5660eea123a1a81182ef54c13369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e6c35f31cfbe9e889137b8c176f64370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587353e0ec343eabf7f277d60c680aff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae02acc8ef9775cf3f721d62e0eb6d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689bcf7d85e0231cba3523b2b40715e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578212076153cef28f391331950c2813374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efe2ac46f33a27efd6997c7297f1b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a0e789697ef258d47a3c39d4f6e03376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830f52161057bd85cc5d6da5e1b4dd3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942d0459d72021dbcd12ab81bd248f4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e333b93836abf50b5cf1cf7cfef82379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8066368bd52ea309e3524feadf5376380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79f07d8119ee8a869cfd623d3348f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb62fed8951a6679cc1e8f8b9fd7b2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bea3e32f4c795e3ae600c508391867383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013c4515eb07eb0c82ce9dec70345b3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876ad07a03e23e2ae15b54555540a73385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250a98316a29c7fd19581bbd008895f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79eb50bdfdfa16c3b6031c9c84f995387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6eee885a19a3f52de6819cc62ac61388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e51ab1f8aa427f1baf19daaa33549b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d0cdc461440e6c9e984e17b0f0d87390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90eaa163d3ce3d2a217bd725c4ff760391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb172e5b718339192f8f064eeca342e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8c64c5b227029536366d81088f0e2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759e2a62e6030639392addbd63a5482394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46c2afb9f96f77798deff2f19ac0ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd3795208961b0d6d718ba13f13944396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a71ec4f0442bef96084a862ffdc19397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc87abd85663a9b0f88d22ff0cb2c93398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e4b8e5e0d604c276b4f9729d6ad96399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff927adfe35a27439a45fe80838db3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222de302bb604993479fac64fdc27ddc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3183e47e7c698dfbb9c01b83cf17eeb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3645866a182977f94649aef96da61403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81937c07e54a7730b139a6f6216bc08404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebeb2eeedb0aea7f94c212c3e7b81d2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08de5c99e7586119d88365bcdb6c0a0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ed058c7c2df39ada37666b8509550407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304611e845990f10c7d9a4141668822408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d6d77afe00046b76cd7b462331de2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e2c1d74d7e040a057b1db86e7f97c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767b0ab8fcaa7d2bd0d0955a818176b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e06459bc86356167112c1c7b45e17412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08248eecf468c995fab6ddec1f763384413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a3449b588592aea97bd1103251f9e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5ef5c2ae3fd92fb8c73f5bf721c2d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b649e6175a7743514d1ac291d112851416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2728460f97816a7f272f1a5a2ff50417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061b9dbf619d619a39f32f36b109d89418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab3e83dc01d879f4ef1f2c079dc5ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7aadeb7a472fec9072faba255746ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa85e4ca17331ed07cb5991e8c505f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1dbea103a5f3687c7a8c661f2eb106422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e15dfcbe6d22eecdc75c148249887423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844ab97b8db2ee0b73a9fd484af67db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8d3f99873113dd5fe46c72967f60b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f13337e6a828dabf44361a1217bd3d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff50d9bc9ae561397c56fe87af20dab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd83e37c00b90478c3606cba28d08c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5912d6aaeaa8f97c55c1361e8e5e10c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94da93f84575f312d16a55e2f2e207a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd1e0b5f1ad22c145612909edc7922431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f5a20b7e5d5586747b46be9a75ae7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b82702efdabe210587c3050d53fe2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46883bd88a629a78ace1fa3cdf8cbff9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647dabcee5ed353a8b3bae0cb53e5c8a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce62ddcb01734f160995aa2eec0435436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6d10723bbb56c72ef105f1d6f8431437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abac69140551f25b9724f92180b6afb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193c8a6481bb7b17e516e45596735c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d2491ffaa4dc8415e586100c9f114440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65838e66df738fc36e4d9262100aed2b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11e04531d02991435a1d4c896edaee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15578ef3e1322e6c7767154185ee57ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbdd89bf2a292886ce27c2484a3d9d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55329545039448e9ea680f546ab064445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131621512e344887b5787b8b89dbb9c5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b015d1f0dd435135b75355419ac6927447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3e458af0a8ea0e47307e5d9f9cab3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975d221f8a8797f96db5f532331bd49449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6e19d84df0e05434f0babbd926e88450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f895e85b3f16573ce1a6b7721b7c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7741e2f584d3ee5c111888494d163d3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34df54356d0be0438c4c8dc5f671436453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46288ec0985dbfda6d5b850c8ec3a7e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2d24f5f9123c4a1decd0d74567470455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a8a508727d915f631753353517d44456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd0680f3da0592fa46f57998ebf872457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc033659438daeec77ef736e2aff398458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d134ee2b9fed2b2184bb8c1fec4a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98511a763dc7391a928cfbb1bdca9919460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441155004f3717fb55e0ad8b78aa67f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab41f7251b3b1e44041ed8c5daac0d4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f47834535181ef884154b2227cd0a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0b2e04b6d1ae076bd745a33fb244d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28854648ec2d8251a7856ead526f2525465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edea274bbe8015254dd85fbc1c5a89466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bf5cba3c53d0a95edc4b5b8af5ea3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0ed8a94ceb25e2d6c0dd331b0dfc9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd21d656cdd00632e3736f2d37600f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7260640944c57633ff1f9a1fc1905470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba9ae5310cac168bda2379c72ee5d9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667aeb1309aa8af0b0173edeb799767472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c2b6c935dff98620fcefdf33fc40d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809bef61ca72ba4276e6c9ca8e47e78474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba150e8cbcc2295ccbed96e1107f59475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fce49998bd3c3ca772c8f4013412c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca6052d3fa56f5184ad19781f749f0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b794de5374a938ff83883abd05e5cb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce3037b72ee2008fff734758cd424d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d664f55f331a5b063499d42e4146d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78402925bfc5ecb2c6112beba8f20864481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a8092e779f8bfa48f5547c9320dc0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9b20bb2ca7bfc4e1e1c2c6a8dc54d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cedfc3396c607772b722ce484a2993484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374b0adaf3f54c4617feed88499a4c2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d037d5298a6685d605c778e23dafaa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a4260061f8de118e28956af2a1146487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5baa8fcbf749095aa3923ce14d355f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c66886e2597558f1a956cef1f55bf5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4feabfb225f124217732698842c1c1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da80b1c27dd30c854814bef09e7a5f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb2da48f79875a4a0117b37634bcf0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1261eca5db7c8f8e6ba5f4fd18bdb83493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f6260ae8246d307f58d190c582c54494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2489975776caa3ae5c46211fc9aac2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a456fac9abc6fa0fd1df9093a1e7536496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee8614ace0d7132dd88e62e365f920497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270e3b8d04dfe9402a6f08c37523f45498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e762aff20e8e5850c9d57463c777718499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969cc4ff7789fdde08e5e78481d24d7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab007cbfd53b20ecd3766906af30d25501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be143356d1693828c1c53a613bafe7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f68bea65e97911703510958a716b4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d3ab1395e97ced02144cf54ff2978504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c14ee7f54e27fdba7aa6d226a30665505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0591d4b3d18019f2f4a8061ebf305b8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbe1120f3dace1b1165cb2f4b1719c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fefd813297499392830695ac2c9792508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7825b553c7c15615f2b79c91dfed33e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928528bafd9915ebc4e576700ae38ee5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46960cada54f02c28ff31922a54978a2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38670275f0d077ca9035368f6857a90512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4f409c219e8bb47b93402582d32f5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b2d37a6ee1cc354e8f9d521b55e74514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76435751824713263f7672f831fc77515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2248aa50ae95f4d1588ab04510a033516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e71c9d8c8bbb6abf77db6b4cf06a16517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3270f44ae2185e5b3a988e520fc582518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1c5bdc23cf05991c4a6a6efbd4048519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37387c1dac9fdddd9469a506214aec9f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69950e7540ccdd4bb59e31bb7c539a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45689fff0960262d0dbc31218669b1cf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781143cf80fd87a053c1cc164ef08e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c5c353b0429ae629dc87949a6bfcf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddf9a374f9ca7f5c24fdcacd840ace525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e11bd9234bd62039998870494567d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b779a799fb034440d1204c515c2ba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed6639eb85c1949c08165adec37f34528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23072229b9cd902a0285de109bfccb0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1162dbd0b09c0e4353ff8d0082b365530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba7329cb71a602d6bae329bfd3f2fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8000955c201b81c7442906bf566e14532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52cffb8101257af51dc5115127119a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d93495cb499ad61723364171aff74534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabab0fbbd96633a6204916c767e69d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e218e112fba7f54568bbee4af910b6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73e86bcfae5fb6956c0e2fcd098771537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7270a03f6b5a2bd23653cd9e1ca1fbf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16ff969fd75826082b78b825c83ec7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588219c07e363a3f3b285c725652f64540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cdf649677e0fde0999e03f5d4ee77541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637c4bc6b926cef8ca5e8629bd710e2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9817d06b4481a0847313a00c97782d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36f58bca9ea54dd283c06012659b22544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfd3a803fc5402c787bb57da344ed2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e9bdccc42bf47eb797223631f2711546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3dfca1dc07c4a524ddfb9ed2336c0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6dbb4ef6e72c082cbc1443201e63f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bd459a83280f18295098ea4733b6a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204c68ba77c8036bb90ac2c7c87f931550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9061185eeb2c0539e5d7cd865a377551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5289f1476eade7273b6f9359be6f3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a91612027323d7052eaf2a3f73c755553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fe65e403ec06f1427bf207cd12dd4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5117d5d33e3beb7946966c4c6c51964555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f674f6468c12c663685f7ce9a78929556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c543eca688ed29ba404236e916977557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69dd0c6a6159ecaf2ccc9efa8ca881558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa84ab1097bbaac5e1499be59b3d9e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d664cf080e0eb20c3e786dc294ea6c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e41e2a9c4852e3cc5ef45df279aef9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab0ba53d8809b4bcb2b7b709016e55562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff7dabcb1a3105bf1cea34d2b8d54a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72b16f9dadaf5016d86dc953370c6d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d60bc47b35f5751b8e14d8c1e193f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c100614dbf4ce19d05728ab2c3dd6f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d68a67710147e29a16cf8cd88cafc1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd9a948ce8279718514c3f3d828b6b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bedc7a0dcfe6511d20e51db3d6f8d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b054d4487ade810940f3d70b8d3df38570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da5141cda7207d891ec9e9f6eeab38571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80d80ce83fcbe8278e3ee8075c9939572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f7087943cd47cedad64afe6d2bd39573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91ac0718ddd80fe21f9ea4d2fda2ce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14434aa9c055f32c29465e5e2eeb524c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e678ac04f35ca9d89ba755f8cf7b94576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5bdcbd849e041a063daa7474c82dd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26504160b0ec89c53d9fd69704afc6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f18956f644d29f8b90241e2e83a791579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a1c4ea376b601ae92eeb810f2df76580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53982aff6601c71dd64f439234aba1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfdbbe20bf074491c0138904cabc2f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcbe71bc4f960c53bac2aaf298ff11583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4ada0d29109f58a57740df52e1147584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d2dbae09571317c168a722a276e39585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d38a76d3eb5cd6755c14529b15482f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b506232413f8cb6a2efa775eb856466587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59f7209df0599227734f41a8e259ac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b7471cbdab342dce881f4ca387dfd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e98eee70ed37cd99113c44795b735590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe169bee52c83390d47978146d415a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731812d7355f590c3f9da24d90d7ebd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde5f40e5ffc85388dabd080bd105ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55cc3d87d38c63b25e4a4213f31655594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fd6d1fca5feb052b0868415c0a859595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a9e5d5a723ca75821c0c50d9fd864596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f365a2d85af9f4fa63bccadc7d32e1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77ee97ca3a5796bc61ef019ee61ab7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93a59540b2aed62240b144555ac52c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196e118f0b17e66be9736e4118b3fc5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f8403a943605304a64e9484f6e180601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213c74bf594006c306aa9257ac18996602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1e358bfa15b875a8ffef7d162435d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1aed6bad7969777c652b1ec536898604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac2643831d816b3c87dc809145f5bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99e8ea7b64c636fa06b0041af40b69606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d071ff21ae13b3db20761383b7939607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026d9f5b48c7e05b4d48a55379e7e58608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bdf8770de5cc9c21ba9d0a43f946c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0f5e11113008eb52f271d043cefc6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea0c52af60a635b69c4b7a0d745966611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d930df9ffc5c16212afb468b801134e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda91e1056b0aab8e0f9037e1869bef3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93ba13c06c498e41a1c53430f8e284614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b77d818e1d1b1d0fd8b4580c33ff93615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf079b3fece9f5f3b8dad70c82083cba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcefc5aa9b7f08d3733e2df14b1f21617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cb55320234136e2541eb12078179c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd808f1d8643697c990a6504a46a165619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e1e911af07ca3e575cdebc7143c17620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f6a350a89ced4de5b3441ff27efd2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14119293cc8da7d9331361bc5ac49cdf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9c1e45f839fa1cf086d3c1b4496d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c165f68624e9d6989aed7c255a1aa0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0875984994faf302d81f88e0d845c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf8a07561352f39f10a3a2518592f7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb2303a17ed8ffc3f4de8792e2505e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30304bac931fa6324d59c55496ac727628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffb3af2a528ac75d6949e5c063c9b3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acdca8a5be75c4abcb6394e17d0345630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d60263b18861fce4941f2dee5df0f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68409aa32dbd9cbdfce5ba5ddb32c9c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0829c99356c8bc0c351546b676f787633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080364c95b36ab249d5724153aa424c6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6c336c289b6bf8983754121535594635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883bacee26d4bb1fd46f8c3b13c5bda636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d39e9971ebb0b79e78f70fdc2805f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbbdd98ebf1c32f253edf13378d5cc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aae8b082d7a4bb955a94c26a4aea6f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0675b4e4347d2463e19605e62335e32640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875f3ed02a528e590cd632f69c0b710641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a99fe48c9ab784f64e97a71970b7b6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001349470ce9ce62a69f9819ab744167643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0544ef8d1f5a25f4b443517cdec4ac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec3241aac4f80b26a97cabb1f857c6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c485294ba580e6c14b354a493bb87e4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566e4cc397b4c5092117c86c8f097e0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4dba67904f93c5a5a3c9dd34254dc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2721444e150e28ea8d6746f277a9d8b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f2cbc79f0d9f9ded7b405facdffd1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152ec8df34f7ec32299caf6a6054f30651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3008e8823ab5f1f154d487a3bf0c35652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe685a8c4cc2b20b3aa2fdacff064e3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2d25874297aaf5a556628d5f04a2d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543ccc55f4c4c61bd1e1f03624557b5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7e2bfec8109f4f10bf3b7a83ac30f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869fb9edaf1d65ea27ea463bbcafce1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af704cebf6137e529c89a1ff62035e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbe2aebc04425d8d030d21a99c257c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81fe9e85dcd284a2ccc8ac5612d1fd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20335fe982c73406d73d24b26c45d652661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bffe441fa5fb347c2d05479f4c58b3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0045ceed5e69f91ea61a5b91b3d8ec7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e93d98cb3f1ed97bc83dcea81079b9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bb1babfdef968133b5325479dbb3f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2f9b101f738276b835a55e0e3d2d6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4ce87a652e365b42410933e4d4c4d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98704992620152ed217e3a6ed3496c1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd593d7b4fce06cc47eb003d4ecf926669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068edf984469e76f769f77bb80471c1b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c1c209bad09da403ecd9f853e1701671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1df70c28e56c6704c10c6b6cd5ee0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af30d6c980f46d249f86aad2c9ee78673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585a01b4a0577518ba24a10f3684f56674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5e55f57731d111cbb396bd5c74832675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623283b8e0379e126415b3383c74eb0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd816bd852788549172c07a144dc5422677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb832458548eeff854f07f56eeb759678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d8f88f4e1e6e1c2baf5b15116a666679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e4b3d7e8d092367daa704bee856bf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9200614c53438fe2e10a263723418c2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec3e325ce941b3fce2f3d0b12aa8ac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4a577af286395c3b7821655f79796683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d09a019765dd063facc0ab75c25c26684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcaee347f9f87815a2ea51076c94ea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be466a1ae27358c62cd68f8d442441686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43069aab7c0573a87474ccc95976b40687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6a73fce53740e6633cd9c06626a21688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3bbdbcd609f30cfbe34462ea024fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e0767d7e19361fc0006742b036a07690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf379143ef55d4c8fb5095ed6f98a4f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2527ab5d6d74a6aba71e5671f46a50692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97234a0be765c891c739111796d8452693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29fcc7b4712dff9724509b3906f863694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a7a30071488cfbabbeb51973286d1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98364558f88868b3d4db8766a7a2a05696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b23502989acfda99113dbe509a6f9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476ec824fbd8aa2efbf42d1177bb224698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acb1a46b1d61b7128893956a4463ef699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffd5cf1a60e1d217b1dd2fff366395700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957e1f14dff6fa6a4852876dd818c40701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96a2aa2115253eade7fd066a54d2f7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880f3a14759bec8778f992faf63cb3c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d6d38587d243e6f9a827ac96e0a8b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad3e527cb5cd637545e55f38b42cd0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987262b19719bfeebbf26a06bacbb46b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006658958edfc706fb08dcee1da5b0c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fe301896f95dbe3ffa2131f594747708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c0d5a170b4caae2f6df991bb8e851709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23258069a3bd6b55a7131abc6e07e5ba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037ba4b597299b8e197a7ea617d9fa1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129f33b7e4b575772e749f06126ef0c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777878f97c64958a0e162e3c79d51389713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab35814e7218d0be5a749eaaaed25f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af4b224304ec8ab19795b76dea7350715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a92f647ce4bc274c62532e44f27aa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82082e027525f10986ea74a907f0b4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730ab31e1b3e3b2160dac1a3bd7b9ca718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8ac05f10d1cd0059e1c78c8adfeaa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db1dfa5726e0cbdf0cdbb40e8251c9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ac0d74062bbc950abba62eac06286721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c1085881748a4779603f6d742d624722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d54b481c8f7ffb3af8de12eda6d78723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac889095a0a8327b7433152e628e3339724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c1d5b95e53a71683403301994fcfa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42878dc1bb4e94448e9e75c6f87e9391726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714198e36e159097bc5b69fed3c0ad98727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea9e739716962d3266431ce7f6ef5c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd209f682f079d6393998aa3567ffc2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ce9973614f55c03e06ef3920f10a3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8983c21fe03e8b90acf2f859905722731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b42ace2b6900b08ae5e64f9457bab9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467c4b0486bc8e28e28b6549015281d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7b42de8181de61a11d8ca72e9d922734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab551f7b3037f47cd1f33cafc8c1d1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7f1d6f1075d1b080335a5c423edc8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75e0929d1e4fe174778c283d3047fc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5a572fefa70ebb93c3317debfaa38738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9946d1e797aa59a08914ddb4518cca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6ce8c13e04718dfaf59051b11c375740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c60f405a71ffc6fde2dce721271b1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81297abbfec975256c22946ab139ff2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299599f8bb552808fac1faf580d7d63743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035912ae2dcd5c29ba5feae5c7209875744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f2a7eca047d152db904c398b04566745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397012a24d590d808547f5e0294d3985746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56889933a4df5082fbc440f2fe66b5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01d568987c225534b24de03835eba1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2883f50f4150a072b0dd0fa7c7b97e2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af9ec5fe5810af233c8294a12cbaad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35fb32ffb20c214cd4d7e5b89a128c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20384603dec4603123ba97a3e749946752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65288fcdbbd072be586b20cd0d2d9e57753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7303f26ea5281a9a545630c66628eb2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdce4acc580f44adac83e1ef838c85755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadb56eae395fea44169a78b25d80eb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcb297660cffa9fae70b9c6893139b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d968204fd440ae88a9babb69937716d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa709d3545fe895aef26d78f873cec759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>