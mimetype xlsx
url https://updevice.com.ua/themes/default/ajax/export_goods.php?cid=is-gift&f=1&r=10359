--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cd9d5dbdc58537a557cd3fd9c89561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde3877d98edbe8f0dbe3e05d0379932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820190528f1afdbfb61c2ce5b2cba5b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1f140f5fae4a84fc11b238e67bdcb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295f478095c536cf3aab467fef1bccf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa917527091d49f247553b2f43b3b7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41aa7c7a009455fbe6ad78f7aa95a417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ed1f8eb6a0693806fb5c4bba8634d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855810c7be5d74278d5aedaa2c182729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bc0262d23ba2c5a0bca0fe9202c7d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df2b6f550e58b153e82d867a87754f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be36a9be4f982d97d2bf609da4b485c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965ab00b82989ae73c4476e2e1dd53113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746dc8e527af8b6637bee16ed752e9e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1ed0bd3ee1a7fc7dc518072b472d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd23f0c6c0b662fb83b56ba19313cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a0a662e4dbdb55b506e4eddfaf6d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa8739440958d0b795e33bbcf4e28918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82b866b3d6ffcb0ecd8ac5d5a73a0a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b365aea02f616e9d2c77783483504f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacea6eaa42ba690e44844e6db5deae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a30ce4252f46f5f201d47798e200c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d49c7de4e33f989bea4545d3343de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e14372c43121fb482ab527c200f9b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce16d4aa978a6db2ca5c4f30821007a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27067398ced34b22bf7815874dc49b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db311e81c02971446911593a3c3106f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f846e7e3c962e2111a416d0c110c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac827c95cdf6fce9038c3ed07cb2f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ee1098f60efd5bd74a3543c0fbb7430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c3b10c6e81b3e9e9e9f013c9a0e7731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f5411abcdb697fe3377159572d38932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63063318592f51a525a316546646433733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261fa918ffdbe2236ed490bfdf2efbd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77e7d2c91384471306d03b8e352b2035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec596614de078d2e74a270a7331bc00336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834d55a0aeee563501235d472df18b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed332d3d44048d857f784dc89c2613f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dbc486070895d5945db4a25af76d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eeab11c0682c6fbea1fcb95c40e43f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe70e7e9a145c00069d1ad45d129d0341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5011126e05a85c4fae2030909fd87e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3109f0f27a3b6a2ec7547eb21813a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072fb8a93af48d6f5ce6afea45fa52844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1afc6fb824be7cefd44bb1d4c558945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e313affc4da334a80e78294b61a79e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f86d89a32433363217f5ae5689c42b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61af3f72744a354897c5d7909cb6c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058784d2f74ed6fec0fd32cb538e689b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ca8c032aaf27b5c1c1c3d48487fe850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46330f00d0fa5b6df52a06f2a0ea5251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd36009b4f15a07524a8d25789a25e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fbad911bc9f40dcbbfb0aae0a0da653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d12d4f7c4708de4adabb7a99ae791b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdaf709fd4fd987b012660bc8e25fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcef00c5235027c47609c32f07433556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a219138ee97bfb4ce8f5e1f22f784857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c371a6026676692590a1c0d5f08ee558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc56bd0bb90aa0d0bf6c2e077f880259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a75dfbdecce0340cde059da9e47c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efa876f0a7bafbb31e79b9a063c51961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0777441165c9a6c216fb9f0c2a168a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd1aee1080403f4ea294af860d7d1663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88c996d29e5b6ce2238d0464b8c25964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543574e414e02350da0b04d1ea2b3e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d71764ec96e38f332a367b0ceda94166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f44963861dd2195dc786f90a3f5b7f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f937b4a216f4233b7bef5596263c8668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae55c11c7e364ce7f68fb405a229f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f6e919bfb5c5570eeaf6a71ccc4e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee8a81f9fc14578acab1bdbd0987ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3072f4ebf2d502996731aee6f2ccfef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd59b071026e97761325b9b91d9c23d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7793e99e935384eb0ddfc486604eb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85f7603c2a2443a1ad22ed5baad08775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0f1ea31244a33fe8d1018dd864a2776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2affa668a2ec7ceba4cd04d9f63f7e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d691abf57484b9051c9988f311ed12b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5c61521bcff9537709120da32690279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808fa56acbe4a1fa05db64c0006f0d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2fcc6742953420dc6e21635538c6e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fd46359b8b0499fd95d16eb08bbdb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c72cbc7352d5d67cde40126864b8783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3cede9119fe05803566874e1374fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb818edf55a3833cde78ef432488ce3685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b4fa77b0700afe25dfee5acdef2ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae77241cc7bfdd659b7955a436663687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f764d03c308498027b85fd43780f8b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05515039d664f31da6b9434c7cb5c5589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d23c502dd07748ee2cb2690ecc69f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6561dad2c24c9ee7e1af0c4a584d6991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f963106a8da8fb13aa494ef39996a5a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a679bc7ac33963f04813cc749bff1c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fa9eb090be471f5bf284ecf5ecbc894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd961d93631e9616632de6a60e9d87495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987d54fd4b1a6de373cceacc95888a096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd927b5d85c921ac98a48b53666bcc4d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ec1d7aadf92a4792dac263d72b6c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8dd9f09baec79ecd7b5201bad906bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006c12368e654671521b36baf352c9c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6cb1713536f154cb538bb84efe0cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99988e1f7c99b7230678b0fce59f946b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5056a68a0a0b3eef7de8909cbaffd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea354844a9f2a6dc315d12167b231c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0db14d2e3a228237955d1ad22752e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba429f378dd6a132fb8c6750455cb8cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f18e1bf75ec81a48bd5a0a0039f9b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2acc557bb10802d6d5ce5a5fbe078108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fecca04e425783146697b25b511b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f33c2f214c8916010c6d6e0348def110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecb326dff1c9c98834f4cb40248aff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a18f6979b6bdd9e43a96195803f1e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa42a9c3f5898c9fdab82ab2605842113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d62534997c548167c6b3ab7998b4d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc913f4b6e1ac1f85e1ff80d5caa12115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3eb18896e6b8ae65117b20450a8fa8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068501bb68be4aec6346577729a6d18117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562170481647f8af90bc26a3b2691a80118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831fb31a86f8fab3e03186239cc6252119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095c419af74893999619e2fe54ef4aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b481e848cee835d624084b41099a701121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47ebff58ea75efe6e9338ab7c80692122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a5d4555f3837ae599b3042dd6f494123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b1b4773349c7704a652251dd46c93124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b77d43567d08a7dfb7d309fb3f7ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ccc7cd6761c6e6514599afcb3b521126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de3c562788efe49de4c7100c8ee06f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cac585f911d37a21bc5af47320a3de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a46fc466361b76a1988ccd2ffc6610129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5c97d53ee30c47e56a025b9764374130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0aba8e0c4c6b4f6a90faa0c62c392131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803ea9af9e4b066e09e175b766f2eac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcecb5d7af8f9614563fa3c291f245b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328f97dddabec1c0895ca55dd384058134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea205b0578e339b2718e5c5b0238bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44b3c2fd02242990cf78f3749cc1ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fa77a114abc542f1381234a5455ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fbc6736a26109e087e53787a812b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b217d6bc13e9b8a7b651a45fe9f36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08910f4efb802cca1dd04f58320ab077140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28190fec2016bd35b3dd18aedae397a6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57e93f60010fcbc3dab51d6cf3a49a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c07c5ffa7a7ce66c9918a3ae6d0f5a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6677baa76604ae96d3eca28bc8efdc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564b8c52721bcac134d36aab04cd4be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cd569ffc604218fda1c25b1af1812146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2db32e0518fc73d6d971ffc80b6991147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bd1880e77794b906c9971932f2451148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc7cec77c768ab12278306d3a4f8b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b57aae5c4a27cd2af3b95470dcf9e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2580f3a78074b56c0edc78dca28885151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442835469a2da8143002f786163d5072152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff55df129c1ce2bda14696f3281668153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ea30456d166f4a9f888eda3046eb1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca1309bf1319ed0f9fa6aab4f8e5d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b69283117be2a5f98d7fa4dd0fcdc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13b8ee3e1cb13be2325ac75803ece1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f874de041167d918706246b64a366158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba2cfd8366c151c075b828628c82a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceca1463e336e840a7e12e7c95918eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bc1ec129127150343aeb0ad9ae5b1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be80b10147cf92e704f2df680b79396162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9e49b2be8378078d5a4e0c3dc2a58163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61562eed9a0e1c43a7ce7710e1e5ac9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d3398dc9c353c35316a848324ad94165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd146bac0b25b0b67b3c48e232bd7a89166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1673430ad590721f9e9585100c9110167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b025a405e86df969fce3618f0f18f99168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb94abd61bc4dfeec57c5504d1ab4e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed5d453523287c3ed259efed449de2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e1dfa56e09750d4f2ad62717f10db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723010374e2e2b6c9fdad2db3210640172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc44d83f79aab013896c5038b65bd1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ea275cbfb0f6455c0efb2dbf76fe1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcb8dd1277bd0233826510c6ebd412175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a82456ccdf5cc3b9beda97e98de0b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f56a67ed0d250ab62ecf752754b4f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25ddff8c8a394ea94d057f1b0f6c81178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff18009149069b8d89f19ea82cddb6b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3bb7130256b46d01a4eb8f3d04a6b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15178a7f64e9ddbda85657d9ea9f47a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16474e0e5a90ab87e9720b6a7cf3130182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093353b442f1cb71c0ddaf14167bcf01183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf28fbc9857bc15ada0792adfa061f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd644f4b4808a27e4fdbe3d6a3db00185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5e1f4a07ff0d4994b75173b8d4aea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d161e26edc06b323db502b1b3418ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a53ec0f243c6bacfea5d795a0a80c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5981797de98710d9cb90b6e25f8e46c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a73c2fc496e31d4efd73ee2c0c514190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493b83a5858a27dca3549e5a051fe85191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5995b84a4c0a0effe22a4b40a7c3031192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7eb89ca1083f61000c878417f04c02193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89894c440fa0ceb38ecc609f86cffc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70aa4deaa2124668b23b4f2921038f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f880970598d7ce1b8c229beb2b4e31196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ad770d27ee401a7cfbb57a6944ccb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9aea96d8b82ae4b809757d76ea3ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d45471b6f5236d816d69c9c2537585199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e70c175573f8a8e44567a1ba3c1b50200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19153fb1bed35b046f441c47b8fae7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e23839185bd2ca44cd97a44f5e696a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e3c59cb7b8a10ed6714000d01000f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab5ecca66a4de0644354855fe4ee3b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614526a4adbb3d79c5eef879c6e20c97205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fde5d845dfeb9288bd0bbaaf9c362206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cf356bc75a0920a72d16d3db0c61a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84379e69c437d69d9f9541f5ebf869208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930c9db568947d6f60445977f345d00209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a52c59bc7a7a0984c7d44e806baf9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a4520b761b21ed2022bea961c19e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768942e36b7079b7b27e728ba49d64b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78b8f718f7091103cf8ba65af96add213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9886860e08d6e5e0ceb3f88c7c53d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc993151e9c49a19edcd762e1f484f17215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ffe431c2719efda4d15c5909a0d00216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9988b907f0c9112c0780f5450a347217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b4b01609d33fe7916de4806b7c4e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f5b6f874d608dfc1ee62e41ed3b6b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab131545f88cafdab473099a5a131c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792ec30ecffbe1c2e2394a55f7c9486221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e4728c6986599214be3c252be3d45222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340ce89724bcc3ceabd190d73f15809223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31fc8746de05a86a57254ed2ff99ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d79cb57afcc8953447147b1b7f938e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c305b3398d893c99859e0db7eb6a90226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fe479776fd8895a8ad44936725f15227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773eac02563bcffcac08bf0a1e320204228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b2564b60cccd6740676d27dda4e40229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdcbc02ed650f2044d552610c7bd44230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4087cfcae545b5ba1adb1c7495e52231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ac9dd05a12a99e8d30f2eadfab018232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe93c0e881f6f30a57477372b252b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a183a8ea37985f4dac4a9d7841be839234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647c9354d793802057c2c396e35ef4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2b45369a0414f81b8328602d65e9f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a7c3c1ebcfcf6c8244686348a4cf3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90b4b22d6a3458ee469147cfcfac03238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8aaf884e19d9561d7f23eb2219c84239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4307f26eda8fe364e44d9c49b775fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b1eb1117110fb5845ff3c90bc5182241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65f95117196e2a93e0f9766c031425242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beef2b984a578b7eb7e4aa18773f348243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5d70931b999324db791aa7062b1ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbe776bb97d98c4ec6f0b9a0d8738e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fa16a7169e1c25e2a791074b53293246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21b4964f30b34be90d0023ac3ea6de247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d84d6539e5937486b9cf87f35ff15248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2102c547fa9633fbd3e1018e4420b99249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d3134cb4495c4c87c88014e0e47a7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10747e2585558aa28493f21e5a2feb1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6abecf8ca7a81d7b0afbd4d9c030a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd523fef43fdd31b90760a567ad94b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fa0066a295f807b073caeae48c7a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55c4631dd24932058f01b8742319bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fa8832046814e2cd9b68f4a474a5e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3a71295d561fb9d2afb3346b0c748257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078b3308dae281d839166b46c7b4773258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ea074e6054cdd9ed9ae673e8d51d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560b82133c6877700ca1ead5e321cdd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6eca03cb08d10dfe285181f1ea27e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54785ac35207666f0d721af6a4b08970262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ce4d91ff11e84100b6016eeb0f78d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e71e27995a999185c5f3fea806d22d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b18ad5b28a90f75d101bd36045f16265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda9053b36f135f795fd952d5624b9d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab172a408c16aee6d131270f86c0fa12267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a524e1f753b50a12b3a16021fba7545268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82c5d8bf145c446354f055490e9c50269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16644578da8784a2d0b833932ebcc810270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888dae33fc92a2289c50ba20fccd59c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149635e8ade4f293e8f31421eb810e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17707be2c705fe6d5d934bb83107ec3d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793747077aeb2bf9b108eb858ef0a4e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739aa30f3d6bfc1927f2ae70ac7612f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd471f309cf896fb912b8def674d3f44276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3b943d3c7b1617de29c3cc5a04e44277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd19d673bf556940a68d3707a4f0d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160a3ce1e4c2bf61c0724f6a51636bb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab8fe543a895da2d726edffc75ddc1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d2f4f45a71dcad8cb21146ade53ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401f41b29910871bfda131c19a424ed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9636920862c3484f226d9508ffa73283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7b0ca630799f1e458fbe254de29d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a36a6125b6057e7c62d195e86405bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12400eed436542d360b30523ba78e7a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6553c2230c9840353ec144d4876341287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fed745ff6c4be3e45dbfbbcf973e6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676292aeb13e9fc45d0fcb945395283b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695f3a7ca549d89a6f0fdc5e623720e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761f83599a843d980d2323c4525f7c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a0bda7c683e152fafde525511fd5d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0906ac6ba9b84db35746867e04e87b3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993d7b25a82191bfe9218aa78a6182a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893b427e148d40447244c67fa64a7e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89e170afdd7cc0fbc2285e99477fcb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5716e2c42ab71177467ff4ab4dc5924297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbb7b311c434630897e596934da7ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261df72a32be6f2ad310b9dfa938e9c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d30dc45e297f5363ee63fd3b7bfb40300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fafb9e3d08b00a0592e37dc50e8dc8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a3a34752cc5230b705e1e2eb52fd8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28088a8f57565a70e2bc893a38f581f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840a6747ba1cf1d0fd3966a338e59b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1cfaf1a5e6d9a41fcb177a705fe20305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfa52269049f618b948ebd4b2026ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf106957db939980412f41fffc130f0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c0c999e5c988dc9f5ef9254609ed7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bda9f31eefa9d9af36cb485c47c81309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555360bb0c0b3315ed2e3d39b96a6f7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75de0e6ef33a590c2eb66be775c12f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014cf8924f2fcbbf9be1f1bef9df784f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a8ed3d172574398287094732bc98e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87ca1a9c59d3db92368f2706c9760d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de910b8ce3cf5b50d92d909bd41f5d1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e99d1cfb7b9732b9eefe2afb81b85316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6edf63d61ac4587caca1f7c2227c6c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839c4e111a3b2154d2708cf836237b8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53140e9a0f10dc42cf5337ea626e1bc9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16ab2ffae0a75664bf2571e9a4a34b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59097ae91df8a6e78082bf947707734321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b17d65a73ddb27b02bf4c504b8c98322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07281482449fa4646a7b7a82d6435bd8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d805535bd346fbf685b76008d11d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c1a856183c799fe890e5bb4ce0da1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e3e08a888aa187cecd0dfaa1e9adf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b63259e235ac4d23b7350f12e9da30327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d3c41dc9afb6b807761b0ed138d72328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb01be3b08257d78cbfe3f209a86dbc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b9bfa1e24c148bfc80314dcb2e38e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6712d42455ba6f8b012c2e78f871d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c4732c8d3cbda37ed19cd6e39bf82332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768010cb1a2f10d8b2f8d6011aca4b1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754f1fc0727d75cf59a9725ab221ec1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febd63acde03e5a6179a325f826f07a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9169a296023a30c06b6ceeadab3ca5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399e6bc76875f03e56893c50dbc442b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b8ee9d7b7d964adebdc88da7f3691338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45049d8dd073c31eee9dc89ffa5f74e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d68639d2b991f120ad0525cd8517d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c2bc35259c0a6f9064de73d1c631a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1206a6f7f3d69c53564b74f6a51dbf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ca64d99ee22ab3ae414fb1c19fc55343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21467338629134cc40b72c70e90c83a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a181408655724a48a2d8899e5d895345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd804289a67375955186a5b047c4865346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5428e6251c0a7b8f64028c8a89951347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a1a29ca514297e949475157d18c14348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a412b41d08122fb3ef78aff4f42e727349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4ed7ef72bea1b9c3185f7d8f11cbd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffa7f0b564630dc524d8b108fa25ab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38860142574357d10b78ac3d1adedeb2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62fe3a34516f1566e96ce41d8074cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e445374e60c7f0ea20c8afb094d73354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee7560a2a0adf7ab8b3be503736f37355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2550309886681d9fa40b58d98d097356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137eb4e12944e62c3efc1b722cb48ac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d11958c3937ade92c6839dbaa9278358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac069c401bc364d0a0caf9813c8b9a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592232a8e15ae2d6ef0ea97cf2660ea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cc9fe204dd4c7843ef8e0a6672bf7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc750a759565eb0176cd43ae04310f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb91fe275297e49b761c077910d4f3b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb391eeca0a5c01309ff733643c173d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86bf3f7a4b8873c7d57dc22750d795365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f9c0989367de73cec3ded9f10b2dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373790a05763397bda7592ae565fa1a1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf128dd8542a002933bc8392ffc913368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe05a8326d9c83e90e4a6dd5f483f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fa8b114d97f8de3241d2258cfb166370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d2eaa778d4af0fb1ba81c26716c8b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70c971747ee3cc3b1e3e915a9e2ae3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950c85ea47ea1acb9de4a4768cd0fca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9254db6eab38830456ccc1e44799cdd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7c08d80aa3cf494ba2ccadccfa968375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab476f8e37aa916162bab43c050de12376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827442bf793be60190fdbe092e3d5cf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b63250fad2dabe9056813a517b245378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95cb01acfc6f84b0ec1d5b3e91c500379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fdbf75c1a939b997fa219f4516bb6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f484a4d1296ba3bb9fefa39d0c05c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfae81237c2806e6e93e7f46bdf5687382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2d7fd54e6dcd18e69b230bad096e1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fec31438a7e198f65859b1057939d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6e8ce32e405151c22519417dc724b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7267e616305934f115d163df277076c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd824ed5f373bdb88712eec24660f649387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3a7603d002296df69c36e7ecee547388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde01cd02ca3ba8246888a1dc91f3d2c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a4ca2dc3f7ef0be714d7f752eeee6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1f7b5d171ed06eaeb141f640554c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925a77d66211c4102ed505fd4c61352392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8198d215bedbf2d49684a87733261e8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f10ea9e9a8f04708f7f57dc275702f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90a0a962b0e8e5c7ebb681a38d83cb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9802ec1bf6774ab7d0230d99510b1a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671216e83beb15b6dab1038a2780eae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062e1ee07b99cf061a99bcd8e25cb51398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20c03159680e307ef0746914e248bf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f246392945391798e675811fae21d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71b182470e54a8dbda69002fcdf488401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cef864b0c41c33cbc3648132d6357402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177ade3bd463752697e59d800fb8dd5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8001ae25bb7527c8dbbb1f4ae2ca098404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c86f8a3fe5509656ce5d60f9009223405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717c6eca290ff3b8cd10cba47171b54406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a284abc8ba1f878c13afb8875c3b3f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c62e7aeacc97ff9b8d1e1817a51b2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246458be3224ff3989f0837c7233b59409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf9a0b92a7ae74ba22622031d1ae8f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4af55e60edd2d735f59b52e13ada5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdade4de9b49aa79ff19384ff4960c5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbe9de38d2f5fbba656453e72c1059413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc40952cbb346bd241e4281319b22d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf1f816f431391cc3b6b0dc34cc3dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1790668772dbea98185b3f0313b21d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db46f9bffced11ceecec743616b0f2f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d218acf4d1a6899f5df3e4ca7b1a16418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd4d1074401f67c069692735bffb2f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460c20d3335c0846e0099e148795e8f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833acaf82aa74425622580616fe2a2ef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106c41373369c22716b9f0af3f9fd61422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c895d47ac22da56b042dc54dde602423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779eec49e879d0684b31d1502094e04f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d77969c44bc6a2e6d0cb0bdcee6c01425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130f528bf1e4c4a567892889d507d54426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fde51bb5551a25c7df8198608a969427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec974072446f94a87810d26399c8dca4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cfd5103d5c9a0ba9fd9af507d3cfe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bc60425b78165850397cd5d137db7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fc1dd4b3f472abbc4e094307338b0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cec467647f5193ad546e06a5134b6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b2baf7fc2901b41ed731945983ebc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48f24832771dd7128362d43bf85600434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc0ebbabe64ca1c9ce9a465091ce32435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3ed38388cb3a8c54a48c35f90daba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efad9832653e6495225a05934d0ed3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54945c6802b92e825e0a61a6211ad5cf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27df29f979e6344d576c264fbffc50439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad93b95b9025be5172965f2b83c23f6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc9bed3a7f19a5001b83e0f1a513cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6b88e38cba806ee81da299a9e1140442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611760ce912e8ea55760d289cbc42ccc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c5b2e03cdb05326606174593f205f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f671af644dc11a1b80d7d88efc63182445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec8ada50007a53c041b5e0abe4703a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7cf3baa2fc62d43c0ca1988cc974a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6894763df9ae300566d12a4a0a8df448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef56bea81960d270f7eef53de9ce8f2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ae016bf28475279a116371b0d1201450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444710cb260df16107102a592ad1e8b2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0bf82c00b14eb3604bc0550373d6b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c42ec3935f3705021f07b9c36c3cc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf08e03bb83de9b31b90364b689667454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f74432fd98fc320326484baa90832a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03306db85fc3dfa8fd5a0ec68124df47456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ef87742f544cd57c342b838eff3dc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a22a23c93c958354651712b4cad459458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284e1a4264033201bd2e81cacb3ddfb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a438b4a7210a22b802b27168ded83460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776ca97815248353c85b45cdf033fe4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e2daa1ac2a4b7f789854a3a34fe87462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971028628eac79d42685ec0ea1ab3d21463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aec504cb5580c6d8d352563db05eac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e365de890f5de8e111f3c458d5b04465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5d8375c604c53c11f6338bb4dab3f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044abbd43b836efa8a2592881c67620467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1ef09b00cf114351d7d2dff12e0c2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426b7cdc3bfe516876311ddb87c684f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407206681871ea3e1d66bc464449ce0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13aeebf8785c895490c5a1eaf95cc7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be06643a683d978f5f826ca340729c9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306b11f01722d3c8fb254a46bc0cab8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676533deb320652ad1dc5c524f25433474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf4179dbf3de98bcd112617ca67788475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd933a69221d8fe20d68f4b6377591476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fb8fba0ad77a683433586fe8f364c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b8c249237e7fe39ded87d4113334e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a575abeb9614f269fb03b9092b25bfa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac778f07ab558b14e22140ce54e9e23480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c7e2f059fb885a3422edeb29974cf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7c69ce52ae980f3bfca6363e1b80c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a0eaf1c6d45e7d349382ef389b2dc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77372a87d63316fa69fd0ca236fe7a2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c253a0c1fb3b02d610a4c9567c5d5e4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9cadc8a8f79d8b1bc3220f8fd4984486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fae1d92be7444d9826f6e8689ae5a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc57c16d0746f77f7cc9a38dd3637ed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca3f304f8abc1bb766ad8177f9f555489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b43da9ef575836f9d6ac0f672dfd0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33c7ec1c6a6e58154a27f33f786a1c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8b3254f30d9782361ccf4be52bd9b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcee9d11ca4bd869613e359e6fbce6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f21e3f48853e04fd65c9bfac71b923494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce525a2ac14ef3576238a8ac60dda0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa7c26749e5a8afdee9ad66259cebe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa630723a617385cbec51604cf2f0dd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963430df5b29cdaf6c0b7a8458a703cb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4713c4a89a938bce15b8be6eea1d2ae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22c8c277e5287149f27106258207b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a2b9c911fc92a47c6cbd163c05582501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb795f9b06160072e24639c2d17b0b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127680b0c8ce53f2a0a3c5eef78c820b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f188f401f1e4e90484cf0b7e598b5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024c872445c38faa4fc19fe0166befe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224170ed3b6a1954fc749e513c85c931506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2495eeb4cb465f572f5da7c578c669507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645317c14788da9ac8db0da5862f52d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68caa91d2ffdf15b405cfe42385b2383509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62374eb5dd3e89d59029fa9f1960c7e5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe3dfc978a5888ff104dfca8f0d53f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce509f6e9897e73000d029f7cd00f2bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40dbf42fcf7ad9d7244f9c9cec70e4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7a4b62c6829759f40943826f562a7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507703c4e43e19ed4ea6e639567279ab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6ee385f011aad428859d828cd6964516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b678b922f6ce73789d426a41133d849517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905a46a0a8837d61f108c4c0f85c0ab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d6b31375bee772df0babf820e9b8a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170d5a7469a02dce36c8b2ce114d849520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53ea458724f0ece063f12674a11e9f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70950f3d595eafe40177dd0a8e043c4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b9e6694fec3c731c9ea8f66382dd9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540029decec5849cb4b96f5301a7cf4c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd7bdc87ac1cee205092dc052772a8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf71dcb9b9d0558c4926f9c468757c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870f16cf4123381aa3ec46b4de2817e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb51fceb60866d560a56cf12687681c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be0b9e27ac52a9c871e94408b1286c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2af0878dea0e1a95158ab1948151d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317eccc27b637abecf86a6072ebec68531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f9cd84864ac10369ee3c0f593304d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da711a03dafadcd7ba5cdd9ac5ceda90533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd54f163e749a4f9a72dae39d1d0a3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d68b98fb6bb97cacaf7519d925c9ce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a514aaf9643a64b7c8ec2a96c7a428536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71d0c40151214b30df57123e383620537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f2ebaa82feeec669e059f4a5a8d4a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5dac09285b7c1ec2e252201483846539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b82d292891a8ab396f1fbf6bc86321540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390a86f29043675ea54d34829897e4c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204aef2fbecade53a962e503a8b09d09542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4141d5fd85d3003e75adf57e7c2500d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda234a59f3551c7fc0962683db7e3c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa7c8753dd7e0854b98cd3a6e7c1a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a5fccdf9d307c009bf0bc78291024546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a20a0c18fd9dc126d514f59606814e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d217c86a07f8727bfcfd98b4e8e49548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9557eb2a1036be46f7c4f63ff2c67c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12be1293eb5d6bc2feed6fa59ce1e3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad527e63841826194768d7c16223670551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188d9e5da0f36a4ee5c8ab81cc9d78c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d800085152406236180868ac2c2d2e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acdff03688ed45b337c1063d93a152554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2457c62e38e46cd1605b8729ebf70d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4292a6f4834e7498cd559e7fd285ab8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38717e8ae501330dc69c73808ca7d94557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df807a33972d0afdf8a38419200adf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96714dec2e1988c111c6e95503aae3ba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f6314d13568b2df0366d5cac7ee7e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0e896a182daf490648fb6b7527a35561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3b658730ac9b6cb4c8e6ff666a779562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6423038c811336b19b7ff0d950f4dd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfbe1f71b3811887cac851157af28a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94f58a57de55354f92d9973fde7e6f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6ee2353b1ff2adfdb49fc3eefdef1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9caf64c4d58fae17b05963261878ce0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144b0daf30ff1d15d9f94da37a367a4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac51b53813575987ed09eb8229492e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf852de3f11ada7ccac2fbbbb5ebce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee31d4b4f77522327c684ac4871364c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca139faf6e260fca52d572c51ab472c1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0052dcaf1ff892aef3f58c679771aa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b463854aae81297110fb94fbbccc6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d844e97cf3313b26b2700c531eed3f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad1c4f4b51623023d653ba31299bc8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71290e52386d3486bcc4049fe02e9db4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaafc33a16d546d1e8308d470444f6c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c084d3286a3a21f486f1c62a5495f76579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cf802b46ad50b9f43c032008ee536580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01087f3fcf1eff1247b58432bb3a628d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331310fbf42d58bcb290fddb85fa5fd1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd71ea4665c4161d0bd4ea283f74547583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c33da6189c9638b5a344bb25a81dc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d549037a922c5290f191ef3a2b5421585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144326a1e95e341930626896ead06e3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb50ede19f0fa412ff80755f79ced4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d0a035edf9a0ae32b8cfa3b09abb7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a987412433e83092f17f5b5c7037f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d2ad63cde07ced1af546eb00e3c25590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b09b4027f5e00547df62b737263b9f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24476de27e9d7c1b84f8be119b342f9f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b572bfadfad3ec0b4e2309567baf7dd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f84f94b7415cc8e537f15dcd5302c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288381c6afc78725c020594c25b0b4b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664b648b29c55f24e59ba9cea1c5eef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a57018fffd7fbc9296a9dc28206bd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efe3e16d21e98d977dc3210cdf0589598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e2c2e147038d7e203f83ff0864e58599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4b538505723f497d0eb82dc0fbcd8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68bc70302d3b340565eb63f21d2282601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739afa045e9deeec01c1aea6346ad28602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c856b9c469a7449c9965418adf702603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85c28bb0f4cbf653988c114debc4f5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f220f8a12270bba705946846faf98605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94844dd7b3e9d264e60edb7a1d29dde606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56adaf004788e5aacef3def3aa6c864607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad4ea2399d640294512ce42da6977d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643a135cf1d4096fdcb5286faeb5ee0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99048aa03b08b7f7bd0b24f30a70497a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3238bf2e68020faf811b3b146c62caa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3998117ca19161172892c1a9eba09c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb67ed3588c3b776f9eeb407dda6174613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78dc0e4e96ee929a0113676f883b6a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c7401452a6ddc6273d273512a39bf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f01e6d57df30bff4b6f47dbffd7e32616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdce14d6cbf91ab036ed609b770609617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35c9f09473e1794719fd93a393302e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee88117ed1fc68f53c7d39892a127d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee29be7541d57f5d259f446785db7d6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5be99d45121f4306fc7a81abcfcf88621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2f98cdd9f32264463ce7c69c5b107622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58807c6994c0d3c70d6cf9b48864e8d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8fc9ae9a97c7cfe9434913049f99c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3414115ec45e20c8c66768460ea8b7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c885ec211a115fceb21187c894e6e0e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d35d2697eb70dc6fdd552faf3537c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d12a47ae96240e32d662f1d8b4b04628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5663a3fedf76b3987d8361869dbc64629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be687c4ed21d8d01877dea9bb30fa2da630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213ff7dc03756bf697d53705b992836631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ece7d7813a1d17b7c3435013ee43f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31264bc6e6d3beee4b082552ef5944e7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4186f50659c257ac442202b9123220f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16951b6411197d60256c01d14b2ad5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047e6bab4465a6e246c3832b11224d8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef232b6a76e5d272bc268b11f15e29637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47235377f385e459c0652d120e8a84638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58beb2e54ecb2ae9acb374d3c74c2286639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853c8be7417ad4b2dda22ab9c179e35640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3a76ed7b45ca32455762f118f9557641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87f88b296b2ce9eacb7f28553444e9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f536c45367154e3d5e1139d39338a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b28bd6508389c0b50c79731fdbb9ae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2a43bcca81cbffa4f42e6a0854f13645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc68777402a653111ffd6cad3cfa57d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6946658acccb24ea27d821f70bee4b9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4f56fecfcfc3634994483452d000d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d002eb0990f6b017d55ea2b8e3565649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9773f0c8659ea964637c88573f7b4a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3080a6786378b6b4746202294d0d3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba410b60b257a75d69f6435397858db652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cda9eba0d6dc0c73a1943e0a646a75653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38611dcf831fc0b7962256b62f4168f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968b8541a4f9481411dc86a2c2e8852655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be8736873ce1b77e260bc15d2326ac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793107939ed5eeb52d09bbe4212265f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee28bdbad33ee239b4f612e3b36d70658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc23627082779615060146f7b2ebee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060ce056744f862af8136df048ced93660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f441e9a3bb7c88a1358a105bc02144661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de1cd5e92acc85021899aef3dbcf30662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a082e6746c5b117d6644e09c10e6e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd1434a63f0fdb0196ed273f19ec8a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255cf76ec005b1ea2a26d8e56c763cd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b3ee92239dab9ebe43f510ae64776666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd37188062a182f784b8d708eb30808667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b77bef6c513e074c7463f720a20a2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cb6dd2ee84780e13dfb42505a366c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00beb8f89b5d205dfce32e2ceee22fe2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f399e6fe34f240391415dfd32107bb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341ea99c6cc9c664b3d499a833a0b86672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932525c8c594364492eb06e3ba554d61673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bdd3de4fc9d3080422db8ab997089674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48664b635ac17556fce393ac99f6125d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17610a89b2913b6860776e44d305616e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f5965335278ce62ce2db38a29ffdd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13c817691ce5f0819e4033f89da92e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7ec3c1b9d89367e8c9aef6688ec0c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42658f27e294c06864fb73c5e2feb3eb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9633d1cfff9c18068c0d445cdebe45e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7416673ef53e51d381762830fa08c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c91b819ed9938fa19814ef52c4c0d6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebc16b521a6f32f1f16e0aaf0ae300684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c978dc53340423d0bb1337dc17c9b34685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ae4153b9dcfa24677ec546e436239686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02a19995310dcf44711d03cdd6dbbe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7c02a23220473e1dafb84968ee51c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db14c699f30815f824ae196ccce5e8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dc9462fa0078d8ddd4bce5f4068d3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785fe4047dbc346de94465b2f5e61c0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fed1d97e504cbb83eb1dae3245fff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48243b9a3f7dc6a38ef6f0d3c728ed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdc14a79fc586ac74afef52b95ac9f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b4e878c3557089f5224b8669c960a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe35274d495e5a210abb331c57e9ab0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463d758f106fd33ebfa425304fb768e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed18fe947a39ef225e3c334ee525662698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3851ce9f87c64de10ab2e48131b69c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3de67f4bf4730773e913b3edc2ff2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1b6284b9ec85c67aa3fdcc654f7ed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73ada13b6a0076936e9b5b8614b918702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade0c96d85435ce20bdbfd5528e6d93703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc943a514d4ee5e1aa5ca8278b1e3ccf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00729800ddf67550b626b60f8571cfa0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa0a0875da0657d6e27e21a7999dee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce5720575ebfc12f1b9d0b7a628a24707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d807a9d364d89bf3bbffb79aec21b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72966f4614499ce78ab24df06afe3230709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facda6452d70a6e560b2065b86daf16710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ca6e1df85f70a1f86a250b14c95fc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eda5e7fb44e28efd8de95ccdc17e3a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a208d55cfc0a693a1b9d3c4124d3301713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c640fbd1eda965632a5beae598c13714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774f2d60b81db51b07786490b949d37715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fef26b5e7f489a31f3066a3a2c59f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32baa6a7d5e058c435bf05811469e36717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a78b852a30538a4dc78da779558411718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d51ca03f90a48841b53a998ca830c3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b60966aa1c643aa0a136da8e4d2e1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e3e7c08145297da53c203d0262535721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac43e7c18ed85751d7fcefe0f587f1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ac61c6620988d8a40823578c36a21723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197878f6a2014f2ad49bf1bd554d5c0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d04f7bf3489203a2083ca79117988a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d538616765a6f38ccc0a325243c5542726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085dfd41ab1e47c74b6b1f10a044ca3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bc8529b973f811f29dfd947060bbf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8eaab21b79a4a289d8c13a738cdad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c30fae54daf6d3863e142f0f766a97730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0373c379ba0323d96d47b564f9c05731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c6b387241e684d490e1c0c741aab4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35b22605d1f6626ad23ec75ea69c2e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ddbfb367f19de847ec7dadeaeab85734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ad3d2c331940908da86babb57ec4f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4e28400b2d1a96ca07fbd2b8c996a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0c0c74c7ced36f515227d7677970e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7cda61304182a063799ff260814bf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98160859e03e161d08f78036a99f5cd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a570347726279faf0c13f2e0677a1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42591b247d94adb18c8d3d8cac04cd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007b7512e90ed940a3f46543f3b01a9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2da2fdae2ad214c84b15fbd6e3a7e1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1cb72b66678277ad5513562c38bc2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580aafedd1ed0caeab2165fcf6fbf785745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b90590157b26522db09782d8b51afe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3d7909cc389803b26d8da0dcbe28e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041018b50c93b60532291cf933da366748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3a244855ada9a2bc702f1268227a3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cd434215c442063bc70b53555ac60750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb117d3e73b44dd3299265be048a5e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d702749c3d06e57d97a9f0cda65ab0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e4ae5096926bc13cd2dc739602057753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4d8eb29e80b37c17c6ebac37195221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1cdfd2d0c858cedde7421a2e9a4572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a02c6134fe9fe74e4ef755df6afb563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ba81e1f492be206f2ffd4dd69832d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b56334980e040be80c4e318c4d44755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736d5be7d4e20255e79055d83f9e4146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645ec750b7d79c606a2fb2d4d0a424c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429f343d3cab748497575c86d31a1058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e41d3d09973c0db1df68b1fe01377c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780da5732b1fe9d2ff2fa456f2227dd610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6441ff48309f28263012555331485511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960abbc9a5492611224986388c5e3e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa69f9778a056290efb40f785ec1dac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac429de5302f246f5bf3fc382ca11c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db77908b50c9d372c594d09c4fc50bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5fb28e227067a872f7a26780c9b0416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb106addcd7fc1639407f7405e66e0e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5444148212fbdd413a3699802355a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0efd96235f734d780ee232d84f31b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02d11cce4190185f9e6b497a63876c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232d06ab8b7bded53a354b3121f604021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998733ab20544fdcdb32b5540e23c7222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f463b8e5bd44bc4d6a77d33c9f66023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c678e6c60acd55b044b27ca92b193c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab1e6a2983db8a7a6e440129ec8c3725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6705fc652d759dd50b12196a18410b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a801b37172b6b05a0b73b59c40b4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3c3673dcdc91b425a7c83328d007528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeddb3edd2fb2d7eb379416f72d6c0029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54d82f449a76c6531c41490f0a174b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff57a233c1d610180d2bf61eb0ea5d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621ed97f97aadf329283010b3a928c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1183d645f6e17d994a3d2c78f871a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed387820a6b93851095472fd6092c30834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0c92942808bd61637a0a1b8434f4f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd8afbe7699687b43541671020035636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57f114a8a76fe11bd825466d25fb7937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2721f19c8a956a61e62d33559ccab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f5c37d5bfa7895dccef7063177d4939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4008a9f6de558eff121a196920a7e0340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86116d3f3467c771188c421d2aef388f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42254e063346e0ab95e85a39403ad9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6b5e6767feaad8af2af224cb5c05e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df913db4f77d7e1ecfa831204a3db89e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934df4db826340992c3784da65e1c1345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b487c3d8d5841f413de6f24f8b6250846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55881369ceb5a3dbfff0b6ce9ed3b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4ead67acc039569f5dea9ca61338248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8dfa4f83ae9f6a41dfc3412a2e7ac649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8266c18208df5ccb3cae063668076050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632efd2304fc51651a11068e4de3c8a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208026700493f2423103ea0728c3638f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cb0110793a5f0eb0f659ee817c25553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893416625b2ab3f654e88e54467632f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78ad474fdcace4b069c6d55a0eb56655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ef7b146435da1a89d2fc460e3b10d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddadac5b995e6e5ff8d01d472939cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5560c69237563e41b10872e7078e39f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f00b76fbe87ec95c5791560761b1659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c9cb15da9111f5dd52810e4465e7060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bb54e886381aad501b932683003e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04177ea9fef77901205e38d6a7ed608662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bc95111bbc19961d935f6a5b8043263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cf65dccd7ee3ca7738828c4d0810264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4205936a07abf91a02fa1fd651871a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e48076b06f96834de716ed7a789f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4875b5e14a7b3d38912694eeddbfa6567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3712372aed9b9e4f0f7fcd6bdbc74e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030a937f2d5c39c34a0750e12cbd0d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cd8c58b63ae3cefa3265da2520d9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558252995214ed9fa5959b1c740b5ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463c708dd58fa2795e2f29cb34fa8fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fe72f5991cfced428b4753934184673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be63d9c28c7f4119cd815102530675e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69594582c3b07c6cfff0fb1014bea92475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8536308a9af90a5c4c0aa7487bda376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ec94619d52d1586c042194bdfa00477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd572b749455d410c5090fde5f69f9b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b63e1fd15086e1782f176b5b6156ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ad180e876ba8f7dde7015e23311df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d0b292fa1bbca4a2e4c0d98ca4b1d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b2b51ead029abca44c96a087b893882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a051d772e2d5e741ba08a6a6fa762a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba50097245bf44995e7d607ec0abea684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbac8ed44c6b0f442e1ac28b7870d1085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853798fa2ba7a0b76c72b62c91f24f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63dc581d948809e43138d6c64c2d66087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775c581c91ac8efb453087ef4f097f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a1667e9592ca6adc08d67b0f9808889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce5524116a89fb53d2def9e888b57790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292c3d04e4136405f0a7de076e4ad3c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5624540c500c8a801bffa3f802f4cef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785c8bdba31eba2d1038eedaa7a623893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4f0853e11d1cf488309668bf36d9294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f49740bebef85815c8fea878bae5395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2561fd8859d1972cd5105ac150bf996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f9443707306d0b82018454549b1ae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d580e5dd9e7f680e7885b1e080999d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60929f200f4a194ee3cadb1deba29199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806334948f1b7af57d6a1ea1ae62705100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168ff0c7d7197a7700d5e6629d0c6c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ec32e0ea7aac49619dee8320ba757102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30957249930d6b38096604004bda5d5c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e402459aade9fa19dd5c75fee6bb21104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2cfa0417e6d33fb7595605bb80d2d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bf6128ec9157b48e0e187f843c957106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5be8953aefd8b6047a58f250017fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07ff503b431a9e1f9d173318776f09108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b07bfa974d14fb45fd87bdb2cae31e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470805ebe176493e6ead85574281bbea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc1c042c32cbfbd2ceed5c782f2cd0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd258a7e37726e73c85d73ee5c79c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d58c634180800ce3396e710eded29113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f423d231c13e3277d1b7cb7b9ee37114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671dc7e541a945ef8145ccbe2617767115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5b97d08f87deb05203075e53e7139116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe0f1e35fdcfddf03e05dd95dc53ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce09ac5a46a634e414d1e17a1143126118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4445216aa0d0cc0971f9ccddc4f322b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2a6e50eeb534907c3bfc9c1c39abd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a94af10f8cd99a189a54632c4fd737121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb6d709e0e2e1a6b3112afaa095eff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046fa4f826ba9d5bdb6342740979c3c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67eccc15edaa615c112265364e338a1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4c7111e3f86684f3a9453ffda96b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d50ba556afb0d2218b2bbe0dcb31b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80e90136c1e1972f58d32eabbd5d7a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75700153bd8d5ca5ea056f281878625a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca133b8090852ab3b3452ca5b1794c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1320830d1c30555b36eaf546e8596130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d775199db0be774485f3de0e915e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cdcfcfc9e9024025fd17b51d845f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120c30c87d880d40fed1a0c219cc3da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07351c62e98f811a8303f73267c6d6c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce89d9bd8b9baa1bcff056e5931654f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402ba78e95cd3eabd15610bd6653d5f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c35756428bc5d0f444943ce1eafc99137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83275f995ce57c110d100071c57e71138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4598ecddc8bff996324d07e2a638ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cdac68a0bc7c2f66d924c538e7e79140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fb6015c7e950f1d13216806b65db1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69800d8ee839fcc113afeae979c15a6e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb752114be55da64cdc480948bc519e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99461a6bd27aa02d8fd34ca2ade68c8e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3da8dcb0ea72df872de9baa54e5ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa5aeaa89ab235a46bb4c963adc741146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff0f21da3ec0192f2b8d831f625af2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062d53848530bc107e4e878d5468035148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba663f3c273c8a47dac7f24465c597c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f29bdbf9bd560408b0ebf82b49634b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b04c63129354b6d6138b806d6e8d99151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad222b3707a01ef8490f6de8ace779a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a183f36ed46a62b4a3b6e89ce79173153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873f5718ba94eb8d14caa1e6a5edf4d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21448ca1fba4baefca29aa13744ae7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9dd09662aae37ebddf49412f0c78c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1afbedf6ba54376abc30c56999a069157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32deb8c95c8269eeb3970fb430187d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996e0e140e5e5aeb922c68d4fb79038159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819fe1eda8f792f63bb96d9feb608f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1325d1052ea75adf398eb1b5273b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3ba0c81a97b1bd1a2fd629ad33aaa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae358291d6d2d6484d69a21040cb231e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f35a1f0b87f4332db76fa1e5c68ceb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed592124ccf93275d47debe234e1f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1adf0ba12a3c01256ecbfe5b2923b8f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad08e942e677e074e18581d2fa6d4f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97e75abda0eb525dd11c7cb3db6663168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa831802d6a1cd868554b9554ab02a76169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bc0016271d731cd593569dba3bf1e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522c74ed838dbd7a226747471f6aac0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2e84917d93037380253d28130bbbc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e53c028272b9711462d885c1e37d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729b15db3680683d2a3f3b7b8e590c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb9326ba1ebef30c9973f49ec71f6c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887c2d9d25e41be0e854a478fa20021176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20792a5c07b5cf8dfdef67c1cae41803177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1628ea4d8ec1abfb03e403baf9d868e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895df214a90ed4b01b8887b14b43157a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84da8d9e7a3cc7c005ce5cd276eb86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc923390cdc522065edbcbae53233f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c238dd5a230a213514c370a3dc12588182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f093033212cf0bef707b40a955d1d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdc171d083ff6f03b24ee4f3dfaf3d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feede9d0e4f514a3251903cb9e2815da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4957e350f24ddabbf05b3cd9d07855186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120349eca734f34e631d0277d428f1a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f325c82acb9f9271aea0500163f6bb1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d896178fccdeff5c0be229001d2010189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb60223b1a7767b5828ad40fd7be32b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4b498bbd1044ac70f56ac4e8661cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67c98a15f9e311d7f16dc2ecb23048192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efd7615dc5a1f846b1d7e12e1e3960193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ee447594969177965ee84c6eaec24194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe3663f544086959b72a44fdaa8a6b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b91c39ebc01a782fdc34e7c890bfc3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3e0b3be81ba007913490fa8d94af7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45ab64a5ac83a37550229d75969b25198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b963a4592598482bb2c0f6dffa2ee9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7ffb3ff44e64bb04d4e6a36aeaca9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0147432588a136fe909bc79268733201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c9b746979c5992b5582e6eb1d3edf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b1e0791a9b0918748a02d4f92129f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20fbf4b81562686a7fe8a778b1c86b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7850c698deed1265087ea73f2716a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821d447848710ec3f3aa813cfb7d353206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55325764781133802ca330e995abe8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9206e52e1a635bd878b0e77187dea2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cec49d18c1dd4544844cdc0eb5adfb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d612f6f927e00865def9123704737210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d7a84b6f797379b92e7503315d553211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa971684008ff28b957ca7e2373baa70212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7cc9f12da06d1367b51252a210089213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76958e1626ffdba2f0fb5b67dd4b4b66214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09506fc367b7580d9187bc27595558215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b27cd44cf3bad1aece7bb62023f0e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52536c6d93e809f6ed550d78cba64d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3e480a2deb52332d3127e3ce2e85b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620dea94c17acebb157c549077b472d3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db7d0eaf574a824eb212d5dffb7302220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b7985a22057c75f41caef1378cc1d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e44955deda0a20adbc98ecaafe663d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe984774c0371c2ec29d143dfce2968223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65d096c2fafa096e8e0a6a7f96a751224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a800de2942fb6efed3f36e650611eb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728f7bd0e091eb5b127bc314984a3f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3daa804a606082ce91ac3ecc8653c0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05815d6b713136e90dfde6016e41b4b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b715a8332a8da4aebf82849272450229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5719570115f3246c7bad18f140bb0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c250c479931506ba4e495e67084311231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706ae64b000d194e7c27893b8435848232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db153256e0f72657beacfe86c3ec2739233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f9a049effd5ec1ec4b9b315d45bf7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa446eecc67691a84a5c700ea602c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f83188eafffccf1c2140fbda1d244236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d304e8246db862d7f82ea89eae2373237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8c52c27f9b80abd11578ca1250c5b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbb0e5cb3d8527e4ec49c619bc8ff9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef543afe4d2309c738d457945384705240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf51e76476bfc04e18d51d2650232c3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03f99b59b40676ba30c0c6dcb417e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b00b8d5d8964236b27c136f39d634243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35209914b8d36da472ff99d96ccd452b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac98f1c7eccd15ed34283e24d69866245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd7665f472fcc97fcc8e23e2229be3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48108cb4527c22238be08bd842df5f6f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c851ce757031d707f6f101d6c4bb4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5232d1354b3385145b9f9ab6d39f4f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19604ed3c5878e5206ed91c75e6df9d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fbeb74b20a2ecd445c30068783e46251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14388737819c876b1dc4a89e38bddd0b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379c6f7fa0418efb366bec07ba8dc86253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8067a2461a678276bc07803661871254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db04863ac50410927786bf76b4c6477255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e01eac1fb844ee65fc908950004c95256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9066fb235bbc62ad487d735dc442383257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989558d056a7bd21b264bc83c9988dc3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b220122df9c6968ef03df4974c751259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85aa98deb4fe406719f41950133309260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b705bac77cda5d82f786d3a68c934d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc32436a13c804865821e59ea6f5381262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba83dbf7a8f2a7d4dac885e6de1426c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e3821cab12eb4e29c7b6c8cb9edee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e8457fd8594b16c8a022dc2c9145b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7515d8c40a69818bed05b2a8904e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54cba8d846f638590d62adccdfa4ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7a832c1c01dd4db8b67263a43b346268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b20839e34cee637d67644df2b5a4b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd83a9ede972a5225fa9ccec22ad67f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cac243f71f6c074c06d0de8699b28271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fb29158f79d9e9e873b10c315c345272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f58247c25de2046a5440d6a2e5dbc5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ce3898c67ab4c880ea68b4cac11c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72bc1809cb180951b0563871a4a302275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c21239a676b5f401009e066b6488f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e079f1220e3d0261ab48cc3d5271f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957846ad737e580b548881ef132bd54278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7284d9befdaba20a9b16ab7cd6640279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400f688e631192490df9e08d7d6c16f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e2eab32eb9fe5b28d6008352bfe24281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeac7a0bc691a5a9e234bb92c2d45bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a462da88b71a8dee6f46a0877253590283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530b0049d9309c9cdfbc4f046463960284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f29637f164d5c53932d4def61a74b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d42974625afa01035db1110cca7a77286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d271a8cabe48eef8825d1ac5f8c83287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2d8380516dcafeb9e61004dea5b44288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a86df02a211548c65c5a9e66fe49ce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfd7fcbf67782865a8d50a8c5a6393290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9e15d84739f6e050ccc897eba8744291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d783a882d297c2bf9c735a64ee5708292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b0b3fe90daa1cbe8c038b43e8890a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2033fec4be84b840583b2dfd208127294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e343126769f630cf1bca164340f2da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072d6f5d3f14e78a4b3392de84a4ec5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c7c1c2fc5e138502e6d663c8848fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62118450ae2dc0936a46c10060592036298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00f61b975e0d471049b941e655f567299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81fe1c61a4e1ec6654fee78ef8e58d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2caae515f59c4ad212a29a2bbdd7965301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e8a9804e5b6d8fb36b9185da369e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e06cb7f5643a3392885a0bbd4c1efb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b663ae61312450a3fe835ec4b89c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce740256d458f8c5b8ba8fce12e07f3a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72feff85f408de1b3612b438786ff8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be6c25325ebdd8f0165860ea3af3a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58537c8818366926aa80b4cb473f90c8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b54e8a797adcd92cc709368cc63165309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeada9aa61e0eda6ae15b9517be3fcdb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a50992577be257b07a6571af6219a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876973d011805e157badb38bfa180db312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d767413d469ca02688c5222da59d75313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f042be26be3e5a764dcf17992f9eb3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc54eb1b7856400fcca62d7ac49d6b8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d20ef66766c27c4d6cf20b77cc8217316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243fbb4f47dd1ab4dafedcc62d18db5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ab15836652bad505401f4cf9b4fe1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681e4b01c6871eeac674593afc8063b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29fa6d20a3868ac0a8c61984240498320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3b83543520106d20384b487324541321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08352e9dae5d61b7c9990c364f4f45322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c2364dea2064ae0481ec655243116323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5ca5a0db6e0edbe4478043526d0f5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f844fa51366e5c799445f4762e08c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432891a7d2c8a77ff2047287a2c9caf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4357c4d80dace82cf53b6d384b1fa5f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f8853a9f02a1950836fa461479434328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fe26d569b746b2ca7432ecb5a3dc4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babbea0f51e344855254abec63019d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3dfdff21331bf51a78118c58d96d91331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8513f429edcf687359cc0fbdbde80bf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d840e9f5496cb0e0b48958133012b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658c1b511b4c1898b9cb20178ea1ec8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b1bd7da6f369616814f687b5693f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6a0d8e12d91ea51fa14ec3550ffb2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5e84404cbef4d757c47e325417bd6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6e1759bb3877e179dabe72d568255338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3d38e00fb8dac16b8462c4c7a11f7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf08c315108cd2d4d589f90f46090b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb68f47b4ea8bba7342084a62f88ab7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e8a49ec6739685c52fc5818365c94342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53571de69ab4390dad548d34c8d145343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd14c5902c5cd87ff04668051262ff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a777351900d3829323deeb8d127be60345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4945eba7fc1ae4e088c54f73cf123346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ed27020894f2ddb1418a0d1479800347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800322b11bff7eaaa7aa0805edcfeb4f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262dab4c3a079014d3031d8c0163dd5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb4714e5ceed66616d68f38e44c950350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4e88a3ebcfaeafa415336ce3378a9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355d7e99aad9c9c44a990eb5c88c6b8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39d17fd38fb7055449e700297ff1ee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933228f4d1f49121410412978479f2e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005bcb8ebb4602ae1efdb4bc1e3c4a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966ffcd5635dec4adc150e5a9dc798b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53196be063a64823987fcbac746ac767357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd7f63a8c9842929a8f88daf903353358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d489265390b4bd4a388497011732f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767e83c74bcfe98b456a212f5cd489e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04abc656fa82dccaa02862ffc866a1b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e816864b648164bdddb82c386b1753c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ff744b71ecf8b6fd45ed6facb7d52363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f543bea9965065c613350f91e2cd35364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9eec130844439055e09a2e1362c71365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78ff48dad7b8d2f451b944d293f8e1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971cd39401668b6c95f9f436bce6e1f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e17ef8a82adad2e8f3c8b4df7ade1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542b848bf7acc669c2e0618f7cca01e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13449cce9c88d83acba45ed8e8ffb737370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f06b779b1f7731662eb84725206a2e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9327566a4772f2dd091b671021c4a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3824e6b25dd2e0dd4f450fa9a5644a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c533d94364bda4e6daaeddd1dd3ac36374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b747d1b75cf88e617a1229e7cabc9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c39b7b5b159e19d93f1215107f4ed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f49284ce7598b22d5518be287f095377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3bd7540178b8c90d7732039efa376378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3363353f531b8656ff3638de88327b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096492e5b22a237c25c02558e2d0c25380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1415669593762d027453099ceda14e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee49c68ceb44733c73dcd5e0ab3214c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f9ee9f16f7dbfc9fdadec73274cea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c67ab6712cdee5f8b6c384c5282c9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d731347c638c58e85a6adde10053960385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac96508c08ca7a248e63237e937ef8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee915e2cf4a9f510894e0ae11abb54ba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4de90e6b0efbb486ef711c061f5ad8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847097499d7058bb2ba6b495505f2ec4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3b4cb0784b8733bf3329ff29bb490390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756884067ebdaa615230e6e63503cea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6297c610b0aa21b9b0dab6e1b7475fd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe14adf7c5a68d6aa9331fe9b8e5100393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8d945f59bee01074b441eb9720c37394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68203f2655ca1004c348c3939636518395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ceb983f2f09e4a4d400755ac83d32396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7149b3238a60b196e2f01da5735835397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671c5d57cebd393ae93ef2f44679294398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8953beb70b6f7f3e2496f17e26ad47399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89217092b992979ae19655346d3f2e78400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b656b470af7d7d95841102f54783a5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afcd696f40c6225812352ee2f17152402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cb1bfad67519abde07aff730ffd99403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cadb755e6bfbcf574aa36007a2abf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846460037015504b8353059ae1d5247c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b28c7f80a07c4dc0cade355cae169f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98f3e4fee6d15fe14cbac53eaa03ea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe46d7f9f4172ec513ccef41474d75e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3daf61e8fcd98f0026deaade63f965409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f9fda472cc134335b8147698cfc03410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62ded4eee1cbb9e1542a65cfa98058411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97818d98cf6eb4767f7441623f2dc037412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548c1063a77146e5d6b3b531eefafd5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a0f492099187f773e9413c9d75273414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f516daacbb4352f999770bd2231d2d6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f76b5de95286523ee3efbcff67f36416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068db091ffe30af7dd7693eec809d85417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda836bf5bf931e2ce8cbdd789248018418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd264f163f67610c92828a46987ea2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9daad09b02392fa8cb8782f865b98c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae2fa63e91b6388aeb497d90fbc628421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881abb6c727f93380bb008a736adaf09422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f3d27d7306c57a6f8485960916b63423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092295563136278067333b4ef858af6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055f3f28fc8cc2f6a9cfc01e20cfe21425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454cfef3c57f77514d2aab3644c3f84426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffd58e830b9324dd2c1aefe4909450427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1bbecd3bb5eae083d7b7b13cbcfbb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a8ccbe1ebd92203a4f4454a1d315b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f24050764d974b4d4b9db639a32ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941fb7496cd92f039d2e4bcd076c124431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2ae558f80a42454e63066f136b9aa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f4b1d5546e0920e45bb9c603138d0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a01a84783aa08f165419595d45b5b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e79c1a175e17013e983c04075926a1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789ceba62b4d52c37d1425753f234b5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9110ccf588dd9cb6ffff73e3ed6986437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17e4d4f3a71b3a639466063198f799438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4735a5386ce737fb19d78f2478bd403439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77856fbe0b7c4b307bd1417a2b7eff98440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce04b556ef4a0aeb99d04a066ac8f5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ba070cd607ce4052581e3cd8e3724442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e99597ad047b0b0f3f7eeb582fa23443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748832aef5e6ebab9b407c78d2c5da61444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9a354e176e946a99be86d839da2ff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17b0d205eb4d98c0782164fd7e0129446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf0350f84d78dbbfe9510a6e8f4782447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b387f1887290ec95af2702e06058ac1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cab3a189501d9b8818c25612b0cb20449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcca2052fee919e46dbe949901abef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc2aa394ba21747aef6f5d002b1b95451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74d3a37a220d221be054c70f7cf906452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f798eb627687c6ae02180df9d59083453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fe28ae5ea5d20da1548f2e68cadf3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6df630e8003cd99062baa54ce3522455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aca485da1394847cc811a31e73a36a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec81c1d4b88f2df701af966a5f90c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663d0bc6141d81a60a1178230d1f475458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b51e7b8d901ba5199fcaf70ea7d5f8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26786340eef11e8a7c99f8a0b22a326e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e103cc4a30c7dc156858f094f99f71461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4d53b64faaebf908d447624e9940d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5806de4336a0f6a80adf8e3f1164f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc745b0554011cb5b1d8ac20e9ee784a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7afccebd5c6fd551fbe36fe253ec2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdec6656844ba28aa3ef70b1ee8a593466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd09605ee3ca943dd4d99316edcd4c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8eea99f09a8100eb1038b48f05fdb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740090d9849ec7e40095851327ed0119469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8745e5ac21e527bc6e8a19f3684ce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0da6ffc2d437ae203e30471bda6b22471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809bfc355bc1244b2cdc9d629a66f3d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01dd4118b0301c86303092346ee34c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104d4f07fe9ce310de84eef57d43e6b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ec111b9764167895e0480a5e4c8c8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46ebf05a833e6aed6a7ee253366899476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723eab76e838069c644607c863249ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6607b9db91c6ac64d78699cfd3e763478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda6c5ebfcb6f9e0ea982b405aa1f83479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d13e9eeec657d743ccdd027813a4b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fa3d0bcde4477fd34c1697ede37cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b450f3b1b6888bbde8debb3d13691f4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2785239d94a76c2b9c24cc35164ee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cc0bf595fe894660e5704a4b56efa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646aedca2af32b79734978a63da7144485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084dc21625bb7e06f37ee0b4e5d710a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60056a7b8d2e2b423f91754d1dc2c381487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028702cbb60ebfc5b83a0092c2e4960488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34f7235daf4a0b841e155e5bbf1e1c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180f8a04b8e7079f98c7066673cf704490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8f62f1647aa7a218fbffe38ada1cc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a11e6f849f5d91f393e8e90b70b1f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cdbed99876ca2c7c150647bc6a1f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ec6d5572dbb2ecf1e210dc3f2c2c2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a9b26988368f9a56618739d503d1f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d512e4b90b57cd681ab816bc9aa284f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945af40420063fc294b2e313a5123fe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc278a68719c15335390609733a60e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd5a07d57ae02e389b20ae089f15ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e78625a7d3f72c880a482916fa720500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc8f1fb32427051936df9224f21116501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f86693c77e67d49163860a5ad0f676502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ecc812d3d5fe8952e3c8f928d6590503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ba92ac4b8512b57056756eec2cd2a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042312e9301ed310346584db920ba28505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ede6fae6d5cd4cfbb06e5f02a07842506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2b078ce13c67e5c6bc4be507fc50e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1546268169d8a7e820385e27692dc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c92303479caeb71351641f235fb01509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7f8ea1cd61bec0ace5d1bf7b61593510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58a424f14b212cd56840d60745c83b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd670f212ec430d192d1c2b05aedbff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5ecb45a44406fff71032e8404af38513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac880783930cef0e6a1f96af1acfc58514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec79f9460effc75caf11a299694548515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612943f96916214e1f065f3d6437868516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c804138ebeae91149da5ec37abed7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4410edb3b67322c261f452b70ccfb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435af79ad8cdb3ececbfdc6c7e7a7b13519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f5e4ba5a59d857a68f231020401ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2c7a563338c9307294dc511eeba6c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd17d80a2979e94af8626494e408ed9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfcbf0346daaeea2e652c541d46c8a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478bb9da4fa74cca78e5c97da0bcb71524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f79a40bdc566a16ea54e16250a4d4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d955ed9218e65860c654f969365a2d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f39ebbd2c1d0cb211a0dc9251402cd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede31d562937df34f10699da0ad2d24c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7d6ee2e30b7961cd62ffb8b649820529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e79193bb50c94179856f24cd54ffb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbb4250e038b7910cacea67a331141531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3b940d65e6d9b331eeb23ad3c795e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee001325fd00764b065eb90268c28734533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c9ea481546dee3b863b38a85097a1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47211cbeb36013ba1efacdb78614f994535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fe105fab0678d0663f6c670d73717536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e544bbb7ae308ac4b1b1441c98b604537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a616276e483f7e2392e6b31490679538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8459ac7de06256a11c3ac0d008dc19539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9689562ac63024f5baa4f68423fad1f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7324704a3f158d2c90ed5b196b9ea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d773b6802ff5e65b470d0dcd53ea87542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947567dcebc049d1180f491ce9dd0690543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3af0dd456c964d5d708e064aa365b8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b49fa78742e41daad5e751c40a6b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcf64b04ad0435eb3128ccd41ce35a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88160c751d45ce0a84b12669696a5f2d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71031687b11f26ddd083af31a229d0b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283d4db5bc21256972dc565146c886f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37628f35a1d15303363a65afe57263d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991415eb46fa5bf530d5c215a495a53a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8541a09a70d1840c1339eb53e924842552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c9102a5fbf9765904d4a1bd18151c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713966a792aa13a95ed342ca9497234554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb549299a030f3e6a3bc48ccb2a2a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2317b11aa8cfbd6df4ba356c296d3c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b29c0a15d829130c698a30776fb88c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e692ec8b73818e0b12e9e100dc34c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435c9d63d44a43c6cc42fdfe53df7b4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260f87a59e878acdb13b8d7c6e133ea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe55a014aeda89cc1f31a7ea2be1996561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21dcf3e550fc14184301600d67fd70e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fe41f9c9c741cee593ae50dfd00dc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b404e4887884bffdb6099abf6652c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad61f0ae3402541d7ade3580910376565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfc545585b7545a2c911ab3239af3f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b116793069ceaa94eaf5bd5231d05e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81c6f1ef9b26ff9e6fc99c3cd573a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a8c5f8a4093faeec9699b246b4f29569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a5a124f0cc8409e172aa8a3bbbe1a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b1f73cc18d43f7ac8eb543cd8abf3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083195fbafb957746873a3fce778585c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f160a049ab1fc3d64f9bc1217fe8af573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97975236eff5f36ef32aae701315b8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987f5cf1e4ec87414f8556e83c19cb3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be65cc9a9d6e1a0d0e30905932a97a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1cd33915fb1ece3c82da60c53ce6c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae339d5b3d433cb4966cc2510f77014578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a041529be99390189be15aea1cde913579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbd2d2c969f6c1f50670e7c5a0bfbd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2139dac2ed83bd9b9517f88b5deeee5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9873386520843595276623337fbc366582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb739f5c0af29dd48f27714fe5d601583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae6b0e017866adb4520df59e09c672584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790420dbff0f21945442af6980bd73a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c56407e4d9b180634202d6ca37abfd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc88e9456e5f01cb3eef181878a1b7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452432035f8d8af496965259e0f9020588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2834867cbdcad56238baeffb14196589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3cad5ad19c78ca5f7a59dfecb784c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4352966d80302175ee044caf8f115591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f80ef8f282e9a21a3dcbd66895fec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db628fb22ce1bdc7211493bfc3c6b9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf167a225d755ea6bc0ce396f8a6fa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb170359cec0e841a22af687ec7b1860595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c4477298569afc0ae0ab2dc6683da596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e4c586013385538ab10316295dfa8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9405999d523134cc41e9911bcb5d007598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2890632b8d7b1e9e8b64e5d88cdc1f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a23ed84d495c988c3a33d44804ab1b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6e256704be7eff93579a984f593cb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679bcce68ca82113824a7d668024f2d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dc249233d926155af5a479d23ff08603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd14f6708bae84fb027c5690d9249f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc20f047ba1e7d1a09becf07dee9b0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146a5a334b60c9f9f5c6c4f2785ce62606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad06dfcd2e9c6a1c51a9c7c013a3e0b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d28682d20314de164ec220e042ccc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264df5b9129852cdf5f9ba7eb21d9278609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897dcc4d8d2717fcb78d6f509163333610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80e778dab172b3b396eb2c53c86596611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887c874c8b4c3f52d8c13365147f4c1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57afd616194d5c1579bdc0a5031113613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eeaeea3e0d7253cff91a856223e301614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759148b27809be2fdca281e6908ad5db615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2e463394057119ac59cfc64e56dac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867924d47a3a7f8a1be894285e4ef1eb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc849e6246a5ccf2fda089b8d6fd65d0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9c16fd855584c076e07dd3a8e4743619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61617da003976c4f6f6d01468b23935620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4efbbdb688522f69bc6386814ada8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2a260b9e2a059e99d607832144b21622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663cbe2351b21f86855446ea16c7970623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865007fa3fddf5ce2b8a279d6d49559624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860df8730a73adeeb1ec4f9721ca00ad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1699bc88e5fcf6e82642e78ade6d5a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f57d0aba1f32767a498ef99979947627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6253237e331a579db559bca5929b5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d56ec2a3e76cb95d60bf51ad9961c9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79cd6b142e05ef26d62b5ed62136e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884eb8f31908eb06f59231aaa11bb3a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89938855d86f9dc79c7cb0eb6d6c60ef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4182e4796c02a3412bf7192607b5ada633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb89763248adcba74fa9f1fd591d96634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b522a523a76aea0038c358b89bf5a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c333a5e949dfb90223c4cfc753f578636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723281a9b25f5d0d50300cab59207de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be14966272be1eb8cc4a69f95a75f2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be69f926b720ea812edbdda23147078639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98421c11f3cde656aba0df67bb05483640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b54c2a7638f14f38d3a0eafc76176641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c938dd952203eb2f4806f552a47400d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c84cfaa159d371876e2b32c43e26bf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4155c640f9b390233efe6d964c3cd3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa819b1de1bb38bd911d7c593cc65752645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16062d7e63f5388695a2700757b310a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e13a9a9d1a633eab2fc6d789d7ce17647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28b294eedf4ee5e6d1118db1fe6124648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a1da20fab48414ca8232e9ec5d2ef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4de5fcbf69fef917c8bc522a74b9e3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4045952b6c4e1fe2532541baf72bdd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a31288956fb2aa6c4eeb449e6d488d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797c46f428cf46e7ed2d079a6924599653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f76d59fcb8f4fd018e58331d8cce7f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac6a130745d2a1817f4d36e5a54cec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6855488a46277be9c88fb116aa2370656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa09f9c44b837bf32e3309cd2561670657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a698bc91694eb9ff03305cd0a1b4cc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3ae8db91b4c1df74811014428f0f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3ae8176f1d777fb777d74faeefea4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2299fd429f96e4c301581980221e3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4f2820e7e34844c9df2032938864e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52488e44d12a84811d621aafa220127663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fdf67ccaca66d47c92bb4333d82f1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e2f5184ae096addcfc3888977da63665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b7bba72e7bf42de4c6a8db6fb95cb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22dc8a70644418e2055d81166b53480667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836d2cfec7a0e531348b1e0630f9535668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cfff769745af2f0189f2488901b75669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b388ae256fa2973a7e871d4d29c81670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c45ab2a41abbafe6902e324169a23671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791eb09f40cdc197e1ca5f9232fbf1d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2cd73d222e82a29cedd9443bbed7a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a38daa4e107ed5ec4f3737f47bcb7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12042e97a80ccab07da84cac9f16b4be675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf057069696a065b2efc63936fc675e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87385fe1510a07893269470b2e1e46f8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c743391dda373d09493ac80f78bd4d4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52a96482d1ea9d6059f95d7be56704679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6defefb3b37ad411e74a25e22f87c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8516220b96978130352b0f5f801d891681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa69aff41b772c9e189b99bcbe44e70682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e719ee54e72fefc108b7a9085db90e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d17edca280f47475cce38340e9a92684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a948cff46bf8dd88af22dd29e13d779685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a543c1872e148c355552dc6e4b417686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bea87d8e056df85ec59bceb523e578687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642e7ad790a966a6200372d9fab2d9c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe95907ae6fa1f9553a1f5d27c71741689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922c105f135905c5a72813844cebb12690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e6020baf1dd31fb095b8cba64c291691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251a4f57b0361d12872a5a01afe2775692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fd3a64a6969f1328a90a8482745d4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a5468a389b1f864e307375f31d3d7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754777149a55345cd713f76198c38fa5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b39eae8b1a8424fe2c7421b187521a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db9b05186cf2fb71534016926b32ff697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc588afae8a44ae650a4a222b62b1f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a135bde1122f0c06f7375285ad9730699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f278332e6c9f92b2d9ab113a2d528c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a7bb4a2fd8391e15361c544086908701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e9266734c37feceb5747eca5815da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e3db63543788d5eebac47a35ea63a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b83774a76b800b01beeff7c61a3e9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d8e3395a87d0c8f4a26ea344e57c1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa444091a0691d8f0130df790672f7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb2aeed1103af0f264627ac021841d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b4df465e78e1567486f050e8a4393708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd63dc97a0a2aab98882d921f79a818709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146672a7344c9b89ac1a732e540f3e1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c19748aa70fa915db7bd1ee266bbea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226a869f7db0969db7653f10ecfdb49712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cf8baf4f84a69878fda77650d9599713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453495ff397af6f05f35547a2e9b718714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117222003921e5b33f0b520d4f8e9d6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eab4b9717f5122e7212c70ed0207d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e78513e906dfca3d0702c319c64ce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0ba843fce7083d7e36ed12463ff6e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07938268665ceaf679cc100b3d000a23719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537b8fe40ef91eec1529c001eb01c8f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee3c87d786f958ad37d806c2e54176721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8111970d89a07dbee7cdab1554d921722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa903019c4761bdc7ed400edf76df2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85e1248e47a3357999c59e24c89f0b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6251c33c81d224e39c150c5ad262877725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39127e98dafb4345dbb37c0e1e8b00726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42996344f8f737b8c8abf53260fe7c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434c10c8e7900e53cb9c348ea672408728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671efb6d33e043a352827a5c88c79ef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ddd97f16c870a1372c6aaed8c26ae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c0974886702c370dfc11cff31d8db731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cedb6516f20e454ff397dc89b7c2c4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad21ff2f8897d1babfa15adbb30fe84733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2bb2f263b1a7414932a56cccb261c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2a7aa2b31b58f26e0f03e1bf320a7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217a00cbe0781f603d52797b235e8b0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ec099b1032d0e9336c7fdaa022a9e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fadb1535e6f2f2365faba85502408738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf08b9506ff0c9b5868b93c88f4b92f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaab9cfde6bfb26d1258af93fc54816740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0e36dcbd2d29cd7d07950b17e1bd7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2b6911a04953ec77cc7f4c3cf3ddd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52d61641a0e933fea9165a80b4536f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f0b170ce592c394e87f317b5091e4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4ba9587436df858f334b8ceed019a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac42d920299c8778361827d4e299b3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ed5d0ce6631c830863ee18c6817f6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c036c3e109054994313246bafed324b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c1954c30f2f95bcc39fe64203d4f6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e52fe3374a3c04ab8e6b26a40e6df750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645507edd495f186d6717945559bc55f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c45650267000d91af0a22663a9f64752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de47457e5efe499d2f240d41cc9395753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>