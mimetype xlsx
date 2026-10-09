--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917e274449450ae029dd8526f68980d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f706e3cf4d144ccfda330ec5cf3cc672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d6b3562490174b6b143fd705665db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d6c48755ddc9a0cd1c862851a8de34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0124dc04e9c9762ecb71aa9ab402af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61757c026cea91c048ecdf768613776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa554944b5e97e8045d9996d5ffffc037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ead15bf188db2c3f29eea96fc61ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181be70391e371c80bc0a161b76e20b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e5e3901a5cb601ea6055a255f84ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf76b6f2dd8335f1afb2cd306e9b40d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dca7bcfbd149c12855b29f396bc0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d1bb7ada6eb274df31c5013de251513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47cf396521c122a53a015104bd437014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddd10fac48bd32ff5e6427f55220b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42c62e5340e64431dbbd6a678c613216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641aba9f28c29a61d52c17089f1a2d1617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5ada6d17b65a219910fb60f48de8618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4a3c84607138330186ec57c281c0c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3520249741e58c896ba180a179ee8520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56c1ae6abedccba36aab10ccfdeec121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99d057fe392cc175e7bdfec6bb172122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e036a01ba74cc47ad16e8a457cb09e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47bd42838f10743da0b9ddd33bad6f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d266d863947fc8739df7bc289d00a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e555d08fba471f3831bf87bc0f18a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc8904b9acefb5f0c28259a1403f7b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be983b58a973854bae5bbac5b5c2992e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b570fb4ee9c018d4bd4bb73f74c61129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199aeb1d5399dcf1f1898157a026e3b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e693db6d1da9b319eb09425067ae25e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e251e1ab8959e1f2f282a5705ee321132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed14edc13cc329651d81b0ab48ca4f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b8310dd44b3e6fc87941c1197494034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76878764a54dade46d070934cd25e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa58c93c61778dab515b7d34a8e099936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50006614dba110d451b1e056ea459fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7f96960696ea8bef1f64de68bb56638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1a336c162330547c695f55a510a5c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24e91ea01adf6e295c132b398ce2fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451be3f60d506396df162ecaed10b3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867dbe25ed3db15cfe45728ac9df20c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120db719d428b8014f4a048ab257644143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31552ba87d7f54f826706c22d8b65d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433182c7b34620a5f1efaa41fbd1b88f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421f709942045abf420e2454bca915346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8fd13fad8621268fcda2959f9995347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839b3bb48c8ce177ed7ff3237c375da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097cb5381b291e617c528374849926b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f32658c73f4a66ac0f18fd2683e2050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d33ef46604fd8fa22da5b31db367451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28833f325581d25e6e2e68ac9815615152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91f49794f7de53166f7ba3e47409ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f0b208d0df0af415945f76feed36854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7940b2d487a52054a9aeed2286e0d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387a3cbf22bc2f87bf7b9b75d4540e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db438514eff49c7902e90041da2be9857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0086d24908853fc2b063552fee0ff558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12716a805c656b1d30b84f597d15e21c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c4c5280fcc3bdadebc4ad3716a92e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff858213ebb0c587fdf61197fd474a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b502b9cd6cae160a54f5ef7bfb32c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d29ce59a01e7253d0d50e9166b09c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663657b41714aeb2ebbc46363d71f58f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee76146d96b0eb4b8f13642f6c163565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75f7eb5cfbdd9aa358f540e1e0c06e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3854a3f0cc429928361d7b4dcc971767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee054f0eb0276136ead4fc29a52d5d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388d21bbaf9ce02e160a3c756fb259f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f70bc04b8275ad1e4b38b0be2cb1b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6682df22e6b41d60504b1119d0f2571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a13c7c00a58c2acc2c74592f60f2372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4098009f03560b6b26508dffbdd3f4d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab7f88be289b603fa432973629f3d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fd1ef513c1fc0a706e452be4c0a1b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1ce58b13e3d3c1fb7287dc8aecf7076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94807135f7c80e853a3a7439ec9a615577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef48a38eb92f78f77227a267dfaf3778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19443ffe75fcc99055980d840d5079579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c72f992e1c116e0c71a2ccd824dd3a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de321e985f3fad9dad2b1e44d624612581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722d3dec37b6b9be0124cb904eb3b5c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e9d05e21cfe18658d6f1156cc6c3383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0910281749ad75b316c59f1848a7384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec29a6df7fe36973412b27cc875da585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f0d7d9c44b2be7df0654d47c3535f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf4c0aa88b9afe3c06ecf252610b3287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940dd80207e55e5338617b5a86f72c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c18d6ab3b80d5c9dc05a5aead201c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e2d66ef60859fc4c814ae2035359a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c1c05730e8d919c1e403a260a663591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e396e0e94c6f450f2113d7a3f2c6e5b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19d25c88896555fb117ac7614c63bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91c37199d8f4c582f62dbc04193b9494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db787c558126c4cd08f17a1d652ae195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31b3c5483628469e4c19c185e258f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089352599b5b7501a16e5e60d9155cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6ea1c2454962386cc1bfce71291b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab0055f1331d6c490da5977f5fa5fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cae36446971d313a85376fcfc1b8d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d4b8ba1a179be7c0f7a2f74cd624d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3534c11279e7acb02654f43abc2f547102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61167ebb200b24e8410490298efe125103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294424732dcc95e91ae5232bc6267c4d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c09e1f65ad59765ed1a75b18e137a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec0e9c7e6402e400be885aba306ca6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22860387af62bcfb6bb26c7f410eef39107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8a9f3a130b8d3f724237c66e8dcf2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb8c480aa2c1584745ad8fb28a93ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058ee862ec51ab29a17d9ee9305eb7a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de08efc7e72ff21e0d4a9af81296585111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13047c3a62b38122d0286e026d45a96112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea19774b56258b786e841d7e880481113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1612d6f44bddb989e1799af04d0611114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68162481f1cc6c04ba1935672e65370115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b3c1b99bd9ae29d362d65b4a07462116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38438eed07b1046028e3e19f06eb9819117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bbda6fedb006f3212fdccb0ba9f95118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be1c36ad9e4494bd2e635b3778ea46119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70322babdce678afbf47077b9c69127f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45e5a0694e18e8ed13824b4f9d0428121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999a41fb45982a14bdf7d2a87a08d79122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b2e8ce2b09f2eb36e9f84d061b75f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe00ca42d9f10b9078612b721595553124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcdfd8c30c9607d412096302a4a4a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c66ff638f4be6e904d54f98c0ea58126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7aedd24249394ec6774c19aefdcd6e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fb7db7beddc1a98923c8dfcc13d76128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8628d32c4986ff2cc4a928ba481ffc4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636494b36e1d10451f9dda373f760fe2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca35f555329852852d4a76280ec54e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77757cdeecbbff413eb58601731f7be9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55fc2b79da46425d75ec92d736ae5a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecba34775fb89a82ce9e495445e169134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19650f5791f1134c30321c91a407c7c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36216044e85fb5ac0ba87deb5c7eec6e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cc6b50d8666c7515f77ab5b675f12137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88b937cac6cf910f717c1b3f06d965138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2634e36efd11d1d2d7a38d20aae6a1d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dea8e84bf8caab534a24618878e505140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284fa024ad4c3bb88711f9a595d04ac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91228a1fb04dc2197add61d5a4fc9f72142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990caf57c3afa2803df6fec592722a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81bf32710a9fdbbce62185eb19d96f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413089a15fd698ecd33a57c3a53bc53d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821edb6b19a10bf9d4205a783dbb338146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506559f50fc6e6ee2bbcc9926136e12147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927cb7cfbaee801946d510ed8b6b0d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3190457c921415759fc0013abf2b76149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b877c300d8e8bf268ae8b3c73ee80a6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b32d8bdf28978e31bae4da1afede7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a3463a68aab9c4dc0cb6f1bf5cb1e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e24fb8dd116c04673a8c1c1750c6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbeb3e327304e029c535fad75335d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315579e5624f407a7cfddc7e9283ece155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb122ab48dc7d27ddcded3b38996377156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c210534004d11f088fb05b70afc016157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ce2c86451d1cf6233e8d0ccbb4dc7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4db5e23b26761d12b2185e443c01e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ce0c507f181b15e3b3ec4ccd17642160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e0edf4dd4461657d2843f09ae6272161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171c77141095ce7c864eb426bc4f9b8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5c76298546f63ca4ff5f65c080e94163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f59a754e9d406208f1e9c00e4329e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e1f228dfc8d6196afbb182bc92d71165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b28a344ecd97fac6f9009faeca1fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6c4b9f0c42c40b9e17d9a33d80e0a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037051853868f012887c05268221630e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbcc073ca412c949d3605197be5b7a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e859b4b7d46220f73fa16d8f88b699170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ce04e442729496d562e553abe7cc1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280ce756b1a1ec57d8105bda3951612172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0773814311579779990c164096ca8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3a47004ac1510747ae22db601cb0a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533a8a9ac65f84978e225c6f6995337175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087f1261e974d4ce3d1dfd3e6af7d9e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e363f3d3f0fed51c95932d80b8e63c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d90674a89f9556fb44d979bd725439178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71894e9f2ac7d9fa915713d98ad48052179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a044cd9686be5ec41696797fe069d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2268666dd59a80c5171807bc1810557181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40a19f30978f8d9e422a9ee5fd2924182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcebf303ed13b9241a8ecf8dd51fac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e26ab5f1bae974c1c17e2480976a28184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91637afd3c7577cb2fe8348aaa6cef4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc3d32e313083ec415521689089317186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c390f6ed6ca6cdeafe17d0c5ec09356187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8caca26244f8ee9212bfd16d860af55188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb779eced5287e6482ee5638a98c217189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62a79b7e8dc7bb7c5f9a757ecd7dd0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107351b623fc06718e6edc3663fbf6f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695986a4acaf3b7b82e6f1c805bdc0fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161895ffd5add4ab5aed658ed6cad8c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3137d9e9051ab7e50f44f304221ac05194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d105a8144b8603d72153d3b1875ab2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa57398ba62bd8bbd5a2bec7a5c2138196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68dd68a2e2d4da32081f6e42c99ef5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a9381c1afa823f49ec046e365ba15198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604600cb3828dd0fdfc02d9412c0232f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6280c2b680964fc580851953a853910200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88291e441d616e80ff364e60ead0c202201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182182d137d373299da9409965c1e82a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130a2129ff1219d595235405d4eb1d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fec0e622ae67d2e733d153d5e7fcd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e49792c6cef1b2c1948b8ea3a31a38205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b84086d84d16737f4d31ff2a4e7c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d5740f95919fa83bb5ea13ed8f0d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fb45a9f915ecd538ad7ad097c3c44208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e70382ac7a33393d334058bd55871209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510065c18902bb7ce213e5437410ef93210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a93d8accb5187455f18260edde74d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21d49fcb7495cbbc95ce09c2cce19f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385545c29cc311b88e0d2ecd29df457e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0dc57e87e7874a207c01d13e9e577214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb9bf01c1e3344218baa69a142c298215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ee3d74005a32d3617f410919aa241216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2e915aa65e3b40103074fa70c4780217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18593344abe8201e591417cf05a3791b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a4e21a21dcc25475de4c2f0c25e02219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fbe8d7131db5813eae3524348279a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e3c4b3a5da15578c97d3f860c6ca3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe0d57fc343b93fec73d9f99bf73d0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c59d58710498fd92e02b346d64790223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4771029068e3dddbc3f020b82ace5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d01ed96b5a717dfabd6fc77a075ccf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbccd067cdfcbbb4d4b76e5ef8f83a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e87a9e25175a974ecedc1745a93558227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848b525c3be3805591668882c580741228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3164c022c430881fb24acc958653f83229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cd822bc4c40c32682de0543457460230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567235c2f4c295628e1f574d15c9b54d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ff6c4e039e3c490d58c2b896da870232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fefcd194be1a07ba0f00f4c8e5bd6a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17b024bff92ea2c259b3a5b6a2ed90234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b22c323d7fdd03e2d7df08319ddff4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65874b144ecc3476b1df439d5c1481c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc00eb5a14786d96a49443ed8cd2ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be5afec6249fd875a1a76a07986ed7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34920e598464b96db007cced6480faf1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf17a7926f4d744aa212054742f3c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517040d13a59880924f5998e88eb931241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59033a743c3e3eafe1f94cfd20c022be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010f6ae85ed69f4e78369e2def5fe0a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91ac7303029616e2ff77dc8b80f6ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf59c63771efc932897e776e1717a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84eb1a2f50bd85086ed98153ea480a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e3f039407c78d94610654cfda1fa2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee0990b6cbbc6a3077ddbbd318a365248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e356e120f6a6bf302d43d281d9d436249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6af3a69d993e4d9edfdbe9537e8281250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28159d1f6a193b8fcb9366c93dcfec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a7d1cd0e6b36c87118351013f44a3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80cce886015a5389d6c8aca3e216ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fc744c22cb75297270d578de87ca2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acbb931b4f883a9c20a35f8a3ee264255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ff2f5833d307c9348ed3bbe4866f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc588bc32dcea6443a4d6da9524aaff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719beee69003a9caa21fece78c0b7d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c815625cb114de3ef99cdf41c17496259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4d1151cb3258f1a495dace782619d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bbf93641a0ce28fe7504a3e19ef6c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6798cd99fd6517096ab18fad8ef27d0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48a7973420afecf951e1068f32f8b4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8457003c122a15ed7e4be231310447264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd91ebf5561171d7a3ffef400c925d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ae478ecea1f4bd9bf8f63024a4ace266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8113187e12d6770902796a9035cbb5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165a70aa8a98e5c92ed627bd84e6fa8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7291c9d9f7f52ff63e054f46d6c74f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82ad6fff6b95d43940385d6fec3c52270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936211c290b04efe49f0252d28429d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef843e42822e45606143a8aa90985e5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc2cd519f34777536ec9bbd98c7733273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b4924447811bf3047fe8ddb417c16274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ba36b632059e06a294cfc913268ed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392866035865b4bb2f11d8b56ca6d76276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae5ee5dd6b65c35bd9dcbda42f1bed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37394c61003f2c340e75d4f4efbcc15278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab14f2e41ad94effa088368f12d7c2b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68021e3ed026615588280a9e911f415c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9df1ee4ff7dd279f566ff5e4583b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292af3bcd03e9283d8450a888e25b54f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74619847f80beae8c569e482a3482d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a0fd89e05db6fa33fb3987be54d38284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042513cb6585557fb2411927cb756927285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949db3d73fcbe09ab88c72f59088838e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac4e941b67f34df8cfcb71c00948cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482501d0bb97ce7376d7a5db34fbc348288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210a0ea4242d6b560d3697e83e99752289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f159a07b9f9694ad5c026bbd2c62e4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8216ece8b46ccc97b5a47c907245ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1016ba6654c25cc723f8aeee90118292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4cdf0b4ce50727deef8fd090b4264293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d1181046f52b26151194ef019b368294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35033a3f3ae8e7f14c2152b79f3517b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438cb63bd49fa8fe134f74272499baa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932285c37da87d50020efafcc7479c1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3abe99dd7119c438cb0dc06b3fa525298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d4af19cdc597943ab41eaf3965c96299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3965ad7581d359f7615e559a1262228300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140a49dc38349863c903573379cba8d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d891f35a5ac56dd16414fb42440a85f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4615a835f12a86fe44467df45940914303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211a2d622fff70027c637dcff6957e7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b729e5ab495157d28305fd2a10d3d8c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22249a9a38798b4748142779c43ef7c7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e272d702209767283f03b90d37efda307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367b7aee20da4ea2ba29b30be38ddcf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c665faec842da4d153c94349148426b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668eb1373ecc047efd2b6646e0802f13310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cb8b9391af8cd9e10f2ddba56e913311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0248573899234247852d93ddba801f9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a60bf4be60aa7792d7ee62a787312313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdeebc732201bf1b339bdfbdd2801f2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbaebb4508f21e90e68585d24ce8277315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60706f8d7e3203035ee71d4462b13f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7c8fbb767feda2588118e5343f852317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b8d98dffa6bce71092e77b9ff5845318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab5bced95e6751ee9b6592c65572c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14648fa45cae8847d8dada7dd9591c57320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747723768186b3adf761beab935695b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd79998bb626441b9ca803fcf47fd4a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cabd900245b9d7af1da388c488f766323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64f83c818fb3536387088607e1d91a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0707bbacc2d0359be1fe5a6b7e05f47325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9c3e165df0a323b9455029a52a8b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd21aef56752caf4eae696bad5c209327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c2f741e2d3b12592d002f69899e38328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d60f5450905b24bc57545ff8cd8d09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e34d00ac26e317be6cb7d2baf9ee1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cb9c50057c142915e93c7d9382723331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404be7e426c2b50a2d8589fe0730c599332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee832684132e9cd10587d062c5c612333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ddb5070c124a99db0aec4bd2de0f6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9a46fb9d5d4822b0470674aa65943335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825dada35e8d05b93407580b27f2263336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56333c17ee9fb331a13945c28b0a0b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193030aaad1796aa0d2c89d656195d98338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6420f993f6e4fb712842817da54db84339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b47a13b02a0b426b8c405d9b127ea7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea373a125d514ee19f77c2c4c2e29e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488069a50fa82e20b27e89a1d530ede342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25df421482a3c475e3d682065e1ca31343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0fcfaa36b56f4ef85b7fe61e3f2c2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828480b42c91a5718401273d31c185d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28be091a23e2a0624c784c720019283346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e8f63688878460c2a877fc0797519347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebaaddcd4ce3c37dbe4a3310066d27348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52c8146193174ee34cd9e60bd20944349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b7ca1db217bac5810775c935e16ef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2328bc3728ded77dd07ed1e1498ecf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fd90120a171ddd5f81f5882b939ed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2ccfe3f56b48d39f50298c5746c12353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42c72e1aab8c251947d239fe45bfea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4be6ebfb9c19688232d9040045386355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71434d5d62e4c4431e1e1bba6fa7afc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6f873040e6faf09d82135cc9bbbcd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89433848f46bc970e200cf5fc64fef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66170e7624ce870364e874eee339e910359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e4b6392d0de391b2defe3718224a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44698fd69390be565e63dfe6d0689b77361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc39f5c92acd5131af573055385cf2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b0ada4b3117f12315da2726b0ba73363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e0b49be5206bf6b7a9b79d74bde29364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c17f594b28c91c6f821e42cbf5261365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf4dc89e45e7a0f42b3a9ba2068e5c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42190bba2a4f9b95f0519d1885af32d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187a551c7f4a26b11d841939959d75c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df893b6ec4c14c82bd0812d35e4779369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b81bef9ca910d15f254e9fde84662f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60876d8ec02d467fc6a35d8d0abfdfc2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b78cf0795f158e8a5076f61bbf3779372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621751307c54b7931112dee80a8231a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5569e97368f2105e7d32a54c00fc2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aebc44ccc0f515acbcbaa822b2b426375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd306688b96059d1e9139012ed2517376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af8a1dab57caa50fb6b38f7fe9456f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8e2f17fed4d48bb8f088ac906d303378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83890923b9b55af5f322c2202e3504dc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ab69353c26d6c03711464da5794c6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671334bf9722943177a6cfd7407dfd40381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add449987f359fce18b8763c4e98363382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a5480b87d5b7ccdd903dcb98553da383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48508a3ea7d9c61706662304486861f9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdd7de8d01b9f2e7d112401369026e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56744f4b0c210870637fbcd94023769e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ce5bc06b91c6a16533453b90cf166387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414b15ec4630f0f941e344ec3d66f87388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b042adb595a011328b499d268efce0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f76df078e41df14f85c3388bdfbc9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8df70c719f089892b5d1afb49be3b4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c015d52031922c17da13734b55d5a1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d35ca937a0c461dd2dc94b7161def2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befc66e99b0602936bfc4bdc758d90a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e589d1451a62b9cd12149b6feedd8a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ddd43a50cb422539270f3587b1334396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ede16340d2dfccf73554c62f2f427c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cafa613b2fc118e46921801c5f4f4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0f08fd4f2f9f79dd01160d8a196d1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f1bfa96d160a97dd07a547d9d933a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473aa15c39338473dab79dc81f7055a8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974aba92ba28478c386306b2c6ab2a6f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcdb16e8bc6d8c780c354827906634403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81bf36f0a9a25621ab780d25f2eebd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9f24e5471b8c38a3d529cfd92352e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b588f8034cfaa25d3613fc1209c316406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbf3277728108a010b034d38734cfd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bed4c17b139d0bacb734bdc3200a5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10826187872cd66db1aa54f121901dc3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb72b1bf6c68d9ca8760c3a9f2a8b61410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c93fc217a179df47cf5f7a1f6f66e2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bf2185ede83d702640693950d5049412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e15c653412e531aece2b4b487a1dcb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23a0db4d3d036c703f388bd4dce81d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a319b2365c7e6f9fe76710834d901415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e10ac4b3557232f8df9e352c95f47416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e480a73b3821fad1bf60cad225190417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20404908879d80f164ca850452fc26418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb59075cca37ca4d356b02bdee09aa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9af468b95a8ae4f6c4d268e78a578420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc892edc9178c13e5e8b2ec61ac982d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69294f4e47e329ddcc16681e3ed397a1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d618dac5df5a80f0981df4db576e5c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258c651369e8526e94f927050e503e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553a1d8e42f0d2f1b8a8491fb86ee53425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bad1dbab1eace3468d8b1992da70d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92426ab488ffaa3957f5d70c30553244427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bae885981dea3d80efcf5f1c5fe85428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23b49df406ea1ef42f9b10a750128a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61461658f7a799fd2f26203ccc524bc7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706b4ef9e05a3c525ef0d38f83ba333431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d4f39b779d848b2c771ad467675d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051866c8daa56fa611575426192a092433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1574e48b40c42be3b72a32d8ebd91ce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf83184d11594df2e043919ca519de435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c75e8d4b8a4f1365bf3154db433a7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd7b59aa7d046c101cd6bd10a30946437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b08d943bc588610e0bf213191b5f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547383275c686ae7756c0b5a9a9a5ba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c8548fe12a9ae54c2b2b8a5a79c56440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095d42e47e2c297c618391518bcf33e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a82ec617571b93cf3ba3a4ab4c47a1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d97771fb7f83508b9aab98a710d936443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac6c0fde3f6f9d1ea1c2959a29696b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6477479b8a8161f67e7a0f72739aa0f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7e42d61317c547b244cf68c568f7e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8c9130eed9daad3c23a34967014ec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476216ea4545cb1fe91d2c43ac038a9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0eb05557dca23cfdf8b6a181dbc52449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1fd25ebad30785d9889a5418d641a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b6160afb66a4d8f40e496c9677897451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5326b374ac8203a3d3378492296cf7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae97d108cd7df5697dda33d23d16ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104ab230d221cb8c7f285aadf8c99b1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7901731bbb720ff4579e572ce4910a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2e4140931e161a7e09c9de67fd404456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7eadf442f93b4ce35b3327253386d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cd6b8ee76ea59cc14da2af88b4f1e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6613c3547223497f424124881b1309459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52ca497c6ce48251092d434c20d5a5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432209751efb42d6b85f4247eb5adb7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d31c913658c87bd61ba3baf0525288462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb919cd1c19f9b086ffe88c0587a682463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cb33ca64d91e2966942258744a203464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbba7d6557aabed5765b0cf97217ed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a73b6bfd583eee77007d474fa7ad4c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a306263313ac15514fba1f4a7704ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613dd8083bb409d479e33a92a46d382b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89f83750b0fb06cad3618e77c1f291469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe77ca02bdaf32dd2e0c1703a86ddf2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa925c4141ecd02f1eb8050c2b3d3bef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b630d22d2bcc17a28ba05cbe267b7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212785b8c8ef3cb732f51571704f483473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b03a49f8e5220da8662b5cd58c8adb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51d97ab507bf8c68ab63d4434f399f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c087d1db9baff1d1bc219652b02cb7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d89365d98d86985f61b748a1f1cf54477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551be90c37242623535a70603b734b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd512872b10b3a94599f7e73b3a277f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e30cd365243c5906feb6c5869d5a7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de463adab2e3d6ce422685219526848481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fbba7d0da19a534d50cd2a72c7013482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e2491c833377ce39824e6428da707483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeeff45e41571a1911d3a775947b16d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd70759e47d5c869f11eba6ad58811b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995a296c67e1112aa72008fe88dfded486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2e7dac0e470234aec9c3832769fb9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0b4c70419106c88381aa32ff66b85488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d81bfb762b19a7eac58275ddad2b3e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a1ea8ba90242c3d987b40b9d8cf59490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352d7bb1851659c88bde8298768eac7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dce59c9c1b9ca08e328b4afb13b030492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33136804db304e6c18039df12ace73cc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ee3e0a311070c383c6d03abd4335a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed42e8c1f21fb2c8f4e7cfa3e70d93f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6c97f19112514bfa7405943f3413a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83064ecd08b3337fd1865d931ba906c9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4beb958476062e4f0ad4d4a5e5398bd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe3da4cea015ad0beec17ffe427cdd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ce81ef567c7e0e9a7b9010a61b992500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69483aa902fc09f0593b6a0ee8c30e7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b7143dd90ab4e1e329d8bfd860894502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57cf54f9df87dc044d8681d433c327503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e706124f5584264e4b21e05b4d2fa0f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66a6c3654fd499f718194e76993eb1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fded9caab85d220238ab1cf5e16ea1a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6aae1d7acdedec43f8c532930ac608507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2075bce98e0a3d506ee2bf455bddf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8aeaa423a6305b02a6e9c1ac31f2b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38b292b1008cc59b67eb74680385e0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce63e5b4ed3dc36e6f63a3e8e594fbe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db57a0a9d6a5096002f2c4ee2b53233512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214f91de402aa755327e482b3baf279513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630794fabcf9f578dbd3c7e936fbe5c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee726962a224986996dbbb132db2d6f2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff58529d710a702021377a35abfe60d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b3c06ee385d76f224710f09c013e1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26869fe7629223fc1507e40502f2a2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce8f5e737c84fb6cc98b7a7f59f949519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacad2e67dc5046d7eaf8c3f8598fdcf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32ee84765832772ea174365926a67b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8aa89f672c6a9a07ede21850942ac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245b9ab350f9e7373a62b910efdf192523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a906eba5fe364dcdd111a41f0688b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b841447c95178df29311f05945c3db4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cfef84d9297f7560a0dd6319e5a8c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaafcef22afab3f5fdbb240adc6b148527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a429cb69862b951cd5be8351ddc17528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276321791d1aa2c2a946ce7712a8b05529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7fcf4a3c1cd2f28b9930cf7e8603b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88958b3e4a48a06b1b85b9d5e4bb7733531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4252872289f05183d40b97caa2c4848532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f2080b326ac770f4e8bde536a39f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ed257904297140f92dc997b902a8e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38552271bbcde8aad2d9f24106f56310535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f5448b89b85a3f5303a276272de84536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce623ed31ea2b00f92bbbedbff97b2b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82e7a9d2f0f91baf6651a6f37af292538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07998b531485caa86721c5e8cbe4b46e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7fb42be202a36e795e817dd7304b7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c309e03284cd4d1f7449acc489838541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994da4b4ac44894556969c3a80f1d42542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8dcd03706b87f49414090cc1a6f54b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd6bb4b40a5f39093eb6d1b0c7e9f0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb5cddd6e22b6c8fe9d37a8efc025e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418063007054c5d3af0353625fa95aa8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc52679bc7bf792c6c30145546d3438547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339ecbcf6f975bfdee3df2b284ce406548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ada2be243ea86c1c2e27a528a3de7f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54818a070db8bba1753695e25de09ad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cb796cf7069ead5626690c435daed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea998faded51d93f28542f11b9c701552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82207f551da539b8b887d65a732157553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43bc5653658323f87ec3e84526a8f0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55da7546f3d8b8e821a9bd058fcaac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ccfafc4bbe02c54c2c6e1f2eb03ab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de29ec6174343dd72e7798677d5972557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccd50444bc93f988939073dfd6c919558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43cb762d2205e7091f004c6133d238559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15aa8024898dfd5aa70955c4ed4d31560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb0f07b8d148f077cc9bcd3ba38af3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae291ef78ea90d093f0bd682d79f57562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03faa5a03b12126a47dff4c6af4ab124563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c12f17fd9c4a685cedc3266b6ae6f4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3688fce02d9ba9dc2348c0515b2b6c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768dc07efa9eafa705a68852a94496b7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1839004a79b18c1befde03da3e7970567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7303000d3d9786cfd91d7fab08ab0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451a1957fa6d5f4ef9fed167a043ec8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd590fbceab2290f1c982ac4f69a1028570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f246f6aa13135f6cfd06c1f760b16c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30a2534d847e9a9dd41b57b11e3172572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79def18708cbbba0de65c92ab3dd87573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad336cabbfc8b921dc6e6c47b28a770574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9438e23d4e36f39b8458392d7c82b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4fdb94ce92bac1c3e8b98f92a6511576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16084a1217b1bcb92d283467f49c20ab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37967e1208236bf4f32ab5cd63621d8f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e323db5bde6c910563da3244c5b96579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f650acd2cd8b97389407ef9a92138cf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e51a291c10e5850499783a16d0a10581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7124baec8c118bac99da9590149b558582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799a4bbba21ff901444ab79005aeaab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc167f273dcfe7dc775d5701c73d679584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bcc01a074472a7e620bb95a7e6ab5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85082a4b2a0f6cd51cba12723ebb20586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670ded42acee45e967d3eb44cc96e72587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e730f9d9097bc686ead00eefb3f9c19588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30c45a3879af06efd056d62f7a2216589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac46940c0df46a3fac1df17f7490b04590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e185c8adcacf715f9890db156b829591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f00dc9690c2eba79bdbb0f2e84d40592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f704629cad0a4cf514a107930cfc8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659f8adfd88a1a323d0b3533c884e09594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46e946716e9992ca97ed3b769c67ee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d407a85c3ca0167ee18d1025efaa3f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe1fa0f4885307b5a031edc4e95a12597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf13c7ca6d9b9280484ba1dcf1a337f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fcca3839e544ed74198d135b9d9d9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43518cac5317ccdf3b6d09ffcc8a4271600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f885abb0c393ed9712da838889a71a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23a02eb1a3d653a712e62469e1acbb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c6911ae5b2f13ae7fe0012d7f13d2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cd879d4342dfff3c1d060f357b24c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6428282eba0fb4ef96ad9a685b6fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641af6afd85801875d0007ff343c19c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c439e511f763a5db2ba0ecead260ba7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208da63f68e30eff767ab0a8104bfde2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c985745ff241d8896ad6ec35b338a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67445f174cfadc708b3d780257115f5f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbab74b77ed94e49e00668d4e889ac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b73618174a00be79bae491482b1b85612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a2b2890ea89509aa6400e498b3e73613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c83c178be6dd6f89bfed685de26617614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8e0a0f152f8d7be8d0493fafe7975615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56d138a693bebb47cb9b5e0a62df9c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c5e04043a7aeb4db74c8a6a0643b4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940903c907850ef199b14a8a5fcf470618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f7515d41cd4734265dcb7464c5107619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b8b62d7a878901953370090a68bdc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785ac4e646c140e381f4a2416645ab4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67533d22fc9ac92f49976264a9805f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0aaf8f1fd5df0a3ef85fa3b7ea530f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1119d3c4caa31b8ff5e9f9c79d1bd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70dde4074c1b6f4405c3196a39a926625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59422adbbe15609e4b76328130b4119626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620b151dddb7592a454b83b149bbc85627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8b3baa9f53a39ec150aba67f7826d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06a8724cee6379f5d094a88a99976c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575def554ae84e250f560d4394a9c4b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95bbb1e566f0ba823e781c005f0775631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1e12f18ec67b2e9df0aa3dc4b6fc4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f132f966114aff238314a11ace6ba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3b2872ac43e4f7ed27155425da2e2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2dd7bcc8bc536a3b6732c6dbbb691a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6dd09e260e0f2cb378e29f5c0ac332636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b249264a19d1eeabaa25cf313c7bfb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f10121972a7c633ec95f32fadf3ad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad12474a49a12e7148290f1c634e0d6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba437d1b6b78bb9619f6a522d16d5c66640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f81d03bc5faef65e6e03fc3580f30641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fc96da161e9f3900964dc8e661b98642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc8b83e714d6bd279eabb7f5e824ad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665f1659ca39a522cf5791c9aaa74b2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6e61e40e828edf744e724de3ef89c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01e458e670f01a2a5c8b3b0ab3f904646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188177d812afc2510a3008478c676de8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad324389c5dc56ccb2722fc2a161dad9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129686a8c71cecb8910ba616f920595649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9d42b25a1a13fcccd91b0cc16c855650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416b86e5347d85f66c94f1213acebef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bca1337f6f82bce706a0b756f79da5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b974821bf839588214dd6b475f98f1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d49e54f4bda0da3ef48ec713d6df7c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc942d63a43c070ba190c097d25571655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d211a2d141cc50e402c665533b4565a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2dea160b99be343e3b44444990f9a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4e314e11379db2985d3302f672f3b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a079b2fd95917664a6bfb4eed4caea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975edb94eeaa479a59a6125633aa4e9d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f374610107a5b1673bbe52f0f490c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ded6cc976b33191ca527e0785e3ad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de8f2c56384131d0956fd77df14db7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f2fe75519b6cb573b27245b601df3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c431fefb3eaa2992a75162f6ceaad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bee52177244296dc31553e3075f23a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f01b8301702e9892c51fa9b9b764a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16566167205b0ee3c8382edb1e2f00668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c68ec9e007e013342f7b22289bc78669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef25beecb995a0e5d4ef90b173d882670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb218b07add088037c2b97d2e960dd4d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107e18b50da66b14e3e26f3b4547acd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7705d9f3714e87978b0c038be3680673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06349a5c9bb661dad415abcd910c99f6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171697bfda0d80e1f0a328e517a15a39675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a7cfdd334ef2012b107fe0b56cb71676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac63dc373e3772beb65e3d8de13cef0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbae3491b3f96982a641a7136c761f2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dba8f2a51596d33a77a0fba1a17aed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576b8767b7efafe67fb6d001a8e2f28680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba260cd3098f62ecfa4f7d6940e88ca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0147cddb11c3624658e4c477e9f383e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f0f9a42788ec74ea417f542593955683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce35465f6646de14c2400bbb0b158d8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169ccf59d210c623c72d1cc5dbb4452685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4e8135d3b4c10102bf79db7ef1521686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d22f529256e54ae746880fef77508687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084c8353fc7835568e7b21cb35cdf59688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4f0ffac589273f86e3057a740e064689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8cf096d4b974d657a430090c6f17e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910ef92ea7baadd04bc282124afd318691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624983a5fd4249d22b647765a6d0dc9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf02c38c948cbaf34a24f322dd4fd91693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb956868b237c8fc824eb5185f78f7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deea16ce44afbc5bb0e04b229b98983695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142a8b237cc4ee386889b3b9e19131e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbfad641b856aaeb603bba41da10a7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030cf189d715866563aa291641acff01698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250063a40415724d3a6c3e9a7ba189a7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6da17696e09e6299b2fcdacad8c153700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc3c81fccdf3e1ea67d6a8a0013531701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283c5c6ee6b1317d02b17856878b4b6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0e1fc3b12d606a94ddbb12ac0c612703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbe87a6f7d4336aed89d90c8707467704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5ba54cf35fc3257afd9cfe6d47a9c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0157ec606def619697dd193e03a8601706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240f1c7546b1401ce810cd5bb9209f7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ca1ab121dc0b667f546af7ef49c63708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5cf38857360cd3467de9d5d5f5dfc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b98df4af3998501615a958352e562a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90118bcfceacaf2eed10ec8f718cf219711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800e8071277b25686ebc5a0d36b319f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7762978b7fbfdf39b1aee02b9c66ef3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e54e58018f34b9293799e6b289c309714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1f165b7acb86756872f278ec82d9e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b4de6f2684bea8cc0de285bc43457716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9cdc13c20bd26a61f0188a45b2657717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58d661abb37831893eeeaf2ff3c072718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb176297520d3f91e159626b106d993719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0984c66a44b8ac28dd92ac90cd7175720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16a51d3f7679507c3ac53823d14482721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049adfbfb6f66c52df6cb63e56908aa9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2ed84e112501a93994a49af699e40723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef09ebe07bfcf27a72eb4bdb8d763d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417b421a1715536f8babda3d8281d0f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa75a1c9e458414b1eba1b95570943726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1605b96b7a59c4df83898a1a5664cf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b263af3cd7fecdbbcf2c210e3715c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de7390a190e9c496766c5c6b6b727f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570009bbbc000f0e5f78bbd440cbe67a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeeb376938fe48d06327fb5204446ad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202efc6cc9b4c156f934b7a7eae9a00c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230cb8fada564cc7c7f5abccb4fb9e2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09009e0f497ce17cb549212f2487756734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c821156b92d2155358c1fddec9cc459735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0abe4767a257ebc03814f2d9a86fa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a99516ada4b9461700ceb6f49458ad737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0bdd2d557f49778add5a9eab136fe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446162d466f954f0d966fa76f2fb9bc0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc143fa1c77417314d9dd1c776e44033740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d2c4762e3643261e3437358244076741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37c77a957d4ce250fd4337f6e6583e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32200c69810806b34df39a89c2ac8a7c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f16e155d0f49e3945d840355474d8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702a847d58d13abff230aef3646e71f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609249d516ec53743f95f7c10fc156df746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd19aded5d987e0c0fc62100dd44734747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ce0de956292b1c7e504ec6f584605748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d04f9954b595d933904e4baf190c5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c0b5eeb3d14346536c1618fcf95f4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3aaec5a4e52786e3b7484aa0c3e1d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ca246918d4b45dae0f09a714da3b1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e56eb274e578199b0e585f27fae7e0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e706ce27930f406ade1eeb941313bdb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f54d0dde4f2f1e0057b828fcc6e27755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e70a8cf0df3fff769883ae25be94b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875c9c2c637ffc696685389740e7251757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ac75cd595e75c13341934d25fcf58758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c3322fd16fadb93157852f5aa1a32759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8f4aadfd037b183254db2311ca9c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1eabde715175459397ca56cee3f6ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a46cdf404425d16442432685e5c0003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbaab8f6d828586c77be196396e7444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5379c2fc9691430dd7ca3a639a9d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b5860b52bc043b3d4cd138494b93c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7e32775802ad3f0d09d6878c57ec87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ed46c5fbe241cca1fc3c0cc8f43958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b560968cf20c0e70a016c3d9cd7fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5bf6a18c68fc0884c5b2db1f6e83e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c11bb277a224940e6202afa0098f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52c031cd8140467ac080e5ff5af5f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683dbc8001a8c637396963965e2d40713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07c64afefa79cfed011856315e994114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0eb9d79ba36e00f3c4507a9809e6ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279abfa7074281ade11e265269f0b4c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a40ac156c2af5537d273bcd15ec5417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efebb2074f49492982bc2033c1c237d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15177e238e488ad6ff9f370811acd7d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385481519d6481a5e51c18746b8409d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29dcde593da1fea2dd0925a71289f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa74933d72e87717f9f296c54e790b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5741c1714a133f4864316b4170f4ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c9bb1545398bdc1904f1b503317c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ab2a9b77e8de15fed7b182343455725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8a2de50bd10fffcbdb9c9c2187ddf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c031ba2ae3d1d58c5289849989e7f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4516ce62eb227bec3b560ac114f28028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c775efdc4d0a2836dff1b7b5f2b5029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36055f8a128380cf9b5d41d055f107330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f60a0ee87d968d19945cc2706078ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d1d35c780fbec0b3446ca78d0354732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63456d337faf053723d72b1b08fd7a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505ad0e32d51e39203c06a5e690b8ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e371f12b772f413eea85306da65512e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4edb8c9cff7deff97086991e190ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6c85755acaab996bb191a6ea4956237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4a49d258e86bb2d37786c44a55e1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981b90336a948b5eb53d5c29ab6bd7039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50b36c3cd6fcb1ce88f08142e5016340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089236b25c3f99dd0185512f8b2abe241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac5ebbf44a3fa9b9d92fdfbc09757a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fea705a502be884a5bd9da33f28e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f1febfa47f475f4804a0f8b70165344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b563d354538498512c657f896902baa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d02902491ca1f9e3f711f67f13417446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be566daefb400a5775d85f00165c1947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433c9786fdfac44cc6089867ddf5ecb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc840415b7c3e46a949e92dc98e026f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1be2a99d01c48c0ae116ff2e8d7a0a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e09a251d8706bfe4d0eddf8515cb351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d34e1378fc6ca624e711ad292a0db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee092c182bab8a1c1eba4ecba90f7753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0719e913c9624a008b085b519b46c6b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcaa692ee69e73c09fc425fce70340b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830f1b514848b41ea4fecb5b0a3a7ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55053d0f6a076484e9b7d87859f5d40257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106474f19d7bff3e74450d7c0819703258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e029d04dfc8105771b71cfea45f6f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20438e1b8c58341cf2e996e7843ffa8a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3ee69522063da011bd4d957a69fd361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a6233d5849575281bf6d3d1f98c3962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74e2ecc8e5960aad4f262d619d540363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b42bb0f0e1fb5869a2f6168693aa1c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439462351f0b647856223fa3e9fa93365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eac60cfb03274f9c240517e4630a4c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e8365a2c6dbd64f70968ecda1217367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead0cc61be6c44674c240a78ce01a4168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddad2f9ba32280b7b102b864c3a24669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bfa760d13f5d5f10a958a40bf75da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4831fb343e85ac20a8e599ce59fe1c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023d127f4f6d136bee330bf23983b8f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321dad1f393cc98bf1ef71443eda36a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb23d30ac76685994d8f2db7edf051b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b994fdcc4c91df5ff83d8062a727d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30605e10211b9a4b6a15dc906183052b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a514c931e7436e8c12a9855d3a45477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d8dbcd1ae6311836a23826782fb7678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512881ef5c1350bba2d1bb17c1df8b6279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65326ffa54ef8fd3474f7a6790acc99980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c435a67156c70b54a77720425ac337481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98db2062bc70eb93ff782cde14040882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b582aa6b1f1d90c43f18d6a035e5083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fee4d2f700e113775a87ed6a28adc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ea0d56d38a69116b28713d6b4aa3985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb513963feb93ac6215f5f7369c769ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d17b20d449ce85fae3dc1893f59c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea44d18a5bb019fb0aa9a2df7c159888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bec525ca39cf6993077c6e50fa399289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97a02f1ae60c1f8aec1dd16e4b0dfc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff38ada1bbc5fad03489a7f47ea57391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330e24cf42802f9886ca0e3dc6b5fa992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a793e29b27e0c64f77ffdf6677b5c0093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8712ecc4f2a95570476771d7e2a1a8294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70bfa752d006175054cbb8b898e78195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d70081b0e13eec740e482975bf4a596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cdf09f63cee178f1a2f433e2166ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff6131ab1db5e384b6753a625de4e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e521908f0cdd7dd92a2162b4cc172a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe12c27757e932d1cedf124511a3afa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7afa39ff7e0691017e5e00a8274ef6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc6cbc0fb7fc95c65043963ac9ae26102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f0a1ccfb7c2dc9e8ffd5581d4ca0a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811359a52b36438acedd28bea877ea01104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bd8c50a7efa1c7e82abf817951c23105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8758602c5e35d3482a89112935c5dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f670b5fcecc7da787951c1772d05272107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ee879f5b2bedd8ef0555b44175675108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0dd718ae11978241f3fff85b39a6e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e043936e1ffdcb6f36322ac94d7ba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab9ceb8d35aa1262f7fcf9f70e5a00111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1324a45842e2592d023bf6e3ae51ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963007925d68ae467dd502a564a4b32d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78bcd3ea75235f67fda426d65349d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfd0277681064f87fef0b6a5247842115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4ac6c547be0039a6dc05aea52707f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e58bdd82e4fa7e46eeed87f985d695117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50e61bc2f0e2739aee089c85c2fe37118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c028315512efad551550ab2149921119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890f4f8bb6392b1e84a4daf64b1e3db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b60b43d048707b43412f5fd19fe1bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f28b370ddc16f090119c8513d23d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ace1af7cbf76666baa92c7dc152f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471782b18a7aaca445dcba268dcd1a00124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda24b6dd5c9166cc14b8ec630ffa28125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2188af27dececd6db23e3ac835f4ce2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42728c011539ba8ac558a74d8008ddf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15491692014531623531530a742a6980128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9717e49908ef1b9a09818f1490732129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8797107d189957c050b194a2b162f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bee11e71e469dfe1d31786ecea014a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e4ab91802bc761ac1f773853e86f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d73ec09a30916eb3a7ae7d5d95e86133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9f72283c77bbf8ec7650fd8a11ea4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d19bfce6092cace622a3b96d44691135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667c2f8acfbd48cbc1c8bfc9060345e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d835d5dc52311f2ccd73ed5232b6f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9923a4d8d425906fd25afa053b4ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88422d88a3d532fd76768f0433adc9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d4a1148459e4a5d3104fa97b9eaab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92f1ba073b875a975642a3e175f860141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafaa14aa6cf447eadb5edc0e75572e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154c670a8eeaf41545bc7318753a5fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c6601f9c758096fa99e97264eb44c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67ebb01800db9481a77d8439a6be4e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3443761769362f9643c019ff2ef47146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fda4fe8ca963f775e89a195bb3192a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f8f45ce05a999bd2ab84ed5ea0627148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71a5ee453bbaf20ed181e28abde449149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24526b97b96d52cbb1a13b51abf841150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78e53dc8c31392e39bc1a583f709ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659232d0c60ec21adcd02239b59fa4e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4034a4db88dc9a9c58e465647a996d0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a4ce7b8b7df2f1c6d5cd4ff2d8e84154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52e8a306f249a66387963f6f7e9b89155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ad7dbcf46b0a117ce55a1962d0c5a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34b634bbc6444bd4bff1cba9d00359157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5e019077045203956dee3ccb8c93c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4730d4c4c59877b9765be23b44923159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47e24b15a4d2df3c98a77d96253397160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945a4421f7abaa3cedd192735a7ecbc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4e2f9d6230b02f4c8826d74647376162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242bcc50b0fcb0be8dea0d4461f5114163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbcfca274512e3f3cbc251aa3d835e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc28e4addf08115d20f938f0593a15165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f31b04b903129f1b59e34e0077cc0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d868038ba33212f53d33337023eafc6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f702c4c28a6cf167741e60e3cdc6e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f9bd33e05a544032ce9dbd404b53b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913910b8a309ea8df5d1cf82d3d95b11170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced3944ce4b41b2b7c5eca6bc63d700171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e6e894c3ac48f89f29cd9bb90656b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbbacf3c17f34a0235f3078c672cc3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ff0b0dac1b21ecf93d84fa2b94eaf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3b953a9cbe93c2fc432bf827a72c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bc568ebbef63137548460a534961a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077ba6040b992c572fc60a4f264dbff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df5c8c3ea54a59d7450b006f6900e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bb54ea20475d94efa31f57e517de7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b826c64bbabbfd9fc143419dbb50f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b9834638049b26971eb9d14cdd91d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0eaa38de3258afaa27a46f951f7028182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e7da659976eae09bad216ba4922ba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64e9eb7850125665595dda7c5a67b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfdcf17c84633a9fa794479db046e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32820dba71d4032294c3bcb085f53605186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b88aa307a3ea815fe42b48924ec9d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ede013dfe3c77ae8ced789d50af437188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2102e62a48241e2f73aada1cdc6d9e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18ab38873475441f947a193a1b89c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747665453a8ad3d130684fa6cb04bbc5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb104589b91599c69bc2e90b0a190f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df8f9ff29497bcc89610969c809002193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e5d3c07ffe1e52cb1afa598659e93194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3587cc8acaa1a1d9916360862657e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55340f11838598199343ba782c6d77196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148553ef16845483ddac39841d762ff3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167075aa95f3603e8da5c4c2cc0d612d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f004ca12bbbb7088ab3370c54d1fd0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2946b541bd0b7d0e03e71c2d1defc8f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62f13e81de38e3c9adb7a78592d00f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d93c66f4d1ab0abe555d6c88a3382d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a77306c8d996bed87b35a4a7fe803b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58e65f342b7ac9ab5bdf652969a94a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28893aa9315b78fad5a1a66d4b9f7a1b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8f900d4601e27a418dad74d039276206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa924e67080140f3d7294bd6d1c6be2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10712cf771a64cdf897bcd01e332bbf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915bb83a4fb4539446d74c05c598fe0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b625cd896b221a9327002621c3e6efd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2943e3a1c70ad09e0319b5b625f9fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd73d4641b0d7603219cfcb7b78782212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425c11c70114cb3de5fa1e23db8af5a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e7d7069ea4ff53fbe31ee28398763214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc646a7d100d4333fe7b8c5923b6292215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3f1f022cf48d8fbde77c3b48f2c6f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edb4787ac3ffaa77190de27172d6fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7253df57011f42bec94b09deacaef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c65aabd82fefdcfe38e11424d3fc59219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91189d6375afe03d002a062c4908b10e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41044da1e9b2428474419cc42751700d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b7d26e6e14cd59211073799ae26c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bb1a3981d679b1c78a9d1d9ba0960223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b817e1de995b66ff8fd76f864ab31224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d83fcf64c5e72d7c48be0e232781b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d62bd344c4023bc28dff1c070b29c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b649b2cbb751e5b4ea171d04473192227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b91686fa4969656dfd7cb24af129c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe3cdb93be3efa80e7cceef644e4f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861b81aa1439d5857d48c07eea17fb5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e76718e3fd23ab3bb3a39b13330eda231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8971e5fd78bc38d869a1fd37c6e5fde232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c6399bb3e20e2eace68b22a6e8264233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f3253365ea6afa71c2bd3b8744f50234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7aa230d776eacd1c21abd9b9c2b739235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1bc51193a48bd54ca968edfcd8240236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a818f228d23c323a69735be6d4600237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defead0065ee762bbfc8d81c2784ef42238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35d3e26c9dab84fedc46dea69760a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b23ef11b6a0bb1734e869f465c942240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2b24f5e4795263269254f77a17532241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625c0671d1f1e6215188728ca4a1d89242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da680a21aba8b66f07c2cafbdb923760243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6c6b2e4ef012b5fd25887fcb7b564244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f884b46db7c344ce6b194c5035f90245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5717468e26be832b94f8db5720890246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13cf4adea916a5c97122e278665af0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a1ae352cb79e8ff5234c9ad447781248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3630601cd9deecf2f103ca454943e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc4aaee3829f94d7edb72587e3e5d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73962bdca3fb325d058ae3eeff616f01251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4bf027eacb822d93cff8a84dfcb38252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24af76524ce2ec724de341443f5bc9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d9c295b6c978b8eaf93b39d60a38a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86052950377c781b441eb17567d0ffd6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0346b2e70104eacbff225171582ecff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967822f8f14fb59bf1ba387935a8a9b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92125b69b0739f84718c77a48066b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61c0860919bd0bbea2e9cf64375aae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd39a0ae1cbdb4c07cd060a929dd3e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ea58cbf3d1c415806b5faf0f683a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002d5c83fea2a75dea9b2bf3f2d4815262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4388be5be353bc531c37d35bcbdafc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e425c40926acdbeb36b0df12c1b4cfb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d95de4af06b6ee552d763c9ebfff7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bc3e1e83391d9ada5fdb54cca7623266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313545208e93fd90d1c95e35bd2af87e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f165c2f7ee1dc682865e052218c1e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e6183817ce194d4d191b162a27a9e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7f403c8300d664a6a40e449c6e21e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf62c820cea06383023ebe6cfb6622271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684514915f8b490d8dfa177d4f30aff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c99fa92b132b7c7bc1e5dfe368915273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2eec1065aed4e19d9f8b36f9e73e30274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5608046035d64fc2b1e87404a9b54275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808e0fe6b2d01a1c0916d5c696758a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b286fd625beaa9ab16ab92d359bc077277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ddf03f2de5ee5a5266d3d62fff2c5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1fdcb8b04222fc7ed618012a3f302279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec466f2f27eb580e5e47e0d9d7a27ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519731bfb9bb3a5a6077777aff04396f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54f471bc59373a3ea0c0f180821084282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea486c666f485b76d941c9c4dbed6d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815cfeeb56cf623c28db840125845b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d60b3c2996e791f488786ad888ec8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baac6400de504b923cda466e1113d7d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b031fb4ee58022ed37b40795d81f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5609052d723dd0d37f4ea2b757376288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df645ff14de7d2a89627128e18e254289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b65348be9a850c7c6c31367459bea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01648b69b6a28ce37057e027e403a001291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a48a164e98c11cf414b7e927ce8bc0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a12bfd4dcbf4d9443cd6222ad53d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e191a914343e0b53b9155f7ee92bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d18ef73ae988347f7d51137d65c66a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9b40a00cd6d3cc36a8542ecf69467296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0186dbda3e0e07514b566a613fdc2fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f98618fa7dcc83fbf0272e83854c96298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60a9cdb8b3629e29c8b61c20993446299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045478fe5700f65de319f66d38daf26300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a9280a34c594f62eabc518ad22989301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518253d1ed2b082de3ab4031d38ecb9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9515cf746b3e4481b59894c28eabd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd53dbcf181c453af50cbec0d0459c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa438359605fdb9353c4f179552d4b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81a37e85b1c22e907ce4069c1dd1b4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34311db52de0e7790987c56cb27385307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09927e6407ba0ff8bb899a951eb3cff8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14169fff984c7519906023a544109ee1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d79d0ceb91ba38abd859523c2a824310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542679a7276a0f50933c5ba9ea618d3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd40131eca9d7403becbe9b4b67337312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df378083783b1338a033e66e422ea5d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a35a3dd57d23ea45104705c6516ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be889fedd74e3d21eccd5de77e82ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5b1fc84ceb34f20ffea0e34739100316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f163157796d954a20f83e84e194b5b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba90e3c8400e802317ecb6e74063752318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8395cee1566bcda86b1e0bfe2d7412319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eee112b50a3f4dd92daa86652ba1ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0670911987fe135ab3d80b86b7f40321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ab6f96b883ee671f554f7e632dc1f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edff32ce5ba09795be6d3c9e3057a9c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707f2dd25d5afbf8c9bc612b7f248ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb19be9055d6c5ee45f165a935b3720325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b3727fe438d3923673341c6086d0d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5fb7022054fb50edbd550dac81bd0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5580fbfe7439532533030e08a5eff1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7902a6cbce28a056a38c2e8c7da28329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b810f58575efa2de3f77f85dbc0da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa5a6b5afcd0280a047546f6a9bc81331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dce6d3fb47c2289b649a82d5adb337332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb86198964010aa26c3ebbc71fc8407333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2c565a432fb8d7e87db0ec6be826d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca405b2b3a65e924cff6ded0a2026c13335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b150bac49c71ea7580a645556c12634336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17ca913afb69a48efea57aabafb90a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288699c83dfcfa6e1769ecf17ca64dee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95e259fcc1d73ddb488f6e1b442bc9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e6eff852cc4e019033c4c44ec2889340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c43156ba21d18e4e1255dd7603dac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932198b86de427cca79a0b22fedace2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7037a315d6ae0f401f6796d05288a84343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec95b66a5792817d44c1a8af8d6a181344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b995bf2736139a0df787cf56869c05345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b54e0f7b719a12628aed8786eee80346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86e33d23d6b8b6d4920ee2ae42f477347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f2a4894edfefc6a34c1dc67b7da59348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002fc3d433d5ba0262adea0f5cbbdce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7500beb32cf27fd33e096a9db2db07d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10cc331d488bee232e77c7a35e51b7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148631f0f3b500ef2ab6bd41fd0c0bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e741dd24a208c4c4840de3651291d1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bed2792ff9a30606983bd12553c4e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a74a1befacca331bf56c3bda4f6315355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9898ea44d6efc689c6cdb5e4f1c1db356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcbfe4dfe1c8a2e25c95372c2b98e5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d67ca267beb5458dae4519b8c49335358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f55c9fdbc416c2082c7934b483ee24359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa5834b7f9733ae06b33f2942596d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3a1dbc98029522bf51ebf6ed41019361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cdde94cbf29ccf5b19dd180d76d2f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a21f1354120c74e19daea740ea0e0e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84caf977192fa6b12ee8e86ecb7080364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c4ba115ca7ca261eda35df8063a26365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5616a6c73629ac10b5b75cac61b1472366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bf3cd282537cf8503913e552464c0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71c96440f2a16a132bd5402b122de8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd60c62f02dccec118625c9081402ea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566379ad293a2ef7961147959c2328d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06b36bed41bf5fbc1f1236f1591606371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bc81a8aa68c67c13c9d7471bdab48372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b614941dc0a8c13e2746e9db3647ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49b31ca317807bc0c6195deed09e27374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf1d1d5b04ecf69b9819c9bc9880eb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2aa3505fc593c226fe1e12f2a1016376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cc99b480edf53689064f05a336568377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936273e99b31a0d832edbe90449a005378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52398a59ba2b535e4a3a44b72a81d0ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9367f06d9ab04b4a1cd3f31f0607f26380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d551c4bef22d0d33a2db4b979f60d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db559075ddb14b195bd63d5df6bfe0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0783e97e4e3d727eb00cfdb55ef2839383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bac062676e5a2b395c9c8c76489d0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb2980333aaf5c1ab11d02566eaae2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853304c9373f06b94f180c862915e968386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1010188687ba86ab606f752ae9a2ef8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bcfc06cb1089aa7cd7c8e58e15a8c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fc82a5dc76725357932323209f1ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe16e96d31b5af68667f9c06b11c04390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f2d457166c917b3c9939557d86459391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836ba2cbededd6975fd5e4a4be9af33392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56176f0ea6c66ca4dcbc4c36a8d5e8bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4d81aa74189e649d4667ceffb02cf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e81ea581782191032b85474efe81cc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacc47f47ae7351efdc8306354f3d72396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18e9ebae8c6b78938d11bd9584107c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a0e1c9aa83e1ac22155a0a55a9486398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43472080b450115c2e6cb38d1bbec6f6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8144f8f056cec6d423ac2df4745bc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a24d44d77c82538b9e86dec3e678c4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a8821c63b2154f7e26524f9ef20ba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c59fea0e830039aeef67b3a0974dde403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84e36de0977552fa186d68107be0c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0cd102e7799fbcba568e18da24e44405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacd2d76b2871840a54450ece13012f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b638c849bf8eb53fc64a6e538a79a34407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8561306e790eb0e1f52c4f2ef43eda5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f5bb04d3d484378ae149cdc8ba79e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf276a8ef72d399d4afb743fef30765410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1e92467d1b798a5af874b54d81c7d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e407668e3ae47fefdd9aeb354d86f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a24477e304fc7bfd12bb42a08e9802413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8ca497971b2fdd7dc9266006f6751414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375d961be692341ab58239b02ff4799415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35017b5fe7fae2ef854d32cda08a181f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b59c608214182bd0abe37ee554932e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a5a82f69f6c0f5bc9a281e0d0b6d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46987a2e046be50c046f28e97b1c222419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b580def07708757712693fc96aa0a6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dee51698f90489c53316b16674a26a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11103c6113237de54cce4f937a17cd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff184584906bd0e7fac40c915752506423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8459764179c7ca3b5b89e0b3ee8bd90424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ac60097b976ebab67a565930b554b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897c74945c0cea57bcb1c8722b01028426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e4779ae2242bbd88d7ef7012afe13427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fe597e45078c3d825f3507db42f86428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d32523b927b03875afbe6273cf0c5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc97b27cf5f8431f8b1d10644ba895430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62390c4c6eae695b43eb3c57861c6e3f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d701c8ce5d1fc90cfc30e6e6fbb55432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ba1bf303271847687c7cd81ab5d36433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a7b96e7bad054b5e521ab5cf03fcc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296b951a5648f106f74bae2ad9c72d7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76fdde1318429ce6a3ccce8dc39f18436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453e32c70cb6f7f439e6a73136d4991437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1be81ab95be4a665e9f8bd1870d0d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b4e297c8bf73060393e03c58e25e1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923f6e6b77107e84feef87b72cfaf1b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d4988d7cc12634d1929847a57099f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3179e5a8e8d9925133b6d390039ce6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918f7372351292061b74ed000c7a5d6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f5005a2c4153b3550b13e664380b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15343294dcca103dfdb6a63885ee3ae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ff1ed684c3ec537ec6939d0f20235446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca888b08666cbecde4bc99322ae0bba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab695c03b0b1fc189f4000ec47c4868448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c530d9f353976238ad4de556ebba84449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7c49031d868c9a387c35cb99ed143450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0d72b8fd7074ae8a2eb9b54859d9d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba5a0cdde7cb52503d1f2cea084d69452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073555f68793a0290ecb05b0cd51ace2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac461dc835ba76bd70d406317635d24454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240aed5e7a30c40a760e9a641cdbbf9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14e10767a066a362ee5d1b7b4cb6b5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb51f677aef92be41e6c7e41bfc48df457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8fb8716d251634f2bcac2f7446c41458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9dab13fcef3109d09b1edbb267da3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23558c024d58c783f450abb3a9c7a0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77023d1fede3b5e3b0ea5adf80149d2a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74b26d622c93a53cb7de78b30f64aa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed95e0f4067da1932c46990fcf5fc2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ca7b67319e35afe16a029b9cbe4d7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f9ae62901e47bae6431ecdca0f970465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf336df90724b18771eab1c84ad2f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e2875f0fad59ee9b75adc2359c561467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e434a9434a9c93b8ece7fcc60c6ba3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3d581553ae80a3887021d396c89eb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a2c04af29477c54d2b670890b6890470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17dbc1ed6e9b147fc7aaee8966c335471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e844f4b07c80141cc340479b3243f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46948dec2bccf4e47bec6cb12f5bcab6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f17cfd2318574ebf627074b3010c86474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b14ead8556acb5b3adc61bc8070bd6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adb87fbe3d13877bf9a9812d6ff836476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30549dc0ebed746ca5c05be209bd15477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872edfb5d6631dc4b2378c99ee1d7eca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3b3bbfbacd33d217283e272a87665479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bd4d23ac2bd34397f7049187d90f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b89fbb25e8ebd2107a3053667ac938481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d92b11b32e907fd1c653fc7777497482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409c65f003b4064da07c6c17d39666f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b426984b476411f1e9fb95c231011c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb5e2b42f33f97432609bf7e99cb1c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596cae68f3cb7e34ec8684c2a6f1d52486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f20d6c45e606674bc35508103adf76487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f6bd283e7afdecadd632e5749a4f0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548daa1d47e510e23f793b99f170797489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952ddd4f16a9beaaf677976bcf4da37490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e510833376aa72bd3a1eec63657347a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c61be9254bff169e4cfe6c628c3f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc424ce190c0984f2d14c58d9427ceae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c0e5a1917408a8e3be56bab7b1596494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc686e02e5a2f237e231e5fbd5cdb5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c184d39c66bb4c298b8216f9011be496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136306c3af935458d2ab96fccd36100497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ef893c595e8657a4cdf9aa0fb8be6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565ed71d11c000dd7e11b5adc072ff8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc392d1bcf98f87abf6d20e22e5316500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2b50836fe86c3951681bd8897b246501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bbd44fcc6e49427409051ed8771a2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c00411bb59c39c17db98a9e4697e7f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f18c0e89d2c7d3ac43df354a56a6b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c24935165f8e8114eb5b45f23a64a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be54544bac3f6a142e246f7fb4b8fc2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1ecc41dabe9bb1c37d803c23a5dff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a8988cfe9e38e18957da947acddea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad91ae85de09f3b3dfe525c9d44d372509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388cb2ae92d81c79ae55af5d4b37f17510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e44451f9f7ee38de1667aa66508db5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e636566b3f6e655838ad9671e37c1ab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce36f8557342c200b74cf2d628e0ce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23233c0b6b745175f5bb9b6979806f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bc36f124a58e6d22eedfdf099d371515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12579504f27cd3f5e7c60efcbf08e53b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8ace49cd07ce1566c821e931262bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67f7a9e8dc939223f2c349729ab57b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb987bb6c594b046eddb1863a54ab02519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e24ff7019ca77535429dd000a1269520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0faf41e9f7e6aa4fa0734a55495eee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0eeb07b80e66b058362eae70265c1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3b6d5fa17e691a2fa02998302b0f5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c2be113caeb9346f382ea5f91092e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8585b12ec415aec20ee09928a7e259525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f159885039f39ba7d61813ae5663282526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a6867a835924e3b36901476db83d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbeac7f98c52cccbb62a731c79553d1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d49c612f55617d7ed68d692de6c02e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7ff6603a0cdfc3ba68474822f30f1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbfe90c38f665158fc1eb0856e7192531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d299bbfc9b4b483589f765e2eea550e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abdff6663df6e7a114fb9d03a4f6f2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cfd3d5bb653246d69515372f96162534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1090ca1e63093745321c12054147f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d88137bd74404d3be42df5bb27d361536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1437b74179187fc05b16f8ce05763537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a414d244f790879b2f5eeecdd8f63538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90102f5c3a58c4fb0fa41e2e097e37539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78a7c52960dbc43f89e79234daf1e1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d04825e19fa81778194c65cca6f6b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606f52678fd5b52bbff259c125d0786542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356cd7b7fa1d6063e4cf88cdf8a58ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe88f66861a42646d3298caf909b0f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c243e51eacf6bad7a6d0fb9edb84e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782c7e734fa92aeef58efc45028051d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aabd10f5e767f238c7a84f8fc52dc5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120da1ddc6923c1f5eb0fab3df98c4da548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e9c6edce99a82fffc6551ed536258549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04ec44dbe73360860bbf44bfb5e744550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54f683284b7cf9237c183c3b98ac0b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b483a9fe76a3d369dbb0a57e909757552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1dc66a2de41d7a61e9a74dfca7851553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66bd148f8d8820294026143e4376dc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7b13b5be463510b70e4db0749d232555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970ec1222426e86e4e6c54975c08dde556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca623aef5fb0c595a272e61ada2875557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fbc0d8f02a0b61d6162d0519fe256558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35770a3a97f0fff9369c3dca3b2f78c3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dc09aca07715d2a094e9a90d5b15f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c548605c6543bc81e0d8f833401466561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73eb1557f0c783b371accc957e05a8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f372564ded70dac9d586749e991700563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7929f05704e7ccd9e0819137e779f4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b314eba724d5ddcf80b0874eaab7d0e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdb87de6110d1c697ce3e6a4bb02c7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78cef1424a67ec53f1e86e01dbedf0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc1205d29ad7effb6c4d9f299475e2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabfa55033e59f814f8e9c21765137a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e408eac9e4780ed814b72020305aa1c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd82d0448f76db1cfcc0e68982120c7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72d62314c8a50f42e345a299c75017572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fd21192d35d1d808fec8c1a75f2b2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ad6feb53fbd66358a50c91f482a38574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1699ffd2d891436a1825396376bd644575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b275a2de5a110383b53ea85ec1e94c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca67e9dc0707b1de8955c0d428b07b9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6cd259fb2072aff76f3cf69dbafdb5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163a3d4a9eed329614f170869431e00579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121245de23ec706192e4bd43a227d81580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d6b36104f56f6b52b845256f8c606581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc2f8f983454e63ee1c914c5acf5a5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455aa45995384dabfddae4af42c21d9a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c092426c835cd443e576518505c81b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6d2a8a34bde2db7a447af3fda3a28585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb745eff5568148900f7314958e72cc2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85baa3ae75f00cf58097fc7686abcc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725741fcdaf693f442db15622cf977a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f0b0753bfd03d2f4e55bdf3fbdfbb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05709b9ebe761b08f420486348bd93f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c034ae1a0389a6a85a0c5f69e459be591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13219fcf9fa24eb57b8b0e201a3df8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8e8d5d527041b85ea41bf9d2d7f3d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262b216a7190b58b79c7847e7ff5315594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3667f4b2f21f170e5f28ec0cc7560a6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38538f66576dcf32e6737dc4139e08596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ede5376aa341940cb65903ec8a3fc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530e4d73d8052f7b8a7d46da3e26c98598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4e4529a755a7c85344cbecf9300d2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64ad6279e684fefb40e6a8683cbfbb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5fbc4126903ac39396ae6af961b8a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606e73fedf9de0ac144baac58f48846602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69117d3aa8d3e2d899d62426a86908d6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b0542781975dc8a144bd35107c07e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408dcee51456aa9553b51cb84a60351605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a641d3ce19cd6c44b838efc5d79a558606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cb680c07f17bc6a6dcd324b969a7a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc5398f728ea73b7eda4a4bda8746b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e47b911aae8608fd01755adb58a010609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296f26a6a2255b505c450a3aaef3b2c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ae0f6ae6dd1b5f11973b941621182611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56f5b39807e3e70f524563643e55e2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca969c892ccbb3069c8b80c50d94fe7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a50cf1b588bd3f71717450f3e67ea9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bc32e93486ba9350599456a871a34615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1d017c886bd85d0f821495aa7f8f2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5517a21af9930141b8feef99d98f5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90b781344b79c641e1f6f6ac2f1372618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bace16df623b28d5e07b7b90e61ec3d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c4a2b87e73e7c1398fb1152842138620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b214a804d871ec3e604dd1f275b54621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ca26dd78f3a0229fa8c36f1464bb6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0c2a0e7d6642a0b6b5e780f420a80623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083248bf69c6bb85f74d53c201f8fcfc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418d4a02000132b6f64148a91870740625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd39c4508152852adaafdc0f09b0e83626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc91307f9ed261c595a9af55d9ff36a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b9171f1eaf98121cd9873c5382510628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95302a7fcb79dcc473be0ba49fad137629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b1726f0688f5f43fddaa7d42ed831630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827254738cf05e5bb773be76bd5534a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58339d6a25d4cb5746cf4ca6da55a584632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e0a2f331f16ccc9d2483961f8b823633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0709b4a847c8f3d2554e2d611e494f4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4eee8d863af219e62184397591f91635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc984c07c4103bed4759fedce25af05636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8115b9c1c9e09ba82659ba2a1127cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71a2ae422e525e2171a612cd74cb2a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860d675956b0b4ae76cfb0b4a83b15f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad181282fe5dc47abeca7825d5107e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af1e456729c11eb90391ab05664e31641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be490555651f3340f5e7bf96572191642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1eacd75b3d85fd70cf24f3a87a92d1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfba2c5cef336bb037ac61f8413d58644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7c5ed21ce3b7d172371d01f564149645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51793d9df87b8f0e555e7a1315aa38a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90c651f770c872bbab9ba72ae70e44647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b459b051ec39fc41d7ba1f2cea4033648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a7a10983ae80d9dbc0e857fbecfb3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200231a4c711f4ff49857735edeab85650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda397690915d8f65ade739753b7e22a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76594494be3e0eae9ea7f3a1f9dc0241652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b56a67e84bec143ad72e03df1ca46653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429ec95fada53b732fe872bc3116e5c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8d7944d007d0bdca43bd3b83d158a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303c80ba4a28e0af276aa205307ae89656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db71f1385110ac2292c15b9d0b6ecb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37fb70038373ac65e050e42107a7b6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809965321884645a11b72bd85562bea4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a380ecc6c60e5b808323b9eec6d881660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b01455044b1354a77f95c38576226a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85cc8db8d2babf06e641526e8786d0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a9de4c0ccabf2480461602cc10703663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c3fe1f07cd907b51e7b0db081746c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab188641694cb77b511c3ba68b21c3d1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eeeac8cff93ee370b876e9f534acfb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d05492efe41363007d07c09b2e6158667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58334d3c0d9c05ef2a23a7fc8b92c501668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d76b2d51ad7820ef1ed2a5b670f4fd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50edf8d7c811bdbf6872887dedcb74670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13cf3ba9854d16d6e6b61138b87067671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cd3e96f3d1b58d3b6463d916f193f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a806db95bbaad12426c8326e147d22673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddeb0cf0f5e517e51ca64ecab7ddad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b631f3bd7b7abad6e1c2dab21e94aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05bb7eb60162ecd474aef5dd340906676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d7f4e97cc7d5086cce0f7f02f41f4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6999cc04cf3cf6aeb15c9b91210e353678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3c631628691af1a3c9a03677bb4e8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b77bffd58610faaa46f05a4b48524680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8386e3be84b316b1e0983c819bf29681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9b94d1f2fcca0596774c73cba299f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555663e0ea4a090a560802cc99bfa370683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898f72668a07e60e7f5bccfa106a438684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a34280c13877a8198936bb0ec3c8e0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989f25d041245855cc0a0b114b36593686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc37340726fb63f0ea6d02008b7989687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3882bc4633742517ea1d2030b5af4ff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8173e0c505aed9fa67f6198622ae40689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c880677a26a7c0ebdb2226d427c59690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a967d322f44f033a293168d01752ab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d1436860b6ef84894676ec8c195f4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a63bfac70787e1404cfa2bec9b8f7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fa7f62bd07bb73a2ab8617303b0c9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6391f4079cf99f92af98512d60235c3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88f3c25943167a33c668578c6263cf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714cb8af2fc035ff96469cea4ca692c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba5825a09f0f9f589ab6ccc8d5edf2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726549c043284967a107381275f91652699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8ba238530299ebfa090b1fbfe1189700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c90a2174efd5585b9ceda993e5f276701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec8b71cbd5e9e7ae70b9088c188b2a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c18ab2c9a5f2c12d7aa532bd16d836703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84f5e7dc74db9f60391aece796d1e9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fade016d606c99232494c9f7c885d42705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552dabe34523618e1e6418d7c07ed96c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227f618f903f5b504cac7972df8d340707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d661498146c1d2c9c0bf2ca709911dc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206f69917b9ed367751d5fdd5215827709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b3b6f75db8005252fadd6cc11e505710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f68698e867176d6c24ca26ff779a57711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45944407c636bd718abc1f98a058e658712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0563062dfab3933508ea571a0a36a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8c3c8197c33c8d37303176b901e19714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07837b7504a2eebb2bc0f8dcf583941d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54da355b6ab69d8b0c1a4740b4b789d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd893d5f82565cc8b570c62b1f0a54717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d817bc2883712c37ef34aa786b2b2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64442807d41810cd0071fd26289552719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386c68dddd361d68d35dd352a94ddef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0882f2f023a3d50d87fa04c25da1a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff49d7c6354058c3f95da9f89b7ac9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7141b61747299766452a8af0917fbf0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eef1109d4f6e2ff02cbf66d16ba6ba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64b8cdf44c888445015937bd7fbc48725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1227099102058fb720b3092386f50726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a730928b370b7737e704c6e64ebde727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43357f5b69b2c6774d3e08bf21f323c8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273c4048786900f24d5eb82cecb26f6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2ec60355bcc4f4a2bbdf7d2a20de7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3176e49ca1b65adf2b106fb935e549b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d24a81e66475b39398fd49a1828bc4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c068458c0e2a7051c8e245600af81b8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad442d7ae09329d35c86f6e935d80a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec42040576994bd1b3af23ffdbafec735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c90cbe456338c7c3e1e3763ed8de3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7bc89920a1c37f33e95a2747addc7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5efe6d52474aea22dd4137ca31b63738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a053e22e771b8250d232e9730ba9c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd091491e819aa7781c61025d27c8cc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1821d42af8fd331bcb40f318f68a47741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8f80e8990b8c5a0704fd739580e54742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ce57d821ce3640569bcbb4f791241743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d5fc8ed943fef78c9b71932588d3a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675f9907144d1df8ea87e3b4637cd5e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde0d75a43216d10b6ea154927ac60d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82b87c90b97a302dac7ec7a2ef8056747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5edc8cd16aa802b1d316f37acc86c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b35abc50665616317a9d6888daa78d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e09a7bed2c22ba062740a6d64f8aac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002eb39eeb5131d357571109702f581751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095c56ec169db76e8ae44a4d4f6885e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee507cfe35a804835808fd3dd852593753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79060a5067cce45bf8a431a429b51a30754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9bd2e3df8b8765bdf87451cbd6b7f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2facbccc273f5214e1f77c2677961756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052458511a279f6d32aad7c6f5ef61c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110bbca67b832751ea534f05168465f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b53ca49f63fa293d11d0fe9ae88581759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>