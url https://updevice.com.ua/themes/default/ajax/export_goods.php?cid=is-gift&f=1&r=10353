--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213e2fd6adf5243cc96e596f8bd07231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb821ce0ce6a54c3295dad95e8783342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6dc3060efd43f0ffd0b48825526ad73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed839f6228df6aaa8bf8241d765ebd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6176dbe4dcbb01f24c67ffa6ce6aab45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdef15f8f2bee062d40c19513c9090d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af47a0fc26d5614f22985b3347a6f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf71fcccaf07a62aae9c31c32fb1a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de184d1d6bca7be9ce667690917eda9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba59c3482d73bcdbc926c1bed9a7e410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba879f026fd04ca4dd0729acabb9a8411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52d789187a11659d30cb2c47f87f7512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26a184ae5f4f01f117401791c1f6d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1a96c87394597fd9bcf434fd0b47014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaab0197ddd1a5bced3c1cebf35395f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8d6a65467073a7d0dfe6d76d6e54316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c17225380c9c0219017bf39be306c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33f15c5a358f39b16053f8b3a591b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc712ccc65939186144ead12ad203019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945d5d7bc0b402292307620932543b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8673a6beec1cb7cd4c38ba19e067ca521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b39c6f8a482adbe1ae3fcc70f227222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ef62e6538c2ad7c915d80165f24af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cb6685a85d99e9291589d5b7a63e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c91dac1e575f266701548d016c76725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c036949ad7a6f281bc9e3bbed09f3026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6f6f4c8dac16834bbeb31180c129727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60743c5fa16b1dc74f888dd135af01128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5191310fb7b1230b492001b9f0c92329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fa072d9bcd72279dd72fa0160d2c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892abd3de13ff3799c450b80a49cc5d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c248ffdcaf83cdd19aa1d2325ca0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9512dfd42191b90eee347645a767c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b821436508dba911e993ade3032ba4334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fd01241ac856af3cf30604a32c79a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76779bec5e0e2e33c3237f94f8df396936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28271197d274d83c5291729f3b1b8437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c999f1fd386eca31f9755667266830a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bba4f45f8c7407b87a8a733400437539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8499676cae5e3451b1f7c0633ee0c6f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83091952fba49159fd924d724d47058041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac8cd4103bb26771789b46ca8076ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6821155134c26f101a6721a9500eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d9683e034b6524ca0e2385e06688544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e97822f1d50483e11b3cc3a83a5df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4622f335014d5bafe071632473aca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a648628c609ec395622d08246cf82a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26401303547277228c54cb1c13c306c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbb0be9901ba0f79e4093f9a7e2c9e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581acea60fa254bd3272625de810399b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182f46d2d83f361cee575522420688a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391890731b3555827ad82ce3b06316e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054157258dfe0c5f0136e12dbbfcb3b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4b05be942207f3ac29b7f9610a6c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf1b4d0eb4e7256a863e0f0682880555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db37592d6767f000f3d75e7dd1585456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68442929c2bb4054882da3611a69e2eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505de0c962597230e978a004f4a1c5858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177c84dfdeaf13e82aa4a552d06eaf359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38922c84e7a35e46ef29d5fd62d75a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd460f386e3bdf93583eeef890e4608261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffce1fe75eb0b4ed1863ae09195d4ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cd57c5b653c485bd75e8f3bb13dd763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaace5753f626f1a469a2cf965b6e4b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47446ef692ca71cabd7dedf64b9ac2165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8048f30283c871dafe1cf1eb309c7c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b31dd117057bf2d61d86f0bfa7ab767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070ff67e02df54ce00e4c9d3c2b8b8c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516479811e204ce22af700694e991b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce02c97c3a250e17debfaa9f0d6ff470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df765c9f272a43319977c1fdcc0b3271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc7ae75d8d77f025b74676a350edb372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ed765f462528faab771dea907c8f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bcb6c88953e749d6db9a73b9c6a2074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176c28930dce1244d90ca74ed8b218175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1abf7bbffa25a80c51aff46ea813276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077d6c5c6654418b1ceb56e76c71c1f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bc7814319685dd9d2071d3b7a3f3b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef88eab28ff763d73bc74765094ea5b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed158982a06e5016fc1b28ce47f3ca180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682882d138f5d1760c3622921bc7d6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb29524ad8ae927e10b57cef75dd33982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28e2499bb7a11171253fd9c87815ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8a13299fa4694a196310398aaba8884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f546eae197f10b40a85968a9cbaec085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0f089f097168d451b0133099ab48386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c9bc0edcc138cf55e8973212a6cf887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e464c78cff024398749f8f5bed2c1d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11a8f79391eb818d003708237f521189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d99030b2bcca11f163c83cd8d0da390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6878fe210ddf6d8ebb560558a286e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e5e446b2dfa393f9f8d19d6fd413b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a773537bca9f7306f6dce1fb1ef46ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06417cd7d2a25c6f2f4db0810c02ba3794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860c223d32e8eec6d61eeaec4af521295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f4e8e84c3ab56b766982269ed02c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a581da9fec0fbdeea2a93ca256003197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65ef0268d432ee906f2a7bcd0098ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71902f0f209b372458975d3c0083f5ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787bb5299e73430dc57b61fef144863100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4b52189b3d293d4b561ff47cc28d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6491ff0c1f7a50c3e30e9de9b9df9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca67fca9299b3138abbafa56058a7f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a957e05788558d0673db8ee458025bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331213cb6eaa39943bfae33e05fb1002105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32793d8b5443720231496790275f920106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cc5b646f71574635a62fdc78df565107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b5a30629e2bd606e9ee0b1958af92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8b98e41315c15d01fdd7b30b7e9d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d597853b8b6d27a107e8c10a39b46110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffaf52ca7133a21951a901d1e05c09111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9c5ee2631a7de31878eb1fb7a30b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffad29276b1e6bd70d6d10dfde45a2f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc53c9d17790a14cab99ed9ddd4693114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a634f6ae7ef9a319ea989e526be8d4b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750365b8544b40f1428ec3d246c928bc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfdc9f33e356ccd79582c68f86c02f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c104353d55282bc33de44328cc615118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a8f4dc864679fb95a8419fadae727119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa8cf344effb69755a223a91fe10db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019c04e99abc3d5a5a4e306129836ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96473b435c2e0840b0e69619c21a8d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423dc4b5a701571152fe46f183180e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a715421f951c073e3f4f73b00a232124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dae1c1cf593802c74e84ebd04c6eb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920773b91b4d8468bef6e5e5abd50d1d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532a101a94a76a3842482dcff7e0956127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c101e00acb91d4e89bde4e188a435128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f77b825b90fd82b657bc0f9be3fe1a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bbc7ff4772b20b64fd6b2c173f7ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a446c4d7c6e5d001309d05417a677b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8897dca165c07cc2b5c39d8b03206ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3d8c924f6d06bd6803267546977e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11bc493f51a3b5b289482bd416e303134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb327e1d3626ebb8ca9e7d146c4f3a4c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6879f368bacc470522d8d09a7bca6b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfc2dcc317f4689f230e5f511772c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13297bcd273686982074f6e44f25407138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f131c39cf3ac2444aab2642aaab29a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496fb4b6c1674e957ffe9691fc2ad02140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f55d692c9134987277ca0ad6239be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c94d9168e0aa0203425c7881343a4e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433d8f3fe4e2861eee703321148f191143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def48174890f4d2498548db17ba81a65144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00816ad884b55665b8a3f73d6e64e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178b8d4e8c48467a81488536dbd9af9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb5109f325dd1ac64643e17adc5cc7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c8918fda4a7528e0a228986a7557d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408478fd76c31cede3e8fe42005ebf9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db056b3f72663172582d8dddd35e3cf9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a04a0779d13a7a57772db36b6a1c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae074b3d5b8e0ab78546c2f7e6d4752d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ad06115b61295e064fa957f02a82c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64287562d1e58b22eeecae6670f6663e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e485d4205fb773a49e1e1ca39cbe1d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8486516aefe07891b676bb5b9ecb8d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c03e18c36aca8cb23d8bbb64da3e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb512f8c8318109c95a15abd83dc12158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2536ae037a557a810c0eb89f030ddb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964787e0fdcc7ae4660e6cfed6e39883160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebaa4432165e57f90ceb282e9bccf2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ed69b9fe05f03cc2590d71f73d953162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ad774aaf3023a7dee182fd1e00329163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bca13eae91092c9c31ad3c4052e391164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee63208ec5acda83e1189f64444102d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670783b0edb50f89b0be190ec5b7bcee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144884e4d3532e074c5bbb151e7a0b6d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7fe421a5a47772c6ddb34c12980c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01baaed4d4a965fe6c9f2c011330102d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f3a395a972704ebd77bd96d193c25170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182b6a47102e83282798e51799a330e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b510308765e5c6cf3def8253ad9a9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe729d3e18ba45d442e5983a99f6ba28173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d62dc6b4f86e612ad29e8db30f3fea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea41060ebaa7526fe866fbeb1f83e6f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cca9d22ee9a871a5eef3b36a28946176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e487bd4493a9dd97595d7d380855b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d954e77193b2ea468f6307c4fc71f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3d9d0e90c477caee875a86c8a3103179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725c384169002aeb5df3b0f035fa53c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ab59fbd6be248eebe97afdc65143c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0f9ad0fc45f4df0170ffdcddd6ec5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93eeccb5d3562ad18211f15ede98bf4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c22d1d499f85ce9225346c300de6a7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f263c478b2efd63e997dd7936a737185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbd726970af4ff844a8afe08a43d94186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11f82eb4106683a2cceca84aeb31aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a8d99b0180a5e264e9c5779d8b6c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb67fc324ba87c2fe259f4df25c9574189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfd5784040417c079c98c1598e2f93190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef444cecaa30f2bbacf109f2b91ebe30191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f7a22f17b7cac459a49f28974d9b3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d624b62976f438bbc503b83ed5b6e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d650ddcb326077526f1e1651a637850194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddfba3d68de14729e6bd2b9736804e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989160bf7d20323863eef625236fe974196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85937c725381cf696183d260201fb0cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47facc80998f2ea5bc829f4eaf3f9fb3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61972d78bc2b41d119c9220bbfb71d6d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2af03229b2f5e99aacdd3a18eef2f6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020445d61c147663df66f5297384e7ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f33231cdd2a8a049284060686fe7ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c17d32bbc5970cb384f7ca75f1ffde203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae1fda6b3b84f77594680439415801204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9bb8b60f45ee714c49590b714e4f5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6758b55db096b44274e06ec9fdabd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5096012e9484435bee3dad33bea93207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31ab9aa01e9eaae3160862f851fb24208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655d0d57cb58e7bd125f3f0fab2b810209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c5a1eba495056b3a2a2710178eb1b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354e51741fcfc0a6a44b371daed73e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f45d72acd876fc3d1b8839f2f6b0a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ceebb275ae5bd70717961944a2c00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bffef27509898b56d82c7c0037370214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106665f20aca49b1ad7cfb654ba1ba0e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c19ab1dd647a7cbeb244674f50fbd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd02ba5bf0146e10a00351668c54131217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1a597a41fe49acf9791ccbf8d50ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2c2871b5acd63cb657a40c62c1eb7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ae49cbe36f8fdd5a135ff27314710220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965ee305711f8854f900d79975d6d33221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6dec06bec689591478914ac14ac805222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17902291210186fa0caecc26207d9fef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ec628226517b984c5abe09b48193f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac7ce68112de7c7331eb914dc28c88225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde06b6ae5543d11b072b668927517a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63498bcd58d8b1540eda9984954f968227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696e364b16e158a94d13651e3b40330228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865781e58aa6032de8bae1e32af399da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94696c128fffd8891ad57785df513bf8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffc495e48b10df00945eb8a384bcd4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cd82b5599fb377a3cd12357eeb364232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876db137ec33b67b47c6c1e867a20dcc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59957020848199096df1cc92804b1d6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c515210639d47e7352f5960c283fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfa5381870cac416c46847d3c7b359236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2138ce437645c36d7a3c951a2bf24ae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff6d268b8401c908ccc219da1b3c88238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732758eb8724f8d6713dad031216e79239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff52034f0f89fd473143f6cd466f266240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16007c25a87f243ca57ee76a3d6a2840241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3944306b3d3f12bd1b64884f67f3cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429cc36a591873fd2ee4b6fac7b9d65243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e6b2b2e91009c6cd6fa87a18d2af0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2075bc1c9c32590c6073bcb8e7718e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f41fd491251914d60f5baf6800d998246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ab8188a28c0d38c1bf65192295172247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9af537930818d3274b65361c7dfae2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1f4c42ba6b3c286c9e4918efc6dc9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df7053389c337c10af87ce7434d1ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f11e3c062e6ca7adb5336e68452a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703cd098dcd6e13de8cec30a808d598252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36e62c39d74ea6e5307d6da0b89df5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023cf55db35482eb78050606ee7aa21254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a78d225710899eb20aa3517b14535f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187df5a4586b70d86669b7c79ee7178256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c407ca8be9e4a2cb3d6022dccc07104257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc6f009ad2ce7d9e0f510931902b23258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3923105f893f968be13e0a8298988259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551071fe4b94887ec746845065fdf82260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11597ed159f4d888e201c59e9a726d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a9f816316ee357cc70fa80ea265fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96d0dd9c1e1c47bfda28cfb15f96fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75300a15891d5fe928f7abf01e97ee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3dcb340d28f2a5ea0c212746b906e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56f64fd06be2ee1479945c2562c460266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3c85358fce36f1b7611c88ac59541267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828a457dc7f4fb68dc08ec0caf9bce6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829597797c6adac6eff28e86b87f6fc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8bd6344ed2f9eca8e05823533eaa3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961e0643a5eb13aa04095f880a8dddc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421eaf8ce23f80b664700db5a06bc282272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a5a6b476e693e1bf92cce860d4334273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b3a7cb3960743e08cbb24f002e661274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2273f042902b9ad462dbf555103ba27275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedada6492c4061ae7a9abbf6707e51276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cbef491441cf42b2a580d283eac69277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88348d68e5174454c73c5aaf4788fe95278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e5e4a9228ac83be36f1b9e2d61e25279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d84a5f88df0e1b9556b50ba70f12ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7277707c621fd0bd596b51f3ec035ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769709cecf6133859d9763be804a2b62282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f493b94333b30040dd7e056017e6f45283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6b7840368ad7508c5144cfc5a736e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce1e083715251dfd1d9523d449b5c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9f380aaa81a1ccce78f58f2290338286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b940ae36760d08d00d6c428bcff9af287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31dda13efe5fa460274b9a0a4936907288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f9bbe6854d901dbdfef64efb76f9b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11185bb2398b881f8526cc26ba7c3bd2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30118542136cfd228452b87f21d1dd6a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7764a9fed1019a70896c75e7dbe00292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3aab347fefe09682aea8a2291d21b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549de7523159614950da284c136d6a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487d377fdaf2a2c3e7718820d3caa9a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e7e4d2cb2db02805fdac256e37688296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774dc6d9e14da5daecd76f16931ef23297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06e8485a8455b789ace972ffc902b6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea9029fee8ddd638aa790753c29d5f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da2b298fd59f4ca2ad13c2e5ef849d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8404bc391c02e99d7ccdeda335bb318301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97aefed67bbd83d0c29dc3552f60c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf8259a038d873bd11c2d9b68ab16d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4451c42fc90d9661b4357d288b5074b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ee31085a13a687160c7dde6afd6e6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c8ee800a57532266548270bbbdc46306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b21706e597e65dd6aaaf98ecc795ae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7e822ab9e297b7f1768293e3985da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147fc9761d3f721fcd08875d14ada13309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acacff31bdaa0773bf66bb18e5d0a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664a97a16ec07c4ecb091ee01b3499b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7f278b8214656d404fca449f85815312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b62a3e6f050a90d28763162129b425313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae5f31b1f13e9e22a2c32f01f139ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaeeb4c98155b35d6df42b74aa2ba69315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608773637b968f3c01f34722adfefd82316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6faaf62302c8b024fb8c3d3ac5c9f21317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adda9f68d48d92175d78ba8479075f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de1aebd7e800165d9f7833149670e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99509ec642bbb8e249b7e7cc243303bd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab3652a8a349716042899091a3564f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf86ae5f775929f22220fa09038f82322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ce2f3586c38cc3dcef20aa358da92323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173143b50ba1d9eec9296c303fe169f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648fec5d2ca62eacf28f7721147a61a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b73df8afadd7b56c9dd2b12cbe16e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868320997071b860bbceecce2b9ea85327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528a8d3abde96de67f4553ded011557328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213fab28f1b811a6d65ba0ba58cfe49329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01a2592c7fb954e559a559b854677e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1e5f8c0cac7965cb396a594e4b5c6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bec160b6fe9150673d1d61789bdb4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c50872de8f0cbc2099b75343c18e7d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9bc904b8ad4d462973ae93819c86f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bef619f75e3461b413d2c064f213ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfc1bd8fba2159644d26d4f0018f73336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb749253074dc2444e068550e86185d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4cf7bc1ad2304647a088b34b3292a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcb415b5d3ce8677ff3fd967c8ed33339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96aabefd366a84cc5785adb9f4bc91340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315dad4730b495e9190f41dc1159fb2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63149b3d590e3a776aa6ef235f70c3c8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52763ac758e36775ff9b171ce1bbc9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30773893107808a14f268c91f8e2db99344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2ad8a27e8851965420e0da87ec112345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33dea51149f2864d80ce5b7262da27346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2740edfb000c2e8a27652c8948893347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714b34b5b5e4af540ab6629599dbffb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507410eb64db3367b72149016a179da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c516965c2873ecdbd40aa5814ff53350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869392bd58941b6adcd4fbc827979639351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67316d6c65c6cdaf5c5428df864a8a1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e6b30a972ea51f28d64a5af561376353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad9aaa1977269825244397bfbb7144354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ae3401a2e86916cdd782265a9194a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa51137e29f688328078b70a707dcd1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8ab5bc3be3e3e877748ab5e3d15b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16faf705774eba3c979f9c404649251358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa95769b8d7e3d59dfc0cf027a8c47a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f126281f73b9c0387298dc4dc3499f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a7ddcc968e4560e5d51f3933113d3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df25eed3faeb5955c259904d605d5e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e1ad881190fefc7c6b73b88c559a3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325967efa9f4d7c30ba23cfe1e737c1d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39045c0ec5e7b3a1f9cf5d5fcb5c3a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cc1120a6986eddaaa5f71cd7d9e70366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f247374338f4d8d4fbf811e3f5c6b6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7820603cb07cde884ccb5ddca7367368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082024160d07ebac2368a12869798c3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34084771558b5bb63479923e7d32382e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887ef11382be357649af588c8614441371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471a6e6742fc0f1611176827f805d07372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afac0a1cb913cc0b19631a10e366de373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e31aedc4b0be91a5b603de14b1e29c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526029f45061f2399ede3bdea24ac9a1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac20d75352193f5f61deebcd8e9b413376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ec22371c2ecb2035656aa33d954a8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af79bbe5f3e935138dbb8f9f273652378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdb981bfd3b733844cc9d82e4b8fb7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de01fbff690658009457459cf096e1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33ddb2966f4f0d496ab8ad7df0762f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee288f6ba4f046a91c7f0ef1355579e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a25ad446c1e258ffb748b610ac81f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fe1ad52b0803a831caac5754e1e92384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b4f3377e61ea921f516b8bce2b439385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83dc3b36696e5913fb8a25a9c380dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29d5a152624c62cc177bb787d00bc9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ea06b8cddfeb6a0e5d6715cfcf472388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c072ca9bc958cf583f630381d2c4e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a63a137dd397ad284ef5bbeea4cd9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa27397298262a69467ee89d89e6b1a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42224a02129a0a0e9c77cd9098ff0a96392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8136ed0dd1b654a58c6664c8826bd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed85401dd92a3e9f7e4ec92df4c52b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946fc406e884333b9d50870045c5bbb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b048c9b2320e8625d68a7bffd886d09396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7677062b57b1a45d6b126be61dcd85397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec1d6a0d94851a9bd54aee7c392fb7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f150263bb865a5b67f1ff167cc97b1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8db13bcf65ea4cdb0c34d2ef29ccc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff91f72b6c55f7b5c9d127600d4df3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb30a9c59ff6e080a0a39d364b7dd1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc9d0e29f926843033a1ae4fbc6ced403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d52b81ebbdd3cd1d7f13dfcb9645d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4361c2966d2cf9ed8605a1b9e0d378405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dbff51edb84f7a0eaa5372e254205406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56c7989abba4017e9157ace278bd68407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc50f408637d2123b533fd27fded46408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fc494d1ac3472a76414753c353426409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678746470d431820720169b43c4d452410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a08252ecb96f3ed979df4b432e885411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573c14c61e41d8a6feb9377cc525bc9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb8460697ecf82362bb1a46784be0e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564dade0df5e08750ac62df7ae6397b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d115012426f77ef4771688f75fc31b1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc6a80f1229a3b641f91c697b8952f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd637648286359a39c97cea78fdc07417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8880c1454dc7ef8868a031ffcb9873d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878f9d503fdf709040a00585b60822d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be12a3b488fdc3d50df6e0bdc555a5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac726097c0d7bb652cba4f231ee8e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41152e4e3427f66dd8e279a9afeb35c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d152f1f28d17f46a02ec04d2e1c65c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f2612cb2dff7ea11b8351239e9fa2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21c8d0111aa42ab64e08b2ede3f32d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c365a12c32d5459794b2c654e8973c2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f562262467a5affc925ba4c7386a4ed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f51645b4bea8eb17a90f65d51fadbe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce30586ab907567649f9bd7526d323429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f68c4b47daaef659a8cebd7301754430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b911ce5836586dd43f0a8b93cb831f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1677424bbcd1aa67fc4d60f02416c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc80c028121d638480b383ae3d28e3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590c9da7a23f11d74b72c6205c7737b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78421874d5ee8163e380a9b6af82e737435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18f3d61b96ed6a6b67c286947d05ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3b029c258ca15eddb89ad9743faeb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24706bf4c1c9f99c0d93515cffda41a3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03be44462a4137453cbaa612bb00f35439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259f8c9c568460a1a1742d3d0e4784a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bf24f660b7c766721cec58dc914ba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47a7cf06576e5a8580bd9b942b07e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb9c0229ea9cd3321640340c2bc84f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cd7deb6d97fe3eb2cd7b906d5ab01444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbf49f9aef469e2c6bcb473dc7b05a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a92b11a5bd4462b28a113f15c43b5c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813dac84a5b940dfbf8278f222c8e5e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b8cd654d821800c5d13c95fd4ff92448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4097ff86d62c6c01f62ba10ae135e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69949f8bd706c0cf7763f796c7bf2822450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78461455a7d5db622c5119be212b4a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ec881265a38f0091c1a0a89dd8574452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52ee4ff59f7e73db7d9c261c7c41b1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40233b5d833aa46e21d94cafcd5b839454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca3f1b787459068a8bcc7f0baab408455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7134e3c89a5a1a85a54f1fecd9daa9d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fb79a7693dd8e18865c2c137be49f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc20ef95c8507467ef139e472fcda2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6641e5531cc11b27bcc60c1514a57459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530497ea02fc2fc5fbcae46226bc9cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4097496f44534d2d8548d155f8e92e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13b9a20fcbe38389763492cccc13a9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462401d60c347506a965bc08077d07b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8132562b6b217a506c290abd89edd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a0a7cd29db883bbab104cc97af9b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac93e477ca24d014e6cbcc9ba75f7bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb58004015d2f17cecc15d0ea5010b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b2ca9bf8c1a9c49caacf8366ffb99468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470c3550eca3be702358e4236b85137469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593ac5dd67cd06b1697ee41a0cbef6e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4636a97ef1bdc00507181dc8dc254471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb843837c5547bf5ea1aa07092dab06a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c13bba90fd9c75f44706c4db9fd46473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0db66235265ec54717f879294942d9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bc6635fe8ff4856fb1e486542408d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f7e012ab8b223f6ed7919fbf5aff0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956407434654ae4297191fb320b5f55477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e8c905f07f778a385c104c0f42425478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492967393a0cfcfb04795571a7fac2d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14c272109434a1b5d68efc10afa532480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368d60da42198719b6fecadd5758c99481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4df599d6228e10acf454c43b53633482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44ab9a0ed114a60b52bc17715a04d8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11015ba1bb5434992e57df3b0cd9ae67484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf279bead0f429a66ebec81a783010f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186fd260e556fa47e3b583f51f18774486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af61f7a7cf3de6180f8267bad3379f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc58843fe0ccfd4447e1ceefa62812488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce322354565030cd9f6a1fd40764c781489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dd3d5665ddd1dc8d49b09f4394fb5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af0b5888beb2f95eaaca644d853a65491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c2a87955e45924057724bdc22cdc9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ee67f643e94694aa6f157f36a4658493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058470e04416bddf752470efc13a830494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac37d50823ae3728676b92c2dd7f6a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542580da58a6ccbd3262cb0195aed56496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5068f8684274786fbf4c3d2867042d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb9ebfeb34f3e3ff6cd85fa0d47dc8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bfdf03923643f30a44e7d496805f2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4706a1eeecc9977b0c65912d4a9f54500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f610b354c1911b5841a4a2956f44c06501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa60ca08cdecacf99309896811b876502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912be252ae22676f727635e2ec02fa8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9e981158aca0fd8c24bd3ff451bb9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb136da3b4a148298c5170f2370744e7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b833e0fb81f2e7fbcc9625e43788f8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b2d56f09c113e91648a75bfdc5ebb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5dc8bd1d6aa53c5a599fccf6f9e28508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ffc469979a78e80f0144c1858a9d4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54159b2857771d95f1ca4f2549372ef8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160402cc7d9d24be680c265d2f2f7b8b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb748694650da7f932dfca02a07ab77512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca739d1c4f2b77714fb382f5cdf9f6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bc1520ef1cfc2b42951e240b9a4b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bdef926b127db7454a4cac720054e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5266fd3ad22ecb62bdff02946e0b6d2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020c738630df9b734adab8174613cc7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b77b8d5c75b6caa9a6d62e5237356518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebab10ae11da6b0e96d0f2306cd399d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b55f0218b168b28e2803bbe09b66c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f9093122110581d5a0f12b6b22726521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9902666114bc63cf42deee9f39f6053522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba6298b28f62e3a63b225a1a3939ea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0282bff2790e553e257dfff91418e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52781d8a5ba53d1b00b9ee4c77c2122525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a826fdd0391ad16028df0bdfaf4bea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87349ace75f921fd8f5a518480a6abb4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e6601e591bd4a3ad68989418aeab8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc913320ab4cb97ab65c168db4622d4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec41ec9ce8b883c1706718898916686530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c18691a44c226292d77c9483a3bbd4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c64cb9cc0fb0a2706b8e798fe37a86532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4821b9067bee374805e8ccb3775cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b12b39deb85c662e1a2d1588c09eb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8bdd41cada95a8913e9ea4b96aee8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d6392b3fdc1c4c3c4cd2c88e5e302536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9a8b310949f14fd69fa885388ff83537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5631b33395d71dc8888812ceadec3a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764a0173d23dab0773fd166848fb6a9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb250ff813f476f04a7b820ad2c367e4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c42a08b7cc0d4cc3700c26f010fdb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43d380eefce6bf9d0d4aeced221976542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbc92d315b91cbd32b6b6b9a71bfd2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696322ba916f63edeb5b69e28ddd4bb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084dd97c9edf7e46d7f654a32495b29545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073ec26d265c0668f26bbb44b7ae961546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b233515ef52d0c72e63403b774162d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611e54c927d5b6903f66ddedce1a331548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de12c8db99a64737f44129cb03eba3d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3d9c71bd90582660530d25dfef503550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785a1f123435025354acacdd9471665551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e03d464f4e4d3b040f19a4d9c77a0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87a90e0712b56da5f50328b8d6d874553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6bf4d46497235ef61ab25b1719308554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2021eb25e9cf35ec350b688996501555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb03e4101625bfaafca8e4b74de3bf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354e94a973833cb3338809a9a77a682557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f6a6cb50f3f125a6921a5cff5315e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cfc69a4be1c4c4ba310830d3d87ac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aabb69fe6b7b02f8aec1aa5ea72feb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37a52918d24258c418f2e90bedc8c1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e67c7e6e49813ca871de26c7d1e31562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713adc687d3cc997dbda0eb7adf00964563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29c253ebcbd66d49477c63a3c1c200564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e573215ab7d58e63a529f339aecc526565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422405a27b2000823bdbbe7fb1ea5ca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6a8d0663df98b25255980bb0ea24c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c854b6398fb3ad0cdc8cfec6ec3f0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502bb20516af5faa87dfe1279d519cb5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9509de4a2b7a97636b707d2ae6deb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3883fcd57ff8336f46f4284cd7d4b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfbea91ee7151c15141a2e7e34c8f9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a6ca726a12ff4942f58de04ff1d7b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900f9c5963844edced3e8008485fca7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33f1c2db2e31bafab71d37d8e40fad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557c9b721806510dcd963b796243ba7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba58a24b624485fddb14f41281d285577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8eabf19b167353efc647ebb9f8494578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddf7ade2a773f470ed55bba5d3d356579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa98d3844c9280da8617dd5882cd14f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac198b32168304289f360c0be9ec948581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babd56f98e5faa953f8256781d7e871582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de77a54fdfddae835d81eaa6081a9e4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b62f3a5e426f148244f3d42d28127584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49296cd4e4ff34eaa3d2bd0416d3cd09585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abcf3f51e3660cd5b62fdb2f3431cd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb914322de1d4d39569438c696fdae89587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd5902fc810d0697c1272b1a90f425588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a01d902ca7de0cd3f12876ad04eb13589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc848f4b4fd171259b36c16c96ea77590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a8f6b3c971a79ad73afe5d540f12c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c32c122b3f76e4431e53c26fa4d9f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707499e86db3fb3b2ce51c3894f9c058593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d757d836f4f86287a37b5919480462f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9009f786780237da59c5a6c6a05092c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c1e95219395b4b6ada6d050d3d8aa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50b920a992eccfa4fe10e354b6040b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d2012c3e36ce5f0c041184d41ad52598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee197ca0d8d43f7cc76a78dbfa695fae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992551cf19151b04b8254bc616b69117600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf0139a69fe14139c164a22cf1fb6c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5884ed56dc8ae1e79e33560d6490b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b2f083d5e073bcf0be95bfab96beb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b3c7245084c52060bf602c6de98ad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0238245eac9fa43743f3ac132cf09605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ed040ce02154ea1fa204ae073d3e9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de0d19422d7af947a015f5ebd34dee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9dfa6acd694edb38c8fdd429f1d3a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e572829a1029d1be28fab144c12827b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0c241ae61d3d6bd221c299cb17db1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053e7e7f0da26e6d5639b01024f723a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cc7a998458e340a82917ccb6a26e1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eef3882a2eb474fa4bb93a11e137b5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32419b37eac82f5ab4c9b29ae716387614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2e1a2e5fdaee94397b87b5c45b73b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8713a5d86961b4fb505a1bbb2139c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5b289ce3ffe21314f39763ed8df9a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867c566e830eb03d7f3d679b686c10e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784d17c3281e694e4e70fe5c9675d2f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422246cca28dc6d436b0def151ed892e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f45215325f8eaff65f9301e86c5964621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31348d7c6599f456cef4df724646bb9e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e41518d727f006f9a729b69c18ee0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0787b2b284eb110e059d74350b1bd0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f398a7ae14d34747f8e7c19ab444024625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c32006e761c7580d3873cdb98c520b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281affa351793fe9578f1be7724cf21b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bc13743f6c9131a4866d2984b3575628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b239e0dc33235e469949748bf2341629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17c9687710f36e9af76a0a716c1ad1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c9b41f3d07d10b65515ee1bfe9a75631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd64de06ce54be984da40fc82980848632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce44507bdf68e27b12a82fa9109625633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6ec1f1ae0729a911dc95a7c554ea1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d5aae10af99e0a9a936212afb0cba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5545420555bb17e7ec251d3209922c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393aaf2cb40efde5261bf5ae0defa89637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047aa0d992f4f00960382e79119ac8a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c38d414f28ba6870ce3fea7355583639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1da9026007f097cf49fe733feaa9ac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051de0fd857efc6c6f71aa5b69e8f69641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef37947253b953c4d6e07413639d070642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d1b090207eee8b11c2c860baed6e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669f5daf3c0aa85d556855947106747644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ee7a9bbf6a87ed9e603ffb351d856645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d9591241bf75b708e79e8109eb6dc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67fb8d241fcc163d0c46d08b119f9f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f172feef05d41731ae14d31c24a2b7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4637db354ee5ced7e7eed9af93a97649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee3d005628d9055b83303b41438654650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c501b08e11419b794c82bdf99eb2c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4fba90580d95e90dc94b46aae86d9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b70446fd7378c30f7b3553f4400fa6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d6917620cff9f2e447b9426250600654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0a25ec39dc8a57a9d198239427b34655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2d62185bd9500738c9854d39783a2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e501b6c843c3cac9e8e7e5801b4439657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffb6b10c8ee22c2c3c02bc7970b5d8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab892aef8a36ccb420885c40539e8e8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bb510f0a007a12f1580aeeb73f859660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa45ae454643b599ad55ac7eb27e137661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9e5ddd040505005c46228c8f26047662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f190b92f81b56270d61e52edd642b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7472295bb6a8b3f606b19b62ef1bad664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9071287b187bf276fa4553b42e55c3c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e0c9ff31fe7fe0e6dbd4cfca32a57666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75816f9ed5f0b2e3cce904df809fdb6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708276c7dd4ac0695ccc7d192e461406668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e32b14badbed332c658ea5630e5c2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdd4ed9b0fb0fd1a60ded5f33c10d7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0dc839dbb6ec58ccdc1e42f0cb51f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e9c614a26ab2cdde19d588a6b099d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1be2681fd01ff2a0d4d04c20b89696673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e519c7b34ea17dd1069b864c5de7da674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f9e4f3986a4449077fd0a33534fd6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccac96c505b509c4349c5b76e7a4cae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ac4f3afb3c5a23260240823c19861677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1c9fc1928b9696cc5c75f33af44a6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4222c43b390032e26fa81e782ef9a1b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba33158dfb91c63c17ae48693eec4c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21407e6d8bff7d0a42b5d0a9e1d9e7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afad6fd8ad29f5920feb89c31a723e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658c575a33eb13c6bd46f0ef019dfbf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c36788be0e32f8b3d1f8c4d0b90731684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb480afe5c79a386f0b8a843371b391f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d324561a62498f209bcaf0664ba64686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c527becc4344851859b2fb4e8d336ca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4024b4081fe489cd07bc3eaeb4a02ff688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8555534bb9dfc3cc31860f3b37e1b6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945ab910cdff8dbf708f48db188ec36690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc10b871bd8fb3ae7be48fdc87b00a2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbb63f74d1b80e51414fae1917093c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149dfcf6f6bc0580abaa4bf27f95657693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee446cf7b9e6012605003d721bc90c3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e419dcca93735c0ee87ed1234687943695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410813a9775a0b7f5ced0233bf7a58b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d6cf922ddccc2a656079acc4298d7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177da32b209a75b6459b5e1708210488698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd46c66877c1ff052c76ee1066e30f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b16bd6708561bad4d303f941eaed3c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc407f50f4f88e74d6d561d61675efa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fae4932089a656c295b6731c31cfb7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871317940e35ae113b1a5282de0c5ba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd081af962d9a6bbcae730dc8b04c75e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abedc5b89e4f00510c7b86dd88bc81705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a69876421977f182d542ad500654a1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01257f90a565913a6b323c8d4cce2620707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e75fc20c03ba7ace8b4c95a4e40a78708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af164ddda68c92b416a0ea5f1d5cb55c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf15dff8ef5c921297b03df0ec6fc6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97c4267a0d580d80984bcdba4299ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686606cc7cb86cc3cb9537e0560f40f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc9f4e6a1ac6e0bc148e5912704d81713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b48477a530a73ba91d04a72d07b389714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3f04f077ee55f6ddd5d96ccdb023e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b23548e2685fd45444d592efd906a8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ddf882f8efe597e2eaddbee10dfe9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e41154c3c3ff9b0c972f4373ed7690718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbaca24cf4b3b96f3c1bb7f52f1aff6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148dc873c61d236d9e0cb0d8ba1c1d73720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba11ae52ec4468ee1406aef184a5d66721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1f0896385e601da4e20ca8aa36592722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6a19f1adf06201fa2fecf3b362dbb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15e70932be49c8cdafb1f2d7806a47724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0a1500d95ddb04c23a1447195f8d3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde89d0773191102fb66f551d9bc2ca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeefd94ee670ad174de5b9953e247bd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51977772b27b62b47d09fb078b8b6e2c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4ac328fe5a6f101ca0980a422cbbe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c28c37f1736f07565a4c3a45881c6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda21d776446279fea40685293b169ae731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09e798081de053b928dca2d45d496a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688155de3c452b238504b92bba357eca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3e2eab84143830ead8fd4c2043f8b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7f09ca5543397291c26af56580dc7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71573d6d4873b4db9f62273866d93fff736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c14b290bc9d016e0598e4655cc9bf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f8ea2713c64af41b3350307d582a8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff12597b75c1b0525d2f8d717f76e5c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0c084ca720b76b7c63d214fb3e533740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61e2af326295dbf9fb1987fb6adc69741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaced6847acc315722ae85d2f88a91c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85c49f929cde9139fed778477e8468743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03a1c6ac51b1be9a8e63a519bba622744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657c71bf773cb5a549f92e787c1dbc0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ba20ecef51c2af96ee1b561a7fb2d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb05c5093d2d8b23ceb575dd54bdb18747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f38f33e396f50c1e2bdd6a1f876804748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8d767af4546baa0dddfae78f0e7a3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534573fbababf89c6a17aee2afac463750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376803d6ced79e15edbf16d8f5ea7ba751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea569823dd8b5c88209122bb46cf1d51752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78900149c2d5193fe1c2ea3b3aace356753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d732f39b5fa6b33f441259defe84e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b82e7d4dd273e18f835480f886af6c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba6185fe01694392fc48aa1bb9043c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda05b3f285c622a359a40ed36425c1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb0d423fb665a12d78892326696e12758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba4f34eb823d41063f558a012a9962759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70359d8eb277e7f727bf373bd619e02a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59caebac597b7fec92b75681bb0e5b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd749314581e024115948a195c535173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c336da1512ba2776410ac23e08a784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf76e4189963a16034c1cbc5523ce525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68e57d7d394281d4b7ddb983034c336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a5e2fc98ac699d544adb42cf344007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d92b9c3623917ded9e778dc9394a6d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f41df0c76fbcff05fe92c066c9cff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5543a6ba031ad9fac148959f02ef2a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbcec2585ea422517ac0eda8ea7a3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e76fa259b5c7ace8afacb6a750d4112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43816f999f3f5190e5a3272d637aa413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6147aae43de26b57b0ad16f9610de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9711225a46e29e528c2bb403111d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba051f3676fdaffcca1343876c9676e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705180ec6c0be392f1041ceb173c43ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998835f3ec247163f01b9611ecc0be018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89771adbc51ba7b9858a134f061aa819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59eba93331cd2885922df3eabedfb120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d730bab32adbe3777406807a03d78c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd2796039b952a0e6ee5e810c693d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b219c2a5b0c49326abf931966facb0c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bdb9b2d302662ab0a4c6d4fecb78224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8d8872eccd3df982c08f94833614125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048138c787edfe36b705966bae13ecc326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04430af45c18b3396a3874517c1a3e3127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d06e54a1e7c8f4fa9b8b171ca951628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4cfb67b7d978e37fd66d8e832ad2629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd2390c7c6530b391fbe118f66a3a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b26ed92e4dd11d8348bbca17024a5e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155a9311a88bc421dc45d3b23cc8ae832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6084fff61aad57dc1c0a272c171dcc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69794e4b3fb5919b83af186a415c133734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c27e9b30deaa318a2813da6f7453f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010eec538ef4cc67755f81fb4a012c0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68093b431069d91be73397b4395c9c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca57c8960b01b9cc458d4a14b6c9abd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18624578cd86ea6921f893f1fc659ca539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bae98dc5734732863a7bd6b0a47fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a68d4b2c66b1f7085c5ce30f60adc041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea534aa1ea8190a6928a3db5125264842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68730051590a2d68a48527755c8c2d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c6cf30643f0b4cca620055fd654ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346dc0103f47a7a21fbf9dc0c8c4b5445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fae17ab243bfe4d6518f7ae0bdeab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44340eb7ee2a939131a4b87cf4aeeea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37323588b48b150461f335c8a40b0b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42896ab6b3dbe34a52a5676a9eadaaec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176220c5c849a5af95204656ddf843050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6dab4ba1c01e524fd7bfc81432cbae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482168f055f78a75b73088b2b818ff8252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd64170cb9511ce07a545199afc9eb453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820db3da9dbb9c6a369d67f1364627854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e93a9f3263dda65d9b930d48dde0c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f97c5a1b75d4c8ccd2119dfaa591356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2394210113f4fe800d9437e8a9d5b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e76e693feb5333b57c494ce47a1b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b622d24579c26c20f86b9ac46eb374659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0f585a3d16ef2fc6647d82af52a4060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e428f5cc5a15466e3ee94ca9b999e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605d8ad3bba184852a925f8da7dea7f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8367974f099ac63ef37337b9ba85d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5331192bdb81f8f54d686b8511fd964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ad032351a5bdd387642376537131765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df0963a63f0380e62a3e6540f1c51c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e240c3f2ba296bf6437e895ee29d7167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f93b97e26423c1aeb096f2882918a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95997a313139d33f334ebf2aa3cf3ffe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc29042431460e568928507134e0ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969872c76b51c1218e2904a69b07faf371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf29756d205f8f88197df69ea09c05672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf18ecccc34dc444b5a1db3dee19e4473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7a5cdd16d03eab68a4e71bb69b22a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3930d18501411c0bed05a57984802775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d2b4ab9f48a43b389f440ddce037c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7fca9f2d808eb289998fdab90272777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86057d8b31bc0c3d278321fe7e713bb878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ead4104c77b6bad2ee5cd3d4a707d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6be67066aff99f6c7e4bdbb42a20d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34154782218b1a0cc9b4be56c9220e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8e43362b026f39a4df3a386d1df1682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5dd74d48bd6fe8ae21eb5e59279e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e8f3532b31927a310961581fe9eab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4e316c4d1c86990c97e9c841f063385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d103a0459dd914f5cb55320e8b17886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f49f5c3352899048db7821d21c5a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73824ff768e6c989792028a8d007c8788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447ba1650f9dbf08c1d867cfd80543389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aee4b2f6c7593fbf6b4cc19ff33df190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44eab248a3ca1af4516f84ea3dacd9191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe3671ad1a69cdfbd06ca0c343d96092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c3ea959efbd0b2a0d590d60cbb01d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f5c0cf8d68eed27bf8c2da925830994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396ed76e64e021f217b5726961e7fe595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24254972d6d836730291442b7413065c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054123cbab9f0df6c97456af1b66316d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943aa39fca84bad8b664f436f713582098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556499f11b4416bbebfdfe55baaa584b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5012d755c35165aae31567049c6948100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f366af69391e88f62488d0f0bc599b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023c80ccb716e124e91ada2163b5007102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86a6c5cdbdfa64c451c6c154652123103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0b3c7659030fc480ac3a7cb0d238a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821d87b8415bb6dd3277006925f8482105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29eeedc95a61d14d7a43ad2eaf18994106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b7b1798f6c7153416000b45db87c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab2dedef86a819e1ad1e995ea7e721108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b41d074a10b8e7ab8070ac548631cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf87d3a69bcb9609fdd01d8214e0bd4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc8a6dbc6fe79cd800331bca1d99a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cb3ddc01c97858df1596d7bfd3e2c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f605bc7c3037b33a24622ccee060a0b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd7bec5bda1e96ad962f1fed115f55114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef75c87b3387ae7f1b80f66e739d8a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d058fe117bb33314cbb09901a077331116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8f74374560281c175979f4d3d6d49117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff426136826818e5cbe5b50c2d845959118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2674a2485b1b38c92d6fe83d2ad737119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d85daebefcbf457a84e1cd9c3fb48120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967910fe6176f49fe59609b492d5ce24121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fa1d15ebfafb1273e45a1d2a14e47122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0babdd74abbd417014270189cb224123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6011ffc169ed4c25474a196c6d041b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee92a17808de167fd5f6b4423ce102125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e458c186a76e92a84cc7dccc0de2b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6103aefcb5fa00819721944290c77127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbe73ef4ae2092c66f5e0ee4b47ba7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613ffe2f65580fece5bb820835c945a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3c88112321ea0d9e3f7b2811ecc9c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584abba293789ade11ee5fe3de07419131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2759a7db9fd1b679b19c86c2aee6e1c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d960d0961d768c5657ba70002e353133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25cecef5363e69c6de1e2d49513565134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a3181b8f98d6176d1da2a0aca89a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbc7633bb99379a17a3664323930a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97884815d9c0b5fcaa656e84566d66e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c17a39bb9396392b926aeaa3250c2a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7e9e1a667ec2b8794c580ecc6116e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e859bbdb11f73680f21f368729220140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff5fb758ed79bcc648a10cc072a4b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce10265accd385b7ddda04bf62d5784142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6981ebc20c22953d1c41b01e98564c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c41ba5b7893f3540b7e322877c0341144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6194e92bed9be7f1e938575753344bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62265a515d7f5d4ef211bc02ca8ac30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92909d5379dfe34f4253df6ffd945c7a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced85d83b71013df28f9da17992d14e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6282c411686d8a9f6cce786bedb556b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd45963dee0700d11b07e6e7518c23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cf9ac8324bb40f0aebc7892f02637151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ad67c1f9398c678662041db587ea4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a3e530e5c8468ac184abb13a9787c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0466240fc933983f39599ea3f0de877154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbb613355cf86e9052c291fdc30abf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fe3e759d252fea7b1bb4aea94e30a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c0697af19b137a94be18d534253f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18483cc95ce735a842b0429d65e707158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74f99d8d93cb726d8d9c64792de8ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fa81efed9fde31c3ca0a5f4a5fa87160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a2e70eacd61d2cc475cb8ca077770161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ae9a66e46a4d35677ccfe4bf4f328162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395fbaeabd68d2233f691945beae6f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4eff20291e63550dfc1bdd2530ac4e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7da64e2bb494d1d667b478d1aad0ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c7d77b33bc285ba017e20fc588ff0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de8f4537e88bb02c50ded9342ec48b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24dc8b98ff4b8a226826b31b234503c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbadcd1285f26cfbfcd85ac1f25a279169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1970e136a1ad810f097d5a647c77f4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddb321bfff716c17e6e209dcad542e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350a1de4e98ef81ea2f0ffa87489d86172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6016e1703984141458f4ab8e3eb0093173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70c5bd1e1963c40e3eadce046eb2b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627134febb205b816f9883dfd4608c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6b579e052246864614be7d668916f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4f480a571c698c77f217ac17a0e46177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c3ba16734845880a0fb85afdfcdd4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778455a2dd181feeb330e22ddf701331179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4de7d77bf30fd6c7b9811293805fae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd949f78dadf90091018d01df4b24c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e3a1ecd6fda4cb1af00b8ddb1d1dd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4c4c0cefa648ea75dcbf994352eab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0cabe3fd65291786a4ed85b2dd76b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e76052432291257ecc957ccd57a616185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e82a619a8623b79b40f417d44b1562186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199363d0f073183fa0822d9a475e3b08187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28318cac1439aafbcb45bff61f8116188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9604209332ae48e7d877642e387ebb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cfbfb5553e327e174e91eed8357d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4dad31ee533db11ea43b574a1852e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c6294654debf516c3be3c87d52343192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830ae70c1eb3f0407306e007ed68466193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db32e6481a23068a4213555b159f61d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a5f1b5c2bfb18542e2e6d8cf413c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b21fb08f4758a38a5aa249af818d8a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfbd99a3409c9becedd93d53dfc4e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7ebbf0029a05094c3fa3850ea3499198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689705458ad23c31ecd30a8539155b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17027efc1e6709921aeb0ea1b530dd8a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a6c54d06a4394895c400241c2f569201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3df682ac20f31a1ea6401b0baffc3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27dc3a9bd203a9ba8a4b54abb073be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2766d49f5e48a1913bc5fe2133fff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68729c7fd2a6e1ecfacb7426f1f82e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca8a795dd71326efb508d047c32f83206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca3d45ffca093c9c1a941bead6137f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a314488aa070106b479ac0c768bbec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d44901e5d889b11b9db4f1e6b260b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b816862d6dcf71a56a1ead98ffa35210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46a07976e9d2e9c53423ca4c8a7a3b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7c2432c5de20d8d2326871dbc7c2e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af245f17c8f4167fab8f08464104ff81213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89e3a040d132fb7aaf982ea8d7c117214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fb17c741f9a562873d863c07f91e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64d3117f02c08c96b5e84ba80ae3e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517cab88faf70a57b7d205a7cb2eab7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa153a19081466ad7e180cb012589fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e88243748b3b681c1d73f826618489219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9066472dc854a6d1f068dcaa77a975220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28e125ba238b12308d9d07c126e73c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a455cfe8bc8cb4454f0dc8daa6629aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593a7ee5dd0f013552974d11b978cc5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51850e182d9068b706218d8af16857ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886226a0357781593bd4b7bd958e036225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0a637e99a1e0f0579ebee1d8cd30c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c049c6d50234749b49269fa124a459227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fa91740ddaac0e4738cb4f328065a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625ba660947c27fea586641781b2d69229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025398302569afe60756eab5e3894ebb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd31e13dde944312b0b59439735b1a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890c503e6a9b22de728b9adcee6e4d8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6193ce4252d5be11b5c14a7b458cdc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b00432ac93cbabfe7053a3e16090ba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815875309fb2d63cc20866b0837ce646235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de557acbf7bdf2fac15116dac9f6a8f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de714861777b3f872e8958cce88fb2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8daa921861b21c0d465d82e828866a0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a888717a61f2259d6fddec562b4fe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee457590418a638ab4c6ad291fc894240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521c2d4406ce0753657e5330041c699241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b270e039d8552c66885017cb0779793242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6698faccd07810268da098250168f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957b269507c69eb015980a44e7bcf09244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d829252259b209dce79558a84aa87245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4f3fc50970c5e14d9da9c6af19c18246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3de8f0f971faffc02ca102a092e770247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a089c86ec94eb514a479fb9bd42266248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80013cfe5b3faaa301eef0e26cf6c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abec191c9e968eccaa10c02626a8c63250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742512f684745f1a83e169db8589e174251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a6beb7d40c02c0a12c14f318b3148252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c436c0c897ae9c8b47eab7d63fea1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50b9c51be4187d92f5a32742067bea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9281e14c41c92727ec8e3b85a650a6f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b04661006be2df2eb59b4e0017e12a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe25f360d57762c22847ccca66badbc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830f1731e2947dc547bd285b1bfdca2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4186b734ad7253410c416fbe088c056259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ffce4900c0df8ee9dc5e2c53a3770260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2239e0c40795d449f119fe5889d68e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8624031c14b8d6e0b79fd19eade97262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a91c9d5577af556dc0c4b94e5257a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c8c5772858d6bb583d3621d3810c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7577fb42e4a7ac185c5695f2e7de41265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211384e53dcc2db3688fc74a9a8f78cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59188544623f8208c98ff8656069f3b5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ead0113207a6774806e0cc4042c9d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2602f532c1b044b86f806cb556e5aaa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001869f70b2ae2c248a03ee3ece61323270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5f2d36ec13f1c09f912f44133d926271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dfa158a28e16b9dbb703f0ed0667c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9dc83248eef896931de1eca9aa329a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b5adb7b53390629ed1e99c6b449da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019407313880a9b085e27fa1d5c2567275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecb81faa2d8a37790a4c441f6b7d55276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532667c5a06a86351dcba17a16935211277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb8d6a70bd5c7afac1b271cdb666be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc882f0a2c0e51d520e861c8c1c8106279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ba7ad87e8be4d830763ee015ee0cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d55e9dc945f77860b061f4d2ce4dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be016b97f45fd6a8d7cfed3099e72f45282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7301122ee4bc752e3baae4a4eef3424283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b470976fd640c10e06304c1efa439284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d486e90e318593855b0e0d5df78c58e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe422acf1f05fc0bd42c45718504f07286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdb5401959de10513045d9690f1006287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05c6a21ebc031115174c35980a9d2d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbbcd3829bb141b08b0c143da9bcc1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97a11bc24c8f8b94e8aa2836b60d58290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246ecd70da5a7bd2e433ebf23d72f11291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0095980c3ecd0399df2e7290e9ff3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd3e89de8ee3557bddee1b7a3e72a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b066e4629fe672344b54cad3766c76294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d99f4898088ad1f8a44bb98830185295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fb4ce697042ff65b7268be0b3cf96296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717736f6117447e555f1c0c99cb36c11297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca2430cecb679742baf23070260a3f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e25b99e5cd1c05dd6d936b596bd915299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df98521791ce9acbc293b7c24acc51300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060eab5fe0618cf8b86a1b4806c0656301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89496c91580e3297cf865ff99d0ad9b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16be4d76033d59284754a4fd7babe04303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403c477bfa6b096203ffe236d15e6ca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3752633153ae2daa5990c060b88bd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d962a8368a773512dac772ecba512b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fef74a8d69d7539a6d471ce12c7a01307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86db64be80ea06cf3a6ef1f8e847f9f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026da242b960998541e99250d8badcee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7b3a0f45bfd8dac383077164097ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706c5fb4438d00ff59b37d2dd938a2a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c59dc1769166d66764b7cf6d4a987312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aeda4ffce9ba6464bec531ec4ef703313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9823920052902326e811ebd8bb30a02314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1dee2964469b9538983cae97b139ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c55089bb34c9a19b38549b9b6f69e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e85c84723d4c418b2e24e47e99ef9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529d5da9ab9285b618208af331a6f42318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd538d3c3e3b9bc785d1ecb46e55ad9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ea29d63c4efda3c7fd85cf74bb2e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc1da20d0361ad55dec9a7eb690cbe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3ef32a336eb892b7f59dc5f58adce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ca6ab1397a646b6de80f04ada0877323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3833b000b8b9c4aeb1f1f84f9e8b6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6145890b4ea702e077014aab82daa87325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71d903a17e3079560c59c8fc6ba318326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be223f05f5deef99690e38fbfa7332d0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef38a4a6985d8a493a2b86872a3fbba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008e2ba060ec8d49aef4fa7c6b07812329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe555df0b7e140591b60a888edc4f02330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5952b89eefceea3cef366457e0940331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bff2e50d30a9f41a8a0d50c2da6f1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6030200f92356e0a44d1b511b1617333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920340ef72f9279b8d3f6636134c0df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de79b076da3f5f5897d3c046ba858a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede811caf597ea525645661678ade90336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13caae810ec8dc668cd5c9e6f34ad307337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65ac24beb1ea0a4a16ff744760526d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afe8e7ebcadfad2dfaa95fa8e15afa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6ff762910624f986b7d0d79fc54e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5cd94e618c33ee2afe769829778c8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103857755e42fb4147e9caf38c41a63a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8f8762cbd5f943041d16861f4cb4c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a575ed54ce97a6b8f4c57f3f06278344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd3af475733529b5e705159dca80be345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4f3c70bc05fbe99824e9e87c6373e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8cea7bc7825a7d38a42664f35e0ba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007bdb6c2978aa4b95286b6a34798fe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06861061bfe1799da65616948c4c09349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af3063ecde64e12466a2eded20b024350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fe99e4ca76793a696ed5ce43dfbc8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2f4ccbada0d2173357843ef811ced352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d595bb596f09c29fa691128de61d3b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5345ee8448fcd4918dd29c0ece1496e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13918f1a1cc706b78b261bdf7fc185355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378b04841f35349906af88d79fca3d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fa31280c5df7ac9efa3357beb5c85357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f8b89f8728a1cf3e7f31c27de439e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66ddfa8e5b356db887c143c6968a5c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1683d7cd0928aea46b7595ace9c87c6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be40294d29359ada1c8fcc0b1571e14361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4405a909e61797b826ded03a30bcf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a41906c5138598cc64c2fd885302de363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2713b658e8cc3cf62875cc8b0f054ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed769ac9c4d8edc033b24c49ede41ec3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e13f2890e76cd3bcdff46dbb8863c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecf974344251fbca2df60dc1e509a9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46289ef04ed521b889fc12dd7d313ed5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4786540629c2c290e073e071711a738369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a42d62c3b644d41dd8f190a50bab0b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a0106e55d1f3e7374d5549b790231371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b528979b25f102125b0fb2743343c12372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8b8da0b84b93a8d00b1a549032431373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27521a4bd0abeb703c7a085f247462c4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e50870be9ad8d9420f84cea96a386375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20d59ffb2afa164eb350ee6d8c9583376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4efbce2aa48a1c09a23ab09b34ec5d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcd5c0559d9efed0aff4b8f7a0cb10378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13917046c27f010f922a3449ee9732e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba42731e5aecda9b7b8ff8c6a38694380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ae5bb0a44c76d2c88db379f55dc91381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54426065a8204aaf3733de60414a05382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88a88309a6d637c4626ecbe9a702ac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b366262c0f5a915468088008352dd53384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67f390317a7f8e0decd8585a0a8b3c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b76dd07a737fdc627b7a844eb799a7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a2b882d9be4a808328be34a32cc6d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00adc1d98b5566b2ae4dab7af3fab89388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e3e39ec59bbc65d67d4b14d0ec3c1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827efd21ee3c0fbca96c620afe427e9d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b81075a1797186d86144b5709886da391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97eeaa077f9f49a67e766a887b07b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07545da9a2c0035a0b14080835da8fe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168157466b289406b30714d61652be6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4181f475ce4c8ab036fe1c7b16c70c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276d38ee863bea47d92487cafdbf653396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef77f85d243a1a6375662dcbbfcf3da397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9366651594b27159a2828c60c395d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea211dd3804c47ce66d90de8c64c88399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38465e6402f1ff45b067485b161ab789400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc384ff1c05fa1192586b7071d1820b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eaafd3a0a0b4c1698f001c3eb87ca2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e87e816d782962d7509758b5d64b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef18d03a070ef69d788f310955675e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd9d91faaa26feaa6a151f751d4e6b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aeb073b5abd9dbf546de957d573c35406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd5ff3b410b39947361e058a621289407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba32836a223a106711e79ee01d2829408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3525e5e500d4c53d9166e56d5245b1c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541b8b11d0e82b897d0d8d5232429dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ef8a719a030433f1889e33465b2c7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ad115b4a9f12aaf40447818932e33412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449bb6c13171f28a72519ff555288b2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d9c8d57abb530a2f2b6d3ad32b835414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9261f1c9b38b282a57db4a1b500af3b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3d2ea4d233904f138a9129289e0c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809864492513324a995d36eedb62979417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a681aa04298051c82987aa1c2c975418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeade2da5f8777432f4fa470e94d5973419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88046b95a7d693f0bef165d1ba5552420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071ad9a53509223cac4b653adcfbd6c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520da86632ebaad1677eec2f41fe4285422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55f92a54fd6ca8223a37f27a6b5c1d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04339d3b187005dc136717d6b547e913424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f12270849ccd9ecaac37277151e193425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd1a28c644ffd654e1d35a1d04f4cb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18d927724556edfefc6d55221dfe0c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54a109183170bc78cccb6641dd0433428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cdeb73517498c7e4d7f9d5eef745d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41ea60a5ea31745c613b9545ef96b8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ba0a7ca5bbc4f6dda31d04f59be14431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c354e3a924747e6263b019d2418fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551f1a0c414e447207a385f814004c5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0c2d5c6f020b7e0076bd457f7afd1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569e88304615c066087732095395e35435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc54fe95f023c59136625c2de022cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc74b77b516ca5f25916537b55beca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414df04664552ee20fe0134d1be1d808438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984b2aa3a68782d318b7391ffa7996a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4134e04e7e8e388d61004b809bb91440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644649713aba3cd693e2508b4510d41441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88921617fd0bd3e01ccff3647bb1542e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704260db4ec938003804a32feaaa9fa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68554619f9865e5da412017aa2dea747444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83f6bc56b69a53a85b69a22202bb16445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdddfbbe89e20e8607de5791c25c9a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e06d27bcd62d9ffe30e10937156eb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f688a5f366a972ef2186e51da5ba53448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10e75da39074edf123ae7d1b7c5508449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81a2832734c78f1d2889e8080f1f77450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252d11e12e2f666a0f1ac2f4d5412e6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177c3dd5d5ceafd5e4785762e92d8e2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325323eb93a2b16042e60974350dddb7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13c16a0d3b27f2b7e19df50badbbbd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b50ae5e8ad3b1f9d5443f33f8de4d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bd1fd1e9ffd41cbd66b95027315e9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0b729ca2405fd51517fd91ede8a77457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ba38d0af89fadcbcc7d30eea492eb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39db013efab8cbefbc4a32485d49136459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871ab5df6ac47a29ddeae676587d6c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901636c4c0422d9ff215a2c2e9e7048f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bd17afdf4b2011f47be3a7324e7c0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba412e085fc67dbf31fc08943742ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bedf3f1bbe8dfbb215b62b5ceb34c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dee215708256a4d356414e6a216237465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935b2a9be9d74ad22cabd588a8765a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531f414cf87ef825f593b8fc7c989d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39be077e071e45069d691a91b778b4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1349f9bd7008c78bff9cbf3b0e38849469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9b5b92004217d71ed67075349dc2d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951d49cd6db5b51ddcf1e728a4dad37471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621491e835c176fbb7a591cd57b89dfc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7e6e69b39bd5f261d0214f8ae1887473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e2865bfa065281fc3898492487260474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac0577fa6c2834de7b676b474f5975475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a0148ce6eb5ad1e3fe4484f0d2c60476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfdde2cfedaef8f6dedc124317e9b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222219bd8f90280d378ea70b1b2abbd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266416764dc38e924ad0d0d0817092d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6692a443b860241050ee1fa9d6640480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938421b41cffc4ffe9066a7bcb02be65481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d57aed838d64a5b929c9f25fc3080482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e763c0494597db1763ccbb57b6f92a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b23380753dbb28503c95ec5372b711484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f7e950e72dd497533faea6eae3983485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2517898f4624950a206f0e416b7d0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3ae75b0c78a4bd63e8f0c8ed3b5bd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a90aa9c1299ff7d74abdb319e0c26488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cd57800d8a13e54b315dfce338623489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a6554c430c41d2a7df3f3942be908490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52120458065055a998ba7556393bb242491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41577f97cccdf7e13c73297a6d9c71f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6b2af9a988f52b5dde7986ee9bb03493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ba1f55c0ffbb3b02c71a321e0b753494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a507eba1724847f2d305b31048e67495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637449821ec583173a60b4105deef9e3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a9fde70c4a7021b1a306906155c06497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68699fc441ca68369bde446a95b603df498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae32a3ca679f844d2056aeb2c89e42499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856aa81b622187948d0cec06b7e1ae2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7fdd1118adf026708abad40a18715501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620ca185c6a2b5e0793ff4f822a34cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4ee6eafed5ebfdafdb0473d1f8a4b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070e5e80ebe98345f8f42ba8c20ba3a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cdff7681651b90fc99a6e2e907d57505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d161b9c0d025c9cde631be49a4a6836506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa130d6e31ae593ac70e28e65212638507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5007c2e4cd2b5dc61d8d1aa3a062e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467840ff707435ad9e80da7b5b18254e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741bd5d436fcd4aa2b9e6f3af997461510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e577fd9612f33b20d2c63102c82702511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86faff420b4c6e4bb1c7053f515d78512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6433189350573365aa9d29ef01a8d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603902d2153ebbe3aea860e4e9a704fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042951321618b8a0ca2d041834cc1a4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c2981fb5d01e219d3234c8a730cf5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d651caadd60ae3d0c73ea26b990ad41517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee752cfcf186e01d83b975630995c471518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f433217d8634b7ef941dc3281782aa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806919784db3fcb6b372e1f9e1fa7fc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec2289f69df257d516fff2864ffde6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f36eea65e6c034b54b71336e177c5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fb22290c32eefd549c26d1d35135d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4180477ff91536f6ac2c75567ca0ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf901f31727421361dca45247998c906525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c16b9a72826e7e6aaccc186de31ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68983657d5c2a4c36d4adeb4b33153e1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7dc0ed1a49fd85704c8aca1f3764e6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a8aa158c68f41610ea281b8b401f7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3ec717890234019f7f71bd8d198f6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784df7dcba8e1494e8aa538e2ec3a57531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89618f54111fe678f7d0776ff02103532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0eef53cb3544e07fbbbc04b4aa72f4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccaf73e2f30b704d1e2b645832e2aa0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738c0c55fb2f1cf3a3d8c291d725e22535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646047cc51aa3aa80e09d3d5cfda044536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082bb3b49cab8e578d6ff301843b204537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d5933362e1084df6c1552bc24f694538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c8eea0defc10037484ec74ea8e74e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06924241aa7782105f175fb0115a73540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3911787b2573ce37c7dd11b2b146e3d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243984a6f2525e322db0c8c324bba65542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d8c726c6782916a756ca256a40272543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf6c0fce7a36b127f94366d6cb3a06544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393f7e9eb7c212dde5602bf00fc9351545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf6ee6e235fe054375c3ec14846565546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a9b629cbba8c9c4badbd111ce3b5a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c803526f4e813d7b41e5c8f64e5ac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745f66e0f22d2b30e2c0224c6217030549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c527c108ca396f373cfc6b9593c9f37550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bef30fe1d3ae4da37c52f392e4a95f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aae6bfba3854f676dcb1a9d7382759552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a87960ce858b91550860ee3b39f91553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6266edcd1b4fdeed846b0a73d416aef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1157657c94983f86924b9ea63ddc8f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea19a8411e301d3c0d69c4b1a27bcd0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94564c9a3f061d6a3065f0781fbc9603557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2daac0d5f70ee4ef70a1f47721352bc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba5ae1eaa7166caef41d9395b8d7b1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1368dd854613f53135c0fa226af0e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a49a3b94145a212249f1334801b3f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26f447017f358e199a9113b28c4c2b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d47c1045f85c3ab3780df608c3029563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7779df50d90346ce976686ebe0f59c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43ca26a99e98a3fb6431876ccaf83a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb953fe038ef656aa4c97dbdeb227313566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc864ce884090c90a8ce1cadc9957958567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d2b9951ead848e23399ed3bc08c2c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08185ad8cfcdbc9af9e8e46a77a76a02569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d872f7b73a897d012f9433e16c46e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee930b5d4a677a7d3b1d7b3016f37b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163bddc7d46f238f7351cb9a44a87b2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca7f8a652f0f739997b89b6f8f868c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da56e9ae5511445239664dd1d789e1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfd3efd98acd8ada145a1ae2c31527575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a685a80d79271c50b78206c5fe9934576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe68eb39e072823546008c23c9db648577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e83ed7d86288736d1f976ac9240568578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb69cf1bd8c91096d46ff1c6633620579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be5b5e4abebb5d30fae4a34cf4a129580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18166913f3a9a6e0746a4dfe9a82279f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731be1834f66de7f6c2cbe9fda52bf87582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fac6107914d72c8ae93ca71efad1ea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2f30f2304c375617dc619af7c7c9c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c94da1d41208ae02fbbcce6b97339585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48a7158c3487902b0d41248b9f3d91586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f6f5067d48125adba8eb58551ae32587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443308fa3bab2b56b31eb315944c3a0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c503f947a28c8cfd533b50827d4863589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f911f38da833f29d68f3fa5d2e7adb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43673b435fdebde91557e3627c85e558591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696879c82c729f3ac68a92e7466d9926592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf2c3262c3d2201daff95097f196da593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa95826097977cfb18be5041b50878594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff933c28a5f13234efbe3c39cba9290a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5558b6118368ec79ece7f3cd806cb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9b97d4f94c21f32a1564553dc6d22597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b42e5d2f17bbfac1bf55e6dd18abeb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a8599c044a2cfa96818793c7710f3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11321de7221ad4924989051d1380c9a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f607237b1ba80a27b7cd434901f11f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c36faede2112f931458c58fede66c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0a5e3cd6821ad8d691f328d357922603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2affb01cb473e8c260728e906dc1f1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fab2f4721d7ee12ffdf825867b6ce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1356b9d2dd2b8f99b042c746bc1498c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669482f074a1dd053b7b7aa35878d37607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988e720549cef493b07ab7ebc5e63b3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e915c24acd0b761ff77db05c5374ead609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0aeab402a038974cdf98fde4ea8af610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1501b7eefc958bd673cfbcb22e7bf89611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306afdf87ce8825434929bff9defac98612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc038b4a229884f2a193b3d891cd5e9b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa9cedce77ffc0e5e424539884655a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0f6781d9337fb44c5187fc9568250615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4dafe1c843de5cc0caba5ab453dbb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7524950e212ec10c7daf3258884919617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a555922de1dd2ee30fe964d59bade9b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412b7879f855d96e21145da6cd60570619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20d76e105e52f7ed5956f197bc8b84620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363712fd752a0441ee02f9b5778f22d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd88a7dc9afc266131f37996e50302622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd211576c21b23f160ff1aa7a7d9ab72623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc094c769795e7e5e9dddc8713e8dceb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fcab86332d90d1e8ec231c48b6d86625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c162f0f9107430e57a91ebfc2542d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe2d6834b60d9766b8149f2d796c28627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72032335cc6985c4af60591263e56906628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e13066f4f604e4a540532ab1b463f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8832dda41dbc52143b16a2b93f5b6f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1ea0ddd8b0a63e0c6198ace04034a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccda128c8e7ec5f52245338eddb7e07632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea6d31bdd255d719d1905b5dbf5aa6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd951ca38a1946c6540874870405ea75634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4329e9cac864102c0275fc4d44bf5fb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33c1a0e5c9d13b6c3c74286305a5f6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844539781e6b98bd6c94c8bbd4dd7122637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807fb11325123af2c7239f91db97002638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b515e7970939f93a31aaf967434e50639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6329020fb03001f557270e22ffaea43640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae494b602d235c1d025cf2c2bd80f1f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771dfa58ff73c2bfdb19c72a70f55c6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995e63255e3eb7cff01e734adb18c99643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fa974ee89d5323f9a682a5d86164d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c2e5ac6b9043e519e799155af2ebb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fa270921e76bcb1c707117e2149e7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89eaaa6e1d394e57212dff67a296df647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bcd0d75645c2712a214803e27f9f6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab75ceb370f47200d6eadbcabccea2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ebf76d74db34a1632eb363192a3cd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c4cf81f06d4fc8f8ca6a67d98a118651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1531a058fa781a1f9abe39d843a0e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329e66e44ad23d0aebd0c098c095a25653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab0532465dc7d093ee50df23b3de6c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc96eb663be8def87735cd8f04163c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa84f33a10f4407e7fc640683cbdba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a79b3cccecfe77189821bdc7f46763657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b186427e431523a36ff34acd9231889658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c75c9b566312b8a45887437a6115e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8090d8e640c3dee03f9412fcdd9082e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b600a0d310c21bdcdfe7c1209aecc9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246bf9e5e94326cb36ac2a518d2c74e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b722d3459acabae0f59ee1c81bfef3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f80cfcffeaa8ff28f47dd5b02cb58d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ac3b1956566e9a867137ffdd5563e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe55b32112e4375cb2cfb1f193c781e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b0d40c642c25970003c571673b5ea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e11b29225113508cda92289660ad7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70202c9ccb19bac5598786bfda8012d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346016c67f33340c4a500511147ad8f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c83e2417bebaf70ceba8e70aedace3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784dd8bb5e456d6c76ab6b9da8a381e6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28cdbae32c3ca92c56d2e1bf341981673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7057b33cc32b7f5137c477e43fed51e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593899f733c1766b5dc8d9dbf5dab6c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2796d36c395743393db3d8a5a169b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e50b9143cec0f45905b4062117d1e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf150646bc46e53ef0e52a06062ddc1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee97f6885d7f717d3fbb04d19952147679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a726abd16b834f74a59b61e5b09bb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72a8055bdb65ad3001ad0ba4a27c59681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858cfa641e74d58624c8bdb46123c2cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65458387d73a01cf0613c37e2f906a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49abf920c05686524db36bd68f95f0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2301804fe6a4b718c7489feccceca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104ad3b00d3abe949015ed98b102297686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a808f23f5480bbe088725afc4e2bd2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab8ee55e693f47df868c59000a3cf0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03648639275e644197bdaeaf709251689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28819181a0800599202a6fdf11d9337f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d23f8ef7f77ee8549aa0b74b0a5b51691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6818dea1c3cfc9da85c66222fa4d6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb41d9f1f873383b138f7436972b5af693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20cc5a5341d23f1d10ab48413ea78f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7a0d62327656b8afe19e89539a5c1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863703de268126fd0ee3b5e3def47a8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09470953994d2b9bcf13e6bbc03281b4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf7607d68112c309eae13fc5dff26f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2d558ac5425d5813e969c43841e1d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f14245710d5aff9ab39f7ddda9b60e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517b38009e769d53b0d4608212943cb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abe2de8860bcde493662089665763f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dac2f599b5b65caf97aefe8aa9554703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00f53726f673f88e0369a4d9a8d91c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8de11e2d17a579bcd062f247f8245705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff238b8876097236d71affb5d1ba941d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5cd96506076eaac1b87963ba59e0f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b506bef145a665451eba5da77fe56708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46aa4f5f2091719e5c669fce6d3b06709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7194038fe0d99f4ea1cca8fccaa3ef710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0c2d8d22c5247af4cb32a6057ec09711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd491c16bb5ef674394e2204de6c45e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff7435bd5deebb9e9450060d53382e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2934bb64fd8c1f2c67280a780345e4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bee27c2ea8f8168cc2cccc607e782715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486069b3d9faf264ebcda7041d811d5d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd500c2db340719ea4eb7a25f27c89a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb959ba0a611ebdfe8016966f20aa7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573d27df9db83cb816d0984110f2f24719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cc0f4d1f701bec5277fe2d9265210720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517bde25b9e7b07e5c77b259c2d356c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f9e056d342012b94da395256c2f44722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c3f103b9e11ffbfac399494e9a215723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325191eafc8666bcb5534c82d8cc787724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacacf41f4833a18e3db528556719b8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6c19b257fb48a6c42a8ae79905e99726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddcd8a4514c1bf20db3bffb873d3eb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef4dc3a46d52c2d5257b9fd7e8980d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc512ef262066f3472f3581f52fa65729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e7eea0746abf4a21c0b7dcbaf43c0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb997bd90ccf2e3d080e32a03d4103731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13661b05fd20f5f5edc493faac6086cb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7f3dc7c89b2cd6c00e97539b7d376733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d89c08edffd5eed013ec965313c5ea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31bf16023619dc7bc17827ae10f388735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b693ab3e9c7492aa52bf1a3846539b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e8020903fffeb400992f8469f6714737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0acb2d2870b1558a2eb85351a534a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ba9a31007cca1a90607e750197ee4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c15df0b32f00bf2f724d92cab855f1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd52e801667cf11f855b34d1614cd70741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1aefce3e15bd1cfadf3f0195005772742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779b13ce7f109154d569f379080b5e5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b1d82333bb63e6506304599add6bd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8969105f91b9dda6aedf017f93d19745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf64efc3b13e945faa43f2064159eb3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10db1d308e6cde44d00cf4e0288c5d2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebb6b3c664f69e76b5093b5c0f2085748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe95871724cede145cc3e896f2f0cd5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215259b993022f5d0995e578341defb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54574c85d20482037a05a8a2aa1e4867751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aea801254fedc735d2d41b917ca51f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f03a7ca1f3f54256d35c70ed7180b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5ebedda74a6e9b01a60a6f62631d5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866c33f28dbca91747bf95b95d1e9ed755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cacf255ab1f2bdd0165c5ac2791ca756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3c407749bc6941fb5198fe2e252bd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404763a0d343aafe95da97b5964dd679758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3f1a436ea74d7919de9096a228eb3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>