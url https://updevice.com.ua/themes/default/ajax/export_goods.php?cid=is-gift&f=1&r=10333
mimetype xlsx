--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a083bd830679561dfbc85ceb9547441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394081625a03ffc938a6fd052e255172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cab1686596e195a6e5fa311ae28da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715a43cb8f1387986fd533bf52628f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c239be06e7c06873f84ccbc6dc4c625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0821d21305daaefbc7f77a08e7814ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7320b9486c24196b3a60a5e962099f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef03e16a99e6ce664466cabb80de998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77227c1e812ab4ec597456f81e7625749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8189b1d4c4878b9c5bcf53e640bba010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60286477b8e491bcee13a0dc9b62cada11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214aa6e8f7568248964fe5627699dd6c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386643ada2643365861018646667167d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf0b2e7e587be8ab252e59aceba3fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f39aef8c36145017db479a6b2d9bf715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bdf6f6bf64b7f2e8979c9d9331c0c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b770649266ae94979f81d55971d8d8517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659381754203fce82158afb721c07d6218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f91c52c4786c6b6df24ca15ca6ff7819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba57edbde980952b176f3e01ad11db420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abc9fc7594a85e49508d707ff95e7521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbefebc900cddec334c1a42f999a0222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12a9e0b1c66caf12dce50e46cc0b0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a60bd3478e0171ef057a1b8d88625424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641cdcc39a84df3d53f6097ccef5b9825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81299fa015a27353d081398ebbfa6126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1aa835bf1a9fdd1feb644681eaf0227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df05c1128f77e0167fa7c4f87f351a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9d23335db39b304d1b60ea7afc8b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803a65c5ba747a3d2f1d317d35c256730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71ccca399275169927aeac4ac017b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc330dc07f459f6f942a79c85a38d832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f8c1efd372f9898168f06cdea9bae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71adb56e3b299fbaca9ad28c7bb037134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563afe18e042974dcbd3d9c1f62534535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4302a8ae9fbbca456dc8e80bf05ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b5415bced3866812112a0d4fb014d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509de9a64c0c19b7d97acdd0618bd6e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746ebda0536c731c6c102e1292fab1739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8118eb37001e7f96821d8186dba8b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95fb516f2e0da20cae02d9bd2846ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a762ebcf6b74e896486ca9c70ed3a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0a1673e30308c80ac66825405951443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6259b6ce605b7a0f05816b16329b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a069b71738b85155be6539703f4cbdc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccaf31cf33443b79eb1c0540cac17e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8aa9c0788d5a5b3539749967b7568c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7e8b5baf4c55ebc055ff638f31e4548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c330115c7f70ca4df21d42c22b3eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af27e3b6dcf19e76fe0f5ed585ea6450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d858b4b62bee47533d5a641449262e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa0d7f182cb71fc4861319ee163ba952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a54dd9d8da78fb61d406f3a048155353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91ab3a316147b7fc7bbc75ac66b99054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf10511353c020712c6612000a5559655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69bdf51599364a6dacd2072217498a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa5e12fc6e3091fde918ea362508f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f27ae251e8675e26a1bb7cda7676c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4961f11a2c9dbc2654622ee83095959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a6505d7716b62923e29668c05bae260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54748a93de70803a52b506ce385358ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036e1a38b90f742388ff174ac1d24d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295b5b03acd44641060e52370e4f9cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecbeef18ab930fbb5d31cd7d6ecff464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0455ac3b9d7ccedba66ee4a5c109db865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835c3b03197b9149d72ee68b8f3fb9166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3af84b15dc9b6e22a5c5586b3a77067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7fc7466d599482bf0bc4aead71f0c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f086f853e0374131b3a0668e7f8de869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e21c8e208e58b64e217c5080814e8870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb130f8fe34c5738f7907ea3f171b19571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd03d9defe5fccbd66e5f3c4c168b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a8312ab57918ddcf57eefb182af3573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609526ab3de260ec9231e106e2f63a6b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02f1bfdabba64e6cd3aaf94eac6c3175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ed332813743283226f1713c5d2a4276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399bcd2729a2a4ebfcc4cee293a0f2b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c327f485f4b3c980c0e4f1b967159e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94625ce073910b79220bf8afdeee71079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5c34cf654dc4e59434c219086d57880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a61e54837b21a799393a174b2037ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5673b2f6f0ddf6a6cba3679aec76a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce94cd26f9938f7e5e380ed2687e7583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225b741eeb77e2c4ed46cf0040a97df84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d0d75c9bb226ecda7c11d84b3e8e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c12751d27e21022cee4d6ada9a1f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a871e4da45b8e1ba35e9754c6e1ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9758b41c13f74deb6d1da832dcd004b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd5cb2ee38b82b4dfccde89012f5bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50315155d72c4e9e5e4daf35e77073e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb42a2a7c46ceb30cd340abb7fa89f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843af24af75abef3618588c9800cd8192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86882157aa3e3aebecd866842b659c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d643432c8599a421699c1d1eaaf618d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982826dec2091f2637b4c0706792dc795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375a6531e6ae662c9defb28182183ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdadf19b2b0b38bf1747571f7a15a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bdbe30f341181ae2a61bf3109411398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98bf5edbbd33d1266c514982fa343e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658250386511c44def84a75d91e8d45a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4a841d4010a82f76b7af77fc279c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e51c4469649fc133a0c2538a6a81d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7a091aad8232602171b57997ddc53103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5ee9934248d112fc14f32cdb6e5eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a43f4f6903d4c3b952ae584643bb5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb6e540fd5d383a25bb26bd7d8cc61106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ad7bd9215dfe39849d39d2cb8727f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcbeb527d45437083bf856a43dc492108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a551e7027cce2a91d0ea26f5c981bc6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9f24b2a970926a0dcb5302fc154a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8b3f20b1624c3d71a0c236ccfc7c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad97061365bc45adaf578d9d2110d28112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38830698ebf6fabd0782019f1089cbe7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04525ef0182cfea5332f6e9e18811b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b63066189a88e0a5c115bf73cf4f10115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba46abad3611bfc3a72577630309126116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036ac4fe2e9ce69748290cdb58533a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a78b73228230224604ce87f9834754118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02ec1a7139d26420a02dfb2c61e56b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3ddb459906924f54d4d33b96f85b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e914b347e8433eb1d389799b1494c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e02583ad172289e2ceb97993167de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7972f8dc3f492a5b8fbf6de404bb0a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74a590fd31ae004683e27687c9712f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a5b87653992b86090cf21904db814125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e3a9c641aa544fb221f8c80ff6a49126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9026f3aa25ab0f3db7470e84d0ab4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26c0ca2f941893ca91213ec82a9f68128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58a767754d238f72d654f574b4ad85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc46316541ba3f842e639d3e50394b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9420735bafa8e2bd8fe85f4e0fa99131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28409369496f2ebe823a8dbda695e50132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baae809a25b502bfecbe2d3179d3f60133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e879af64a2131561d25d716aeeba1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bfd386d605728221d833156d03565135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54df70386a9e42558bf080ac73fc188136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac5c01853ec906b413b7f111473f8a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc648966553122568cb1f190ffc2f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf9230b39dd50fa0038fd6329a11e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611338843faec7601dbd721f7636ffe1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fd127476cee90ebeea83434a9bf1f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a494a74349911e0d5db2608ad4a137c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7613343847569985b051054a61054143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09aa3d06cf4051a2ee4e2077047d94144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a51a87ca0afcb446def8fbf8ff56b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c259f925a497af36cb1dda58c7d95146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450608cd0f5f5884ae37fe6360d87b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca98df617af72fbc0eb3196b34dab5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7dcfa30c75c018af162d498188545149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299ef60733000f22d9cea54fa349b1e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7694b776bef7a3a690780b22621411151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451dfab32cc629ff48015c8f803d36cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766079c39b7bd4d306afb5473f0fcc1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978ae4c5a761e3114a1c0f642c516c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76470666315deec81cbc78ab2f8f8e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b5cdf27bcfe58433c6c3f3c5a62d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942afe56e564cba56d3ed6dd42c0a26157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb844a20d4ea229e393247942faaf9a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590071710a321fef559350a92d2f31ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38191deacc634d166347df217a649291160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c65d74984ec51338b4df46290e64a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3195dbeef6d8df87d58a5d9af270f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409cb330d49dff88e133503a7a0915bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4884f676be911a2f57626d24580e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a3acb858ae043674b9ff71b4120dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74dda3cd4f5e84ad8d1ba9fe56c8fdf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96c7178a8305a1e088a3f9617be16b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4a713313f1fe7bd7999bda007b193168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6717a7efd965b4bc5d5f7676b2fcd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387f58db2772363970ad3ee85b334e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d3fe0b21e160e2e2993cd65376151171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027769356fa034cd4ec0be1ab961307a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76ce66fbfc33561a61ff8ea44b25a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf737fff5082e44d238b320b3e8bb6d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c730a64b411c414c28be9de42043b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d6f30ac1aaf9a5d892c48991278c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6721ca240f6d1ae60c33cc497cffdfe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd00d0369a62371a2f823c00b012f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e839ad628a410f90e8488bf91da919179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573c2f32fefc0de877e8e4c29855574180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e60a8f36f553a384845db01d379493181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03e70bc5d7609d6b1aff1b73682281182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c773e9d5fbc0133a63c5e6166c281183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5dcb0009892ea4735daa320cc199e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5f0f0bd796f37f9463e33c3ec88d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390246d2d2c1a7ef95a22d23d1a0bc74186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b519c9329c93fb111dd4b7683ed9d3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4a43a82ea19c7fc507bbb25fe1b9e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e5aaae3fdc06274b40b98148e2134189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2237d07061938f92b50526fc9baa1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5928fb255f81bb0251787906e9de6c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18d9a90af9fef776c21b64d70307d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30765b2e30c2ed67721b5665c821b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a85c4c59067bebbb59578ced15e26194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e15db777a0b187c993b4f6382714a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f308e8f4906b74702e1c86ce667761196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed49a3917faaf12a886e4af588ccfb1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf0aa05de8db0797f6b613f2b21e49198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28724be86b74280001e4d5977e4dc53d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e438788955a9563e5303ee487443197200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6871510a4d7365d02dc91f438b313b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c573f28fae48415c7241bf9222296e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0018a33ee353861bad008b2e3bcce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9014f65ace2367dd77c5388a1fec0d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd6615e5bea8f24db65363d0d08768205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d72351ce534704619466925ca6264206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4f999181d28228357c50a15658af3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095ccde05aac08ab12edb84eac44eaa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60dbb2dca4a8e5222ff07cd241bd793209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d096b581819c11ccb883eef0d5bd9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985127d7118a8a01587eb63f5f02f09211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338c1c3dae0e0b8b22b02c5d35c9b40212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1f53427da9e6d0244f97874d74987213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4348e0e0f49d28cabb0016cc786468214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcdabbe297c661f180c6616c36fbf5c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9060ce567c955b11ccd8b3e69b63f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3bada0bf9ee0f16cdc12e28a8afe1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db2cc463bcbd91d2c07edaff3f6ddc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4a57875389dd7fb5db4f420de0b10219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064fd6cc985ae0a08f13f791f6a4a89220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd417b389b96aeb9b3297cd8829ce5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08027545de91410d6ebb60847eb9b1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459585f2cf84be12fdec37e9e290743223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bff7c3cbb81565ab03313b583289f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39976b9350fda789be5b54e362fe9fc0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b178673d2b686f674da052250029628226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47ab9ba913b13bbffb215cd6200bc7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a18ec42039a2999a05ee08e49fd7c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdb01c0b7af40afae52a30c09c8d24229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45183f4aab0472a53cb1e6626ce62925230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c95ea0f8c2565d7bc3b2401fd2eda8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93007cb7f925b68ab1fa170c61d1be3e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850762c159164553b1a2debc8f5edfe2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6490457aa27d64366f7408f0cec3c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc532ef66dd58b3d3020f2982a2b0004235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8072ea342c892f3c1f07589dc421034236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff08f1d751b6bdc0b1aaf6a1c8efe4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc241d6293776153af30e3dec6d7ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3e7ea0410f1302c31c15b456e8c42239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481b05b4a2641b61a80fe928def5481240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb75782f1f76122b3567d968531c1c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315442682d38719463a0d4268e45726242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb95f97168f3fd0af1d61889df6cb50243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1c6a17132f3e6c3c78f60a9cbd322244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996b8964b1c1e66c56a7b8c6023f858245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211f21de0f5a18b34939164d10ca2c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a942ed13ebc2b52a94d281bf6aeb541247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39653e6fa4f35bc8c1c71604a837c626248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3892f90219a490e26fd9379190932c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abf95b40348f23825444703bb1cc57250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21bd5daa550e097319feda15c64e54251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866596a4198003325cd466914639c286252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e19e8241efbf6d8ed5616b0088d1df253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b2b176d574926ba2f33dc4dc76881254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e860c73f31c0676b1f483d7f1985b79255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dce6fa0603614ed8011ab6294b25e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644beeca49d6232085ef53fadd0f28a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463557d9ba7ea1e859bd982ac7588a20258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab035c4e78de1e4da6707edbe1ba3f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e46937e9ea6a3de8163bfd834229e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e9830bc8179dd76abe4f62ecbe3ad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68d7ae4971ffc275568f2aa4ef1880262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b419ce70eff7463afddfe37266dbc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b1a77702b30b0cfbee76c137aca09264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a327506b788d46b389162ba7296b367265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9556ab64821849ac4fe0d337ff58fde266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77db05a289fe15d9690c37cbd1fb6e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c1710857b15ee27a625789d5a079e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661ca4536ad7b39d5e114307400646f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55bceeafacf6212de258d4493f70da270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e819387fcd06528a95a1bce1486b9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d99ea82dae6d85d62dbdebc805310b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80963250998990980dfa837b4a16c3f1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960c7c1b3ac1e952405d1448c04fca0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b27761806a48d9ef226e6e5b6837f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c412c8da1f252d99125d1baa3aa90276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51835f04c068ce5c52eaa8ba9beb47277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1b9a7027c349756598bdbbfd68b06278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0b9f1d525ad6ce05db1006633ff04279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8b6b13fced03e236ed74965309ea4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947f7786c713993c6fd90cf2ca3cf51281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85d7443e722fe2e6a6d6ee24073827282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63e3fe4cec4e99e60f3aaea038f4f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e4581dd97121b1ab5b1373f61f5a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d3e95035bbb76c5d3dd4d315c7928285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bd898c9890d8db0f87503def92c69286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daeb536c351621da97cd05016be281b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070cbea0205da15dee4e7db9dfd8ad3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cda0b9485addb78d1c6db4b64bd22b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd714daaa00cd7d3142f1e4bca3ac7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c2b37df000d80caff9d95624544e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960a2de1a3868dabe50c4e3ff29f59f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea0815b4fa98fce9e3569ed89e2070293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9713cc295c5c4287dfd9ff6079afd05294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82704631e13e7194b8e3a9aa3be5f766295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a020a6d4782bf4601f8fd1f24bcb4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db344b87c54e1932c5f65097f500222d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c390860942a9abbed9bb1cd73c5b3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7608bb095bd7c36b107e22c6399990c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8244f1250021ffa0f710e17050acc9a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695b4bf064448c39fb5bba4950415ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058140fb212b8d71c36a5f1ea7519d2c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cae203e38a1be19a76359e964b80f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4ac6d52f98493d91bb50ab70c7eb9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08abca31517772dd79868247631d2d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645e42c7ac221110b9583280fe679fc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa321a6c98c048bc3ee9892de3eb9a9e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaceaa55f7dd395956269f437a341fec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6349ee9e0aaf864be6d291217ab81c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce526ab66589787c68f56fd6da2066310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80b64a59f439157eed4d54cc54021b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443791b5eab72c25abb18462dfbe86fe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cf42c9946dea5ce9cc05594dd6152313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febddbe9d7fbbc1bc6e8e411a580e519314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a608b9731756c4a92654274403c53315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99732735221e85d9e7d1c3d8de3c6d5b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451def02619a9e0b7d4713bc8c73875317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b61c5c5e2d2b51bebf833ce4ade90318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675c24b09edcec8ea94bf4e552efe23319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43dfcc1a6f2c8428c2d637929ee134e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0e405fa83fd6285b7a02c75e25a58321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8282c5648408a6a1cae9d8e89d704f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc0f329c1e5d853546a0903b28f23e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d14f3d38a8455d80406d1c6d57075324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd4cebc1ded9369b283dee23f18ba2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a03a29d432e5bc54ed4189891ae16326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c493aa551edf5b4d52965e196f4890327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbbe5869d68b010e7ce9e550c897ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51571a460bab73a22779625af0dd0822329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84826de941cce3d41b90391594633d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096789c8c60a37f1071e59db93ebc86b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd5a19657fd4d0d3dbdb198f4425a1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48239f3cdc43716cb724dff762a0d744333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fc0354d17ff2eed2eee0458e3dd4a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b1fae40e8bf8c2d39853924674b78335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1403c68ddb8e270832325fcfbd1aba1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2d93e008ddac0f661e6ce8dabeead337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc66e0f81b9940f64c14416b8d08d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c69dbe566833cd1d4c8c5704e8f17339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faccdf70cdd20fb685d216a6c78cbf0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211581f6b7369aa1aa57269e665a969341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2c19166fea38c0c94db9a6aa9d8da342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c0641b72a555dd191d9ddc56b146e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19254fe5451a3f6918c32471a44fdf5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432c94cb96c6fbd3037a80cb9bfa83b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2182f27af48316949fa836ab1b4c064346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b5775fa0eacf1528132d192f09078347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2de52ca68d5b41160a3ddff7be5142348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd54c117dbea08fa5f166c4a722e0b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a842fd6c80ea45218f25753338d2bcf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be12222a2df9ce561e72a66c6a5067351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a39ebb45ce49dc5a5572a8d53530b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24ca4a2e742478c96e899b236611e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e2d9af458d31e1ee6abd42851a521354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587d5f82920906c799a67ef53c65cb6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03ae052dda22d30106dcd22be23afd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fea039c7fd025e0f5fdc96442c7b3b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813cdd9d07c22adf49367fd5327aa3e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c088fe1e0390ad447ceb2e357dfd7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9faf77d01908be4a916dd4bda70fef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6edc16a05bee14f9c415da2ee425d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf8224e30553196781168cfbcffcd4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23147f45f06c629f00525eb4a72313363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15af911a2de0264966c3705354df656364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a3b07d29e2a997926c0b957d15b0e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4f5e89099703a0168509cdf4bc190366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af1cf9ed1d452cbbf98dc72c2ce94c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a54965506576205e736821b0cd58e7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ceccf3ba555e1be5b28817c974a6bd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c39dbb97fb3845d5071e76d51e737370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec32b549518e6f9ffb29e0b318434a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe42c7353dc9792e4da8cd79a982ca6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291c1a72c2b13a76ef2b18d9efe1b81373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e3b13d6951cd2935f5554f1eee0ee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203aebf1dad8314f1bd9a0291431119375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750365c68fa177771e23e15b42165f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd55562206c383625425eea9e83609d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01143377e06d216f94a19835bcccd05378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0cd39f6ee7f55d19156b2514c9d9d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614b7039c9980f9b662732c16eb5e1d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc8e365864db2959bd9093f4553770381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f18aa8076b0ed09a3a836ebb8f4374382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22138b4c48f9a172527ca47b7624cff4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ea3327d4541fbef993e3dc94e8350384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d230eacfa4168520a23b73bee80560a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad8778578aeb4b2e5e30e020a52f04386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd2a4d94846a2fdd10b5232b52eb39387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b833fe10c70c5b70207867ae485c50388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3dd55d16c2f7cd76d2fa564b7cd58389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1570ba1ef2773082597fc343c4a94ed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6e3a23133bc40482ce6d23b7bde6b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c4bd95e42050f606a7331844e7000392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a20c1a682227d3c0b7443831d4e11b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1b9239092f04b7713b65993764699394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34107d8f530137e42c2546fc1941ccec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bf7a8a6839373f3fdf9d067e906b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab191b11a066d077adb452d703d0968a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3921330c81cfda441c9de5c13aaecd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3688bdae249c466e87331d73c5dba1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021df190252d52e29117d1d45b506a2f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e612cff13796f1817756c4e00d8da15401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a517cfc452caca8114d4dd261e88695402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce0969a026b05a8596a64c52183708403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c15ede0eba7ba0abd8728f837b27c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c07751acc6afdb1672f7088d428bd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f03f1c0012f088ce7380a2cb99ac0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fdd610193419fe2a07cb3ae917e03407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcea3766ee8141322397359b239f881408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6603646c1e55f91f93438ebe7060124409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28544d3d5ae9e95f9f3540c0eb3b48410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84988a660d7b335eaa829f9ba828875411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b916e3e5ac0a58bd91f191ea49591412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c843ed6957c1aa2ea2be71d91326fb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3318389eadb71cff7fab2863c99b9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaad855fc9993282191011ecb6fdae0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7537a65e64bb68722f98f97efe0473416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02698c293462fb8caeee09e72c2e894417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b1b6ff39a003f173f414616f8b2f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefc10a490e7cc207300cecf75f1cc7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f518566739cddffce43e734c751fb02420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5409ad78e8db135b7710814dcefea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd829cd3bd4c97a0e2576120d8f94027422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a5ccc85aafdf41d71ec386b1f5205423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22688473056f9ef0c2a4560f158114df424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b2a643df2e5114dc104c201b84bfd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ba11bd6ccfa49d489692a8ec3898d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791c65ba250ca5c81a0ac908fad12f1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb877e20e595e5c011902f02af770a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bf102cef813934728073683865a78429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882986ea20b332ed8897e95dfbbffea7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65c77fdc1eb77339a35331063e7001431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782ee4775af37e33f764223732e79e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256476e35b28e51d29cea5f4eedb2517433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b538785501a932fdcd62aab4b24ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5543e57c0ba12fb802a78bb96b5319435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce2ee15b340baca5a8f14828db3d2a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56d477a8fb43d5693ab52955facf33437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f4e2e5d9b09a33b92f357fa20663b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778d66359230ae9d34a8d81b7bc9135439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b63a73a5ff7e2b9cc5fe80d3ceb8c0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e717a6b28f2392f71e9d14fe17a5c4e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67037b8601335b7917b3b0bc648a1e0e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22a27439e7193b71e900364ea3d7e8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa16985e2f8e03bc4c0e29e3b0f1497444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49ed680408d202d45fe6247f2f00d4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1362a245083bceb0d20f09ba45d5f8d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f889b2c1015570a157718b9f716662447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4aa9889a061831b0391f446bad927448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a345a1fc3d8dbf1953d8b3325c387449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7244b39b9fcd5cd5ef54ede5b9bd1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f6acd72f6bab9b936ab016f53dab8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60daf426580ec029b70d63ccf34972b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b21c8ac942262aadaba11d2603cf8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e158010fa97bc5d458330279ced6bde454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950196148044494aaaa46475827060b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6da7d96da443687e90995ac046256f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d231826cd69a2e53d8578ddd383c51c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00065e651523b76ff7ce26bd176994d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053dc333a09ae0fa74f2dfab937d33f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8fc912edc4e312b8492115e9b554a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc77131a8840570613343eb4d49ca1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2d820e51d406f800357a03fe080b9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582faee14d6b52256bd6b80c9f93cb6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076fe29d4ee3442f69377c35f9d63d0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccb595605159fa471ac39f844d0376465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c5b68b2631005715459c53d9f69e7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302d7044f69cab1a43f12d40d638449467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315cafa04b943a20828cdca2aef7dd5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946b3874549493b95ddaeacf2fba8e4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096917be8bc1dfc7e8c314091326213470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56ea50734e958930daacf1554bd676471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910bd4cc2218f1e37fcd00e54d62959472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203950357f85bba0344477f63719785473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699dbae5055b23ca2025d75c7456e213474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786358777b6c3dd244f79f3ea571e72475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e097072b800033de5d147fd5934c0cf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d19b6e879ef3584def2a82158b3748477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f0b3bc68674a5d9c8d68a838ac404478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d94349596017f89d98f21410c576c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261229358bf7167366249ae80649b5e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0d780dec874bc862b0035b0eaffcc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7384ea43ed8324091599dfcd80359482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6c46685dde48865b3bb79d80b5ba5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb531bd0d025407b9414f807a21aabe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5dbbb19dd8f30b54b1054fb3643fb7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025b01d930be9968624aaf7567fe4b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16905e0053bd357e285d52033f4548487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bb14af05b15816f75df101960f571488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79e3cfd27cce0e81dac2fed9572996489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2472b65436cb06b4d7470ea5f94e1b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9f863aba84087f3dfe314a06d09cb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db503e69e7d5a495a3776c87d320ff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fcc0cfa8483e28e75e422c27453d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcb381e4a11069b6fc62a68d649b9a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e15252c788dc8412df5d14b46bf16495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f96eeec3b59dee62c24e528bf63a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ff477602ea95ee0ef30c2133228d3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384dc8e4a91eb64dda9d1b9a6f72c810498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46bade247052c7e2648a251eff84af499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66373f2eeff90d61a43b38c12fa063500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da75214822a532cd2f64036546e532501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d6a7132f8bc46c07695624c88c825502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966bcf95e1d325977a299e0bdf31eef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118683bed6100ff1da62b8f88bf2df7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa68035bcabe7e8a39df6805a9a63c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672d8d1daa449eda5fa970b0258be6d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fece7fa0850d6cf8947ca13e81062507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c49c3109c52ff1ac56dd08b2085bc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774e85736af28071cfdc7b69228b958509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa9aad71ef5e454f9458f0fec92b60510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2d1996b1d18f683baeb854a4ed6ba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4aadc497debff53ad838740922998512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e37465cf86d44ceab53be22889e3f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f0848ec346f9eac5279e4afefe81f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbe3ec886790f7241da6feb564e3e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c66ed226e644ca4a7dd074d8436ca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad7b49df26b3075458378ed9aae7a0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e78024f38d936fddb9a68ef6213ab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75aac6c773ce422170065edc297626519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25822a136c3eecfa0d9231b7c0e5e1a5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1a1924a19955d16a06530f48c4627521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76f8291bbff4e6fdf1835c93163bfd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e1ca3f765b54cb430348faacc682c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae860de168e6a2efc51c1a75fec8c9d7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4991c1d6406eeb390d3306e1407e4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9417a76e74c88b51eaefab8514992526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f7d083a94e035b0895ee56b0e548b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26231f66737384611d173140cd8eee70528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87baea6d9b1f0bf4a2e3e6b92d0c4c40529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13eb5c1b79c942b7ddaaea9bf94b91530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fffed289259274706f54b476358828531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad00bb2c1f03040817515edb637c4a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b8c0cf9b0a16761799d37f789648d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c8e812014b9259c8d6fb1f2d233b7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db2f8a090eddf98fb7b01e8b08083b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910dd05754f285937ba17b2136cb18fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8a549a2daea67bcada6aeac35ded7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199fd495f5031fe0fe978d3d3bc2932538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc423d360e9d70dd18d22154f56f47b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457a8197f76adfea546f326d067fe81540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b7a5e9bbda714158d6412bbcf1926541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2078fe9d65be0988c26657b470698a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c1fdf9a9ae0c837f2df126a6101fa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c959cf16fe13043ed3926e97a6443544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a3a1714ac7fec72b2a30bf41d9c97545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669a05a3ba75e6d5ea47e9d96e43272546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d41d39af1578ec274865c748456b9a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bdd989edd56deed99639976f0978d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8346280e9f3bb0ef96fee8909dba93d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e7b2bbd6db42749ec0b9600056a49550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ea61d2dc96b95c075fd35f3fe3bce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c891f12f5ec44675fd3e71cd299e947552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff5771122582ffdd42af48ed0ec910553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ac5f63ec4bafb0adcd16cb6b3c97b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2a42de7821f4bf43584380612a978555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312c633c6ae6b7c837a38d753bfbb92556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ef95958ac4905e001b05333003844557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036c1e3611171ed6f3cab45a321c87d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96e78050354e60b261c084d17b1807559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a74a25ae30ef0957be7843b78dfd8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28593b74632e46e29850de78d5ca0cda561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ccd301d55056f1fae0459153efca8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3cd58a5bad8918f1e8c316ef3ca63563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e38163b90f3598a484b16226563336564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff17ade96c49238bd4711da25cf5200565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66ecea0f10c554ef13b1cef533ec04566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7f2e70c7fe003858b6135c4954bfa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecb65078de6fb177231d290e845533568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f0cff709c8fae06d634803d57dcb5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf196bcd07a4c8eeb93db2e5102d099a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631522d915c29591971dc9b22dfeac1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59567788b9bc8e8d8be25013a3f48423572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6c6983bfc36b3e60b079f10d695cf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff88654bae12ab30c89e1776a1029d1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba5e4918cee96dd5583d6b714aec0d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7a6b52129fd9c6c7f0df9638c3e66576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f468d1d88859a380bac38cd8bb6d22577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba808ab9339f5fc76b8109c222a8508578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bb5f8e3f1e10bbd94bf58441368e6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d4cf9dcbc325bcd767c7070076171580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e6892c94b23f96f9f493f20471d24581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfdbf5ea63187ea071440036446c32582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60dd77e69f724eb6e75b630a83a0df583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b58c4894a5cae965a8aa02388f2d8c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83021b3597c14e76ca92ae0d1e592e65585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a61cbe30bbec71fe8411a3598067dc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bf50507a9503279b04cb08fefadb9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9316624dc2d4123689955036b4da86588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba74e424a6af521be5163e3e0f5a4bd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327f1c557ff3b8f7d55ad6344583edf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022401c24d4f649e87fb1766f0c6e24591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bebc1de5353d24e4a1de377e881050592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa790d19d8c4fe65952eef0e3a080c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7653f6eb6cb24c448f58e664b58359b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2046c473efab522cab097027ce8c7dc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e54076314deff6a9b9fdb566f3eaff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197e613a4b53ab8a3b27c0a5ece75c9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0fb14f448fe6b3bcd5f0a2214d21f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9f697ad4cfb596586e0dd69e5cc29599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac1fd06149a36c5a3248840821008c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f0618f512a5019eb4f3206d44acbe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a6bcea42826a73ae931e29eeac17d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38110de3798332f0f8561904ecfd8d87603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645fd0e7a75c52a534d150ac2be2b55604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db47b441d1cef09539befadd2d9d0d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7b597e739e6bfedbd781c1ac87cd7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da760255546f76780646518e905b3ca1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609e06e5a785d0893332a3a3857a742608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69dc5e2d6f1c16dff18758d28dc182609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931f9e7572678a2537aeb44d843811f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf53461dbea77e3e4729a561d0c4fc1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5f90a35c668a0a316d1cb64e48b4e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e5f7d8847aefe79591a78b77fd85d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b22f4ba214f2cc3dcd42d740679c60614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc91fd98f73c6f42c1c34ac83e62b30615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43a9e48b363841d0e449a8b7ffc774616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29190a3e2955ef1d04747010c46e4cbb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbcd060f5e3e4f1b9075b191e62eca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ac26151817f5c2121620ad725d0e0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3543e6dc0a0a01b93d584027148f3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62793cc391cf8618d8d5e174fbdabb6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c112cd158d61296a87ad26dcbb20ce0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f01bb6531745b7978529f400f2003f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ddf815a1c19d446e667f027f7b00f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cc0e39168249abf2d1ca18bb439f0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254848f9110af2f80892266035572f61626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbaa84f91d5c68da37cf38f6b454b0b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf60f1e94f10acd809d779eec1bdf5c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b187527d2886b8ade18daa8b08b455629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73624f1b17831e1cc6fa009fb20ea4bc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47e4a62ab09266efb76ef88f7a132c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9c893e96f68af946586f4f7ecc873632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9872230fb084f782645df759eb87d2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ee929110769070be41c0d0f95b42a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30db12f6a3c3477cc39dd5be5b6970635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f314d3906f6c3194eb8fc8b5b4274636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7868dcb7f6a7c018c7bfe1b06a1f6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272ab451af70b741806a77605d40e06638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521201aafbf8eef9b52218ca4c788aa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a03fddea2be8b40e0b419322e41521640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842139c7d98b0d48a5c37f7670effd71641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93620226dfaf2902ddd7c130e151b79d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545cbe0412b9a5db0e751b5c234dd1c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a25523aba16ffa936333195f6d76d9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe251afd6efef995d8142012dbe72e64645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbbf45915bb188cc8796f8b9d62296646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449866be37216e1f06d256adf211347647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66322e3c6282cf83077da26e48628aee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657e0c2b77fa5916cf99bec988040c4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e4d30428e2b1d03465e0e2c6dbcb9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9046811110066d98a6e08d69585627651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fffa6fb9ad6152f57f1363432e3ed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e94ecca0c4b6706360c41f041c3ee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2875bbf3d399ced32df4787fd76f73654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052c54f8f71cd48ecfded47b9d49c57655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf767ca52a939f6ffdcbb4196ad4ca656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fdbf52d49c2afb3518c112e397d23657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c4dfcb3951e3f99a719e3945b01ca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc554ad7f9b54ba4287607074398c1a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6fbc512c3ffbf05302ef36a2d3fb4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812d873d3d78a34bbe99e5c51960b70661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00788ff1e7aa14542181bb9a4d4feaa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b75f912c0bae89a8fd2edceefa855663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2babf329b7dc73dcd8c4b0edf6adb1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be130456986b690e6a7b96df472fde665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa22a6d47b6efb30d8b0859cf1dcf6f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ccaf3e595e6a145d7b693faf5e44d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c33551e250083e67d8ca14b23490b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9a6b244d36bcd9d3066cd8d5a9718669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a8f0f2f407f51c109fc9aa10e15f5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87b51e7579d8aa3744102c988db1fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda857ae6d72bf2c0d738f100c42f60672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce82ac040e344876b7c018f0d0c1dc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613393e8c3641554e29f8e7de0f16177674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750010ae113c05ddbe567c9cbef16199675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e37f2cf340c515ee1aa61681d58a09676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90663104b25d7db92cd94af3c98fb9c3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c08fde9493118f48aa61f68b0ba74678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245fc11abcaef2fc069ebc75b6ae0c0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a32a8f929d01a9ad99c9bcafa08b3c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95d8d30844d4c1b6d187388012b888681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62056091176b284ba35981a659ab25682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee93dc9c49e6d0960eca2786709682a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbdb69a4a01b3803aaf208a379184c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7663b1bff5d0615e76cd61f43dc9bdd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85a800eced57158a94a42b7b008f52686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0d1dad5fe380b385bca738b2a66ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81880cbcccc1899a32106c4f339cb086688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465d2f97898d82a48213eb5e082fc32689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314f473c7059c8c4c5f03d0ac97861e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096821d84ad635a6acb321e31df93de7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415d3c38d2a7c461506a611bb103769692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00740f1db94222ceefa1ef95cb2ff95693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa6aeeb4d1433831e1dd8940741bae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5173afd892defdd5d6cd6add496554e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0cb4e57d60ebe3a63ba7c4f4813545696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad923387121fd0dbf5a45101143dec697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2221c3caf190f73206643845af12b6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96878e1104b9c7d7b890428532d25eed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d220717e3ee83ceee69d8e92acd2077700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cddfe2dd72f46286b9401477f28fc4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd57c2e4058b55f68a0813e5a32cb4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c98a5e1c8c488af2a7e0886bc466b0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea11329ed35e871dcfc2b4b001d47db704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e1734d1454fadfe6a483da811ef45705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54126e283bddbb97c6be722e6470f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e1a01b76a56902628bc83d248d54a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b14bf85346ae09e5a1f034d948e10708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb1dacbf1f1666c175ee79c39174ef709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669272a08c374b61221ab3d0540f155710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8d79c61609255b28d572228d9476d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac005dfb13a2597c291d2fbf5ca3204712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac49ac1f1a497eccd0f833415ba0bf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b417360bae998ef9c580644e983d0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58491c7c12c64bfc26c49f4c5cea49d5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1ebc572a65e51d347b017063386e3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0c0d897bf71932cdd115d2f227b57717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da8ae278a798bb4f2cd6ef5ebfc115718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87298c25c7f4fbd9c208752902c7325d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc3e26c61edb0c881362d4f850cc7a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765ee24844f1bc9edb3e374eb01a196721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987edca3093a8b7d4e59dad6bf960aa8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a930f8a889a2c46985da5b2422673a8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850684894d1fab5f3768d4537d74e06724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751d5940182a0c10df7c7801d9fc7b3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450173f3860951751bb5c08fc992c57e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c817c1ecb633947e8c244b07e8c674727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32ddf868bfb0dc868ac7fd4a76b52b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080ee3d833c4c9a201ae14d1b04e1b4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31048c791556ce073dfab11bff5be365730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047739ce2b4a9401e17502d170b32d4a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa0ee668aebf1f07cc3c0b54dfd58a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac55f0f54a2a5b4d9460429d26521b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc8de08722f8177e781d225e1d4e13734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209fd04eb0c8378cce455dc25615a83735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f09c692bce2f2a705f6e3441ca95d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a8eb10103c361abb90c427c8db929737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f4a634e90071790596d65fe8555c2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01708a3bbb043c43cad37046e07f570739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c132d3620b8d59fd043d563375b9c56740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da63fd572b3348060fa1026f11b665741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf94da752856e2227a2266f2311f89742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eab0922ca70157eded92dbd1cc040e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0781ae9f7ccada1743cb23dc1f842f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531404c3eb03a512074a46cb6f545eb7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd465d0d82b7777546e31f8d90a8c48746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76dbc3d7da8ec791effa7098902a36747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129b0466ae2fad5cb4be6ff1458f2e6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8f64509520e63ede3d479edb92e8d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421d9aea718eb263adad1adea9e62f0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb26d4d0f0a817327a07e2184f84692751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e5da199adcd328583ec752021dc84752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51559bb1dfdda4ea6db43fc318c9597753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409556dc2b44ae14d4914907f6acd40754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926950847952a982a54f5d4a43d8c75755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2ffca2cb8685cc12b521e0e3c171d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62802e6238d73a83b258cd4dc2758b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6d5f39ff74993b802f7a30f64898a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab689783dc747ad7d2e1e57d8bf42e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddc2385013b40f547a7b3d46a65bbb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b5fe3e2f62beb258dc223850e0b322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abc223977b54b16653fec96d0711ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec2da7241e57f453b47a9d298c7bf94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c9e25683fc9573950a6a7cf241db35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638fcd7d33143b0be5612db675fdfb36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea63916fd1d4f95e371a499f9759027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71476551689ee687c2f01a33d346b7568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022d80bc1cbf4e2f35773ba787111559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923eef73deb94c1f7c85a2e7db6c7ee810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807343cbe9f1b653775951e073b458f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b95a112381e3f4cdaafd49507c0c8612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd0504dea97f8bab1e678fd7b749a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f884095a700b0f724ee71f31b273514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1d9089b8e6ee65df4db2dda73b55a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800247d0670284978b1f6feb2b376b8016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00316a716c9b3092ab7e88b620610517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f4a32fc805bddf0cf34042368db9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70e96b42f7b5025c7f0d61264854ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd11f109b655b15d883dfbe3aecfad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb62d82df48512b64101860d2fda0d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde6972c63d745152b336e3723f264022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad29c0a19df1457b91a152d4465c2023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece644c3d320f82460aa68d6c080be7724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3494afbe9b223b682f0ae53a897679c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bb3696f054d2914ea60d28376499d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1fc6ba92d7f33ffd1f6ed30505bbc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6d93531f1bf50ddaa765ff5b4d23328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbb5f93403a351236aaa3d54e1905329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b649483911ed407d2e5f0c88605c2230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566e263af859ccc83993db8ba7cdb3e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe19f28370e053fd40c9ea8de1f35632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7d1e5bcbaa4d097de2a6c8e2c948b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfadd443bacbe1f758eefae5c32f1934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879a59b06c2054b0ef255956f4273af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ffd5bba79c8c9b978c39f7bff0ecf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a7fca80a2ee50f07c29831a075fc737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3ca664bf7d700922635734713cd2938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa4a9cfd232a709948320a9ca4ae5c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa82ec1e7d7e3d6dc8878a517188b0b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce899e66f2bd440819b6511ef71bc641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313a2ed5fc8aaaa360a54cda71742f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c80aa8ef1298eaf88d0436c113e8c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43190d3ac0f51e54484d0e4acd8879fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc8a171a643ba5246d38b672df5e0945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42e262422b5ef15b1cbb7bc223482146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d687fd078d6bb01a60fb35706e289547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fec49db26155a789fd16a2407e061448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e4ca559674152907b52f245adeeda49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d6a0615c3f635077d08047628c7d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbc0969cbe1f328619aa43c159e42451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745eada79100c869231822af7f05ba9e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456eb1e1920c5f8fdee8ed0caad8b9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23653bf7ba0cf4fb7d19a006936a194154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da732ead2c373e68bf223362070ce455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cb59c1cd35f28c0131a8119a15ccb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e4b2299c3cef9c93ed1269d181f5357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191329cb22dc107f32001690e766cc258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c1da0a0d2799779ffc9bbf56ad3a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4c7421ddd9af6c632e96c58eadf6860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fc6c9e78935eedacb4905e09cfe2261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f54715f4c09801a88588e4cafbed862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d406b7577ccb86cc809707495e3bca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22865852d7ab54343f118e30fa753e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb19da2e7c6d843a3891eb90261394165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6fa2e3c9aefb1a70d8149b1010b7d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac38f55572ff3deca402d973b5b9fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812480a2a78bd0bcd0f97ed6486d7d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfd3ada1ddd3893236c341766330fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c9c8b58dba3009df89475c58cc78070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcee6464aa64c235285cc5eca24b3c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5dec1a8ee30dca3b45731a5f4f21372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc5d8347d5817a3ad05e3a0453ba2273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac138041065ec0a479ad6cc7bb35a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2cd01f0962b7de540b36e07331db475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbb36b874f1409bfded48277dae6f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed3b09df6e17fce2a85f2164198c3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a29c19cbd0fe2f5db92a8b708506578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a73ac69e6307cc4dfc6817f543a21d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd63229639d8792f6e435a7ff34b2c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98becc848b6ed63360c5491ab5a3ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a281ddf80c6f2ed50b6bfd0355153a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22fcbafe3a823992e087ebc262e93d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1d9c0db18d724b4f17dbe3060408284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f089aad73a2204b43bc47b360455285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f7cb4ab6b6269db46043d343f161386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919eac6214cc4958af9e5fbdadd411ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577403171cbbd6a0bac93594213dbfe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3acfe808e1507b8a9df1e88f462a6789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36def7d0c5cb0a26aa0ec70f4bfc486590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884c4a20f35ccabe139015ceec074e191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c244e401c27e02801e7b19a121eca792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378e948ad59d210db5e4ace54f5fa1093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5c0362adde25e79b4db924b5c990694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4c5f5016e3742d408ef8feb35d3d095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842e044cb194d5c02836c0ba607b6b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501898b6457673a61d5566782f48a9f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ff262d373ce97cfe3020e107b53e898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06c31c2826434f4f6a6882a1e6de7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89455279f7f36a841a12b08b1e63bb1b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9f2a32c9f33224cf976114b0ba55e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5effddd74445600340d03ad790466102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d04f3d591244a375263c87f96e1ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03880bdff9bb88402d07f59b7ad353104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d269dee621bffd1ca533fcd7aca0a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9112932b860d48627b0a419172aa6a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f6b820bb77199712a1ac2c351e4f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f8b67b6f9c2656ccc6010ef1a02bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09713c1f285db33dc72d2ce7ab14d2e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1181d5aaaa2731e57b96e41e0122e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642bff6833cfabb0bc1bf5eacb6a5de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b251575eaf0ee7466b1fce5bba78e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd1607215357a6ee451a32d08136a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b327f11c1900984b12906fa8fafe21114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a98f5dbb849f9166509558ee56db1b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff3b84112b806f3b3e1b473077278c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a08bd6dc89c3cff37257812bb459a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4834b16231912e511a756fb4d17f1e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee09afdb043866eca4b5dab305419a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea762adc0eba90b227abdce93a1abb4a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83d14f9b2a33f938f03417b4984839121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9adeba1dacdafe473d4cbd1697b50c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e39290b188ac1afa908f954e139c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0f36ef49bb745771f4ac04aac7e4c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46345659a43903370f4126f1fe7c8a0e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f952b40e84e5c6454ff272ef2f28eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6f7aa9b97990117bc6f19d80ce36b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4006df4959cd2e5df68e65d6e67b301128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd03ae667ef28add68471cade0d3e68129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2deafe0d139c42bf63dd2fb0ac6b07130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac41a6749e449b00c8709f481a791e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290ee17bab656b1da1d1c133e3744a6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03fdfc59d48a36ce133a20e3cbc19e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec93cb8e307aa8bd29721281b45561134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb54ec94844f5eb27073d17d4fedb4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d617f4d04dd80ddee6a243f350894136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ebade2ae1dd80d26ed8ec6c72f7de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0c1f0aa49b6cb2d425567e1c364f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9e9b893db7594069591830cc243f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a46f60f74f3f8d9ce8112bcfb6f62140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21df855f0ad895c533d40fcbc6403dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424b066fd4f029f8f0098cb9caa04d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9d07a88b527c941ec088628fee3f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f82c3bb0d99d4707cc00798fdf5edc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000ab01740de2ca4427b89fd797689f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e6799837a056bfc3cf2a78df284be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75bcf6b0a4070377faa12cb807a0f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ac4a278b71b932411d9e7da2a2ed0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd43491af49c7d543016f2556a0ecb1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b4e48db919a1c7e863533cf264dff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c97027887c32466d23599fe3002de0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92da1e7edde8af15572fd8340c4aca6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67f566e0b873eba6f09200fd1e369c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ac8853cb3fc9006dd43f7ed27ff9a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0ba0a0350803e3792d1d157a18eeb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585701e65878fc59c753c65d6eaf12c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8298b66daf4dfbaa984efbafc13b840157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81315aed0ed3fceb842bc98640f50211158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4e5766900982231358dea53f1df7c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66334523b15eb3e9c490f342cea6ede1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057c71399639a9668f10b26da941ac8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2b3d4961e0e4a91d1f2980df81c03162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f46cb5c30c9c6e83aa0e235118acb4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f302bc393bcf6152d66152b27c61c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d94f96f78d267295b7573a4aa0da3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e08ee33bcbb1d653f6c9598dfe43f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df7a23648912549a9c222fbfd4e20d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f944792c040d40557263c7b1d507292168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a339997eec7f63017cd7eb37a45423169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e524f258e1bec992b0965f33bd443170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52890fcc30c5cb6592b2bc92146590ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d9707e90b936505c076661f6ad1d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9341d4644c93f3b78a23c51aa743b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae20acf94b22ad76c8445bc3ba02af5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8876dfe7ea2b218b4464f438024f432175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab447188e609ce08849b5b5756b4bc62176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416d35f9c1a8444b635a1abe86752e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34a0518e27f1bc9d7aaba6397ed5f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7eb32d027858f5de72861887e21b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f82b1f888445097bcbaae55787766180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323ef27b76e0c33e35978ef3bbeb034181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e97142045dc7a61833e48b8da178c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c9210b56b6afa954873db11f7c6a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e144210b5bfdc0b41cd0cfe4b9cbf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe5f787bee2e991ef666ca180ab197185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037883c84d4b6754d9778705067cf57186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a8e4c49d106781c0148b8dcb52617187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a155d9c7ccd1efd2a5630ff718a07ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed1e3e5b148a1c9dabe3f7b227f144189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bfe159375bf55424cdf20f6edee01190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5e9634387fbd5f289949671d01fb9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48acfcc74c5d5f10cfe25c6687e6805192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894c03133c1e1ded4e3898e147a0873193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3de0b7952b26c4de3fd01c49a7efd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012e0a1008f740564cfa04d80ba4233195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32286168c0adce45bc7d5c2baae2063e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bba3522f940fe04958d8046e48e6c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7745a3ea9b17125fe49056924215f0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b7b6ce7a3e6714ae587a49e2c0a0b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d861f1878dce8db620782a628a4c93d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77c7badc12d53e4c686dbceafde154201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc25e5519bef41620ecdd8aa8f2985202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83e3db9c53ed5709268d22636a1964203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c30b51af07ca00f1905fc488ed9a4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438fb408a924dd650c56a33ef45513b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910f8653055b8754f50d739a6dfdca4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c99c9f2f3dc20879d9d2db620646d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512179c83d88c9e5fa8d071185122554208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f1f147ad999c4a8197b1b4649e450209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc51c9c3f3913d11b85f6aaae9ac19210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ed370abe09cddddc0c2677ad2fe75211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c0a5f5ce2ee42915e5235a242273c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367f75dd880c1e631d794c205d3b5ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b5e4e188337eea6267ef4afd6e777214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d650ce85d37929469265e2a7c2936215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e29af41bf141724dc05d15326e1736216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ed4dbd341f1c90d96e9ef613cf954217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7dfd80a4c6e2d4046c9a7d8ada9c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1e056cdf3eec9082812fcee581c19219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a94fef22e10f7de2b17232cd754f0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091ce83e2c9f17813c8634306d1056d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce61853c4e5d4da987593e8f38ca387222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e081508e3dd7403baab086db13267b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfddcd085479e13b356c6690fd84a42224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58212fcc99e4faadc82e0caae05ae066225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ea20ee4a954ce38f124233c755ede226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c5c9cb9ddeca87d36ae8eb1fefade227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f27b1300d01255151acfad1687cad2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995d5d03b2de07f05b8aa2d762280ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0248243783b68913494dd38a45cec1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5439494cfb25729f3a73e8ba22310231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24dac0278a9a15af7674a1399725247232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121eabd254da854ef9efb08d0461894b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46502c5da6ec60a4c91bd6633a4cf50234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31872735099e972730f46e7dc16b8d62235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b0f36c6066c983b0ca78f3a00edb6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f42e39d786b7fb8fa7c8385052d83c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7cf3e1b18ca83e95a417d6573907d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d39497a6c6d54988e4eee24acfcd9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23544c60e0ae400319c3417006e7f784240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5232fccb8f4d3fa7894b959f23042241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306272298a1dc3d8e5d29ce7dba5d234242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e728500de4361e4bd2b97a6d2c3777243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56656f25e229548b71af3382c1c35b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc819042dc6cae1896bfaaad1c8c316245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a897795e1afc91a21c3e9035d3d283246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c602a2a9125d6c63436138df598af247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a56846b8c1c10614aa3406be68621248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35f318654e0db3603ed2977688a579249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e927f1842f97d26b417188abb5b74250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985434905a129a0edc5b1eb724a0e50251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ce8da43dbda3fdead3b1790090fcd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f344abaabcf00f8f0244140c4c0804253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadb78042fb53457a9c9ad260fffd9d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0716f0f49fe434d2497d06a49f87c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b496e62b0a1acd60324b1f5c93562256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02c951978191d268b9aee2f4d90845257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c2f64f6e9499f96b0d04d90009239258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea76da323876da2fe4ab0b84936f35c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663b3b7c02cfb5cd68f9fe6bfe10a07260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9538ed6efd1ed6e9ffb8a4cabf8d375261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d7e7c09d3b80fb441b29a035a9c04262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3ee427be9dad001fb4540a1aa3235263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd204ef994e166dec8a34e37c5292c78264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50463a284c670882135b3499252e39f7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6342eab2a476a1d67fb22742a0281a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d043589441f1da5367419d5356e1b83267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b9e65c62541f1d352b52f83669a85268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcb35123017ec8a9b8415a3266d780269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe3e80a3cf37dd2503898ff4e4241b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673387882b25fe902f73dbc7f84535e3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ee02eed681a6f36c6543d33ec37d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d464afadf9179ac7b355a152d7a4e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d556eed550a797390613fa69f7eca51274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a8fd6d1205c17dcc78123c664a3a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb3e95ddda08198126d2be821d3220276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3fb14d0325dab3122ad317caeec6d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771a266c6165bba30dc0260abab939d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc343643b16aec6268869c95e48587c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb4f8643dbe782ff597f0aa43a5cef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab08e69edac7c235fbd0d32094066e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135febe396cad9d1c8cad070688265c7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9d67e4473a81fa8f7d2e8c460230b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940b44ae01c45468954a08f97ddbe10284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977de793d6c3ff0e2aa04407caac676c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878381d6832409c9a0e271160b5a609286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e8e5ca3016bc9a57194da8eb23ba1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107c97a7645ead6c4d3d42398169e37288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ccb90c9295fa58b30ad849d2d7e85289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd8becfba4b287dc256f07eee31984290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbf47029b6d8ac32e5b872508f0180291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891199c7285d64c24455bdba1fa99d1e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63742d5cd9bcda8f74e836fc90c708f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2793a41526452335fbbf83145463d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b11e1fd586f3eecefe044fc3b8dc33295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06157c67f031b5e8d3966a4cafe1f5a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70100444686c1b3dc2cfe86f3667a83297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e9122c754dc7bcc08991c7e4f867d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69366aeaf7dfed86bd05cdb1c674d6d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcb873e09dc1cd84a8b92835d5d485300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5fe87f39efc3e4f17f67148c12b44301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747925f07577f3ec304eec28eb7827a2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cef4844b147bf4a2585d5525fef2e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe0e229ef5ee0ce793da72e04c060e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0330cf08aabecd1e789ba69b323bd9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b57e281a678d01671b0724b5671dfc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bbb6585aa8b39cb4277a79ad1d345307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfdba66fb7c04981c87801941e0b96308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661190b4ba34a976d6ad902bb04ce97a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32ef3a8cf53e69ddcb2442118dc872310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac582b97b475b035bc664bf75428b1d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f02271be9313340694b6c3386e7b22312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e30c2ea6e8c6405c3dcda55815788f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f43c8c099fd281f0844613f2a0dcf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40516b63f50e16515cb2626d39c4e5f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c7cf799c6963d0e97b7b609e2075c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e6f5acd542f7472f3fef6feaf93b2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b22bd7af1fec3709646840226f2b8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991fd9bfc20d73ca7a234bc6a37c18e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3025ebddac3532f9eed475ce88ce5e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b57e71335d100775827c72eb6e8a3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307d51461fc62e74f08aa54b0108c6c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09431eb2afef9112ec8b47b42c007b96323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c39c4ca9a0abf4a81cc10d19a890d2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb74a4dc15268833c1465e7b966656325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea18f230294bb99c9e886b5ed9521d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff2c5a2a8dc5901d5d5f969c2aa5f6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af01fd08058001267e15be0813aa22328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804a6a7077714dd1a97c4e7bf74e8c8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097f30967d350e67f5abe3fcf2d3e36330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51eb5f67583d5a87b38760b14db755331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba0fb0a531eb477a9c8f08fa8ed352332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a433adcf6ebefc555532bbc0e5f0cc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbd0a973c7824389fc9cc27eb6ce71334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11483889efa16f6057c095bd91062fe3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97d013ab59e84eaa3e6217ab74e789336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67c50abb4c62a61e473d23bdf7fa82337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab1ab6409a1f7785b748661580ee3e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24116a9be1c33e200a0e9c1812346d2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff63cbb5b1936497b47c7c9d1a79df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbecddc26ddab086bb0d338350326fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c05ddaa5a84c0193f2ef46dab567a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40773ce76a10fc45dc02b9190d12202f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5d8c271274c1666192de40d6af448344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee3b527763c5ef6d275b88a816ec05345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5df11f7584d89f4b6e723c2518ef5a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71c62775e39774619e44b51f55538b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b3a79e94b79d9d0e45fbb7191c01c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa341fa2c4bcc5749289c9abba8599d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfde18213f16fe7813519b7685d938a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7d925952dd5a2645d3fdfba9d1552351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc20f0cd8950c821a207f0b73a63e58352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9360e46620ff90897e60a4bfeea62353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d3b439400b9ecc8ce7eb42ca52e60354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542771de069b49332a61a038dd093c1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf97087a5c1b006a99eb4ab07ef501356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92b7dbdaa9c33857d564393da6c6a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c880c4d83c82108b2c00a1fad21638b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c31c9363d68832a359f4c704b9cbf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cd337d43ce810259ea787643a9669360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33002d0a5b5767136bb1a777f63d778361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7f114f76a2b2bbb62dcbdbbb09ef1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2e188c77f435221acecda5d6abae2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6ec9034bda2fbb28e15d34f593634364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c3a32cd037b39d3de01861b23a074365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400115ae23474bf05e87363b4b74527366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebe2eb8da860d847956c66db5f2d7d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef386f746586037cb5c1e1fcdeae15368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46d0164511e09e867cfcbb199921b8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c7e58e176fd46cb0970bbe57a79ae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaed89a05a8badb3b08c421676553c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d29dc46c9d78f443567c52a0c24710372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8302ecf12bf983ecec8d875e4cc86b4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f042c845b3e9023f3ba3ed7316af3cc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8caa62dade1a7263e9fa084aa8b04f0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e2ee7cc2b594c4b91ecfe24aceb36376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36b1a05f2fc48a31ddbc8eb5202b59377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c1639cd46be3e5f9365dc69551eac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f769f77c4cb55f694a5e8e04700aef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d0641c62d959b29b0e4a8ea7c27d3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bc837da63ddeaf78a2126618bcffb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89efcbdca178cfb7ec9cc8d421ced3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0755c761d587f2537197cab5ce6c2cd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1744bfbe203bed5e8617b799e27826e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1dceab11288feb037ac46ce6c43eb7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d75fbc32014f4984374efe27b5703d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60165de322ed5e21bb65b1b1b77f8d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842290e63e4194d611026a4c13980553388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f13c39c5e502c37cca23520048d58a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503896a2585f6ad8ad710dfe97c1f30f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8279fba071343289567103b8b5873cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264a4f3fede6beac824e8d71dc7b1e3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3c052f947e3ee7258be4dcc414803393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6b3653e3b1c8f2494fb267c0d5396394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720b04b89645111d209985ea96389a7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92506508e899930d6531db37d90147d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ecd921b01bfb07873980d30ea31d7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa5f37d956769f9b489b8ec372bb25398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7406acaa8383b141e33ab3871b8ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52979768b33397cbebef85d4afc41585400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6f9003dd3faf9577942a321f5d871401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb37fd62d816a2594b21c4edd4b772402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485062fdb992f6b3b3ec826189d8088403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416c24c1f213d5579bab59aeff57240404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71482576d2a657ff3bc8d73587333839405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96e2fa7c763acd844f3d1f28291706406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565408c8d2f3b55e91a404ee0c7e9e2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b862cf4778c6fa18ae7015bf9884b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422f463d16f7a6fb27f67c387d38f55409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4a5b042e98bd94ed9b0294a1ebe5c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7430985a62e11f22d5714633e3adf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1d7818beaa6385336da164eb70a53412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a532052647ea93a5b91139e47bdea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151f9f13a84ebda4627ad3d4a0608f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b7284c15593a3473faa75a6459739415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c32140a30d4d253acd44bba7f22332416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb54b07e1306702ffa2c18fbdf9d32417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be733f5952854e1ec991548f0d7379418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80a8c6c17efe73f4d03e75d7840b98419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc906de75ee0cb49905ed8a31c8518d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a1d8b9f24d86ce65d0bc3163f756c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44652ab8ff8321ddad86463c5cb9048a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77932b9833ac5ff3fe618b85a187d96423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3967797707b88808798f0e7ada47d86424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26a156bce64cb8e70d6effb4dac273425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a17fc180b2eadcdd1da9daa519f85426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a54065edf0041502b19c068d5868d8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f70bbc154f81f7b44f6f98719acb99428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ea9b6b22f4dcdd32b5c0f1dff4d74429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8835cdbab73a5f37815d1aba5a9cce2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204f1f737c4f4f7bb66b47346222308431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa664f62f1ad7c85f4a51a975ab36a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1ade4b55a81f9a10f32a921dd69e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc17dec2bb16f7e4495c5b04789bdd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3790a86b7f74f798c353c6cc0cde80435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ad79cf12f7d425654694efe0a2487436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87afe03192819b7c727a7007cdb871437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867ff4ecc90b5c6d485f94ba851422d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b7b023a343cb6f467f4a5e0cf1c92439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b60561fb563c390babdb77be07549440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc4a34475496f4994bec669674c923441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17258d47605cff9603f9d76daf410980442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4b2a4d4bc9be34c65b3ac0cc81d79443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872e08e2d637432570e62c5ac8816a0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942a41a1b33c4485069a7c058a3f4fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81000edeaaa946b76c5bd81853796d08446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428158278e35d8b219034b478e7ef6bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b2a856509dbdd40c9919c1bb25c40448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6541894f72c73f7a9ddcd4ba94e127449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979edfe07597250e05e270ec7957711450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305880161bc8ec4602d8ff69bc3a990451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7613dd2d0f6e0a784a20b0b57e10db452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ade32886c9e5e0cafbf4bbb038ef4c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ab8bb1128911d508c2bb3834a24c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33beb3e1554ba56736c9d9598e4e4782455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3725d6ce15cbf739218b350e4654ef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da750b4bbb9a81d4eae50ff66410ffd2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79bf6150e1bbb1d07a528e2627b03a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4247ff1cf86aa37fa212f5b8dfcd5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887919864b809a2e908c6f5cfcc9edc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcca4f2774fe47101b3cff89f8e71bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa56b916bffb0c367018189feb54f7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bfb76a69420796e094fc5a1646ea3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844beeb989edc5f6f74ca4ff5e622c8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5943fb68e396703ce27aafdb51688a7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638902631df0d9a57b83415130b22b3b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f71684f148c15b1b36c7fae0b27293467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cdfe29f6e2d1f73dace0f86d026ef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101c6678253cdf167b2867825c88ae2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e913dfb2ae6073255968c656ab106f3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749fc55eb5c0dd9ed34c7a498c4dff2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa5fdfca6d8115b65a383f8434995b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74de79a19a8d963b82eefbbebe8e4f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a0ab583fbdc986c61e836f7258479474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510481874b7d65c3101004f61259dcb9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea7d94d7a884d95441a043ad44a8e0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992645dd71cff2ff9f14a1c407ebf05477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3de429a555d282f8fa25ba2727a7aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fd26d639b446511eb456f4f619b23479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ec21450ec92f33cc9cb5cae7ac59a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585caab3a2f4dafa1e91f279cad0d66481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1c62a2b255168a4fa852b70592167482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa16b1f264bb7a6a004b7594b342ff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb0e6d11b0d33532ea5a8be4cf81e3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15e62e335b298d81001b046144787e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f03a617fda3f5cb0e374920e7240be486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8db23b2f1e4eda1d2b2a28835d619d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268d135e65ae5d434ec760624a24d30488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501dc535c9514311facefd2ad5b212d8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c662015e0e1ebdcba2327b29aef3d01490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d45d78febe68708e2592799553f938491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5881bb3f11b14e9974816e37bd6f5b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766bfe29a439fd9054fbd612ba48b33493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff8bef1a6e7cb71b04eb85f57eb4d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c81decd9fe8ef5a19e92643a3d641495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8c33eda6441521a0dd9bf52b24463496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31228b118d4c9ef9efa4dc353a4414497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27572de17ae936f3f715fec8495bd46a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb61c959a9b21ced71337dcc4b1592d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2838b1fe091a66ee8ffbd9ff698f06500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef37830744fcd9a8be87ff44e226f3e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd729266aafff3e895f32b096e2cead502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1b282d413bef0ba7d915a8dd83839503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e892a699076b64251cbb22127df18504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf95b52574190aea741b121bb470fd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa034f8b472423130131dae8b09cc8b2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ffd7302c74cfcd79e4a4325a882eb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161e4fac0fdcee701de7d1d6bb77721508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2edd7f245ee715fdb039ffae39bd2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0563092790c1e30624d32fccc9a035c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2c682553964adf52bb19af944d66f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d42d1879c6bfc2dde80030be54bee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554707d93558faaf64f3ff089f5f707d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4babddb745bacce002a103109828c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2f9a1415dabf10a13e99718dbd744515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2bd9ab8d13ac38880f280a2a1bd96516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f0f82efea621f116a587453d74d70517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce392705a1063fbcdf0765924b7d93cc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1447f484317905c3fb3cecd1f06e9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12b41eca5705afb9a3a2046913367e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39061c2fdc0a80257927f5e0390b2f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e962fccae4ccb2f20f4eed07060e7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feecbe62f56fcfdf2f7214d1835874f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413e9ce4674cab76907c77a6a93aa06524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83893eadf5b85ca657eced76f79169525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2c1863232c05c8d8ab5a207bd4385526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ed22336d183fef37ad82a40e6f350527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5928af91829dd850dd83cc56d77b95528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b7ed24d36edeb3b25e598228e13cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3f07ebb78e6a1728e1ee3daf8e1d1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf17c44b6a34a0dc460437046ef7089531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1c04ba46391d9aaee59298243a8ff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efd655a83b15cc923bc20f5ab00c81533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3085ea74bd1c661a9006b6f1516949b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ee6c536c3149e1ccb3302c3f16504535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e4048b4a944566b2d84a172fed10a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cb8b5d74ac9110f57215245556d86537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067d58e225a8f99183359a2af5a8bcf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4ab11ca714cc61334ffa8853bf6e6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56103d9b536ea6c768e5ad5266fb63e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdce5821cd7d40b47c6b1d6a8ed8a5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626e1ed7baf24e454fe458ccebcc088542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef09dab84a2859970281b8b17bc3dd0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d12e116188c9003dc408fd0f75753544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ec8b229e93fdc30995eab64b38045545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b075bbd1b3d3cda196b274a628c5a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e4300f3b2730f3385f4eb8dca19fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd59aef53b529cdf0ab14e2f0b048d2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fe55a668353266ce7ff83c6192330549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094b1c935309a64026e398bb7af001d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0dcf9e9cf753cd9b488ccb0186e89551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f21e6b83411a00c409e38546039184552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5e528e0bf6c6081b1dea4c8caddeb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d36d46aa237b2a5d617ab10a5ceeee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15182bde27d019e6c5e6e73c72865064555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d13a59a01e4200c96d241c7e1e1468556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e8699c7cce190a8cca1eb32959405557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ef5ac266db5f1e98dd3b4b03a97a9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d6487ce5bb41dcc6c907d695897f1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c39354f6cb1522d7b5642decf620b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4d47de35ee872680c2b87aae9047e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb531056ba2cf7837d63128ee9917317562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa422a01b2e6c03e9f82476bcb3925e2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edace6b5a04c1d431dd7d2f272326a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81861538a513ac53a1857a3e34f19ad1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f535fd2fdc228682459987d4bd2129e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279e86ef155b189944f06c12121a538567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35891921f3e9564206c275eb77880766568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90578e4b6e2f740904930f679e72a41d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec43867a80750aa96c1ff6994d45c05570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5616c0c6adefaba212c202602ef0506571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c216d0cfc20248be187bbe87b7805572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18970549927bfcd9e5a435a6d021e06573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba908fd06d5c458d86ee7bc04d9e2f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08964640f10d3238c1ceb72027564dd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28a3403cc8b7fbc31d7c259cfb51d3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e357b9281fedc58590c9de1f965865a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f352d42df05dad2d653965e466a8938578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e67b359559952bcde4d3b905def02f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1106366f8f9f5ed3cb80303088afe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db050a4b7ec60d82aa9c2c578a4e6182581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b020abd051f865c7f1adcc230b2f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480f51056303b52f7ae18d352ead08e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b196ff0383232e242a4888e8d444cd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c06c6cc274d580fe8c332e28aab0d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4383391fc443bb30ee49b809947f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2f18a962b6c8321fc1612d6d98859587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e18f7d73f54bbe3b2e842742483d1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41879183d38c6a3a32a0a8834b9de58589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f6214f298c450aa96feea02f45630590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874462723cf90e431aad5ac5e9afe4b4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abe23e8dcb5725a4e14b7928315dbe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32189db48bb20889d0a59f0e7ae9c9a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2dd32ba9b1524bfe91993a8ae584bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c4dc6b53c61a990963a46000eaad4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbf5f8162589f95a6eb8e50110a5eb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937b00ad0f2618a8695d7029eb0eaec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb18d4812e07cef71333f325a8673a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca395fee98e8377388aae7ac05de157599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5417f0f67a0f9cc8226e5d84add19600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c370920694391b87bfafa07f27d6782601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f392b4f45e67eab3537a3d02476dce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc12eb61848b4b4801b365eeadd3cb1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713316a98b13743ae2fdaf36070a14aa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea87ce993edb00ffb68e1c29084d90c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e89947463336f8cee08b5f355cbe7f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61dbd7d9e7c81f1067ec29d17cf7d55607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db5e91f31240bd818ad26e27915c5d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89474951d18fb0cf7575edc5d7c033f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eeaf2a86c1fed5a2cb1a19b4c9d0b6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba59607ef416594810c60402713e3d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3396fc13aa67ed2085c9bd252bc1d5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1da6c83c1a4ccdfbfa52b801089815613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c47f6a340effb7f7754f7c114d773614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69300cf9f7e11a56ccb6bfd1b327a566615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430ffb70fe61e30cb26c7e57f02aae8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2abe1f2c6041c02c8ffa6d8021ffc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8851a3cca01a519044c2d5241488bd8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310d59862152ae933572ef147c9ce6c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb201b90ca9d5a6e9c54116dedd94cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59764ff2ae3f0b408c4b36c29dff1d9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cc012ad5b28d45bb6044ce10da1ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78668f6e7ec5bdadcfc68cb886c96b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53270482f87fa6aa820070744090db31624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd42e4c8a58c432c0a96698b32c0ea1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55056ca879a8e0319638f373a2cac5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b70db2b2cf4f34e019ec42fee682fd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9798fc0539c5633d85e971ef88f3df628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b144398ca39b2f1439bfdeec287d423629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27796fcbc6b728de8fde46f380399c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f311e0bd9480dcd0033c7849aef0def631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290021bfe83d8fbc7e40b9d56a612705632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3f9c57efa81a3a110f828f4eec2f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf60b7019f09af5f4447f403653fea3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112eb4ac6f541909f48eae5546d82984635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf5236f7232f8d8004610d1c44bdbc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c3ab0f18c442a2c9d59493e9013f0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1a9db1b2b2b60964ff64b5abeea3c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49246a8657b01de95c1fcdb104cdd4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677c0f102fb27049e026b47bb1624fd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faa16e16d4e0c6b8cc9297e05e132c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beced35aca5a5eb813d7e4ee0692d80642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103e3d6158e225668a96c931dbcbce3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c514793dedd19c27a5399037332c838644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f55bac95d117b3513e29cd8bf1c7e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf227b75e657b8e53a67e64e89e9dc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59196704ee9a1c11776aab4f24d034d9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1aa7f510672898635a2c51c28df8fe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130b156fb90d08b1591a45ec6b2d5e6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd407509f79843929291f5d2110383cd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca6ac0cc60c86b1fdd04f1b4c3e6a5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699fe770250931e2d3a2571feb7a97e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a20338e40b5dbf6e5303ec74f8c42f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57112471f9b2e384d361bb43e310eed3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8a6a2bca8b82d0de2b44d7e421f9c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b3f4f0fdb3b6fa5f7c6bdd8ece42d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef931ec07205c935251e947cca959e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba8064a6a853b1cdf72232f754075e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56032e347721495bc733906966c02f48659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe404ecff41e8d473a47df4713f98a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041eb5c7428a5974302c41b1aafb5b4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6633e406bc0834e542b87cf0f793db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411a05b9629f58a6e26406749cf0115663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375edb55f3f9c8ed413b826ba2ce093664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d4d8584c86f1bfc8d33aec1a0d3bd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595d846e662639702037a2006d22a0e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39b24526b13b3612a1508ae53f5bb6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fe21867e4c0f3c59b7c565a7b7886668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3e4993331ab92837b368271adf2e0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29ce08ca7d7861ddab52c5d058f3b6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed251484f76e32a99743115a35bef8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bfbc7d2ac5b76fbe7d4115e8290af672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daec7e4b6787e4b72f597b9ae90b645673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af4867b9da527c3081aff4cce736e6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50df3dd7d32247f2905fc4bb1cde90675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a73b6f329a2f030e2f8f4e9a8d04e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870cb967520fc9751b81d96b9245875677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1e3414b351e56517fe2e610670168678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29b20a1e9bb8e7525561f2a4e4f313679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee56561fab604f0e407078136ffbe5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8661fe40b47120188cf2d08f435325b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b7caf0f409fb292c4737cebd84227682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fbc339b273add21f68235b8a459b4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438cb16e132d271acaf24a0e9f5b0a0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7edd926e5209c74c0a2cecff5fe5d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a22a31d57e152be7d70dd6bb5df47686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9e21a8e0183c70f6cb89867df6ad6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa4c85038c68991aaf2f4fc3827ab7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afc303d8e845316c68207ee1e266d3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2d79ec2e5bd6720359aca53157449690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42294b0e369ae4158bf1e6c8e1b4e459691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdff87ee9cfb622fa515495d5a54470692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6991e9b427e9c48a72c60429ba532693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27cfdc4ec27fc7a41fd45705a76363694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3aa350a436af57189a6fab73dd9d33695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c13c7b86c70d4720734f209ab80a9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e291d275c2606ef6662b283e32bec4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e531ca332e76dc7535ab08657760f1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676a8b4ac0828a497e25d601f33c575699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0caa3c2937d2985da6b18b075077059700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36b8ea49463ab257a3dcd00c637d7e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba5b84499a826949592c75d6c4f0ba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa2b3d9e8ae4081f6cd2ec23baf2ac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6b6998440768095f64e23f9730aaf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d97d20c13e50e3b2477ccaa4f971a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591660ae0d272c32d0ab0dfebfebc75d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12d14a0a2f7fc5ec7b595e451324ac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90120927c3ff5b1fe020f1d00571e6a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b986d0be0cf8d2f99bbb2760e937cad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab95d75fe1e727b07ff3c935ec8356a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85752d7abf452c8e26ea4c6fcd916599711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ea206c2c6aa485297efc78b0b07c4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6fd5021f597b3b013b5da6347853e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05d6c7930121f8d68873543ce1963f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d06f3720731aec3faed73f0ae5443715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a58ee0dcba4e472e79989d43aab86716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b755d0db2a11bb26e489b5057784653717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010b23c617d8f562b94ac2ce5c2e66b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15091692942efcef4076631e30789c69719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81553b05914d2e27a4333b9e7bc61471720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1493c780573cd1da78a1b9dc6b2517721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411f210d040a88a46a52c86e28ee120722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a3a84a1a896015b72727f810d0dc2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b936301057e8b563e2ec4a6e2de7a6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d794a39358b30b193dc2f8f0f1622e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90bef0e59b749cbcebd2f1a951338d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1edbd4bae767c26541f0dd554daf5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57ed0b5d910c6bd9b230377db1839b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e98a87edd60526d4078d49b4a7e07d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63124fd4e92f5b42a8adf0ee4e1bccd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64794cfc5eeda0064d933af5b7a173ae731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bb94e5e5a31c78a9397acc2a2e754732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57b991c98aee12d11633aa8e3a156e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698a7acf0f3695734568cab16e53d1c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c598ca0ed95bb150a956e4e8e67c6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eba8293328331f1b3dd21363ba0a2f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8457a6da2f4b54b358f9f71a971d577737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee4b1c8cab5594400434f5918c457c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fd3f57212a0e9e542ab0219c43526739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f64d63e94df3f0caf7dc0671c9814740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7772928cd9bb31e69fa163af61c332e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfcbdeaa0e2921ce4410d504e37a9f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfe68b58abed2e89c284595e205abd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48dcc1a605a5be05a94177117d84c25744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92342e1fbc36245a705328313a816826745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849552435c7668a81cdcb2f8e4a67ce746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ecd27051034ca5980f2876e0020dd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417e63d078e9ff6b4e998c4b17595d8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe21b5fb4b30c89f602f60b36be929749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d771b0ba681e1cfa44f3db05b1aff4c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf43e1ecffcbed8d7fd457acd4651e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2d72c5a9e53e18f1873d63b8f13d7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74f33993e89d08db7ae6eaa3713083753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4ba9f6e9bb3080d94e7bf8a8831c5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33070fa99e902f00de8083f1a3f0e575755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1b1d2d526c0504aeffb0d1938deb2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdf352ec03da308ceaaf668e943af8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34469fed0921f1e860c7fe56ab71a2fa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadb4062254d99a5f72dffa799cc317759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>