--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393df6eea0ad98f1818a05bf4535cef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce89b81d20b2486d2ed7d6e77f332f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175a743db5bafff1d414dcd1f5b67b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5ab64a3243091ff62b8e73c111f714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ec83364fc261c529a04a86d4b487e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758fdd055536018323f6ed61598ab9d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470cdb454a72f3781142de8816d8a6f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3038582d57c52e95530761131e8828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8411611ea723467ec0ef3cf121b7149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40921ecceceeb61b0d802cdc7c7ef110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3124624a53acdfaf5f6622d90be51811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfb501a3b439553c3ef8d539615df712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3abb4bc1cf9e359f6e05a606cf432313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adea35aa3ec29a92e95b2a1a1508c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e811530b3536640d2cb7a27f5ffbe815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a12386ce50271ae24dc680cc8adb016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29dac2f0812e57789a70c4f40501cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cb0e9bfc1ef37cef995f9d626d25418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903db9b13855b0e56e90843a31684cc319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ac7fa84e6609415f3f1f914915e5920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac10ddf1dc016bf7295f671caa4ba321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c270ca4cdbfa07729fb28bdcae12522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504513a47e39748bbe2c7f9bc2d0458423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a51381ba254c98dc3be4130b95f29b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76188fbb29b2e026dc1c768ead6c3725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ed1a4b4dc9f84a1705ac5dbdac94526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c683c1041af9654126aa8f180034227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb65afc2e7275ce559df0f6e09ca1d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cf6e42bed0d6d91ad62fad4704feb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e25a5e82322961b43435e87edd21b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b597eb7edf13005a4fa571dc5256c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1f1955e7075904a8a86fa2a5a9cd132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934c8373f178e295ede87fe9405d12933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bbee0755146bfe857ee2c67f48ff134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e6a51bcfefeea52ab20061cb0ddcb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37982c179430879d24aff54cd470b6936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed970611dbdf23e629d2f12b70d2d83e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00372ef1fa5cf1eb64e10105169a6e7238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc04150587d315c156a3ba2e835d9939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f82f5f1ef523203a4393f059a363bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0cca88fcd148ad9e78bd6bea9c58a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8601d07baab0f4da9e10085dec62f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532c9c97da3c6d4227e26549b45f4b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb497999d7c71a25abcb9efe46aaae144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463da7d5a9bb0a9ded0996e6690283545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96928ed7d45fa6b432c976d7adc86a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca681703f1ab6a7de8ad5570aca4bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d500fbbd0860ebaad93838f77e390d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd05993a0a38e1a2f3c2e3d8f9aa32749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8993fcd37daa0b7c31863808dff7bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975a1cc33a1eacf86fa47bef3e6990851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833790abe2c8e7ea234ea95682995ef052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbdf8cf77219adb5dc30d4dccc9e6953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aec2304b9ca5c3082424706327ef8154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a83ca8ae6fca1f9325fb34404758b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43953e472b636ab4f62a3dc5812d9db656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4be7ee018d5f6aa04ede52c3c2005d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11464390b8a52a149d64ec419f277358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d980f0ba26aea407ee0b97afe0929f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3d4f96dffa39c84207b073746274760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdb69e3d0e4747e8558d71a54f8a4b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81006a15cb31760e57a3f1d578f62daa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76add42fa13e396343f2ae20ddc717263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20da80dbdc1f3eb70cbfad174a3c3164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223c83e8429fe211f0607abe1ae36b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15ed9656421eae3297c57893323b8c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77916fa9d9f83d586dd27a373d6f5267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3e476ccf9f19dd4bd9d502301860068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64363888fcce24d34db02abfa190e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4732ba76e4cef54e78e7c6e349fbe8970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b5ea991d172a57c557b9aa3ae4d8e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d46254ca2ae80c162b7f537fd7a0072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab1ce021fe3d38079d9c5e34f3db1073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76227c8222877b232049829cd1aa8a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcdb52b7cd96f436f0f37ebe4b229275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425b951cb614da74c26a443de6856e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962668075af81a7a21ee224a5814711077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528fb7931f3c0a2a0aa8fc38c4b8e1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e553e625623d00ba0a1a6fa7c4ce22479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157e337008fbb9502a4b186ba10b90b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c8b4a53bd1748a4561911871c7bdb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817160afff003bffe03f38f977facdcf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e52ff7795ba2e295684b63a65261f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd907af76ee88f3aab6af57715730cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca65a1de42107767337d1102cbb844985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa4c65ba9613b878695a71cd08229c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8d00eab1bc0e7387ed59d673478f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ec545d21300884c8857a9a8da077988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6556d15204b8ff3bd526b9eb547293089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86184149a5d976413f1aad903a9fd7290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37e370cd637afb56c4b4f7ccf823f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f115fe81f9ac0d69560c43e37526b9892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8efb8cb69831ba1d789737576dc3f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6811e265892e8db3ef7a5fe1b865194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4177cf2a9dee65fce49a2e911eefb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39e1a18b6164ab981d8ba3b540c35796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b0ab60899ecb9bf8a6b80f92c54a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cbcdf877232910c69b20d05d5e1c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb0ee126f0d8c38d438d4019c7cbc699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4274c525834c7fcaeb08b827834f92100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc075347c1f13254fa96316d8dde497101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc4c1dc04cf1fe2dc3a99c5eb68d16102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e479690ba77e8c4a607dcbf2cae01103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38849458c67785a181889b763142ee35104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6a3264083004bbac85eea39e7092e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adf9e605ced054f2e9c528bd070c85106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4d18c31efd402a60b5215eb82ef68107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73092a66731f965ccbbc94f97bd7dbb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed59df39bdcfc910f20044cb2b13aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dbe5456328469b829b5836f23cd59110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4463e142d92112f0e3540d05d4a5c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868988c5a9c0953cc445cfd9d915d44112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190784107eb1ba9f760ffa06b2e7513113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b234a3cc91247aa3f6db9af9c54eab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e64658f89f903baf3861bd14f19038115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8c145b74a800f0ded01d0e6ca31fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e4ce5969571000ca04b38084406ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97224db72926742b396117ad140a7ff5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5190055f1b47df63fbc36f562f278c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315e84b964501cdb3d31763b45bc8b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2700f66ca2769ec2a8fadb6dd62232121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c424fe6999e926e33c2f81bf9107676122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202c9e99b14010bc1b695a4d67fa199123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972f9833c57e322de8fde9c1a5ac178124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac024985d4827ae64adac523fc8656c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593bfd9400bd4018774277b23b05054126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499d6b34d220a9caa4c6d166c8a1619127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca9e64b9d5e56cf050d8c60561919b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934e029d9fea03a0b29d2de0f3e64a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce80a29b338ada40c8e96d834a1aeee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616a8a9c0e84f48765cffde4512f4c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50307a283a0d481f5e964cb0887101a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea0782b4c2e3a8dfce9caa24f2ef4c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9748af1920a290704f0bdbc3e1233134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b778d4c4b2cb68b7736a76a96954b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb19620b068b9eeda4606746e93c45136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a367944e8de09d4ba4be60b26328e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda8518d8862d55dcabcce00f710cf4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027b62e9e32ddd5c6d9621b12460174139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f317a53442de5cc587a6d65d5141b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700710e3ee6c4247f179f3823ff2003141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f37fa83eae570a0420b1c8c35ba57142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc513bb63c5b8a6621c154eb87cda1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0bba9829eb333ed37e6ef8fbee4cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7819cba6b771750ce74dd064a038728145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8e663c034692a70fa82e33ed00d9c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13ae7401f1c0a46445adf6576c0b0e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50e16777c4772c56e5744a61941fa9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd0a4eb9ee564bfe22e42406ad9f61149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783bb0e91c2dfc63a9ab361c5070d90150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48faa75832eaf168bd49ddcfc8c7499b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88226004d54caa7ce9a9f1bb4097e2d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7f8d7375bb2ab0d22a7dbe56b7cf0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59f2e8e565b00270123ad8e4b35f31154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75590b572b6b5dce2615e9ff314d555c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b2363ae1440412e8e542b17efbea4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f3de1fac746f857ae3291b2be7365157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c5fa0bd1ff4f0ac341631474f5455158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92ae706b8b012f6cdcf783d206c9ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911726e3ccd1d70529fd51299eeaa392160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c29e8bc90c00c1db608544753c518161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755f635efd693f2ecb57c5c5590d3bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91094556adbe2f0b459009222db51f4e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a010a70e258ce76793f5153f8860c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd82a85d28e594c52a75195fdebdb9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46011dfa2089e13552bcb29247bb67d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97953e532433b401324406418ff760d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e5e672eb6b3ab1421b3fafc1bd1bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494e0f0db0e4d83ac403f94b2cf8cf9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b638a31ba0f0382e4aeedd7a094f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcab896e97ac44841413c6de7d40726171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd5b4b77ad26a21095ac16b24a2af0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80333d9e846b4664ac79bbd6b64a254173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31bd78fcbcddc518b2cf3c4371ee56174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c041aa2d9221e06d0d178b3c817201d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224aa591ef5498702ea9ebfd3376ae1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e169d632f5524d968c7e6b56b9c2ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcda05ba7965ff4bef068b773327a87178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858826328885f0fe418073fcd0cb98d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8213ffb0c670781e7190216a19a907180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53a8917eebf65a7c0400b488f96db9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea306a01a7d10eb29b0cb017de3b4e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba63d4f14eaa61f633968769bdb5c4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a96917b91a930f2ade8c355860ed8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5072ca31bab078fce5eb41a53f3ae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193ba1ab28fc6583e3e634fa7bc5d00186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaafbb2fa27aa9f723a8d9ac8b941ba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201544628c772d4445c620fc0bff52e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b480ceb8178a4222279158b38a9cf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd04ca3cc61ff1982b972f9eb2bf1d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377a2c976a97811bb038e0a4a4d18dd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd381e69dacd37bfbc109d88abbf1ebc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25665e1e43446b60f75fcb958c890267193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a746335f8dec924192d09c4c06a0d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348d1780aa5211c0b3ae96c0dab4673195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36972f625f1291a96a81cff742171c24196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef876069bb2629af4c11e9f2a5b19632197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06beb144714ee89b317193d9d5e3e465198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8515ae998efa60d25d5f6bf9ba3b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683cbc4f5c7979590886f90e2503b9f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ace4434eb20aa46c1adaf05ff4b5a6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835eed11b4497a8a63f9f2ffd2a170a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b718bcac7b43bdaec44d0f560ceca4a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08500faace5e769e3cc3534f66cbd9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333b5a523c6b22897ef799be22764a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1068f6729972f7325a3d8c21909dcc4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e59427a29b61e9bc7ffd45ffe77d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee73b9adc146cd09f6dabf5d812a75208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380feff011526e277d2df1356313b1b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3d7a1d4149c0306775e3a6c142829210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30292399be03d7e41f6d166bf162a4e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9865f5a32ab950f3e0b2020beb1028212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979ec852378696539f6af39bb21d3a9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50788dc8c0538f0f174c945558020e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a6f53fe854c630be3dfd62b77dd0d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e39650726d874605673a61c3dd8b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2d74fcf4da5426c89746b99643275217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba4d7db5dd3141fa99aa67388cfba1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97ef5a74d56636a471b291bcdd10a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eed36f5a8ee1dad7171bb2be4f4ff4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22ccb0bbeb7562030e66d8697e5f99221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893817dd1fcf411d5c07d8d854a460c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2325397108e94b2c4a65ac0505b7b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2297baa84912a682defbc6ee39c3532224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f46c37f027db76a9dbcb34e9726a5d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2b4006fbe11c8fdf2eb97984971e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ad10c3a357a2d450f9197edf69d26227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77031754fc6807d0c74cd0f5e52e49a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8896d4b5681dd15e7723e2bc18ad5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be5cf53e3580ed88a66c295f6f056a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9394132535d0814781ec7862331809231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5abc3a94a54ac953e2d9eb9bf1400b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ff6b06a2d2d6fe2e3df8b9c52fa63233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f415933366503a857eaea5c60fbf3c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d208dad40002856703fbd3793432c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe9bc9226bfb7c7cb60d0be4a92849236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5e24152af9887ff30ed903fa75ada237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deee6f72bfa517a918d8afa33c6f0fb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c399a000b6a1ad0d75921418593aa00239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525199b908f9d827b7079fb72e99a99240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75028415609bb47ae0508991e388f32241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f991edc03a50b92cac4068b44799e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbe976034b96cb0f8bab9a2bdd5732243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d0856b6edd1d82e686fe52859ef65244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089e3cccb7c1387f6a8d2a3c892ee54245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360f7a480fb04c21abb1af1712b8bbb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94f1214df6113088d69730f6e93362247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341952da59c09dd155ea52707cedeefa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2da206ae2750b5a61e7353b2edf85249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b789cb0c551a23cba25daaecb31aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb961cd80a23ff05a18dcbffd390708a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b884724bff8e0dae0c2d19b7341dbe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d2abb92862f40e8c11205c99bd6f5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3a600f31e9dd659ad52b365fdd4cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d10648c8437364abac4f4ad00bdec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac29808ac2348f997cf849ce20d332256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc1ff8b0e74244e6b61377da3e845e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cb832ea3366ba96a10cf28b55e10e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801b5e1f0549105b51377a87bcbf087259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4fb3073cca415880fcd53fa190282260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31013a2d53d631b134f2ad3bf690224261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b883fd5add5ce82a4c78cbc87eb03262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03407c314d761360e69c6cb91c8c33ae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8978f7b33512b739c7ac3bbc6ac2f9d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077aeb7a7284f3e5396fe7595fdd274265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6b03a83006c0d3880d99b58042af1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7b3a6c6e752ffef92a9431f2c8520267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec5fc580431dc454e8c374c9a4b0af268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6ebf8e7b64af00c48c4e303c73d0c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb12989f002f85344e17069c2696653270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125d8c34365858495de381e84489e98271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183b218ec2e63122f73d308fc6b65f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad708834aa04c0f86c2bcb731f5c3c2f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61b7d19e14f6abd32e3fbf60e010ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64101d3e02e4eedb2b7f0b196d04cfe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e9ba18ceb145205d623d2c7c495e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f942c601e66431e06331eb40513aa2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3ce93c9b890daa39e625231b764a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453d827283d0294ae7b3906dac534ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304145b941c84062f833324da424b3f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ec263dfe0d9c3966dba70ad957d80281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba24594e8cbb77142841f3a31a6ac73282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335a9319806910ebc3778d7897368e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429fd40d8ab020ea73a79ad2962c403284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f137f0799e447977446c2672d0b03d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78af29e67de8542dfd8cd61f77f50ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55ef195e1ae9568223c052d46807f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7312091a283f4d56016842fb8add09288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7389b2216a594c59adc9eeab64fba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e154a25939cec6344b8629690fb43d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e8667031dfe11f927692a5f46a541291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd425c385bfc408e70c07f09b09cd4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66f0315ddfa238aef341a742d7c736293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f25a6c5f31f0285a7c9a0159145b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0533b98eef92efa6b12a3992149529295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c49f147ae2f5c64d88a67330ca0170296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f50ad70a9004be9bd77257a3a59f54297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29572e2d37bc88993a29fa44c73a61298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ae737e100a862d0930fb0fe53badc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8760ddaf81a6e4e95c71e51c69b6f4d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d10b195e37df3c96acaa93f3f6a40301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509a157664c876d02f5027b9be20e31302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071c4606c97c2a7060690dfed5125a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcfe57a28409a8bda8c9464aa5e632304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482475f42a5a765891f6ce389752bb08305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfe2544b429969b9d70396328f5ecf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879f459229ea4521a32592837524131307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf03c08570697ec1f171f3777f3ba8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857643638783f1e3dafeab35ea71652309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007881ad5b754b16f5fce641a6846e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261c0c6cfd9c824c1309d334053338f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a196d889cfef6d05289bc44173956f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e00967ec4e077a709182de62188100313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6c8a3b6ef4b50bdd73d61274eadb8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e96499a8e52a3ab60f5e657cc0fd9f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada800071378c192c8c11c460e9dd303316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a0fdd009e47ee930893b55780fc18317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556c4efac2b074359e9b61da6dba793318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e138cf2ae8d6c0a8ef72ce97ae008e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365289c60870251a7d93afb9ed0fb8e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb246c2e715a8ff3c379721751a1307b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcc864d5fb804be4b043655aa76db0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bff9f1d72f30b08161887e8324a4df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622c2af51be618804af27783517e578324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa7f30f874de54b06ffc97e26382ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0a1697fc9c47874ae22906c37c10d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89746ceb535e9a5adf707495e7f8eb21327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9eac758d280628bd25489aa9cb664328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b6a0dce1949710d1ac53741c94df5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d68da9d748313e55f7ac66894b1b4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db61e9d1b473e6ffaf1926558f418a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e63e876f503947299e2d764e394fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1218b3bb37b2f8db1010bb3cfb4463333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380b63a8051d6dae98ccc70b0c947b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1d5a6a62676d292b90523c35843cf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a090f123f3e2c06d7e3f9bec3b93d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e660c2680010b02d9ba1e4287adef2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc17b16bf7878ebed3a7a5842695da338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854826ece73893532ddcf7fc3cb6d5c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73453bd35cf41a493171e8adddd4c3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194d7166c714226da4c8ad2fea660f2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7837051052adc76ed0a355b61505b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f91b76e4d73c3b06cfc5259b9ae56343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4022e75eb70a881267f0270ca9db1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bd2446cbb48dd137484203dda032e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9a454e91b79e8dc9bfe082a104169346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e89116654fe2c972e9b084f253ca92347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b1942c787e9947b861d04a469e6a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22f4686294a88fa204e665a16cb074349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45d2982f0f24c9d70abb31db1afa62350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0804e7b3a1215dfec68b96579144e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e424badbede43a70539cb3ea22f96352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36405a3982e6f4fd577dc9582c38636c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcbc6a5428a7594d067935828510ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3614ee1daff5b85f7faf628c807061d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdbe51c3e31db10404932a86e50a1e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1cde4b38511b52f998a325cea7aa3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc01de287ade0316e2d98342a7a628358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2c1ecccd2b09f3ab8afd4322c290b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173123fb688c2760a9f1660f6d64b373360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf62ad06d4d03aa3be6feddbd68ff56361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb7b669500990b175712ba5120c7bd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829a17097f03d3420d366651032f823363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860eb5f006c2f57d633b94d6a54aaef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ec4f0532ef8dfb312e406e02f77fa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e617ece69fb89acf6f735cf25c316d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad815ca7ab67672ebf0e07b7f30e0e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fb84d9fc978628e17b1f8f7439adf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa3a7828c0e5a9efc7302757591095369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4e4888d23df9b55ef681359371466370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed082a0d01bd678f9ce3210c3a8558f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fbefa1af820ae7e6a9df2a49bf9c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f9e6fbbcdf11bf2f19ca0dd175249373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71bdc023cc4ee42e9a34c9f3f45211374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f2ec900640b03c446bdae556d84fa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f9b8ceebf56dcbe621283d82d471d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32774da0fd39121ea0525379d674e7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1a1a9aba8d3c1fcb6124fca6babc0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a0e0ab3d4c36cca3537887fc618e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f9384a66d654a358d8b63dca4c6c6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57962c43f4d13161e73319aded7dbf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce638776ff63403bb423c2e65f251ca8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2fae9f0f3f6107bd6dcc36824c66d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487951a495dc4e11635f6eaf5eb6f81c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef3fe5dd5d2f4b9c853049f59c439a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb0fb39f20b0e0c725508108a7a599386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acd1fc94732bc5feba4b762651f277387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69405a0577f4ad0dbaab3ff6d9bbf9c2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8308f41e05178429dba2a632e435e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65131f1f678f6185bf94c0d734d6c6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe059a3c424cafe264ec7b65d8ee87391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5d52ff35935d14c28b088dd6a191e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a7dc104975d15e821371eb5b0747b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48642fc206a8ffc77db85190652dd93c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7dec547659debf6cdf609c71dc7144395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43539725b7b46192f102ceb0d2a7913396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b09dab1a9c2e7b46a05fae6742d061397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73e884a1dd21d5acfe3e6389dc2dd8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb1703e2d2b5650d182c0219867bc9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e57c6ba55e319ac309a670c314af01400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a174bec33d4af482d0ca2b67b6197401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e5835b970c952f475bb2584bbb9c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcb6e99b4f8cfa91dac8b66275a722403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf2ca2fa18089861b6203e6d2d12f9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94310e3bd391142ca30cc3cf8036f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e0abb1f178f91f713b19e7265e417406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee0e803dc7165b5a89f4b78f2609cc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58ca4eb406c11e5a55fcc5abdde78b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334a0c27c6e41beab90db878830443d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8dafff488c206b98adb144f6c4b980410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2c5d85f580813a93112e8439628c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e734be3224c17eac8732dd819ef8427412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c297f7e19cca765c02a35219aea8669413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8fb62d6bb95b52597d98fbe827cd4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5256421d9003de3800e1eba42cf747415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4948fbf8d7a366180061e799197dab5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f652fac3f453b6e892f0bae48e8f7b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3933bfd5c245ae3179d48f319bf095418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23672dd601348dd119468229eafab645419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060eb54fb2ff6fc9c251aece0772ce2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c40053613631ba99a9dd1d345823e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e09492fc4e1b1c950835a7b4ecf8d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88d3d7b9eb2c4780a503c87ce02a0a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac28c103a2c4a86c0b85b3033ac8f1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61af34b61b125294f4f3416d7fe54d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729060865d14df80430370a7499a8f1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff518cacd922c8d6d44de7b829f958c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ab6eb2776468fcbf997e5bca42b7e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ec4c269dbcc951dbe82070c2f0504429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80589c80e7e99d606609dbc832460655430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad94430ba6b761237a388086c8332c4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84720a10c6f047bee8e84aa21a089f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dcac0a5055d295d3f1d9ae092c40e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91edb0e2fca0eed0b1860d2f18d54a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5042664e3542e7474c91321f176a752435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c7164cf277fd1579d1c48771467e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86532856ff45b180fc4ccb51499565f0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bb67514f71332f737611b28e8514a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046774d7abfafd586e3e8acf08a3e527439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984a5355a8097b10f19dc700837fd03440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e2783a7a822882d9f56c611f599c3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afc8412f4ab6fc000c5dda33b6838d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d78f4ea0259f5853dbb712e57e386443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef74b5539721539dc9badf29ac19a8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218d5d3d22ea8c680d3b06d5455efdd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc79afe95861f601cfd37b80419d71d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e67b76d5c6cd2d9bed435714268bac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac376a59d26d74461dc438b411a366448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51084ef48f1eb66b6446ce8e5a9fe0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b0e0f07723149d60a482685dfda6b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5012d38a146a7df4004ad190d2cceae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b628f2aa37529326b706058845fa2ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888286c74f7a9c42f5ad7389a5999cc3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3b69922d4a2423f8081fdaa6c7d55454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4f082deeadae889a19a1718a8d03a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f03f6f039e20a9eb8bae8e0a956258456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e34e338a3e46cb6da2fadc915d6f67457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d807986b143d232b5a0c7373d56fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a67e783b1144546594b22f34f00fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495a1b67f1b9d21a5233c18750c3e5c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd788823dc3ca1ce7327cf40e6ba8b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adc8bd26910f3af9cf2f8d8fc9cde9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce78f3867e121e93a56dacf0bbdf74463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25f1d575de6812592021e19e697b95464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0083c86d73293de002cdb129ffe9a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3c857f8734578a5ff6b537378b26c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1462511ddeacd1028662ca55228fb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68743c473f87853d9144a2769f1f7d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d84c4ac265efd51aa66a3cbea23fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885785ae170331d39856074f539ddc47470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad74b3e525484161b45efaf553d50a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17c6d57c012c15f539ddea927fe9f0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243da492670e2ab9ab91d0be65227620473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600fe61436c986747b96da7f4a6df5e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d8f66571fade7d9f0dd6405e6a6c9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169ec78b939589941b9abd72c76be0e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5816289842141e4056c19f5d743f603477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5b422c90f92d45cf76765e8f0cae4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b52179b24a393bddeea0f5e92b88c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1da79a819d37136c00261bcf09c7a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee22e8c8ad0d08f9a461579ac5cb06481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07e0cf7aeee3409ce7a4435ebc5de3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee523d5e77390b59a65ff71d7bc0599483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a8bd311ac07c999892bee02520034484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775145e6ed0109fc549f9725a8bc820485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34608b5d13f4d04053e4d077fcfcbb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978741fb8dd2eab94e38a57acc21fe6c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933d046e332bde930d7c03e3f1432a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc430f13e9f0fb372d69a84fb362778b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb8af05f589067b905b805f200fe8b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f907ee27267db04e29375fc8423790f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2bd1c97e55d346776905d9c6c1109492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd92696d2a52c7521e1055924f48b20493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b876ff0b664fcd81aa0e9c478fbd3b9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd752c7c2961283fdce49e26be7df061495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b8a6d5ee99ca8822d53a578ca72ff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedfad088c06a640fae7a0ec325f296497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b352b4a357100f4c7d8eb6a66a4bb4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a87340e2d166a6f368ac960570cbb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cd32dc5a04941e0b1b7e8fa1d4763500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd0d385b1cc3852d9e11ded3168182501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089a0f60f1fe35ecce1866a57e5b190502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27631cb9445ddb83e988aee99f5e5aea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cbdb0907b3c0e9ede021d795309ad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9042eb9600a5031d229dce4595366f9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6463b2f067daed5e780f647cb732f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb234bc9b98998f338d5d702c634ce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7c2196e25cb7aac4bd9ab41662e62508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8711bd4af7e4f89c0d57aefe43481509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c44e48cd5f8a6bd8cd24f55d5e3951510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990096359310e355c229250b003916f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d449eb9132a56de92d0318e0837f6a0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d48d915c22a10c8768f7b574887ab2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375d7d33f7e1bf44cf5ddc23e7e5c3b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54952b80082acd6c4f3b1302274ff56a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2fd69d53d6ccace035dd83e16e255516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6a2249d6ccc3a89c06c17e85da7a3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb36b4c1c4076011c42215fd131d65518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37270090890189450523098b5a1ab8a4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019735f3e04838bd7e877ffef2188982520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c3cf285e3646ef20a7855dfb4fd0d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e17cf17df2252cc23c948d37c7f4a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd25390753de4d55d73ffee6d56e59c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c452510b6ac666c69364fad413a1b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae938c2ff805616dc120f742247d46a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85c6b639bcb32392e2d8614c535b82526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524559147800f1ea7909be09f7a2bb2c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af522bfb57574ff76ad22e2acfceef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fa57c4cae14d8ff9c03b63a121bd9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803228052c715b9b53663f612d18b20c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e9e4c37382433ec6752c4431d5334531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273faa519c763095d7bedddae12eb1c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328380f6e11724ee32df69c618ada88533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc17a4b7cac57a2bb82e24a74d600e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ec4c87c4d2ca588c7a23095fb4a65535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2eb60017360295f21572d1c54b700536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ebd98d27c07145e54cdc491a61517537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c97235c6bf8c170ab46df5878bed7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ed34d5ba90304a835686237733c15539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f48803a9066847adf04a50bfce5e7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55912ae79dee1eba77d93e5e5688f224541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2890b72324f577c705e5920ceb3a32b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfbd92c9ff1d4d38e3177e1a2205dd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5f11864a81aff86285ce02b1f48fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36dbc1444c75bfd8645e7904be9a23545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd50f1d591e52e390a2b4f83cc85876546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e04f2b50c9e6811e5bb38d3b03c34547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac85f8c255dcfa9fa11ed27a8f845e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc8b148b3af30ec97c872135fe7920549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a24556c0cefc74e1a527de50c2ecf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e805f617b007e7fdcbc3cd964ebaae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab561a751fa8c0b7aed82e18343618c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c7f43461b83941526881e00becd25553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abef4f54771c0995e3402af07dec86554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31faf8779d470743288fc7853b010121555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c153171d9f26735f2d03976005b2f4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e8a4973e2572f7580c39934a1b859557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0dfdec3e28b6f911095bd685fba973558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59ffec70c14d9f31e0202b766aa000559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e0b0187c7097cd8736f3f1b8b3053560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338c269a214b1bc0f7a6db494bf656d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0fc7309f8a08fb6e10c1085b03684562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594b93e2948997cd96da3bd94066de8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a64d9fce312ba7b9f6131a113ab822564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559d1fd4e631a85c69359dde2a1d83c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ae56b72f44e1e432d925e33f6f0d0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3238214acb190d7971f3eb67a0cd5e5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b686122d0de1ccb9c1c2614122d5a9e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bee63306ed1a88c8f9f938c9fa0748569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a58aa52963ac05c69f47176fca6d5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fb1a23b6028b905a1eb3ac4266e89571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed2fc8b1c7cabc07a232b84ac9f567572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72ebb3f76ea486a29af1166d8ffa79573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ec5cf270db03e41cb7853f88d2f70574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d36829c1b1bb1cca7cb65e95e0643f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1fecac30112dd5e330e2f8565af19576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753a72c7c4cc4c5d2b59cb614879c04577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8126f004a6166aec9c44346e98c0da4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137faffe929fe331f9f67df162c04787579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc57cfe5575d1781bb5aa4c6c134df580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe4a6d578939d752cdb1ff6b11d1bd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac92c6319315ce6932d5ecaaae2004f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549433263056be42ff8e984a94dc2f8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201710324616bc35a35cece1e5536fd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a782a13d912b01d20924d55283b3777585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3d7ca98914e57b7170fb32d829df0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f99352477b2f45c9fdeeb8dd5388c0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90571fd8bb70096b4925a041f6f17ae0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f22ca50dbc8fa61ae3899cf38f6dec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688c0b5204b63bffa0cea32dc198692590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b780594b4c88718101a259e4c6236591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc89adad7b9b0088ce5c8c595a93fa3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc20295a375ff86a2a05d31dc061398593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf81038e35074db3fc2b151cd71b82594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bc8ec47a3fc7250272fbbb76b765f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4d75949ee4578101d2a7378729c11596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a52de0d3e5a2bfb8e076f02c1f40ad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea7b042d518e2c7a7be732bcba6f30598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833efa0eed2d2cc3efc63f79f0b7f55599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7aaf87e838e6b68ed395b8b7ecb80d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddc2430298d2169f456de0005df91b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce8caea2c12513191ce02883118b8b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bfbd30dd8b08b27c548f06a483609603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454e14c77d4f87f316a07ba95adf1f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed230bbce1b5964724e343ae895753c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8e8b0141d81adfe32eb6a641ad584606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e75af1052658d9a77a02218b1dc19e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617b0502ee992ca643e2623e7632691608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d5d08f869e9fc03fb179530a6538b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a4c7303692dc5e9891a7a4d92f7f2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11966ba2b1a0ea5b31be179c18d172c9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fc6d8e955389fd7fbb88ce386d840612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d8ae130a8be2319ec8a474ed59b14613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55d994c5b9500dbd0f71d1192e3641614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5d4fbe59f022a00381ce545c3db6f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e4857799e7a7ef2296bea8bc72011616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c404ddf797da6ea26c619d8078ffd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24e3592bbf12056c948577d8bd36d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a551bf73df041ad41634312f10b45cd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e27c45191d2f176aa29a7df4bcd71620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86d2b3f9907601046c6593f1947b8f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e70ab858d4e5a134ff8dac9d13a1f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2c569ef1d09f80d1fda62cdb09f9a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f135842d0bbbc5b37b28ccdca72e2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a8a55102b300b7db0b0bd65acbd29625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a30c456ecb7fd53e53aff76d83dcd2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5c227996e3301707feb4eaa70091d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e101a841cd48fc5aa44e6f8b380482628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d26907b16860fb0b78e242fc7c7f62629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427b652ca08d0e0787e38c16d2c6940630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb48d4c550b7de8c80aad49be19e738631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ec924053421091464274f5d29e032632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23e9a843b4f2c5a840313db5115686633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7ff7637fd2ff51f1e1168ad6f2507634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32c11ed707d7dec397e2e322296196635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab4c4a5cd2128bed53ef4bba43b3f9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2eca0b10aab8a954178a5a4372566637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4591cd544783ecbc933ac8a05527bd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f26b8ffe62e989d8d0302404d0d4de639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c8b991a7103dd58da22ca576549cb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2106fd4d5d5ff394610f18550d35b0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d389c45867d7128bc084949497f662d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583c3b9b8fa2d8b1616f06afbccfb1f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd2a63bb87b4ef71d60d73f67b4f5e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90933d186c96a00c1a9b830da4581db645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b480db2729b560fdba4fb2625b65a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a49ebda95bc8074c303da3107c218647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4668a78fa5842c265f0f1fea0fe88f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6749e6f5b7d10aa4000897a448f55649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1602cec39d5bdf69e32f83b55d76a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3037ce1f2fcb2857de6a6977c0611651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0e66c30fd351c371c6c5283e09474652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e70de431db4aeefade3692af0fbad9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4be52065d4ffc01bdc56e76e9d644654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d673fdf3203afc22f85a8370ea1ba21655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e9eb21bae90659eaa3e58937b1725656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6f0bee2781cd5c71cb91acb893a62657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0c09972ef83414f88ec5422dd6c3e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c15e4ba4a3bfb8e89197538dcaa20659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820361491bbdcc340b4d526346aa653660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6a4bf26a9f14b18a8df1305c5eb10661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef7768f7c9527df457de4dac82f1c5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ad81fee590923464832319f1fcdb5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafbe0ba09329097e63483c14a402ef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17239bffd99f9541c082d29b23fcea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de801b9b010c5a03ab8683c1c20c27666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6d283b3f8d96fa2329216835a7091667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862179af5160e96596d7938eb0e5d793668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61195da01ab239ac509fed1a7dd6c5dc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0408a73c0d57591481a534e6a4770dd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c6e40bd8d702c2d6691dd6f20a365671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99293382a821ba1815669085d2377afb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772f3bb929c7cf833132c4ae10f9238673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629382f0a47fce1c0b1a2dca9262e9ea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c9310be3ff724ce3dfb6723eaf082675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a074f0dfdf8c9d869b3b62c803c389676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9085557a905c9fa9abe67e414b43354677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ef68f8cfa3563309d552b2ffbbafb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429586e1fe27e907dc3d57cf34745a5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073fe52c9d71139cc72e838ccdfbf4d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75bc9ada7dddcafaa86339bc6ed1fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9731c3a2d17fcc66460fba4bbb5b263682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2654cc8a4b583deac83a7d6703b3c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6cf1a5df635069e1e8530c9afb840684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcfec8f9d86df2820536ed267e39c1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6611d075297332068cd9b39271976686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb084ce14279be8ad65106720bcf0a4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdeb18e8d4601b07bf9924403402747688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d91b4dc96e5f60653c92302a2c0bf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bfeb50a575af9fb0a34d5c591c86a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154ebee7da7d8febe7af43cd9e2d48a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda4196fcd11d18999578f7f8c21ec9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba3026969ec2d86b351078594a3746693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2cd8220d7693744ad93bff1e439c7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd60ca5c35678692309bcfd94b6df0c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404f2616f9f13d4b8c99258204ddd53696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e7c00fba115bfb3be1a50e12ba9a4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f381cd6608f5b65e459ff4f5da69e3e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614146790425f6cb997c0c82c6360c07699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba4d26e5c68efd703f1b2a35448130700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a77cdc361f5da28e21fd7547c1aa2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b07d907e1d1117acc816995abd21eb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8a0fd7580d6e20580c35f3c9bcc10703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eed2efaee9694c9241f0e1feec3f20704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d603bf6c286c0d0c57f532bebe9e276705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa5c2b8b2c7e376e49930c4fd6f169706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b392be6bbcc0acce491ead14c7efc7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b0b74c1219bf52f0138e0f8f69895708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6213c56a6bc62d7ee0c0993ab6a994709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462985bc218c9919493262099cde8ea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506ff48deaa9611b245c537dfd19f7b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a091772cb31096f0fb3f131f6b1558a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df880d9c0bd85f5a9c5745662a9960713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67f0645fe709fe8400b2dcdf0382b4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d67d4414b287c9862c5ffaf485028715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbfd0a63c0a1fdc4df6be86671a7db716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0977ec92176b3946c675b91d338322717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52818a791434bd4c1c0aa560aa7299718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98caeb13cd77ec09cd8bd5946d3c132719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc02c72c76ef6fcbdb1a44aed51986720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65d51d07b71d6477c61d15e1ca4090721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c86ca69684101ae15f037528e229d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f35154e2c8bfed0dfa41e348699526723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80d19f7bb2bae655a2c272edea46aa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f56040e34c7a347bea0ed3203fe6ae725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bce1f88f9157cc2189453cbf40f9ba726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82b41b9fe75cf6c066046a4e8544f6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a553c0cb89708e5c40033582e60393728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e6fa9a256a136a73a8510dac0df7e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00567550d3c682f2cba098e3435e320730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf53cd2ea4cd21a3666b938d1fa5cf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964edf5debf0b719e4cd4f48577c46a8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62e83e8a2afde09b5359dfffae40c8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3762a47fac7be7ef5cdb5b4c9537ad8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7873c26de3c310e468f7552ca4aeba6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3820ea7ceb76ca3e88a5ff51134b69736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb7eb23c8cb7e62031fbb74e218a82737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6783ed6b7e254ff98041711e388b6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fb535ae38b2f60b9fa311d70e247e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964534b8deb256b5420edd94d1ec17a1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda9013822cf1037cc781cbe87de219741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88e683f258804b12a703f9fc3eb07f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ab6b2586880f64dc0fa3309ae95d8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51b72a64743d6ddf7387443f7ab144744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f20ce5d3b633e98043e618ebb9c95d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a8dc7f420cb4d173b6d14fc78bd72746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c200df62cfed5eacdc527c1ccc1664747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9918411302a873047b94a1756585e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1436431a2850c8ff2a3f3dd948205fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d438af06b59b13c53be7192ff67666750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7d536024ed5fa6a2a792b8f19065b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9af3079cb1b0befb6331627480a91d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef744217dd69f7c7099c2601b3087ec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f10d8920e92d070be45744aacaf33754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd655b017ff589269b1a4c2bac8a5ec5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810c7ab2ce1a95fe8c4c50d1464ffbc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b774f7cb645113fec4e097a089e857f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ecb1d8ba1e7a29988ebf4935aee02758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52535ce0229fd60ce0e77e71d197e0c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743405791a613a0e9c6b6b7a0ca7b6d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac3c4a8ca7e120caaf286240b338ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e40854874db63353c9f34bdc580d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295139b2459ca060af5bb3335838214a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42f1c5f2ec26e610ee7919b072e42c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670842abb97c225d12715a7ab1953df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12dcdb720a6a586270e936e09c1a2d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e01111163794f65cdb90125381baf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b669d7203bd44ba9cc4b114239f4c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91640e0bb9f1ac9f1915d3f96acac710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6c2bf800538150d2b662250b1829511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01506eb522be5e6f889514905e7fe012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46cfaf3ea81c480f2fa673dd355cf513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9e5141452ab4a03b99e18df3caa8414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c5d908b58f5089ad3c3ac4715020e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e68decb21054c8327db95d633426616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfac66861a66df98e30a73e75a10c7517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be47ab6b77739ef91b9059a9b7182618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862b08e5f1c27847fd9525f3f0aae5719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40eb398120c037902b919abd7095b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e9400fb66ccaac4bfc8d20665922321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37419476379490d8f05f1d7810c238b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919f295ccf8c3c2107b867613af0ad923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7ce2c11d175f713a943333f2a7e3524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26582d73b193d9e9df9de627fe83891225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311541b41b9cfdc5aef8010a673854226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0d8e1c85cdc35fdd823679ea1f1c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec787759d9546d2605f19e12b1c1dbe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19595654e1458b88867b064e59d6ee7429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c9a353d1bf6917b22a7412e346bb330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc93a46dccffcf0e4c95f9c0bfaf68131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23beca6f582896eb853d583fb7736532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5433e4b73179446c6840cf0a9ad7b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b999572060a6042a18cd0b95e3dab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b276eea87af5164c8cafdc09c6a91735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7edb996b30667ed3822e23402c4eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53a8a8901b9e242bbd0070dad882f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76befd86fa0159a536f2b553f2c2098b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42c56e3d430f7b05d0ef3c8a949a0439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53343ff11fcfb65f57ea6a903675b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a92fb9d827c5f72f7a8d399b3d9c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48218c3c30b79b1f5ca5ae9f1d78e6242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960d7e5a0fdaa66f73f274f9c1845d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbec29608ec4cdd2fe93cc772aa76e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb28795a4f91e74963d652919fdfc3d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0ac0ad251a9234c4c586e9e5b219746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8c9d2a31681bd184ae7626b81233d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652927282f1c3116b121fd1a8c2bdf5848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d0027d60a1170ff54659445a52ec149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc1381e5abf8b5ba90b32e6579a86d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae114905537bb4cb9cecec5a071d7da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8039840a0dd4cfd30957045bd3a93052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495098a4b859dc6e10d769627667a2b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3abdaaab23633d8fe5f88570a2df554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f41e664f7a2bcc0ed764aef9921e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759b96bd52e4c0daf83e79040e62c7c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3c56fa3ccebf5fe2d4075d18b356257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9be1b55fd6ea4572fcde6e3b3d7ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c6be34b30e2a3e4fa3039d9639a2059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6bf55792c9af2f162a0f793291deb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed568defc16c430e47a3fb5e595dda061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9622444b636dd7f3e097a05c6f8e41262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7c4547740c3f11d24e6b1c146db3f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25137b31557ab25416f163948087dc0a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52a9ce7036cefc45659707497ad80665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa75c889b7e561d4dd3535cdf872cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6d35b2726a0739ff2e930a5a12ed667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1997ad6c2d196e3a7f48c88f13c2c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d24b52adae940a81d29586a89eb82169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6d2d93dc90716fec272cd9a108cf470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962de728aba6f1827abd471231f3b9c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee65baeac73fbb291a5e76b82b6a5c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb3a4ae2721a0080ecd6babb872ff673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c572b4c96933870072aa592137d95d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31959dfa5ad7bd5c47ee67ec0fbcc88c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bef88e4175be408c92571418e545876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f432d0d7a0fd87d6bc3b47859a0e9977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff76b10006908b4d8d5228db3062d9b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cc32d9bf09b372ee4160a3c74870979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66629a6bdd81538a56aedf2941ccbc5d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077d22616e44290fe517fb919015d3481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6709457ea0951bbb5b4631ece65ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c838cda64bedbd21d22765802c274af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b86a391fa0ff9de965f74e0219e37184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78556bf45599e63cfa5b8f490625732a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2d7ddcf04fbbac9abc7796fd621c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0423f151afc055fc678a479fa9026d987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865d5b78f44968dc2a45252c1859c9788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701d8c04a354876a1578e812b03b1cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663693029835a1ef15dfc3256e885ada90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18d4065a55e7822e4ba345c533628691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0423977681f5e9ec61746a155d423592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557e00fb463fd07986379eb2d67f80993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16d3c6a7bea0bda4dbbdfec28a6ec994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05686b2d115b64819352872d8147aee695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e30fd8c20e1215c146de0c100e97bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df462db6a0ecc0111ee3bfbf6b2067a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c87580ba5a3465238d397f7286e15a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cead753152cb1a262b27cb1a0669d9099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cf0a942b4715e6b872f8de0a30a2c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1671ecb373d1b703632f1828b2554101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795e0aada75aa555d54389c29888762102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef9984c5cb4d1d6e44fd4440885e22103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d9da104c1a90edf75d07385a422fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033843f426eac440369b668b59452e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6183522c737d145bc8b1534d1908f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308c465fea4316c022f37845badaac9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de29d3d057303f10672e19967efaaa0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fa6d2344c2911d7c83922bf2f5096109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3bdeb3b455700b055987bd1fd9fca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7870b3f98e5c7228a7b9e2cf7b5216111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76838f479b579f2227f3543c5dc9d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87faf3b11417c64569d0e72f1a503e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92b45ed7d731a59c6999b7d1a5cc12114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298949c6c283610c04039454c34d22ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8918759cd2bb6d592f1754680bc5c5a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d281fb0d94572c2335db121813dc76117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c502d7d5f9ef55634880a189caa187118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68a8ddf256ddc7cc88a274d97908b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa795e3a29c2f60a89d85afc50efbde8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba33bd1b678a4a504cfeb181dbcb8c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33764053f1cc26bf3d9999e10b50643a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33b790039972c9f316dd1dc545c035123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da08ba51e10a3edb1918a75c8dc4efb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae519e03ea47bdc65e2d382b184b317c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cccbe8ea5a2e65701afee5c09ef2f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5e8d9e2ff81bdc1b3b3b7a165390c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b369d6512b5fc4fb179be9f37f0d00f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40466552c50fcb74d384fa9dfb3dfd4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75eab127e0f44bfb913bf65dc952054130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17259ec8e34ccf74382533dfe2cfb070131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c66bdc18f5d68805e96dbb5b87efab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39390fa9e7f02ab0088eed61af099b8e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924b04fee1be6a1540c8b62e99d5bc4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f9b11635aae2b2b768f3769f6fd27135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10725e9ca56c553c1142295c6891cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b571df5143764a81e821cc6489f36137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215c7018150883ba3ca94a4b5494300138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8fee96fd942f66750fe26ab1c8967139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea734bbc193268f0113a522915b2a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7ca98bc1c83c3141e6dcf502ea026141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739925ebd6ca74d1b6567cfb1a0d91bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cbc369b7d0f69ca8a408f2f057b79143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf513418d084a0ffc1a6e9379cc9519144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a193c1101d520203d6192ee47969d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad150194108792dd9e809607e3a5013146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0045c9be0f055c0c4ac79e3cf2115e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9531039c36e7bfe85fd4f7e84ff13148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1defe21f5abaf77807068a8cab2722149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00731d67d0b8b7c7697666888e1ed8bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df617040856346e9dc8c3991766e0203151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d35b2e74c4436be94d425ced8ffea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a72337b312e1e81fb44211cf93c91153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814216cdfe5b2c3620d7ac290dd0af1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a64d9ce1642b34963fd7265273d32e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb64e779fbe8296f31fd761c7f3fb1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30149ecb7a0a8636a21e5cfd7097bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b38dcc0d3684589ea39bce27a89827158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ca291397817d62735846015f7d802159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ef2a83df4eb3d868ad2c5331e1ad6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4aa4c8cfefaf696083e32b97aded4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501613e3944b66ba980cbf14b5d5478162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1dc476a2c3cdadff07400b2a26e48163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68034dc0c5a3369e6b69eb83359907164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aeec6a4455b886f81073238de3debd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8288e03268af91748df6411ccf36b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6450a198aa914df1b1edd6b814b69167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d104048bd4bd11203257ad837e48fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528208da00b78c5bcdd45348dcb2590169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1501a579f8e23603dfed11d274ce69170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee594c8f5a0576fea249fc9ddb30c50171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267af7f2187de618f194e076d05c5d8a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd602c9a7bfeb3a193e295f8009137173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12bad735b84a99c4c2b277dfcb5dbd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b17228268a967c56d9b936e27bc0de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c81c914db8ccefb8a3a7e8c3876cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90057ebb1f5ed85732e2a171f54e9749177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ad2bf785d179072a01bf9147ef353178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b6e85e6367c0bfe2c88b3f49d6615179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e72bca22b619065e710efaf618b656180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f988dd73377368ae321690069a28b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6501bdd6eb18ce7f7259682e65d082182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6edd805cbf22cc8c0bd34c51b7688183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d6d811d9b74fe46d612cd6455853f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3354ad4eabf2a2c2c7074925439727185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af504bc4517b71e3d38321de6ec1e10f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab5ae6575d0512f37ecefb9b1dd5c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21563b18431720ef2bccf4a9bdc253b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f79a45fefa5ca83b1c476f1345920f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfeeac86e685f55b20342faa01e670190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d919f566e87d371d90f2e6af8607d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bb67b7d3839592d2b272bf31bf396192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea5c0cbe63b38eaf7b6188076519c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b647a95eaf827aa5a875f0e3a3ad56194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f617ff7a8f109a0c267fb48651c1457195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b79d6297e3420d4af619dd520e203196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cec3019ca508529952613100451e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb7425be2df1f9b9cc68bcab8aa9ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2d96c9e476391a94e7403c3a5bec3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d088249b9bada507cc790c7b3aa1a83200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac8c7dbee131ab7714a62ec85d3d14201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac715ac86122219adea07a892ebd20202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e4837c55d0f00c8e26352d79661ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cf9e0b67ccc32915a265bb31cce84204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb88bda03d0161082f807a4ff315441205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f23281a4272025419d048447994811206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3043a2e6f3286fc4c705da9b62c9b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6027b0896589c539156f634f9a3cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918153285b57a8451b4708495fb37c5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a66f269ff257bc78d0c699f9ac95a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8632c25a5916e6c666a9d2d4c21abf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3db00fec6b4ef27874e83121a2cc0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f588257e52b8d703cd245abbd7fefa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db60928e8a74b7a1dfba92315548ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca68755a2132a8542e07b0cb3eadda215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4e2f87a85f72adfd2c8fcc6e265e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426c6be7c1808e60c3abdf4e2742e60217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa174b9ac2c30984fd8e3ae1f8383f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc244270a813dac73cc8f04e0b94ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85508894a126581c0d5f73d5d228ceb7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f49b5104ded5c0772709d62e749a4f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d9b47064b1c0d901687826950d50b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c0f1c54e92b5158d8bfa691dd68e7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b9c64657c9cdbecbef57831ed334b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4ac0b44ba9781ef3b29fc43906117225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38456e64737c6f31f6d5383df4bb5601226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464b09bb892b2ce50adae1941ccff07227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fb0be807d006f32d78239927e81dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e7a57808311671807294a07ea68eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e498cb0458297279630277cd2e738ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b4eacc3ff23128c46443305f6889f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39976e834b647a076beb564782a96870232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604163af57091926c31821f0e0e389a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591ac37ed77d8dc6839280de5e9700c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614cd56ea51a19b0a67deb10cd7daf0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652ba3d1139dbc8bff2bf35dbcb47d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdb9fb5ee52e9e6eb3b7c8c5c46b4d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056cf06403ca70855ee5474eebfa535238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c1ffdbe11da9e373a071c9aa0365b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e070a1521f0003c90cb83d87eacbfc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390f355d9520175227f70cf10e0a45c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5519f6a2a37749c08fddbca3090fd9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8188415b46389f4d3625ccf5a9778243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda13038e1c2b75e67afa70a21f8b71244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0418967da5f6df0aa71a4fd851491245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a015ae7806dcfa6f805c44f05cdf629246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93f517cdc55caf042e558304661590247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175649c65846e3e4d4d64cf9783bbee5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1a0ea77196b9faacd8dd047e1bb86249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4730be03aaa18b925c430f1abeb29250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05552a38e3e6bbdac8b2a0fad850e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20f0249b82110198516b5d3717ddeb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170d6aefecc0bf8d4b9b6e027d60fd5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b82ede6cd3cca48d912c85938a2ffa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e65f59dcdf7d31e1160b13e66cfbf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef9bd863521191cf8243137daf8f10256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0475c52fcd8a930d34c8cc772e935257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763eb71112b1b8ef95ea48bb0a6d65d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940d8843f55d3d207b3194ec6465e76259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd123724591bda6f2b04da5a14a3b375260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebca5de08d24c20aa616f663807a8e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb5304477e7a7aafd9c63e5c4ff333262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25560a0ebae10bc76d8f39dfd0cd50a8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62aa3e1827eb7810c9d4315e4ebd61f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2fde4f06059d599f297d1356705c3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513e8f8eb864b78a419ec5aece41da8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e1d80738a24ab2588d340e8023adf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1477a9b6a36d7441738ec3ca944059268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18fb4efdd889d52187e03d11bf0a37269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b90f7a53577cf2214ea235878bb09270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0c277686b25734cbd93f65577713d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0586ab10e319628750ae975d8d6ad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca937d3cefe5543481fafb7fb1a915d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f76e049252d63f80838f20e51752e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24891df977e757fc2ef1c9ccba8a41b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff1a51070c68892ca66b4f6875a17b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d9a816eb829a8611b65560f878a98277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fc75aba20f7b5882be957f9655995278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcad3941eae162c67f420b7da7f990c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c877f529d44d2d3844b9a804b6685280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea39cc41b6b8c36069a819d84611f4d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace58f2f9aeb4b559a2c5ee14f254ed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0c9d69965f5da202a3a3d16c8e9f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422c6d8d90566c75416d740fea022b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a8a43127772a54a1292fc0af76527285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb533e4308faf7e30d4816425849dc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bd75bd6f81ef7d053c7a5960f78b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a782904ed82dc3faf31f7d5957e72b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce3bd04f32216f50f9f8d67011ae91289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0826bddaae2d4203b0143aed33475290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010264bce103fc204d877c9727f385b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc30dcf9d03e63bfbe94004c88b83b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78523694b032695f146e3f5e018857293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40defe1b26d1d6cfcd7effc05dc9489294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a1e18dcb98a5d023c9c6945c5c15e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360d8199a5f060ceaee09ff506fc5a4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0a91d02ae232a5f0eaf304780136f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb130283e6a5d9d6439a6fc78aed7192298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef31c84fa9ae17270d0b49782bee86a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775a60e9a068376d37f67a0c246f922300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0324ec35d14bedc34c7d5360ee75c2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b43ed4bb619e13c3dc1ad23a9a425302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a791ef6d624a105db6e62f3181001cf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170a064afe0485fc2350c82bec5389f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bed5fabd3bb6d029945a31d29e845305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f57bb79968a254f4b5dbf4318ad426306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c9f9affc65487710bb020b317ad3d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52838016537cbb83e95303b9b42a26308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbafd186205da716a6f197308d0454309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91a57ce3a916f564e9d5ee61d03ec1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbd57d808a54489fe3bac920583fa0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42dd244b6e9b84c8926e82f0b9a41f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c4cbf0b54fe0cc642898000fb6cfc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f1b59269b431948a0a5d68eb9b1f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac12410bb6eca84201cd5fe582cd1ef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac2759ee8be3c8b31e1b46f3238c5e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aaf82d22099af999929712c695600f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3252fd2abd860fa59779836751ad3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6962331ae220e88b4d7985309143b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5083fa992a6e5f7c02a59cfb9b3b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244c87f5128fe918feb0912c6ae1f6e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fdfde65739774587424b99b484a9b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0565dfb86320b95180271715d914a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4d95c2608d86c196b9af367cc8ca2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1ae2a53d732a33582acb74137db3e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574ae465ecfd4b9b3d33e678ce4dce8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a10e5630ea87930cac75ec79de3824327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb98cd2788b4d6ddcf7d5441d9e54ac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13ff8571bc82c17b7108505cbc30ac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07105ac198256a8d9c89af14d80a1585330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69ddd7e3a9161abb41cb962dadc914331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce8f3df639de161b9aa6adf59cafbe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8424f2291e3f1420bae4bc8f0d65ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac04b7092d025d1b8bea6052247fff8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5241f49620be5dc68371a3b41a8f5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7c7ae8d7af152fdc31b924f9f9b4b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88d723ee69ee779949f25308217766337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be7045aae54a24459165be0abbfe58338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7950fdd1d41c07d55173b45d0a587339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e69fd0febfec297e2b5de974bf2ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d03ac96f6c23f02e1efce6cb83385341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfb0ddfa8a7bd9a6fc0f8afad9ff66342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2fa79ff39e861cb4d5f60667531c5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc37d7bb3cb73f94e2ac6ff7bc678de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7cda70bf2303e59251e77da1f4cb9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b516c6a4aaf863e877efd3cc052a36e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9f84cb78483082a61462f9026a491347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a25f0485e5fc899f7d565564fafb88348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f81e3dfc4be39b00fa4eb39fbc2a8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccded00c7d8d9808de896c211a386f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9dc681e665de9ea736821ec6c615fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da604c7f51228cf3db015222a3ddd9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc90ecfd0171bd95687a05321453f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43d2802bffb09d14f9f74fc5e386aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40b9213a790131443df440d2a2ceca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f7e9c04721f444314e362d3981588356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdddf93a31998495428b29ecdcdb08357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7763663eb21411d9de67c62fd785d7f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc590b39f82ec48b17bbfcf94a7a82359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cf03ca2181db2244ddbd1761a4208360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46236f5237eff73dd473477d6b2bd23f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585d97024245b25e0905963e7f10581362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebb2c1c0d23b30cd79a4bb58bee3e9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4c6954d52a4dd1d7d502ed9874d09364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747c478d9e36ba364627e7288bea711365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d27e916af952b38f52c98fd93629df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83ec3d1161bb47fe34f72b0a56d0db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa05a9065c8e89e9529af28e83496f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92086d1f3894d28457d73e4ff594f38c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8709a62d86bc7b8e397cf4f2aa9618a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55883f05de70ee25cd3c5c9c6cf081a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd84fc13c2c74b39d2bbddac192e35372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1297949d4209bdd9e10ea781645e3e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1765ea853a3e162b7fd35fb1c8e05374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c607c3405e290c077cce6fe09a54b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671f196ddb55643af3e09d069dfc091376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a5d93024ec8d6300e9d139ce738cc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a05cfcb73741bcf45926d60d15372378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a73532be7616ceefed501a8d9a006379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723809c23899c2054c794a387696cba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036628e5ac79d423dbe62859d04568d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a2982b4000d748a02af4f159c2e37382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f14115c26c92f2631e69ddcc566ff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2de187de1ae424829ed0140a5f13d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0d6f0cd4e79999b602201e623718a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c8a5ad384d7777839e71c3271577d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec733cac925d790866728fa7cb69b94387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd581c1557c4b4b8987a57f3ed5512f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31c3c4c52f349fc31449b37fb429a0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f989ea9adb2c75d8aabed766a5429e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da28703d8a9bbc14116849aa2451e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765a5b96313e548bfdb452955d8db82392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339061891985d200ea15a4636e1a6392393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37af3fa98efe983ba90f05766924f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420d756422594c3e0c13ec556a1c31e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c239f6e7a71ef4099e62217d43bc8ee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fd14c422be7da96543c950ab63cc3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9d3e20fdce02990fbc610da9e3322398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c77fc53285ff6496218f3e0f411946399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d8bd73ef7ec006d55fd8cbef19cca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2d6ad9eace991e0466a4e370aec4a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85cf51e923efed116b526e6f79d3d7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c8e534b113c5fa5b20d05d8eb2058403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da912edd7921a396e25aa967a6010427404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787ca3c0b1fd9c2ad5300b1d3cc62fc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac4b6bc89bd69fce0af02b1b85ac0f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5089030a13edf3dddc593fc15d492407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc935eda213ed6471ef0cfae7f75bc08408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa846be7f11249284fca00cce97d4d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45d3bcf475c9e33f8c7766c254137d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa6885e118724089a4343aaa62aeff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2005aca72ca8ba09e22fad1b10291412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4deb66dd991ed602bc98f1cf3aa7ad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef0c37cfe5f206b46ad038b163f17a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23cd24ec773299fd67036b2516ef06415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46bbbeed37245781914792f6438805416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442227e2ccac3aa922a2f95d23f591a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa26fe8fc41b5fe20b37647580b462b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deaf75ceda0c12a0f3f008a8596ac85419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be61dca966c56d378efb9914db7721420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf811e3e8a0001204b3e515801fcbcb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817da3d67b1430cc7baf5c3e88433aa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807d93f86f0d0bad7d94059d8a0289d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f2eb8c86c3a01b95569b9a634ae29424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44aabf623beec070f143577be5dfaa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a065230cdde32d8192d3edbacbd67426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bb6c2a473c0ab09e4605c63d0d9e9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429f7fca8c7c663af53d60e5e99d530428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f905d6c37407a72832b078c0fbbb2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbae9178d50108d88cbcea059b0d48430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1e2adbaa0b2b7fbcc4042c1f92bf3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40466cfd9a6cd71b2e91ef77c1e2da432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ea459e1a2497c1552e5fa2bb8d776433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea58ecbe7a3a1b9a47ac1758fb5a0b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8a85114aa3164f5dfb34583824c22435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde2b76ad95ff7a4a03c3a46248d636436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d210e660c6766c733d8a72afd04738437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ddf1278feff8e37452ccac3ce485e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d32598c0d7c9ea262c0eb46a79356439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91659d4b34d8262ea2f2d80192f0a06a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea63de8933d04d7dbf2161f4079fb44441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491fa179e3b164636e41a54a4a8767b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65756ffc4b9063138323bcf183cac30443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830111ca9e4ce2e6dd58bff4264dc63d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dfb480c026adf60fdea459210a33d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ec6d89accfdb7004aa36d52189e2e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc3ee87e9de938f45a5ddacefb9dad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a60408ff973fc77d7f3a98833cb9e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea8355060856f0b1fb4bca7a4880c8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1afb7748b0dd83c075f06aa7143e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3d02ed1c53cd6709360ad54d258dc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af1394b0b6ac5ce461e58918e683e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22832f141d5efb5b2b2b3ddd077abce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9fcc27e6fed66749ac1aeb6494da1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435a79d81d3f0a92c6e23baa37564eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc514e7d231f1ab5b94e4598699d176d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845b83a56cc561b1342be60d3bbd103457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a101eb6ccf5593d5943811390f6fa25458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bc2efe0b86f3dd3cbdc2aabc4d883459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d21e781fa9212d65c7d36a02bb74a9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347740a14c51c24eee14623c229903a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d379dbf845866af3305a463ddbcf9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fe2c9151244cd40dcd97928bb327f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d0014d5992fb23848f2ae56e93d83464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ac212adcf89bde607da03cb735e0a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bd34f8d57d8f987624ccf170008ff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2968250b15e6b2f410721bcfa0f64e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e39a8d42d7768e608639462b1b77c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec446138b5c15649b96fecd1ced53fe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276a837c97047ead40f669e62aa7da7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56445254fcee5529782c586a88f01f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8df0e58c4eabe6b70110e17a7400d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47e1c4582448f94f31428bf3d9a4ee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e9b26e5064c92958973faa7571f87474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21793c98fd5076ec7e2fadad845ac8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db24ffe815780a79a3b6bb67d7c05a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0c1d0ae2f634641a4d9ca78184560477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3356e88ea03ceb992e990805ad5b95d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb754515175c838fb6db153d132e24479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2065483d9351d6fb05c1331fd6e268480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a8420f336daab0877bb5f1539e5e4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386eae917c35c10ce55b5efdad44014482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baefbdeb6316de453b5ae5cdbad729b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685e295974af79b0cd105e2d134273f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039a5fac8a34850eb4073295f87036a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fe463e107ee743330682396acab3f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6bcf3f11b80d810f2c14850ca9569487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65826c3f9bd1d1541555b40d6d55ae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1bd2bfefd97f4eceb8825253ca406489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a591d06cb29ed9279c4c7fa7b29c2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125134c161f5e22f59f0a7487f783b3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb961cb6cc871d324b28a1e4518d15492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3f546c9e4c0d30d9b53690f48d6b6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8fd6baf92be7c7928a2d8a464f6ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d774bdc25df3d00b218a946279f513d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df3695f7bd08bc13694b26881be704496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13f949dcb24aaca7d1ec573423d5f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a2641a9247eadab59ad0432cd16ab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b698a26f36655c0cdfb943e24e393499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c41966f6d625135e40b72e7b8585f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89f76fbb221b9d75989a77b56ffa22501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3453ab3b7038cf1f915696610f0d98502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03859e61d26923aec9657800a48810503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a545abd517062a82fb77a79b5a98fd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bdd4a0828861e7cb8fd993ca53356505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807a480ec4670a92741e26866ba81ad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8943e57b5cbe513c07f3f967820c76c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427bd4a53344cb2316d701d4bdcaf75508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0966837ce53781899f32d08194ee13e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785a548765053e4ade19d72d0939488510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b623c871336ee407fb8bc6877e21aa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9d3d9a12fccf657e0c0b7c72772c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef275dbe728f08b0caf92ba79cde9b86513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95dbaa927a4f2f8187a87bd37ee81c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1be301c9707afa470074d9e7447e9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ec2b00ddde1d6b63ab61b10769fd5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef7b69614c633ab6907b18ad5fb7ca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bb98c304b7fb0b014369840e27e7f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efa7cb14e5dc6724a4daa5654683af519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fdf1dc2dc0673a3fb32b82ad123b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c9cb158e254eae3eeef0b0e0ab6b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca7c361931b0fb36d4e0efabd1258e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6f20015ed2aa08d79a0ebe86927b3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6f6b0742dff55aed3089cb7707f8a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad58b7a4b1f1d978f4bcf8043bd0ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc28e8ac8f8d5a865db977adf0fef7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d373e8695a1d3419b4eec984d6def50527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58ad1745cb2cb903633a8e5ae7803f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa231ed5c3fe4b4d5f3802d7d286ff5e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa53579545eac32a3f167fb85f8a57530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1e604edd08c6e05a9c50ef1a386b8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf4f2d8e0248f408bb0a7ffc98813d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c14ed70549d59214045d5335c3f1a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bf106e04aebcfcfcbfe99d546f9e4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f5650e502760501fe61e42d2ff0ef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f078bfeb52a347eca19786c3a4ba4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bedd469e7265d0fb054ab5be5253f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b3ecd9c732cefb1de5ca6ec894cbf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66929fea5903111fe107bb4c59b20348539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a6dda52a49d4c2107c0ac6ab42cc9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590adf8a118aac3250def8591f04d22c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5146ab0f88923fec6b1007c2db85e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badb76de0bd39b860559534ea055a4d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fdff078ca5cb2d707231b9903a8a1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165daf3289dc1af6517d708b5680a27e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17673e5b9ae962a3ee5d955881ea06b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b7d28a51b9cc980cdad071ec466c9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcedf58a4c213cd58ec47757a973cb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da87ef4cfeacf0b108f668e06e10548549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab57e538bdc36505927a5a1f45587c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e8853540da3402a4f1f2affa5b036551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9090f77facf1b6d239884a246e5e681552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b3846a876c41fa2397693db937e7d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cd137d0b84f349cc44001f6b8d84f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a749f5f4d4b21519b0f3b20d7d0b5d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222df72d286db02391887c9888f08e01556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ba7e14573731316cecaa77854c665557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48016c9829318f6c7829efb07aa31dc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22334a27de9a5d218a608426af1187e6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06864d94c7e5762df67d42903e405d3f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930af2538b225bd9b60ae512e5831192561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6ce306e458a278732fbbbde2a4547562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12827cf9b301a279f0ec4be88c484010563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82766d64a9494feaa2c86b149fc980564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabdaf703ed89009ab8ae18549cac95565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f62d35ab346a7c43c64fe9d6ebbfeb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be596198df0b02184014f954e98164d3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a41bbe09fa782dbd35ecd0b00a082568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafde8171adddf6e8a10310963c43f2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5b638085a6fa59957f9ecd405008a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee94c0b854ab3f6b933f682d486ecff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6659b1ffb9d3915168e69638d32cbf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84df9f82803b463a1f141b3440b5448573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ae846f062e9f350e72c1505ac90d0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e13f0daa7ac0501f99eff6e0a45d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337d6f7ff11c1d35bb0c43d6e0ee6bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c969fe855ec8c70fac49f926ee02c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b137e03e04c630bfa052a1d270565578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309d9ed26136ffb6da934166cd4132a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a200858d933c95f1e6de40f17f285580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454fc01e77f08f2158eecfc92c07131581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663a1beec9bcb12b80a820ddccb6ff5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07939bc371baed862a7f5a472e0c84d8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594dec5f7a6cfaab323026901dbf176d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c28be085677349a464dabfbcf4a50585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28979592660cd04817c2d10a50322a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a6f74b2f304f00eba7145d1ba9ee0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd485d56ea4950f76c80604f9123f47c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9eb51bf3e74eb58a089bcae3d5e24589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f96fdca0d7c5e08728e5b58c8de1c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46096e9d363bb3618836d651fafeadcf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a149f39c338fd30134735db14b0f83592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2f4c14b9730d73481c5196cde830a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e6a5b2b28e0182e640920be6b0b56594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077297d4b9c2fe22ffdf924544d53255595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfa7c8517467144ae0a84558490f37596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d55317ecee22a094aac6a60f55da56597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb6e3935ac788d31e64d5be92d19de598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c1efc419ff24a7e4251ce7a25f818599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c9a0c49955dc833885736ba238067600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a54e317413b7e0a213a745cb7b517a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2244bea8a7855e36110f95201570fd7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc6ae0545c41162de2128bd3ae0c38603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d6648a805dd9f3ff9c1e3d117f8f9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21612186b7f8851a9e00f2294bb9714a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958f18bab4591a6b8ca97315171cf9c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf824cefa674cc3928f14fa11d5c3387607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3a05adb261ff784c2aabd1cdd2503608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe053023f8d2c1e10e1a9695992da2ad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de45db2b7f4a2c418d91f735affaed4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc06cc551e5bef83ae8e40fdea7732d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea19f88c961773793dd8f70056fa19e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f741985949723b87f2693c7f8b185d4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed3b6d15343d00f73b4e1d5c2e0a12614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb96797ded97ce88af702aa68d7119d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41d1da1544b6594afd93ed65d52f42616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be9f57095676452489e936dd1c6b5b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffdfe8b2c3b499f1970a6268a274d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e34a5a67a4da6bee9d7d695ad84d30619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6b9627dba4f5cd20914f388112226620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b84f5a7c45e90980fe654f4a3ebe0b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b9f2d2bda942a1ec9678f0a0a19e4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7a359d127b573bd56ff06edacb995623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3197bb6b336d82c47ee3d159c4279624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c0bc60b6001f33683d4943f22ebc2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce720666a3ec880b5d5311f4221eff2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147848a572ac524e3a92de2464f6e875627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57124de99ea6d6f05920d2202e66638a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf12b2703ad5e63ab5cbd8807fefacf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cb17bd8bbe1a4e31f6a7682764b4e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852039fa511442e5343e77211b16d1a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92adfab775d27f97b757cc420bd476632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de92512fe38fd5b2bb31b1bd37563a6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1853d1ebc3d9da3537bf0437597351634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fa5ce8a76396dda6bc746b9bce47a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53ef22eff5bff5176d0de49191ccf8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced264bdfd4cac03ebd7e8a507c01200637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170aa0d848cb8ab9fd289313ba66ab47638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b594eb6a803e32cc3d9a02530672bb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204ad6a5cb4881a808e22350139b9d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5447aada92c8b3feeaf7f32e3cfa61641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a561a3d12c00ce67d665c44f1c9e8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb0472d2d6c8415f59f5e8f99fbe53643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e855ad5422dded77bc10953ede2f69644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9cf9f9eea9d5ddd8bbb858129dbd5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08f34657d865e01252a6275a1b47cf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bbdcb4fd2394a4f6f8d5623e0753d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72bf4c9f87f2afb3e8502e99c3a7e4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a72fd3167fa2c0dce13c18029c4006649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4af1b79b2193f76834a9a8bbda192650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc2d27cc983708df07b6d9ae0c483f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe073125b8107f563be3bcca73d4ad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176d712cbab530ce8f69bed5aca9c85653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf124ca73643bb4e492a51a8c73f9a1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e254ed263e3579ba83daccd870cf075655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53276f8ef42ea4e1cfbf5b5b4fe30476656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513aa95e19a4c3289d47f891b6c3299657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44520d74b596c11140aadc30f40a017658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0422c6016840661687ec6850066fb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db894392df1a2d3fe390cde4f011bb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e489d0bcc6a3e2fc25ab0b940820fd9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b66fbdf99eeccc9380e4fd65f64050662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea001569cec4c86b7b15e4b3e44767663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64593ee08de5f8966443d86af71b31f5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e8301704cac80b380305d46e306a0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54760621030268bfa1f88b258123e733666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084bec8f330290fac41498fb53de6ac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ef12dd4da605ac41a7110d0e73811668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0aebd3140ed9c5adf6da361bab450669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3128a602d765a57d6d09372ddcd468670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f75cb5599412dcee31c4ee8af5967671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa679c6da052a06826b538c82851f88672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff76087565e206b9c1304d13694ec9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbd0c7a6572f6a881183b8a97e3ff1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01183bc792d2a20b0f26c98fe0ca48675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56871972bb81f4b2c8ffe9723015812d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383305011d75049e1298dd208da73969677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af1657b2328ed955346603db7bf534678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73406cf0a96125a7b77a8b11bbd74145679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5800df6a43be46672f54963a02dce6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bfaf0959089ccbff7cbd155cd3b40681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975179fd8a3ff4411c61523965a6363682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328ecfc27d8e2de7a067924a4188d38683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f186b182692941c3360722e40b586e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00d88eeb10f9aa50c01f1d11fb77f3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5ce81b67f7846c356dcfbb53675b9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fc2998fe9f4661a2b39161c4951a4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaeb3eddf85a8d8d86d66ed1d9e6e6f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7804d61d138e1f278b4a4bf86745c3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326fbf732a187e9cb14a626da537b5b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abca43384f729222081a69ba12543e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b4b35545b753fe4841d708e7dc5f9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178701546ea92c8d161a97639f3c24f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815ce7aeb2fa67bcba743f11b10ba79694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45832b2fffa393aef1974b166be404695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4a8cb01bce12fedd4847378ee2a3f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c28c64a43a0041b80a2c7100e80a6e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b7edfcc19834947f396ce9520f74f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4ab1d76d672aa2811babe61574fa4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9909d522f4ae0e2daae075f142b7046700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83573ea2f978c05c3dcae93babc0b4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2ea0c29b8b536cd88cc9c5f569315702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86348f5de7902798a9d14864952466af703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddb0e2c3644df9597ac2b8af471ae6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a945460bac290796eb3cc1d478c8b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3372004664f0c6ce0f46338243fd8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c2b7f4124460518c2b95c92f5c0d0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f0b1829a1cad90b13d9ac89039710708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26745d572456585478661ae65f2bc646709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9de56fd8b180b95c73863a77d32a18710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4b79fe9c08c11a6cdf57033d0f8ce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e342622df29429bfa4d1222afb274712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0870fa244f7d46fc4c03033605fa61713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b065c84aa1754ede7263d0ce52015e1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb531d947d645562bec8b5ce0c11a9bb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05692dd0b4aaf8f8b5002e6145bda8f1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa1050872ec12f19e5074ff315b297717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72193d9932f07691a81cf4ed43322ca718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded760cf0d4b321ee37d8aea4c0739c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d5963a3ead1724e73179e1b3e90fc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1788c7c5b9887cba84e8e6c809329c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f6043461496e3084e5844819717be722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc984093d314f4968596e074fcb8411723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e9f446c8a5366216a9994d4ff7c58724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2dc5a49043d5dd5e70a3212121a94725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4884c1e2536cddc144519ffd43367c8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5d70b191578a90ae2b1217358384a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0181a41e16dcd9e4194d3484b830b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77725b979643c7ed55a316a783720d7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cea31ab73a5a9220ccbd5b756bd41730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13408e540dcddcab18dd5018919ae51731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e11c6d538611c617392c7b6392f314732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dd2c72cffbd1af628355e9e9b0d02733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddb51cb5e4a04f12bb5495c907992d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42abf31c4600cfaa41bbf7b3105a3f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef9b60ff1625c820439e5acda2c616736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecfa4309634e860fbd5c0b148ecebc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dceea91a042d55e29b83664298b90e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb53a4c2b0a899fec3a31ac80c3463d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31f89d8a6a7b2fc2f1bf0485f9c402740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50909d4f089beaede89fe7ee33106524741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43db044fa0b14ce53813e5c4c4f3fc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779018ae41bb23c0ea90d15fec7a35f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0400153b391b6d408d8d36fb987430744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f71decbe6ac29918a225d971c1a39745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea012e65c7e479034bb62e58682d0fbf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b9cb1f9beccde7a6bfe4d12c9c673747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b331b0286a878dc527003d722abe1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9f869fa5ce2befda93fe54ae33be6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d40b0f7176d8ec5527b24dcf8ef58a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ac823b214b18f76acf4de58e4ab7b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d7439ab48a09e97e6d53bebd68027752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda98b62b73dd28228af69a3c8e334ef753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea898168bf4fcf49071e0c996de078754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015653671549278414c654705b455b15755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6a8c34de23ad2ffd4cde4756dee33756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06bb1a47c1e3620db04ebb63b3aec4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e87fba41508ebc55cdcdc3737e6cf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24540ec0a58acb78134fa6819a688743759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>