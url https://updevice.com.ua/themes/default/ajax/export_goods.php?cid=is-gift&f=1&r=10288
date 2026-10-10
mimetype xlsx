--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebeec19e5194b213405089897436e9d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa49d4ec7335169715914561f7429192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763ed57e0c2566dad42c7089c33cdda3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de03f18858a0fca5b0de8fe20f76764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385ecbf2c6fce21f0df5c52dc51593d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685148e3190d64a21b51fa5b84d408346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25ef10f52236898a00fae5a2e1c4287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014e3e281d4891369b456c16cbdab898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af75d158e9c65f35185b5014d345ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082b52ce33ed175ce27bc270a59419910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fe45b870ee93ac4b2b8c44bed613411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61037acbed281c85fff7be9c43ddce8812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff57a982ec908cb1e5576119071ac913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05a84148cace77bae1fe6965268ca214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f011aa4b25bd1e17bc71d3e100941a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b94ae1ced8737f47b46d816712e9716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740128cd5554038fe1ca9346dc0800617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe9002dccf70741aea52c3fd4f1c1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3383303973e8ad63234527bd061ba8b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c5ed2dc4116e31c27daa584f6f79c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4284d1966a240e27b925f6cb14e6fda21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5b90861babd4180a08c4debbc8f3722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920569be66d0bcf2fc4f2d36a1328dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba73e1d782929059c8eb43f89b7f8e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ace90f293adcea7eb95eb2b747263b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa55036b35f180e01dc4b98dd980a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0bd44d750b9e872a34eaec7243fa627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07a7a84528445ce690b8670f285dd628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28beb1c356c66027b6a28e4d2d0ea129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989124f89893c096afe06046f44ec2bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e024d320a40d13c6568b608d4bab1e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001f6641c538c1f5fae5102da9cba6f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4eca6d851e8eb32ac4dc141a2061533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602dbb547b06ea9a029a31ffe8ce94b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81fe151b7a6c7933d6747af8e9e5db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e51f4aa7afbc313dda7b3d50d98bbe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60148f7f06fcc7397df5d93028cebfb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd14898f467f065a35b3501c5341d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d445e6395406e5333b15285192906c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173f6a8e86185dd810130f7e0f44a9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7ed7661a62981b449689444eafa5a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee6e9cad05be809ae90eefd236dd2242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2a2ecc7cae7f8507688235bcdec1043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6571f9f6044a9653d5bdc73b996d2044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e4043cef61c3e9c42e8b33bf3326f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3fd0e350bcec0e5fb924a12244b1446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0fc86ae348ad6db29bc7ace90543147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99441d701b162a0978db016ddc585e0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3e729c37f97b23525322a8b07e5d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264d90b3691fe59bcb7c851fd8f8f9a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535df4db0e4284dee785822f368220bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f3486a3b5ea82956a45234645b22a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5dbe44bd19acf9013ffc34e476b4f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d16871c178b892a18cf9bf8945fcf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f68ee07a1442c4def0dd8a98d942d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329efb938a03f9891acec403b1456c9856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc989ae6d447d657679d1534f83b41ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fbdb928fb7ce41dbdfe05b5690ba858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cea66d68fe506282480cd575ad86059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c1f736648decb8cfae7bffc54389160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7389f1ca0db629f34ae0c9594302be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366ed303005bd632b7fe19b7f2ad73d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0747b83404594b65fd9804ab7e398263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ee3f23a2de92dcf2da42ccd5f9b0664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d03e3bf8087ad2520fd1f5428c4b2565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab7fd9f9b513928d094bc9ff08d13066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fd23d2e8995d18bda973c4ed78c6067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bb37d59226b5b1e1a58d5b9426b7668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1af93bcaf7489bdab43811320053f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e41da112c74bcaaedca1f129bf1b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba6b9636608609d6ea420e4d96da5c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d952599afd015fadd41c0e3f4eb5a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09268f218087096ecf1e3d5ac77e1e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb04731a0c7221c4c427b3a2ce6dbdf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b945efb5f37665fd0e42009460e7a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66b0a0eda63acc6afa81d2f45dd46876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069df182c5ae526dea0ce50147e4a3a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422558131421c49d33b0c030292555778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677aa5899f5f926235d6aa9c91167a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6ad00cb87fb42a6648d529697e70080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52d5193eaf55d2d9187f192b26b1e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40614d8c78542cd5429d6a05c7cfe482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea544445fb9fdc4657d71cc61b1c5883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478910fb0bd8019479cf2725379c07384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847d48cfdcbe5d0ca709baa3a64cb1285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b005f34cc06b000b67eb0a84c9fb586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ff4843fa784d68687d34e2e88063387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73faa3281261f6d6078f9e233fd65ebb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801eb7c1bfdafa1ec6f0c513fbc6faec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbae133497a44bc37b67102524828490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f7562a616413212938b419c7143e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11496e73bba964a849a72170eaf13c4092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533fcea53580e44ebf6e23d2b4be3c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111c1562637002d1348bd7cefd9778594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad779712a5a3158ed7681832d18bb1a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e62f48cd95eb1d1397e4876e0238d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c177430c5b0858193a6ba83305d8e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d6ae816113d4bb0434792f584dbce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef8307cf7e343fad3f172fd088787299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14637422ae353ae5cd05c681bf8e86100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d51b8ecfb36166b82e8948cc3d50c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9464fd80204c546ab667544fccd39102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079d45ab3e2a177a766c8e6d3f96d86103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb8f850ac4788843e2dde3d6cbf9d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b91571aa8ea6e5c6995dcf40dd21d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74b7358d187795038c972116737955106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21527b72f559f5f28a6908695836780b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f44bf627f80667cf22314ce0dd7263108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39409554355f29a7b3d76a3fc0977d5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a1773a379345678d88eca017ac2d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd586aed78a74c7168b2a31e3bde76b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8fc7f00caa3f59167baf0b6db99b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39782cc9ee48cb886719ee8049d7d915113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1544764247ee8674f6dab8dc11fe07114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd423469f18d9cc157a4f64859c14a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415aca48275ec0843cb977815c848e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e69a1449acb9db335543d8263078d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869eb92e7f23fc05cc5c365902284c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87372ca2014c6a90db3f6340ed26e64a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc668d147674eb2555928e8516752e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e67c3802900ee4ead3bab500db602121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c864cf6b1eb78c4b3c4bf6605a1f60122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26c3b8b2c8b28ab0d2f9b1cce0f778123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7659fbe4d928a28301f91cc671448124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56810603e99d36610f69a41b7251c5f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b303d17b5f6f8d9711803254180ea4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ad13f028f080bcd8a01d4d16a004d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbcf5afe33a1affe2f7e3dbb52f1b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e23882b96571e42a0d3970cb031364129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f1fd571213f22defe02cbab1a5706130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbdace7b6a257c28cc67e37899c0eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4df2bffe5a8256098af715e931f0d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b36409daa9bbd005143d50090e74fa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b33f514c0d6cd0edf690478f996b45134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c1ac9a2fba9502bc782cbf9f9d2b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c33e4c619a5dca2e7ca92e6fdbd637136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d24bc92a13c41d8c56b75e8faab5b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f10d845d16f155333ef881290bb73b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223216edda22427ed22ac2a985599f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61b9db98da47947c7d0fb63a5ef6c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7f7348990ef95c7da2bbc80d474e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6bcbbeac02154bd4f224c24bf66d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fd6a32cda401d01da067c8144ffc3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d575b1fca9a0b175520f4f6c13ffa1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b5f83276432d7c6da8c399e54a154145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab4717e7a0bbb08dee9ab05ec9f85f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf50d57f8ec4ce3b8707d55f6ac1c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b10703bc634e6df33a3b2d09d6d4dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b208a3959921bae8d4d36b8caaa9562149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba56e89694d26696e4cf26f543a82c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80fc522e4f0569bc91537c3b92610d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2281f74410a577636348e41092911d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edd01fc4a3bc321b023f751e140d77153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b5a2369a918fde0e54af728ad94c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf3d9f8b8abe4f1c8f028a80bebbaa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44983238ce7056989a13d501ea15712156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d9680ab4b3588a8a45ab4143e811f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef89b9a6703d857e56cd62da08630e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052aef3db7d9d7bac8c11c2ec5ea7b1a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486246c419eddd605ae21e0612911be3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732661fd15a25a9528c2ad77ed26eb2b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26a5823c856d0c07d5aa8318b43a07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd33eff3e485a4eb65a931d9c5bf750163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ace477e2b1e3e381ce6004380a1f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33782c88700fac89596833922c0dc9a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9a835094fb143ad0ddf16dd07dc50166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b382a903586a1f11c9488f5ea89f180167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e729b25f2676b7625fd9abcd6775f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a7f21badff94987d4427f07a3691f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079804aa6a623bb181cf64bdaac7546170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358aecb47b90e40ae0476b89c6cacc4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8917d146d1f98e9eacfe3f84081d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83976554c8db04ade8539e2c8bfdb59173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288f942ae4ff22c579b3f5df5c40faa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d86c4b295e5024402481fa40587633175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20660b90be3aa6e8808b1faf01d365e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd483cc3afc47f188f5ef62584483a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f06e301042bceb5a8d323cbf9e53a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86f67233a7964a0e504df60075d07e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce4322ab52466d08fb4e050873137d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32a9c7f90a38f15bb1c42bdeea7c67181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102058667659c50f4156fd224d49250b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8096f90133729a0ec4ba718cf5fe08183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f76cf0aaff0080804c14d33fee11a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143034f515347815c44a09be9fca4f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a755ab5264b801da4c9f7d7e82faf9d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8c0b41550fe329203bc3f265a8fd2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1568a3ff964f39b9e9419d5ff3493188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86ae1f2e350c78adb242745061c22c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e41585ce2fd3a62b73b089f5c2a77f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf66c22ecc492f686551f36f33792b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2a2f0588cf08172d448b5bab0cd09192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60873020e611f559138be6328ad2e8c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c93a49ab4c145ea57aab17e5592488194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd2312d85399fbd84a5b91a8be4d88195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eeee2817803845eb02918335e41b6d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba209bd7ab7ef756d5d0b1275853c31197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea647f197b36abc6c11d010e224779198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269490e15799dbaff8e6d99bb4ddb8f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26883385b29992a2e9e9051bd0c184200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae0cdd3158f9af12f72e0e2e50bbd8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156788b999403782cb1c35b519a2bf2c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be98fe42e079442e7a9ec02b962ff4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422060beefeea198eb95ea0dec252f36204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eca2dda134ed9dfdcf2ad13cf63b80205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b2d0b60918f52dc81d81fb68cceed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd242beef31b7aa89b72437b50486d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cea575d03bb498b96920891b63169208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614e63688be7d824c63e63b0ced359a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531f2364cfb896045834b75b8c904c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d56f60e3324ddef7f3047db2e29902211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70912131e318f59586498412d35db53212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01594ab981cc7be26acbb95112f141213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8dc77aede083138e16de0ae9e76e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a389eeaedd51f522fa8ef27dc06e6a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d600137be17e5f38776a0c4755376cb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f3ad6ee92996e75a9f6f861b5ef91217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51859148f1bcc970e8b84e97379cdb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93cc302398f5d0cbbdd22db930204ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1f5d7d06647f7bc34756a8c0b268a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdeaa6fe64a88979ffdf55adfe408e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5acbb866f83f6b83ae47a6232051a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74710c93167a7aef0c6d05c1f6ad9e15223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920741e275308752752450e07e663985224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d36c42ae0f4c3291be8535a0a8e69225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95d485da4aa5173faf28011055cff0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2725e19e363c31e43de823b49ae88227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb86e55016d922d5592116b0afec92c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ff883323755a1a3526ad5b86464b0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889814a1132056d3f9e8444b3eb29da230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9b2d5a0704db3c743b8e9133a4495231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67f782a295ba16c4b17f9173b27669232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73070a993dfa0a1aac1de2dfa83060b3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ae4f4f8aac4baf58226d4b65560a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c0941be418c968b0bd8845ba6b6a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4fdae2ff6cb2a8487e78134213ae3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adecef576432b6a935b49789a5f0744237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72043db28b8cd3b7dcd3363132c454238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbb4beb029c8aef7142e076c88d0bd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fad0ad664e08bf86621ed1bdfa5c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffe2228d3063ea762a595ab7918e36241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b2ba7fe167bfbc8691e09a844ec8f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38d5ae643b4646590c6225dce76189243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9db58e1dd310e0e7674653b14a8c8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e9705053d9977cd3e6e74615b80a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265ed6159b46db9008db657cf79d87f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89c8952ffbcefbe3a2e890da8116a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050955c9e5387cf2c8cb6c5f0b55963248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46d74291ed449a2f441caeaf66af9d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed51fd79392c8715650f6ce40d83947250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d568bbbaa3980b31b3ef59233410c2e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5f6fea65d5f1c6ab879e017d89971252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a43825c011462200e21d06253736a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ce945aaeff8791015edae10d89b67254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38c9a8740f5802534ec8a9aef8208c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd57b73dcfa125dbafcaf49d34bcfd4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad585a912284e23b491940ffdbace4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ac8369390786814a00e1ec4ded49f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d631032fde29a47dcbfcf645714704259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e1183502b4ae0a91828752f49bcde260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b036f432663076dbdb516908b442e2a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b99d2981287105fa660c0589b5c494262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b12932789a0bd801aaea34468da9ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408815dbec944fc888edd6afca565bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea50e9bc3fac0ce8d61efb2754fdc0c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4eefa883ce8c73fbfc95871b445da6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b88a1d2749ca8c7b91a0b607b40d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f26f7b97d96acb076301b3b3536a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344dfc9333e119897454222d080c666269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abb452bc3d3f612165814fa0c7b767270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f9053ed83e864cb7d288e0cdeafb6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645668aaec9d133bd10313bef597d3b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68b2469a0437fa176e27edf84e1b4f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd46da187217e8923871f494e4d6d4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a4570dd99ad58298412afdc37fe68275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23be7112b52bc099fbf5732b305644276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e698a2b6085725d526e903d7c50758f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dd0e3dc9d2ef9bad542d1b02ef745278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc03ba348be5a850989c7edde7c96ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d2f2c956be43cebd15e806ded9a39280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ef9b5548e4f8048fac9bb424241b8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15736aa584070aa68123e4c8f5419a19282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af00709c4c5aa97dff5844aa8ea906283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284edbfe4077233f319461d0a09d6850284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68934d1a1c298d384b0311c472dc40285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494328aeefc5b1389a13dff23778837286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150704c242619678eea1d7530f0dda95287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf7b60a777146f21997522feeea9d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a419c932a7cbb4da5582bb532fdc231289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56a11bbf392eb0001fb7da08e851ae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c49b66f23349572cfd98f13622e2c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2a033e5f80d6044a7c9de59504b70292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16eccc2c8608e596319f9db6c73d69293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099977b1866eaeb029895a66f5c3301294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481d7b83de270f2c87766f083fe3be2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8f1a838425abc1eebfff5d9fa3419296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7a92429c17ef39a0f6adf985346c5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f1138152349eb086f263742c62418298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b2bf55737ec7119a36ed4285f22b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40a518055228771fb0be30e2027dfc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb348750e8babe4a0da28dbc8397eb28301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761953103a46ed1a8f5d20a98576470302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4fb5781dd14e714c8f425e5ab0277303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009976eedb36441a38d5d27931693979304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0fc66720d65dc15b672c7835b4320305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19b915dbb7ff348ecc5a9cd6e76fcb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43001ef069f9b4656cbd31b56d76adbe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd35ffd5dc3a12d161d5ab640d917e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6820d439f8fd5c1830738ae64c4c615309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae413896c2593c63958986e2f43de8cf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28ae94604089fa150e4dd5903cbd8b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad340e5c79f7c41f35a8e3d29594016312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f562670e8d7b03a46ccff42cf965623313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69777664ff79e33e972fa154534829b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d04892027f18d7239993d1001f4fe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd65a396e266d18f50b5e223344d7b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af1c031d2e489004aaf9e35cb3c9fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fed02b325660e7c947d379962fb788318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407249c2d59dbfaab2b6643101894047319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5ee124dd3869f7de18168a7f80d2e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655f3ffd8d4e3a7198ed7890f59d686321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea05f33fa3cfa15ba241aaa319c8aea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2a0450ecab532bd744ffcf5dadca8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e21f9e0ca08c6e8f62d1b872bb85ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5ee2dc893020b7f09f0388163abc2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de086e1963e95b3626a2957b7b1f0c22326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c561de6c7c8a5fe6291b249e0a10092327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505b7f3d383b6c80b527721dcd7b560328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846bef713d39216b103adc2960e49f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262aa90e5f6c6908cf53509acd3c9616330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfe30b7cac3ebdb05d8069eee2f50f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c69c01f35fc26354008276233e916332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c614ca9bc85c598d002f4ba809c05d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04d3bb6534e51ed20748ba877033f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171cbcc915c82abf68c3e25b9db7418335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923092c5490cbcd8832fc8f1cc8fcce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cdd2e7cd18ab9518245399538b2da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f7c4cb9bba78aa837eb5b1a35d25c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba4d5761301d0b6fd8b7497c91be7f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cc42c298880e538ddb64f628bcd54340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d204741dfcdb267ba1104a7698f91341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b518a677b8c2780e93335ce1ca5a75342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cefa182eb5bcc0472218deab455050343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bcec8f80eb3297dc5766883703277344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73786bd3a6e991a0301c642c66dc7810345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadfa44dae229d1c728bad1aebb5661346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cb82e35da07f1f7135ab1a67ce187347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5e344064fbdba854d81e470d2f7d6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f100d5e0e29f547c78a0ca98b303a8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6514654de3f08a1697fdbc27c47a46f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119abedf2dba73356872b59f6a050cfa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863d3e58d8f10ea03c03454bbbfd971352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02ad7d8f333e0bb2bb2a1d4084fefd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b9741c419afde5d20877984603876354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80295ca41f590f5259e1c77fb3f82d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db7799521234504e70f9ebff5d3611356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911326511bc346d1a1877400c68d8fe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7434f71499746cd57acaa03e7bf67ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a73d8bed88ff3289dc7ce5df5a5592359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc62b43a58c22b783e262f15265a9e4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585161a02c27eab250c06a7f689fab8c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa569f3515d350dd0d57b340b5f965362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36cf79ea128097de78721aab7252dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e52b9d44a449272fae2a550e68b59364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68147658a70025fcb0a11fe682a21ddb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8fdfed84f00ff56bd97b91e75344b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0f40311fa98f65071a8dea16603ff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50b3ba5290aa9fdd8f257d589396c8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1abe56e76093e398e13632b996d23b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca065126dc0ffbba780ca554416b4907370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f966bd3306f82ddc9c7510c81f83361371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33f384b7b87778e4f27207005f7088372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457b4bf2235be26c5a7fb778234a362373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c402e2b9fcf87376f7ad7538c44aaad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3b431a64fecdb09ebe7bede64625f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1ed89a373fa514a3a4074008a42a1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c76eed58f1293bb9209f1a9dbf46e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e23eb117b91d7e3533c99f143e01d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699c49d59a0bbf746d0c172f8dd6f74379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33d2fc89ac79e57e65a5079c40a4b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757689c9c8306dfe82e8d91433a2e5ea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d411b302da4cb039b4fc41efea7513382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d45c76738326415136ea28113eecfd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a6e308d992c78521e86048a31e7f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cac05aad11cd4b01b09235b068e8e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55680f59b2961d5abea2b77934ee44f4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a7f0eb58b143e35634276127f4982387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411a09e57535f1b953b5bc973561911388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f5adc0941977de3a7d760b9003ce0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd34d46f343b06890cb7389d4b89310390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e94af510a18ce2d2b6f69f5b90a95e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15fa58a8bdb2d8e001a9be3274c6c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d3f2932e4aa8038f6b1137df6f146393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74964cd1a85fa7bc962548da335b50d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1da15f33ebe1700d62d4339bd3ed5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f8ffea0b000c8d3a6f2d777d34ab4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb5c6b78943f6b2f49a212b85d47f1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d54965584e94e9caf0275e576909fe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845bdd6d6a7c7057c4e80e1b6a38c76399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c76ccf0ca19ab5c4315517ed515b3e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888af80f0ae9f5c129ea61f7585be6b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b998ff5a92cc738365b67126137bd69402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece607e3d2f038dff82ad976ebf1e0f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a9d3a0a1dfa731d9985ad5037ce6b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d0ef2e99b6fd2c8a3fa498349cd7c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d179af1097c7c0ab7375ad6c936d1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429e75f58796d7cd51ea9d6a56e5f91407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62b7a49fb4722a293c2761cf9e1729408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf174334bc09440ce166ec9912349b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41542bf4009fc1e1ef91b67158f5b86b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1db9d94e43485167344a9c53c734e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27801eb0fd17d99a1780e712a2c8d7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0ff9d2648a0870bd249cf74f13bb2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d68f1b36202a6c01b61e4b2840dcf7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda6252ceef46d618651748e59b540e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c78d6ac98ce12309345a60ed45f1ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bbc7bdec81a1edbcfadcda52a897b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896be7a48e55858c8d743af9f250a2ea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e994f64bf3d355fc685c36bfcf1cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b66b8188609668b049ce34522687e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a794d281c26c6912d925c893119fd5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d7c9d74889346e5980f68db43304a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e68f3b6ac9bc9cf45ce61d5c61ed59423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04fd1212030b5444d567b0ab9210f0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53a0a71aa518d52e538d4d3aba295f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70be68585dbaa84d1e0c9a0d64fb79426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a392383d757248dad4c21835c234db0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e18bceb6208e6e8fccc7d622d0e19d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42896d5f788365fc57338295ae4976eb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf5e844e531b50b3f03abb0e66900b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb4c6d5c46203f70f41acb8ab1821f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dde57a5603dac3d60e4596b144bb08432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7775cf61ce8190f107b841fa7589c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb882e6f5bce60deb1d09edb31eabca0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d44f8df124a065ea4e79a47db60641435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46026431dfe3382b3537da6415aa0a3e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b6b40d437881d7fc2833e7fec91ff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95802568acfb1f7814fdbf3e90bb9a9a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886d5f2611d497f43ed35a49147e3f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306049b4d9c6f7b7ea72b7826cf3f561440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58130b434f24424a4d4262a64a45cbff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51044dd33a5f86d89cae3be71d05dc7f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fde1934b16cc254a1c7e07344502c3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10b9460b91796baa9320fcef9a8dec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91b572f81d7fce05f31937a4d51c5c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855f1976817619669e055e5ac5a724b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fce60c4902b5867ff0d47bfca62eaa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a4119c44ed8fc2b62cc276d75a1a1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c722f593512d33fd785e72b5add8c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed429e9560600774f6c5c148cec557450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d99bad02ed3596031c31939b2ba34451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad11e1f3773877d959c908a7e571aaf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd89583a039722b8901328ac0709bf9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee5374a4892d1e5169f6176cbb07fb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d74f22babdf57399597bfe9da5e930455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c62096d24e650c2ad906e03c95c6c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e225106b8247abdf67672ab62d9d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ec7c5b479aaaf57a69732e63fdce1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d02dccdac5c188e0c9f1916eefaa77459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fa5926ad9a26712e98ab7bffc22d0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab19cdb2f48f8e4725aa6df68d8b6ec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c497ed7d455c0cf17edb3f95c082a1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5c99dff0f3a61c999cb3657fc77f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5682f885fd4af05985ba97e7aaf44464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49ed2ab99d09dd5d09273ede61a556465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f42327487a9e7a66f07795fd1d3cb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b94848b6fe0bab7e3b9300c24b061467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e89e468ec095328fbb0f4085ae669468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694cef7584a31078c4795651d922e04469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54b1e5ac0376ce2b0242e7abd769a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3076184ff86a877028822bf8f1b3657471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b433db97abc8ea0202fec93d540f1e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7723cd75e0a1e4f7f4b2717c4eb0c2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17395598482f48e5d83cfaa9a160f2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0e68e0a5c9374d8a4a55e310295da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd961288505c1cb2f3b70e03eef562c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199473f9fc0e54240cb766311018ba47477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1736de078f9d1398b51210352766ce4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858962ace0e664b0a4306c92eefb5ac4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a3b2430ba6f74fbcc547663f7c2af480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cfb6c8be8de33b6aabbf271de943a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0e1c9372583596959c8da1f0e7dcc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecddb81947d30c7d01beb6196c2a376483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1add295f8d40472d1cafc62445544fc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a56f9e94fe6ec5fa7053706730bfd3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa4716dd4992fd9c3bee75b62eaa32486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65f7001e5a779f83b34db3715cb78b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6d2c5066e547ae94a530b5d70f91d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e71e762f2ce141bf0089d43aef9cb5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a8458a09a377aa981321fc7535fba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608411ed8e2e866ccf0fc82ebe131f8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d97b1df3b2eac1f7b0ccebdb920855492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f3efe49e3f79d7c6ca8fb981a6bfa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddd98435e59ce0ec799fc35b64908f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61180db375489ea3552802645524d85b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7102c0c0ac9a1ed79ad6a7d14cc4a8b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49f6e56e6bfa1d81c4700a88973db6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a06ac551818ff8af8d058b2b7d0de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c96f076c3b5724c76292d7aaa30e1a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeba1ab8de751191e45d0e9d2c949b7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8df03bdbe1036210b49b9ad90006d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b8343a1020b1d978b8f91e4d5e3d0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1d09960174e55da2f9ca1d40b0bc0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db052af01938a110f0b585ab7ce72df5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374dcbe4ce873c7fa4a244242e7d28a4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9d09d2efa6d5af3a8adb3feb3e382506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdd8cec188e396db7a3184eb2a03d6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afd778221891e0e90b53cf005f9d4d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72a820db6e0a38f1ee8ff89103e855509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443204e8e9b4441a9e88c14d90f50bf3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4017a0f62afd6ba6e0e4eb800c629511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c2113bdda2516c0551c9bb49e9bcf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0a1290b992b88b794e89a87d688c7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39684af162f18eb00166f8ce35290699514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebcb82c62182086f0279fbddd95bbf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510fa1fd18b061524a0580b69b5f0c0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed0d4a37d78ddad480da5bf1a6dc64517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e48c2c84d3f41981bb0f7d0c5b8a2a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b2bf2ca663d4c8b01efcb78532737519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be92dad2e24cd6df318857bbf5cebe9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c2393084e78ce2afc8b6a31fee7a9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c057bc664db75ac5b84c9df31194760522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976529ba97141597f16219a3e3223cfe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e3e095baf0169c8bfa68937639952524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f467b99f88c2598c02357bb72f65ba1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661ff2338c374d369face2d9a7193d7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca779a5bf6612e3ece61f16cc07249c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84a21a0ee603c070f54ef94f5c341e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210e6091947aa98c0e81532eece8550529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f3fe4192dff39e3143f8f484319db530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc241db1712703142b08def0957a6fd5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388be7cd07d8a9d81db2cfc27e3eec3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324119cefc4cca03bac14dc6190fda86533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71b4eddb7f0192426e18b1aafb125c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bb1c39dc1626da625881c5a1f64b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59834242f64a14af55411396012bbb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513ea3b9687bc6a29aa49ce844a4b00537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434de4021a1092be55e2ea1ba5411214538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889e41e2710c93df0a5d668f49f8910539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4e04838b36bf68295e47734b562ed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b37495006963e8c6f606059e17ab0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd168e9c65ce95fc8fcde555887c126c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbfb6bf0c1642fd95623c46836557b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e4208f07f8a3a0bd47af3e5652d54544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e60105bfeb0a569dcfd7ecd4d214b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a58015684af95ab9c3e9d96166f13546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed70644d51282fe55a3dad226a7454547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfde9b8bcacce550e137e4392377cf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054eba3e91e7237199ac25df65571545549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b33f298ad5a6cd6c8c9e4ff7912c06550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed5abae47561a34ca4bf4579568825551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aeb8dafcaf55481cad19dea448cb09552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d708abc72b81d679dc0fccad7cba3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95261bd82b58b6c3b03054c224860e81554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8cd099e307f635a5304d74368c838555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d5d447ce976ac62e8529e9b566fa6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2b7f74b79458d2d60b9932500b920557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df156763eb39a477d43f53ad55538e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca48245cbca9060dfa057f96df0ad8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235f91f479de2ac2363883a7e2fd0b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac97a62177fd63a6ea9f703ca8575c4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5c672dcd4c9755ca6926dc296cca8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4b86289fae092196eb6a2fb6c8715563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291029950bc6958a7a574c989e61310564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b5e8a07d1ba3bb452ad872834b80b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551b86c97280bbcc42ea9d44d197a35566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd93f2445db812b8d4da1ec98c5750567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144a14632a59968ed8a887bcd1a0f56568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b537ec196e810a18456f4737669d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d377b42f835f82bce67e82f2e449d9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f383b3c91f593ec5f7583bc5c50e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d6a13bd80b52d042b89a8b2ddf2ee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d96975f4745b21557b4fccaf3e784573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848904cb609cb8910c95180cfc8d2c1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce242cb8ab187b1b4891ba83f10533ef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc84aaeed13950518fdedede6d5a13576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdad1ac3bee4b306b15b968f63b61a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3b7823c156e39ad9f5b1a6c7d99c3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f88274fedadd7c50948fbe236be20d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae7b82b06d57c43928960f56f9f12b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe243311f43a7e330a5582f9c1e5ac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980632919a1d6d049860b53b45034c47582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2364eedbdaf0a93b165e7d12759b3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5499790e31619ae0bde59abbfbd3d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab46dd908a7f43838e69dec7b2c5ec9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1641ef34c2a23a65309a9fd552a3a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da3857be47d71c51891a643b550f09587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c1938cfe1aff48cea769be2a06fdd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3d835261c1483c690f2b5b8da6049589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635634fff6ac04a756cce73757194bee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de36e46c82efb96052d5bc0d7dce02591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a5f4dd83c45656669dbe48cc93225592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761487366bcfa2329b4e44fbddb777c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863024517ed8a9dcd4b3ca3b2599e7e5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eef31449060a7fb0f9443807d8ebe0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c73f7927137e09598cb58cc5959b2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b99c585ff958fc7ae6271c698388c7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d797a4f63a4f0647cab8d0d29ab2c03598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef643db2ef0d22de4b1ad7fae6c0ad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8f2573ede6fcb3e43aeeb8d41b4f7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a24a993b05f1709619e5c394ee994b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cdf6692eec48d82e87d0a69483a27602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe81e9613d818d7ce21a0431b7a3517603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4cbf9c9b94b95a333405bb4fce427604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfae22b6de95c6c778dd9e1efc2a5a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f3b4b28cafa9bedf889b80912553d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6eca1b2dae469a50fe401bb0dd941607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600982cdce85746e65f5d955b3d2a3b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041df3c413a92bc8d30c432efc85646609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf321ca5792ee5a4fbcce9409c913dae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac70e41b968007899883f79e884a6f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebddb739cd60c047268a9ef4ec6a951612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd128244d9da36d686a34a4db0eac9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602ee936ce553830482c23d18f1c4cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de0e550bbaa9a709131d72d713ef5e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa72378f9de855afd7cebccdad4576616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83746edf6502c29dbee80d010c090a50617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e45a3260cc757e8cd5027964ddfb2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e216c11da603bfe6b01d98ab2a344619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3caea10ae04827c18d60243b3178406620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0fbbbf6a0dd97f3396f05b8f94c04621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f367f667c12aa2cfe7befa2d2c7a6c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebd603b5aa8581512b373aeff71ec9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f63cfe7f19a2dd9085e7fd7f72ece624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6786ed6bb87f534af2b39f5e2182947625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d00e512baede2a99827299b9dafe2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bed3146e6009c7a0f179a5a17ef916627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310774bf9c2f34d833da35f3e2e26b5c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab080127eeeaf208431ea769b61bfb2a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5599702b04aadf54e11a1bb03ee62630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd25f142e728c1458b63216229b52c3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0411a02be43234f4c9451af698b11632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab0aad1e7ee89e245759265998159c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351997d1e5252fa2628cdac4258790e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98a1c583fca8441ae2fbd59a4972ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec2336ed0482fe3d2422df42e2f9f5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f814009da7875e290791d995587b7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556852587ae2ccb9c9cc7b1d7c12005638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33da3b1857247fa5ca42d212aed34c3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332764ae7c801c3bdd174e1c3a37fb2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee9ea4072c72ad0528a4ba2ef6dad1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88aea7fd6d49484ecdb4d26b4b82e1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078f343c7b56cf8018fb60302c1f9c1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298be2085fad3803ba0b5ecb2b4249e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294ca8176a91ae5b03c592ee90e4c19645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6803ab226dc13e20df5126d8a6b20646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05a6004d3489171448a2adb32eeaff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105acd4bc063fc74fa73f84c9e454af2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e38325633f185977945ae5b9d41f3f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384fad920e9a1472250e1b61b8ba87e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07a934575249ff770c4413f87600e7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dad711333076ef25c86b31ed97d7d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908b29dcac819cfd46e92395ab37bc4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950494548e6e3fdf0ffd5bfe9e615f6a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195acfd63eb65f88672f24e0121fd92655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7d5568408115267de84b07a4c7aac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fae86c144dbf113311a2e3b1586b0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3305ebff2c15095d604260c2bd8224658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67b8fd6aa1f38bb35c0e37f69b556d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858399c90c70716c4277f9f53db90e8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be8958a89954664b06571aff94f64e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdc001e091336ed738fbb30cd667fd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886061f8c113c9aa351ab724db7b441663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e29195b3e7288993481a81655bd38664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b684a592ccb4dfb3b4fae35f737b688665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a283bb90f1675be0b6c37578e61c7fe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef33c58af634f357c9419994fd14d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947021db8d5c388fce1c43af33a6511668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3b6458e451f35afe31ddfa9780fe8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec7d53974e4300610011ac8e4adffd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3104dbe4572ba272c8a8fce51bd733b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a5f16b97f37dd94b660859c9ed3de672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c2ea0fd7afb2423a4a92d890cb7c8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0a28ca76c628f997ec071e2514180674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c537f7bbd06a78fe433d1525d278bd3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0c2c24985027fd4217d3ac0ee47e6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29e0b09d89a768be20517db5fc2729677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ead3af9cbee5345cc70419809c872678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac765fb690b96ec6601876937e9112679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdbdf77c6735ad99b1b4b27c8a7158680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42f1d8e52233f6577cc51b8a7da1b6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632d4c67b2bb2655562260b2c06d83d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbb1ba0420aa4780d3d0b2529d4314683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e0e2d18d6143a99ebb026f364d9e0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1873b63d7eaf21a8ec6bab0f8fbdf0e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e936ac1f4455df6dca2f7430b34778686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f730acd2c4e668d171e6c71bbc68a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3732408c2c171cc01ea28e3c4d6f43688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b60d1c21c2f80e244abf206a35a39c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3e8c74a583bfc2dae6b4fbbcdc0dd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5b9b172344b418546c32720b1e10b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4236648fd94d56565e9431c6a3625692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ff5368b36af0b0d55d29bcf2214a9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18258f5514a7eff79a9460ff90022fa5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c35172e2da1255b8b0e687c80d15bd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7fe9b4afa489b63687fcbe37b984c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a298c61a88d8e998e2167b5cf9fe0a5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aad5edc5d4bb2263d4e2e74363e4fc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2758448162ebe40c8666d88287cbfd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c2e3c3f8fc43abc16ba5027d407f4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630423512d0d1edf05966a7953ecac7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0592e3ed747a14f9c47b4d9bc90db702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779b649ce7c96aa1dcee9273507d920703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9a7a2c51095f87417057f8058d35b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9eedcb8eaca5d1d5a0cd5eb96ed6ae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223470055746a6c0539803d41c68048e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e50ac5e8282cac66f6df3456208ce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ac05231baf58d73937bcc817f55a8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d48296632a6a271d988e0f3a7314a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7890c2274e75c0a7500874f51680daa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e890ce0f5980509b2b031909e6fea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed965cae7deb84e5fe7487b8fa0375a9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5c0b85fdb345786504faf6038f489713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba23baf748f18c47bcfb2c066fe5fc1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4e03a6fb876ec01dccc729f668f7b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e27d856768fb02ccf7ed2effe3d17716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175e75488fc68c110a09079f3fb61e6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d65ed6c16ba893fb8977d009d8a96718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f8f798f367906d48af3da9917558c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be07adf6e2006eaba242c3d3996125720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e6b159d2db18e6cd3de82ce458882721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a93f4290d4cb774f58f499d9412aa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e2bfed32030047fa9be0b6edfcf8b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6b87d58542e5358dfe091055ac1b8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ce13824531ad0d82f3feabbcbdf01725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7a76ca93e3e735d597f30b0f2d230726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf354b37f743e00a483be0bc635299727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdee135ee8f28eb617f96ee8d3e52e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef505ed5c8002e6a4fac20ea13eddf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2ff0c873cc9c9498f274b35bb20fd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09bfd3c3b9d0d6c8eb98236f5d8891731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1dd1b3df98e9e65d94e2a14173899732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aacb0f349ebcc9f07edbcc7b2ad645733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed8f45cd164abb2944f5ebe190f60e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a8da99db91b2495662109c1454f5e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705da875cfb6c7cc378a5fc2cd7c3689736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341e4fa54894874b1b7ac79db9e0bb2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56b8d6422fb4cdddfcabb5d06e5de8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c105271c920b433cd86fc0ce925494739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc18051ca7bdf18b3ca5284881ed06d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d718774d233b3687ca3ad42cb4a4b6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caca960a39d47a9a01faba20fcefd75742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392928c38f7a748619e2540d6938389a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bb9251e9eec327bce39055e0045ed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838f4b6d7f33e09929d421dee2b0bae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7526dffb7c50f532b168f9d8ea6a3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca72a14f405c7d9acca06e7bc59640c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626fdb94c220c093f4b03008edcdffc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc521de2553e2fc3e4e58774fa00de749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95e94825e0e257ef8ab368bd8ec0fc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50779bd2fa88529a171173ada3fec90f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4bb714e18db31704d93ccb3f5112b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bb84d363b18d1e835f61f5284ff2c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332293b31e8465db91abb6141351112b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985137c59784b2bbb741d66c83429dae755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca206388ed43b71b5416775fcd636e9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf12daea4c6858ba0cb2e5f6930731757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef99a9663f33ef7289ec75eb6a1075758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf50c9c05d0317275a0e6e2b085e502759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce663b8352d0c1703ecd05c9eabe0bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d227c52e164436289cadc0388a8592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b592781d970c1a46105187bc419544d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f3c36d396afaa19d53edc352da5334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28e3c99e2b385081dc1cd0d78e13645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10250242b0beaa3421ce0d96cd0d735c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83839e2c3da29e31ae69ac58d674597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb05e222be4208b75abb6a6cc5bd458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f370e04262a9c8f975e799cca9edd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2027bca9dfdf48334354f331c2ba1b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f3d058afa88a078a285a893bf24be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31d2c83a2efdb4169bb875403b4a4c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bf52292676c335d45109be1ab279613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5dadcb0612010d8f7342e0b8e07e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ca7a9fc3edb57b8078b878c43a4c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c34926b3dec4dd2ddb5c0a9c813c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbddb7dc59aabd38c3549a9538be65617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca45f3e0bec94e2f3124805440f844c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18659b84fd5dc93645c56d9e9a076b7c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace430ed2b030f5357ff6aa8d3e51f9820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127b7b31dad7e4ad49450e850aa779b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22894dae15f8aba4826302349d33ac2422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988252022092d386e9a87bdba7a4d2723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff2cc3d7d799fdf43beb8b1395a4ad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426b59725ff2ac9fb49b1de4ba09fae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05686cf063ed9a444a753f4be6ec416126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bec682e57bbf629c469ad9657046627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec594440e70702cc1869b1c6aa42bc828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00b175e9473e3b04612ed8aea4f47729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a07f187db4832d90d0cbc9640ea0030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63e6088746da54c2efed81e27e5e3e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99814e2a5cf80f7f4d3fd9a2429e90f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00562325bdac7143ed5a596b2423cbb633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb9741fd93457e4a4cfe97a6b0846734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f15a670b4d77374a803533705afe535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43ae2c2f96157f6d64339579cfad5736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdf5b6317519fa7915a0e1435f18cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39f4199feefea85197dca27ced926f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5943a625e9df71f40dd9be6af0454739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f977bf54f8a3679b0c5c29fac757b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31f8895cec344919a0df5326756c5c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f79570883de1704dcc6b7a9059041f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c0ae31af9ff653078e0fa4ad1696843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1a359b290025ebffdc12b1084aff244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d686c6445f69278b4697917541f7ea845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95ee08a65e82ba631276349bce714d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a9a5db074c8601a684be1e9613fd747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d331911b9d8429430fa402de8d0840348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585af18ddb7121902bfd731f7e6898ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0eed8f6f588c44820d7e24b296b0c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e44cd11d0de7bd6773c30f5be92a8d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46deb22c476b03739009467613330a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55349807944cda83b0666e92de9a35cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df471ca603dac66e036b7dd78de60554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7c45927a854c38a6a85d873d843b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2deca1adb71894715a669d4885ab02956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d54ad38b5ac4deac964b561962ab957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff77c21e718979f4b6a065acd4bdb858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e17605e8329da4c27a3395834213459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fe6b00f88534759bf9dfefa3e1dd060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e95d1eecede3d0527b03ccbbd411561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5491d2c00ae060cec28818fd49588c262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566513d0f44ff651a4aa9c1a53f893a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383103ccf78bbb141d300c27c9eaf3d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de508097d8e541f1eac02a6716dc33a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dba461f9bc02004719fb71f157c08d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33667732255f8853ae849af57c2a2c6f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1714d9afeb26cec21f12d33c64b660568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24096141910735a3e9c9a708a028b95069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22435dfe860c5a0f1427021760c6a70b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a3aa617b674413b24fcb3c689b97371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7a01a00c19a1d948164fad7da336c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fda1ea03861b0e66c884176b423a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625126d1d5f1fa9d2dfdc76cdc9f623c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cc5e783ec73c00ca1b5fbfe1b22de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ceada574b5908f40c3faff2735a39c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745f8a6f50b72e4cf2c1988b9af814877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0657a3bb2e2734824d14de821c532a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef2982132efa4fe22d9fa47a43128779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bdd8eeeead159f8ce906c2357aa1080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac464f908372efde61d3aef7948bfd581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc414e26efc30d03f446abde0eaef4e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138eaacd2cfac269916ad9b759f11b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7c5259a78ce69cf99d01a7cb8fe0d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ea8ac6a0491a3d3dda3dfcab361ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ddec7c2ef8781f77ab5fc5421d22986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fc0b3df4df5b7a7fa679ce327626b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95dd81bdcd388ff0cbbb3451840322588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c7d0492e4718ad94d0ea43f91f10289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600af1647fe66b95bb8d52a3eae21c7f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da9dd7ba259d4946881874fc0aa34591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2cd853b6de1e10f751821478e89cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582263e756ab2ea5b30f75cfc775dfa793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceef30c14cbb154f5a4d020f21eb60e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995481900b54b144dec6b7ba158d6e7295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a4b7b13d29b80f67ac74e6d90486096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28fd60306126c4490cd4bcc3e8a6fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548c70be4f2f4997361464fd3aecafc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37dce08659d404010d1ebca8a863e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a6b8d57ba73972c7e14e84caf44e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247565ac5f1ed6027a77b5450a000040101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bacaa3d12312d23216b1e4328edbb6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5edcd91393204ecc55b3ec71ca12c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a45c17b3d798ad8bf5330543f41f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c490fe5e22e7415c61deccbffa88e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1829223836f4d9a2ba7626187e1da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02c10c08a17019bc49299421c78288107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1311632a427e26619be429a1495b15108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db3744d00b237bea49a12e0b4d2d9f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a1c3f12371c71ed167f70410e5a87110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9c0d692065aca7eee80df7c74c8a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066fb3279818dabb27544b254a9efe8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0656ad9ded898097708f027e440c034113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588fa51672a30bb9c9015235b7a7b4f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62df7cfa0947adb334948d2b20015b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab424d3c246ce0dc26ea342e7052320b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cdbf95bd568b3c1efc055ff236f57117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d314fc5dea19f15ec3f3e2a7a4c78118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabf450af9f41c2e25d06a84070ad88119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c617bab065dd2d8c80c2603eff677120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27762fe13d2ec7e1abb2d6070289f4e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677ae458700db28f626d4a689d9d816122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4f340fb9616d0da789161fabe0dd0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd9b4e8c9e108c1cd7f7aedcc17d68124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c72f852d6652a5f4518aceecb281b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef3bdd8b546082cef367b9d3159459126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0641f70b9f3ab6c40d1e1e8bb7e14127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76928102915de3132c6cc8cc5ea24483128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df025d04883148317cf9de1d84bf1e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d361b4008680823199659115386d648130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d3fd4d7b5db9e0fb8f4668c05ddab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c1d2aef64602eb2a1ff79107093dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c2d4c7eab9d05311c257d5e0c2ab4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98c2df1d088165c46ec341ad3eab96134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bbfabeeafe6933d507d862b7f7c8d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d51ea1ede81ff45e8ab6b7a613814136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6899f9bb0454ee7021e9bad4b59b00137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3270c5553b6c8448b0c6dc2a94c4f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f1b8b16151a077d907fbdf1a86400139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf59df24a9e538f951900454be9b77140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac0d344acc20ab4763977f25b4c155141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995b913ac3e8de76d5d562d28015323142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13107dfb7396f3e77192aa3dd97cdea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cf8533e59c2811c1e29ecfb1387ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c6310ebd3772d25a601944179e795145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89f2b4bf494c086946ee5cd8caba30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaeab9355c181d6e9e780a100effcda147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03e8761730b7e2c14b56eba43840dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443dc6da1f4e90c13cbd76ae65a66230149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e1c773931255adc259c0ab02661a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ce9e0f7343e71d4f1aefc01ad7a49151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e38c29542aa8c39ddab4936267fca9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a0900cc641c5f5f55a69bfaafb8ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917e5241a1e935fa15383070aa3c21c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a2d7b093f3e22214f55c2e69a98f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5d830e1aa4ad2edb1ba42377d5bd3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d0234e0b67055afbfa873f7696e0d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cc23f819a4c1ee52184f60c01a01e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9de5df37121556ef837f18ee81ae2f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236dd3e3a55a1b2f2fb4191c74ff3349160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac748a7842ababb1d6b2e3a65624664161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13bc03d600d690849a1a6e4c3816e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19582ef90d13a6b2033e775d377ad27163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bc29c5a5129733b9cfd1bea4f496c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6448f9cf91e69df3a7472d3b4597e2f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f180f25e60a59a444f09c0fe35a6d6f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add695f8e673d288a34fa9343090458167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192187ea1900f9582931b5dca0bbb790168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b74a1b65bf05bd3014ec0ab0f76b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5ed9573070f1e8fc71de0a876a55b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b509bf1113ba2750278419a76d9dc41171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e732e4fd18d093adea4d52a87bd78a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6836a93e3a695cfe0b35d324257dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9725884c23a2c29d9c275d62bf78e33174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf1edf56db5bfb1bacefb31de2691c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b130db26bca8e0df39f1d0a761cad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5556593ec481490bd76cb661f9ce4b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbfaf4bb957a646bacb87235304325178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955dda62b9eed17d86766f7875e453e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6ca673de7737ae1ce25f376946b15180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0cfe1191c91ae21f1eb9ad922d9d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30545851bad367faf1e922d4676f3356182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28562ce8d87585fdab21646bf1e89ac2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015240f0796229e43146709d64f346a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387ab16f78737e96da4405dc1f527ca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041f7374e83239e1d570f297156de40186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d49e9bb0ca4f2c62e7eeea517109e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214b3d5b867241abecff7d7c5a177ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91782a861780604439a41d8a3abcbe8d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276f0539684809c9b024f9208269b7c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc16aef86443ead91f4f0f2ba11095191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca9cab319679fa6e079419929e1741192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cbdc515dda771e778c90f4412082e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1302ee255651c9e938f837fbee8de4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1052211453b95410964ff5b92f0ba85195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3f90e227fb56de3f838f0bcdc457d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab60622cbb3a20bd3c62b1dc26989be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a2d7818397476604d068c3a239071198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508e0b954b3a2af7a706e218eae7a17199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fc45e390cb3f17d3ffad2aa3b3ec5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064f87a71288c6cfdba051040ff6acf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31823ae99bdd48b8312c466b308d44202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46731686c473111e70716ba1aa7a5c5f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f128c1d60eb3f3a2ed894a9361a37204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb122f2924575828509aa74f475772b1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550ec96169b1afb9b96bbbce2b9949a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319248c6255affa6dc811b0b115d68be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72196f1940127159f163ea4bd6193887208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc9db60f8abf334b97c7753938b6ce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434eecf0eb1857a5b78897f5a8da7f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10a6cd20b81ca807ab04b0c8a555bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2278f905feca32846ec7c4d20ea2ddf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5909d88faa6fd7ea5f6f1d2afb10e45213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f904795b5a25020c3284dfe1e0f38214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8cd079b4d5e0a6cfce04044ab3c79215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d28c5d6198d010a60e3c68d94b7448216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03893827d94d50b1ced70e4be1e67258217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383c15a967e7f4c29948a79f21ce711218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fe710ae2d7c07ff669e3fed7e74bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd942f6c29035656a6f99c0a888bd86220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f37084989dea40e0978e8232c852c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70e827476d729dbf0bd14d952cc214222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86b558fbcaee93a39d4af13cc3403d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5d77b7c19b963ebe543778735d97a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a260400dbb65578538a76bf74228c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd9fe9f4c20c1f0bf65aba12147d72226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c994bdd4836cf24c4be918e8a6bf811227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711eb24870482e894d701c7c596d6b9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c7e70fab1cb986562c1b0cf7c518b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e683e48f4c296ccbd14f3791697cb7b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658de2721312425332ad1438d0807851231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358c8bcc2355725fdd6bf7d382635b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb55988acbf803caae39126b45e364233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e150d6000ab7981622e77fe4a3027234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e30f2b6ef7377501354d29ff42296235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ca4aac739546d5e75ed0d1e11fb07236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a5cc1af75cd004ac86f110ad5bf21237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4943f3a459130235f35bdfa8877b84238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de94607f6b0bbc60211240cd7e194d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eceb9c3a243e078e0e316183571f3a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502e96da656eb45824a72a9ec3d84b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afe589f4035aa50d32553c07c22241242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588f0184675cf8b56c840e04cd0b4d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518eee3393cd3f015feb59c5c5319c7e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf65abab2507e891c3db01fad96295245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9bf8957637131122b2361a2ee1723246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b620d8480eb53ce4907b66e3e151bdf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e365da78f60ca30a8bfcb1c262bfae7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e00f5c312836064e7693103102cdaf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947226265e615785d988c721e12789fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20adc24a6ba88251bf1123362bc4779251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47dd56110283302582f41726e03836252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6305bd0890a88a9cdc0e494c2d237d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e26cb920c3c8b12b41ddc7ee55210254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc15a87072ecbc6070ca5e58282f97255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d83aea47d8fb7ea6a0d1f36417ab8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638aee37f3b22b2b494f1b2ad2d4de3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb92bbc1e186b361c5df051603e1290258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45454f8b2e6071273b3d08b9096f7be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b14b60c8717a875cd307ce31755f98260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b233a0ee6b7534f3d3aab14514ec58d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319658723fe75b89d7f55b43dbe3bce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a8172e5b3998d8e604feb8f80c554263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739618678820415cecdae9938f6b716264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ae965cb2fb650f298f5e9e110c6df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbe3547912936810b23fe00afd7b3e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934a8783a5d874becc853db5484efd3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e50558435ca5f40c2df21aaaf9e6ea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8caf2f0412cc21f7e54846bf4090d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e171c36df14e8ee7c11364d8ce2f038270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493df2e0cad6a9636b2520a9584df92b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c177296e92176acba450fdd565e70272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668ce7b2ef28380313b63e34070bafe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be844a0ce2b9d7e56babf5673b1133b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba190cc82ce52b2ca5dfaae70b277351275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3aea75f6739f43ee22327b37ca0b78276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4e8d42ddc9cd182e892c286e0bb13277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0be30e3fff95c303c31f6a0eca9f5e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fbb5f8b0f6389584193bb9d54a0d0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f7b53f4a09183144ae57ccb894013280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ccd6a2c7f71254a0a10483578304a2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e452468dbc12ceea6e055fa31842d8b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7a98e5692e35851aa840ac0390cad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda18fb77dcb8e232e8db3e56cd539b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a49459914c61ab7af628c0fc62083285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966be253965d86b4112f6d9be86b630e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c96369ed7595535509eb76ce9334d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8064e3697d7c3449925acbebf8abd5b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5914704988140e8771eaab1fe1bdb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878877fe2f26b3fcb863390b1109479f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c956ecad190e75723cbe61ea962beda291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6ded8e09a6469814528ee97e2f2e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b09f7c9f3749cd320cee4bb6d2e209293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66cde70bf9627c39c3d4d038c47030294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5a593305c7732db1cb599580c2669295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb82008ea8a1a024a6b04ed47c905fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b689f658b76a5b280117b12492a5836297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ad0480f69e72533a00323e458a826298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9694edf1defc3d24d39c263d8389a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17956ddcfa4d161550482bc412df00300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df045b6790f0c31b7e22826ff6a2bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e88ae6a23233c1488130bdcb69edb3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca83fdd50cbe1c85fbc9fb4753f26f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5f11c385623e617fba93e88877498304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126d4c7283f5aea7c6f71bbb1c66658305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcee57a7bd218fcb95711de026b705306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231103d18899fbfb74e7dee8856168d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd3dee046c8e1fa6a66bf4feba7265308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1d8cfddb2cdae6a653dcddc899008309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c33129d766adf82d7709b4b4a1b5e5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f040e29401f74321fe0797aaafc310311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38ae58c5480e6cd827464d6b39c050312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e579bf4564cbf1c761c4b38736fad35313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dffb21e309b402701c7307a99c1937314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143c5a7c5e343fdb8c0a3930040cb41315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a462ba0aa2279d11feb838c372bebeb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4b631a7a53066c32703e5c3b96527317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489d1627408bd6e6e8b2d11ab4843fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa7053115dcd6c9419f870eebacafc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a0d673f93cba48b45d03ff0874d36320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e969a89f4f0e3a8ba174cb9df86fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdd4a2de4f7160f51c380632938275322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbb9aadd739bc907ec555b63bf863e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317175c22ed410dadc3c974bc78f9de9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37741ec4809aecd905f642593400fb06325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6661a4c807bcc1510f56d3dfcfc3f78326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f81320bc97b722e1a36050593ab6c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5405fc6e72ec787413734a6dbaa17a1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ef5b68639ecbf60813024b3810be5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c35b26d71a77f94a4bf3af48d0cc83330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3646eaecd2e1317e3f40564d17267b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb24c2bfb86106aad7e3fb44d90a3b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfc41e93c850e0b9d7c1b5a79a2ac3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47eadeb3ed58ebaa55a53f40190a64334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ed0fe050f9bae309b098d30bbe88e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7f7d60751bd2d225b9ea71e1ec365336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12ee6d460c5fc7d3e3821209b2a79a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f2f91b3497f5cf76c1d6e88c5e5c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4b00cff10950dc0f3a27d6d406879339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c94acbc4350d735acc41640562705340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d18544c50499082f0de25cb7244c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0654a813225c4ad550c63214d06c93d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddfb4e487ee1614b9fcf12f15556aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63916f5cc984d4f84d7e6ae6cf4c154f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79080a147be003cefaeb9042034ad6cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777aa21e2500c6b9c4c19546c99b727346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dea720dbb871f8ba6e32d82bba2a8b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b60a3ba632e23a130782e93caf9e5c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1b5486b757cb7faa31f95aac9ebc3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493fef83adfdec3a7325fbe7343b65e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3df84aca3924c97a6c42227a73c8b6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3dfcb4eea6193827dc8156680382ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e90baab4fa4a3d88d53e2fdaf4aaa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10e12821ebdba1f2c718637a7b5c74354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecb97bed452c7cd4183ee7363173ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa52fa2d2318215fb213b8c5b1f5961356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120ace271480f2bb5bb7c25eef7ab0e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a27ae13c0ea6c7882e29b52844f4af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795e084d2f61cfb28f78d8bf2e874d9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bfdc0d8fdf9bd81873000e94115f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38013ab6424d578f9a9181d2d39b9672361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac0f4b53400326eb664580fb192a05362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b40a0c714db36626d98e7e6d80b5ff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df20cb3ebfa8bb73416a84796194ff4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47c4f1912a1e64c279f7da1d54df32365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93309d9c6d1c57620d9a0fd7e2e5c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e93787339d6ea6fff087baa0a9e5a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d413963acb3d79da65b47165b58e719368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc5404ceccbbc6480e62f03231c2a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941eedac76b7218c32838e0e719efac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e029dd1fe1af17f9fd703ae95322eb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d90d2f1290ee5326ef8bf3a993036372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25314c2ec0243ad01bbe0128bb3758ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f27e77a3ed5976d60641efe0f2a8b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c2745ec21b76884783f8ee2ee2597375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2d6f52c5f1420c852b798ba265273376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769057ebb3c85f2af985a94ff24e423377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094796cd705bc27fc359ca8d087a279378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f395133fd9aca132af8b3e13f709c09379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a3d4a4629aa5331d38b89df851991380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35836254e180ae9e10994d46c1c9a61381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d608f5adb73db9695ad13f7d82017382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf7d479e4c22aafbcf502b4cd54671383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4897f71e265de73284cd0abbe74db9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d386999cde8c7cf96573d1cc2d81c85385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ee6170e946534aa9ff808acb0fb79386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804b2d13869fddcefc40f433db941c5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b1ca3c4e192d2fac5e67b27e2d08a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5a6184579a29384e50111b284f3d5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb4434c262b282a0c3ed46c5f77384390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a80b000e2ec306b8dd1eeae7842b49391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8da3b8f78c9abfad0389f4f35358c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2694d119ef6399fb4ce26b3a93c2f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bb0419bd63cdb6977a1633e9ddb45394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bc6b193a98e7a6b93a5b09a28f18e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884f67be5a89bf3ffe86a8e31f000e7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5fd65e530dfec5a752748e6fd0415397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df369c5405acdd2828fe8b2b71e261398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfa1e63cfe6f6712ba40a5d3247035399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2a4f0130aa14bc773e5e4a26f4d77400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b480266bed79dfa6c61a73ff0a062cf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed07541fffd36da54259f20e06836a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc322fbbf3caaea451be7a1d95596445403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49ffee4f2bb602428230da6189f2b7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0604cc8eadbc03891915896a5712945405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6d151b83ea1589d2330905d5dbb7e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850cce0da28d7ac1dbda7dc976522ce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c999ee5024c27d4b23e5b8078beea7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fa3206c793bfdbfa70789df59f15e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba758ce51835b4a9e05fb3948e3dd5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6577cab832ee8edffd5c0c46199c88411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d04f7f6654e2c08febd884493c5b21412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01e22fb2fb6f74d0b5eacfb4accecc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a8db1430d7b22046b01f7dbe98e41414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344b39ff9f1610edb8338922f5f7058415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde40704cddeb975e1082f6aff7c8ae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4bba8ca8a8edc09e776a3be9e5382417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138558e49bfdc313b1451f6549fe130b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78b8682c931009f18380ae052f7967419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fa71e5fed500e1c96aef580701b5d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e44f99d02ad5208224fcf92781b92c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d6d216b47d7a5911ec7360415dcd6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd2558dfe1e8cd86b00a20cfc719fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea1dca2c6805b4c8c3f942acdaca2a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ce4a5f370fcd976359b1b0dfcdbab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027846028018216e30f4d515341135bf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4053225e8b7fd5bd942f2188e769c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46644b0b159d98148f56938b36683f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187b0ae8f6f759551caf714bf19ab72429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c9bbc6fe4454cd5fc77d2e49f797d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808bf2c39a5738ea205a4dbb4388bbd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42939425a03de634ef2ad32ddfd94cdc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ba458de8731fe4343795a91e4caa2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42d903290fee6430ff174b86ca4579434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f0a5ac693dd0ab6ee232d6ad59974435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc3d64d4d7f5d965ef3c80ef5596cb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915f9072553ec79f44bbb800b773fbf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584349fab3827a5fa3e0c4178c448a0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759c72795dff60f4157df316be49fba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f95fde7db1b288a05c1a1580f0015440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119c91cfa9957c8aff32e2243114f1e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd723afed2d23b76ec0ce385923070442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd53f485290500ff8dfbf515d6c7ef6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7e69e94cb49854df4eb7f226f027c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc154216d7db59a29557591467cdfdb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222a53fc636155d5a8408e852ae4419446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc16c892dc83574f783c81e89c906f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e49c4d3ff19c2c365af6ba4c46ac74448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a879465cd9d022296ffd3b408f921449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7a8a1457a0b0fe57eba7b31e8b06e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a8b48405345e00a2bb6231cd8d1bc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96705ff4b541e00dabb65adda6f6a66d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7f42dbbf4d7a7f565ef5f19babe75453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2c797f1fe0faf776a87f7d5442d18454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c88685eba10548e39576cd6fa58ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf15cf9139cff37460a92895745727456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebf89dd9672eeb9d0bf01d8e7c0189457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c5f109d6cd0b6d00ff69fd21a33d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444495891cceb1a0ba8ce8d2e8d828e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea41dda6dd320ea045d6c439f458ac7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4c108c13419fa6cc5e0d89a97b795461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc395465dbaf0e1dd9de09a2fdb129462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0c06f31b4fc3f15f26e5577a09f70463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93268c79fdef689f77b345096178eb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88ee39e6cc627a5a675bc4088ba90a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4004ba7969a93f39010b745627e08466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50390fcd82dbe20f1e3f3de6e1bcb106467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9fa8e9656926a05865228979fd07a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83d5aec0e5513f45e265c50b29e4b0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97064a84759170682fab8c03fc2c6d2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acde425283bf2926ad0dbe7fc25b428471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36d82e96b2012f8f48ac40a646e59e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a65f2732e818790225dd6a97fc92c2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d604e1b8575ca653e1b9304cc6043474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ff16a5ea84095c115175b2c45a185475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d4ab38d8f793f7b1f9f0434bba949476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac041e9f71dbd5ac7a2b0219993a0c91477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb244612d91cc1f5d350071ccfcdc60478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255153531f98e2cdd7bd503ea031493479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9d04d8343e41b7ba48139dac12d68480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3936705d32ea9bc3b378d963047733481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b67d397dcdea268e6cfddffab3119a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1a2c468ffe5bcf22716a1026adb4e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943bd3985318053967f7a3674d942ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502387432acd728141616301514a6d9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c799647ae085d7e22582a77ed2b4d61486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0ffd3d54c996870fe39beeac50654487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c85997520065d34b8eb01acf01e71488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6465b6317089d97543b2297f57801489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe249411a6271a45006c4386643963d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b68d1d0603114f41b5c819682087ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d34bbcbbd392571cdbe06853e6aae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4063e07502c6c9751dabef98c26f4c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ad73de02180f2704015fccbddf12c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0593360e1783368c46514a8aa93efd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ecf8652186677e61bca5331effdc9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a60155988b8cb7bcac65796b573be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2961b7135d7d9da75a090acc13f5f1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda015af5492e386ce579d41196a7534499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01dc36a38d7cd869dc8f52bdc9d990500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8717850a2b6a99664c24a5af96f2ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9021c83b40730c964328d220813c9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82188c6e0f35288eea220ff0572b67d8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d908262cc87d04ac63418fb817d8b9b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbec27fa3797663a9f915f8fa6aa1b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beef04d34b3e8cc5d40f65a1e1bce15506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818ecc9cbc85d91035a9b5e2fb725b6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff1a6ba20985e45cd728f63584df17508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6feada35191b55b32cfbe713716b371509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa849f2b7797167ed2baddfa4ead24510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab936908d8111a1fe8eacdf8ce5575511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cab4e5632ac75b6f3a0dcfd559bc8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe282b86ebcd75f753d842bd8c6d7fc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1032ce438669fa0fa56575267a1b2d0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a7c93c23c0691483b0b911c3d4f10515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21688477e7c1481dcac72938aba581516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31526d1aeee5510b5c5fa4d42f3301d9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6b248dbe37eeb911700c2cfa35e96518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7600a5709afa662179f1054484e2240519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd61e5e6b8ff35a3db3a9dd6319d391520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1cdf7a938de01d0a383c4281c348e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3ef82c61c84918c9eb4baab3fe88c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b07f6babeee47db55a2600a92e48ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd48e39004d860856e6032b589846c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9345dc0a5878b89abb8018dd950191525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36557f39bb3dbb9da84965d1f81109a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e650ca23004623b43a6d89d8bbe1e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e3c70d7f96629f92b9d6725df7265528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f2a5d6e26ad09f083103abfb2815e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c6fca8cec4e48376e59fde3900993530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a468ce449c4fad2a4e903ce21bbc19531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93868e931217dcda24d0bb881426e4e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290a89854af094e33745caebe2b934c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4822962466fc43ba7712ab930b8dcbf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b788c9b407d9d76f82c5a2d8e936b6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f21c29b49e75845c7311648cc5934536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fc6d562bfbf98fcb93f1ec9ae7eb5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867818a86ad62c461e21dd07262744f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df324e2641defc544b640a03f59fa1d1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098daf3666733a415dce46c5a5963159540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b10196dbd64e10863fcbbd12f70640541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08341fa73498e78d0dacea1af3fdeca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e1df3e9d042d55d6a1f3139071f13543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09dea7c6a86383a16de3a0c838327d2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28faa4d847d8b224ddd27d75c7111f77545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046761241daf0331b4acded8785c8137546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f12aaae175610010a724fa815824b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c321584e784ced291d5f588ab75d321548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9de0b169ba4420a2a6dd6509388451549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a209045a9459e60e9dc580dd87b91b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cfa97dea040bdcaf081626c891b20551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f8375fc18532954782962f3ec8b19552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6905682c2175370adf8c0900cacba3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfd864fe1f6b25266218d37eec159d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ac9273f2a43adf7424e39481f9cf6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ff29b6ae67740b33b4629d8327a89556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe98b8dc43e6a9c3b4e982ceae620a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302ceb5484e4c57ca79ebd6a4d0f095558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15c93d4be9350eb7f6ea5b8a775b37559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfe450f255709dc5c249b9280980fe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994e0f7647a75eff11587274a566651561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d1496aefd837ca4e51addd5cedfff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7f5274d6854bbe76ac34cccc8f0b3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a414aa48e5be4b293ef61dd0d94ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65862678dfdd35753246e16b50343433565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09a987cdf10526bcc068a46da1c792566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bbc37a0d1e8a7c050192fd93c7783567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b2cfe63bac6eb9ecee63b9cfeb0b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7311445b455ed3895e92a550db0de569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7d366592b20815afb4967cba8b7a6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa70ae71eeaccd0e887067ca8b257d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3b4150ad02284c2075df5f8c321ad572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143da1c49112e4738c494d332065cc4f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492d3d562f597fede8c9234baca95b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67f80614d6889e89e4600892d72847575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecaef3f2561b9c4d7aa3139de81ec47576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7433a39995c9f8d22babbdb9b493882577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac62ce718084717bed7af330dab46e0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9f0fac9d51d5e9683140399553def579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf556c8607db800f50449ac7bc9864580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b678c300e447fcf62c62e9f664a42581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee5579d436a97e57945ba96541cdfa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff11758cb29e5021788361a068205f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cdcc6af09817fd3130146023252b4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fecbfebc736ccdb5f7ea6e4fa70197585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf8d2e1e421b881959ffb57c909592586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878247cafaf5c4b284225b411690f849587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2ee009072ec4199e88f6675b0b2e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e175595c6db80fab54fc66d29c1ca0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0aeeba112020a00e3a7882ca4ca67590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f80250dae08d72cddbbd87f43d2968591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74377e42f7a2f7da077e8d6c46e60520592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27871b56d913c5dbb83359b726a37754593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c043503bd7a4b05a497ec58d6cbfdf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14ad1c172c537ccd1252e3d8def22e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66ea126f8ac51bffc89e92c811c387596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601d15448405c21615cb9f84bcea960597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0340b1fb243c5e4824750127447ff598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd686367dcc1d3a40d49b56d8e465b41599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c258e5432ed2c78d9d390de46f3069f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209dc8af5f6ab56d7d6cf29407b0cab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ee5b80f5caa0e2d15b87383bc946a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd679ca4f37419f61f4cee3f2c8b1c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a297490640f827b463139464387f38604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c588dd08c1a8b7cdb41dfe8a181c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb99fbc69b3719b8e85d4dbc27d86a0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1452095f3782fe482e7147451f9cd76607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c673e98cd493e95be82ef282b51ccb5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30408a8bed36a5fec50dc405c19d5046609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b42ac5b63d76000073ecb7ff7b3a26610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a1f9a1a3bb7e0f9a520480aef32ac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce682cc661a55e81903a95592cfb946612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c139190a83efa0edccb7d7c9cc9dcb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d686f3543945697b206e7a09a860e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912d37a575abcc7c119e59e2c12d643615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b5ff96b67e100144b432f309c2811616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac5e409dbffc6cb1b63abf9d540416617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5687eb54ba3dc978734efba19dbbb9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546e9a78c48862c398c70f3b85dfdee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72830d7e09fe388252301baf55b73158620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59c420c8a61b3d25764595285517ac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb747e303eaf1a9114e4d055b568102622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c073529aca578c6e7d73be1d553b6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd8ed931b6d2d44358647c67e7370f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375031780728cd0828b8a166b4baafb7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96174f15413cf2fb7533fc0811a41082626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39de80bf5816332269f4f9aa9137b10627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7c3c4534a7ea7dab4161c537a5d25628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0a240dcf1389e2b34fcddd3f08d37629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106986213d5dfe97814987b4b388f69630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71c947eded993afd6dec855a37866e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd248571d579bdcb48dd42a2f9ac2a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170344f841aa6f92b4be7d40e75e23e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc665ba8d4dc2ab1e85a01f9dbfbd85634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eee541948057d601b534a0680a4b6a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88dc66a87e0a24f928f4c8fb4a6459636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce3d13b70541c9e4aa0bb6d2217143637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eebdac608618e6167d21ae7cbd4d56638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6e5b4404d462d20f496ca4a0cfd62639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44ec4c9570b4ae338bb1677363c02e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cfdf77df4e4c65a31b3e1eeac903c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fc8586ed47fd990de567f3c43f1a3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8473c1e08173431fd859321410cae3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432a8f65ed3efc0adde4c8a0ce535c6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04928793009354953447a47421fdd34645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb60edd7f6132b604957990c9404ab4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafaeba75a5d3ada5f4bb77943926868647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a320871c4b8339f9628c3bb9c2818f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217213013e10165a18f94d2e971bbbb8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73a0fa6dccdd74ed32ddf0129f38d2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fe4688b8568d90455916c4402c6cd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea19fbcdbeb7157e78e4760f72fac52652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbed1d2c10a85becfdc204f4665302b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3627c826727e4f2d85ef48396d1ddf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64c7ed70d4e68e058734c7e351066f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac18078f5f0f52a4ef2557eb92681e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dce1da0803c1ef1d81e93890fd17be657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04879f5264c40fae39e8d9b658eb5e3c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d580f601c643375388eb0c2b14bca3c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dced098f200e1509c6f4671cecdd44d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd82352cedad446388664e1c624741661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6be2a4fcb0eaf5ef2004108ba7f9f1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca142ba3f40c93890aa2a93bbe4883d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e417ec2294dc8470df4022b096a43664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecfa9195274c2c7286a3d30554fc29665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c3b20c8b8e9ba3906412e00482425666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ff184ec6e1197532b3c0fb264e1d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8a22c8afbfcbbae501878e3ad5eb1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81333b3afbb01a355f144c0469cfed5e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455f1622daab53da12fa4e859c8f91b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2437259ef4d1003b8c55f38f1aafb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba56389e52d827af82b2b1a4b5ce79b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd49d631e27f98a2acdedcbe6a5959673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ee047001767efb139fa602472e0e1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937f31407514fed33ee530ec07f46d9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b92678ac012626434524b0bb26e78676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19140d2baeee0f1f49bd20d69ad772fd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6fbfa7d5e855e8066cc951564d8fb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d008bbe1d6c2038cc1ad7bba71cb1dc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a8a33d88dec924f22b5917971acfb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caeb30ac5816c5d9714103cdb7ed697681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baae4d1b0a78e8a82b1ce59efea65c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508617c947863a6e0320ca131486a3db683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ef303cca0e7855ec4bb6fe456cf95684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71daacc3dede7c569e26bd575a914901685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68ad7de91e3dc87fa0c0e88e439067686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673cfb47bd39e3b33e8ec87f8c293b7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3417d5844e29c12ec41138fd5a8617688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7c170fcfb41b64a5725b184868862689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d656191d759406d76d39196b6940613690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212aeadb9b3a31b1981daf827b4022dc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751072ee2294e6dc734f0ca0e60bb13b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038368cf60935b7b84749eedec8bfb0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438308066c122f06a6512e8ce6e54e2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578ac189574f2398493a61aabb546cd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218af8077426e4ec0c7f000255a7f94696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290544a683b0ce7cc274526cfce042d1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3176d1be940e07a12fe5c6a5fb131698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658c652d4c8dbee444b4df4d88a3f4e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d848b8b036b0803e27bd04d4ed31a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4f3823d799a04887608cfff725ba7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bdf52ab1fc9844d4cb14184f9a834702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544edde337ed7ddc02b8a07f13c0977e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38f4c21a8c00c936af1a896f5a5658704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dde09ed3de30e9114cfea789b9500e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccece96069ae5fe1969528474d1fafd9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8374c0d4c6828053f763353d8087c0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd202c9143ea7409f4f31b96b8f636708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82616e2fd4c514f805d29cacbd454f11709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f75448003d19fde83a1d576487b5a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b362541b3695b246ef822a05f2beb3f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36915c6fdd345ac4e24dfd28c89bac6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272852ee58c0cd43b3d654ec1c16c4c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f025f08ab8be4b8a75a37398890fc57714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67f655c80806354d520b456bebdf27715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284ec9ffb31382269c1a91c76224b28716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb21d5be97fbfb3636e6aa38a266986717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c771098e0d4343e1bb2f7dcdd33085718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9bceb458d971fd26ff87388e21708719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563e0c68ae00e8855e7e54eb7105ee0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5dae914cc944888da5a5cae2a9e6c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4235079d7c857447422e9142371987722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c5643939a1004f14b630982583837723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3251a48e5a20104b70bea21024521e1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780ca569feefe42a25ff9c46a46e034725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396a47874bf19d05ec51c07b1d6c0ae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87877645f34ada960ccb3755ffffc316727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6790db32917a5b8fbcd51c724963e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100753ceaf916df57d961c544c138165729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3747043696660e1ed91b7d4aedce3cc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd1e3c0083105b858808cb12057f34731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef270ee67df71352872dfeb27fb5adb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718865b0ca349c88ee5dc929e0f091b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125409ad5b650ad5d37a7d1fef9a189734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e92bb228d9baad7dcee72be3f6791735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c319f149cdd87417fef2c2ada5550736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6151148f9da936b050f6c3cf8f8092737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc790561fb7cdb279a3d578d446d9615738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fc045fcfbc41bda30dea562a0d0f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb8010b17ff08c97d0eb02b8a5a00f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72645a5976e332e9f40897ac804b1c60741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2497392524f6598dc1e1c9cb6b619d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea961c1cc947cadcc2ecfe6580da64743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc41b4d2572bf425738c1bb591ea363744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b51e575fe2ea15f3b501ced497eaf9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93793cce1f060b5052714c2154a573746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c91e5597e29e1a8af88bb7adb314b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b86ec973a118924488c76b87f63d96748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54471bebba12247c4ec05afad77a3e1d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05872cd77c233a1c752622372562ae80750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0debcbf132c9b53467a035235dfd19c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bbee64ce3666898c9100b06fdffce752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb06b61c81ff60fcd970e04d76b565753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360385f76495b3bfa9b016dad13de94754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2dc0ca278d0cff98734838c88724fd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d106fc9f37b92a7e425365401b3268756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835cbe580d74e6bd2733773a723b7ef757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47673f0875fb054ba5b4f95d736983758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a744ce00bc89e508ece5623ce377c7f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>