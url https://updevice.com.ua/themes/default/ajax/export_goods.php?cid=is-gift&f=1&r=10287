--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1045a1d5b22211844803ba44f59234a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4466627aa4250f134b53bbf5e9e2c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6c685435b32f48cb275f00f38330e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3570c5af7eb22320a6633b57dd079d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef95e9815d6585bbf0c86e6b68b70545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bde21141addb88a70a3a6aad4e27d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19d354f78b4f35dd3608747ee38a7d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cddb1793dbe2cdf225ada007cf9c6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed731335552d25449a738d53e01d1cf69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66a9642271200913ce1968ccfe638d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb3bcdbc0104c703829d046540da4211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a885b74f596554c5c44a94f13d2de612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b380a74faf1c7e5bace42e1eeb0bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228908e9dfe9b7d61d60b7d2cc9737814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f841e5a7bdad9dff596e6be01907c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92083a83e485109b6a2af24acf0e372f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609c9d19ac7034ec2a67686bfa3696417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9aeffd2e5eb0b56db271d6154212818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef74d15dd9998e49eee5dae57383e2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b107e5176390ba531ce96e4a29a5c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1ee27993cc38c3a0f9d7c2ccdf9c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4893876da0b4d2cf41df8c7ae3a870922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad3e8a9b315bfd417664a0f5778db123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde69b190f15fa3c4ee40b83a393e6924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd918a58c3db50806aa53ac95716e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a904bb0c9f0bdc1d0d465a0602d129c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3eb85dcc8056b05e78ade2666533627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65b153eb30060fc0eb1f64855676fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605076f8b2b3e2eefb029b12bffc1b8629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fb1ce6464d01d8070eb527cd4eaa030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba564022cc84138cfeb13f2adbdd61a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9fc59126bda5b60a2cb20a4c9292832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad5fc86049348dbd3b28617d07548433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a144d69053e6c7444928fa7fcef73cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbab702cd973cb7d2adddef7268c3a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd072c2348f2bf8402422ff6763af336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c242f3a120ed706f513b60e22a6ffea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1e6dfec1ca86c3a045cc9fa855e4038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebeac77790787a53346a8a14273414339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d139ed082530a1c36fb5faaf295b88a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad6e2523cd70e34cff991729e3e1bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c27d4b4ccfe38d490bf6d1da86dbc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc163c4a646c1e3036e31ffdf36b65443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c1a2ad42ea0ac18c5eeb51836b47644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fc59fa4a21e4524313275db0931b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19617bf49438e9ed1a4dc2b62dc65346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfed8e2137219b6bd9684f56e6d55347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8d84b3931e2c5339f0df578e91ec748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7c61305169c3e22f7ff1e0bad225b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26af8ac773f70f98dedaf84ef706fbf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180de8179e13c5b299956ae9d91901d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bca7b3165d2e2637faf30ced03abf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee4e38de43f740cfbe8f571b87a00253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75878606df45bb931d09fbf429cf18c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6590f0300473460a0b718bd7524ffa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee61c0a3c5244da1b14cb76a0bd35656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2f17c2f2ef3f45fe2bd178a68b88d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ab3829712103806e6b0833f895df958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8b35ad810870152dc7d313046942f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17654b148eba2d40aee856acc31a71f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441f73c0caf178d03670b2a807f07c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e332539a9b92002ddbb66c0de913d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a688fccf80019c4b32fb4094d090cc463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eceadf8d106f786903d52a206f5c59d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9ba9d1c63e8abac3a03cf921a15d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472530f59690b0d6046c855f10e2212a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d1e20580a04c246ad13d10aae9fbb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8444f9b7634081ca3121eeb2ed4f4368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620107993deba550fb68157b517bbacc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab882a2fec9b3930cb7831f651e6d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff724f671653e751889016a3c2d252db71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cbe5a713b416a75d303fff49f3a0472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02e48de5f3f6fdade2f1c02a1ae1db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7028707c10a13e6b36d8997468a3a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168769bd1d38afd2d3f9f37e23594b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5957710183b89c7236cb1c56a9643ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa977b8e4dfcd828c321afd2f4e5ba2877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41765b90fd73e0780f2a9eb09f0bd978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87755e32365fc8636219122f4fbd7779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ced1783b563d86031ce40af485a9cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cb263a37d19ed8dd3f656fb05ee2c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4026f1305a5aa30ce0c9ddaed711d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba830a9275964cd30dd9adb3a9eb91083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16be92e022a9e773afb259bc7e16eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac89a1e11ade5a97085679d535b63e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749658a16832e73794c9497749ca15a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c6dd318e3281b5c0a207349e79e1f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d78262c58c58794aa7cdea45355d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6a2c1548cc82cb4261d54f77d759689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f255bf586f189f8c402f03e0aa074590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c472d64f4b13523896f2fe0b65ad291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471a5a0a68f70853f20b2276c68f8eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95445b0bac5d0e1318612d5b4aa328a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a2255bbc714fef5a43de251aa4a9794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c8d9d74d0a482d04f9e6ce76cd2f695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9087980ffa9ddc8801df02e248d48d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda174a3672d58f95c30b2ee937ea6c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc6d5a3a421f615a7c8889fb31f0f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ea590f296b7c7b6ecad2cb936e66299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297e21989c4a4fc3a83a0e19dc1b21b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0eac4772d2cb06dd48a8e72dcd0e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653596168bd34b61cc8bcfabe865ebb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e20070c6ef6a60bb6049eff63848b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b892fe0a4bd22f3725b6fa03da71bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3cbdef8646b40e5de07ea3f326913105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b295570d824d48cc25c112973ed30106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c8d2d978309179dee117c739f779f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7b9327e60c1b703da6e5ee5b6cfb6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0175fc3d6864ec7ad17e1d5a333a27109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72109d60ad1abce3cb4fa9c98a2c7525110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f82691eb457d5155680aee11c2234111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3a361863bf7db01ddb50f74787fad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea31c6aa7e04c407a87b104f4f43f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be366b136f7ee8b3f4bcf03245cbea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b1a74f56f368bb7261195583decd6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311a7f51a1cfbe4b6c601d1f01c922f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b463eebd6877161a9cb51c83d4941b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb126892c88817801af55e340f10b9a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0f3f2158d560537321dda3eafca02119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b9d1f3a0b016e12efc3beca29107c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee416dcf050e31faceb501440dcb80f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14352e004b72c35bcfbe51e139629b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a7480308bf90af2cfbed90e49452c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97526f9df43dbabcc11ff26bb9fb862c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e88a892683c54525256cfc677814f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471d21fe0f69752b41f254bc2d1e51e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a85c4c51221a4406a37f6866304d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc0ab921dc56ad864aa6e82c231c3e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba60420f28d35dbd9e3b26ed014d7a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fd6a4f8ec45e09d1bb9175849a3ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d390d139415e675fdfece68012d42131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e6e6e52784997ad2362ee09ebea49132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca17d504ec0c020e2b16cf42a1a3839133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ad1558be8fc5e1c4669fb2b3dabb4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37033e0e947e1dde88c2b0112f7399aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6f1d51623eac246792bb4d081369e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed848812b6ce9cfda3e513d3e6edebc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2eae7f1b9e9ef42984d96cc8062dfa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030c7cd33e3f3ffe808d7aad7065123139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957968cbe851a81b9de34af84917066140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275540bffbb892844563807fd588874141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f7800a2afd13363bd261b4bd93d08142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92500ccdb49cbd95dbf90d22345be2c2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370312a95e832b546147ba4814c818d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf2e1414b3eb2a6e8713483227b4dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f42ece6ac73fa436f4eca8ef199940146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca518b38ea241fa1e08393648b2c4459147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6cfab7fb4358c4ced91b2db0d7fb0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0f2a439e72f6d4f3afde068999761149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf3faf5767def7dcfce6841c089143150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4553c86dc95648e5640c099cc9fb4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a8f85ef9b4fc5605955d0297e65b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195fad72589f6c80c7139a50bbbf33d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed527bd885828e9943fdb445985129154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c3ed5ef44a063401a84c736a2384d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6343de1e9509d54201f319c130bc8b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff51b01c67dd46ad11954977dbf7f6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6f5b0fad64cd4ac46fac43bdecc14158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e7cf7bf77b5fc4b2cf7ae199bea50159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5062d9ce770f99efe803e1023a26ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3c6b629c287c2c1b71369679155c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a40b2e60ec09be293aea94a3a6098162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1236f45ce989244189c0e466bfafed6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7430d4320ad8cea356b3e90578b1b41164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157f338da6bc85b087ad202adb45049165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b5ded22cd81aecd58244733bf5882166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af617dcda437ac82c2f52622d73381d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902a297ccbe9b50d73fbafe421ef3ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9167a03182ba53c4898806557759b35169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29696d5d45d2426426760e7122cf2d22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056790d7bd3fe4a137252d31f9027dec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15589d45bd51d130a308688f502667c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fda71e84e2339b02bba17cc3cf3d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7eb083bb65c3c5dfa631816b28b9c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a83cb3b223c9d74341c593bccdb57175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147efab1784fa528bf0aaf4fbef0881f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5df402612db38acf69492c9121f45177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b548ce49f2f99428bae5ef504fd6371178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b208159508bcb938082ba178db58828179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fab47f871bf4a88765390ddedb41e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1012656c7906badc2f8791112d86f55181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fdc03bba3b6d3913df27dccb079d0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf0e7f1f9e2e914d28eddb21f9186d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e65de0fd95b80a40fd1ef1343b940184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448c386909537ae32f8d5c6671b29ee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362ec407dcdfafe9261364c19575db7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df16445b2b0de5b4047e4b6ffdfdd4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751cf8347ae23698b66047fc388d9b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b722d11b5e2aec49e71e23205386fc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e939becd5bd182b4e995309b4554e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734c370b39c1a198469adebb613a61c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed513df55136df6cd57f6ed69ec79b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81794fd05edf3c3b8f01bc5dd6cf4f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5a8ec70cf56c33c7fa69268503233194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1b719bcd666d1841262317d311bcd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd674ae288f3301f3dca3b3c03a8f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ad425ad27f6fe2654f5b7b8db946c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a357600db9b484dd78e4a77bf50aa14198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bbc3bc0a06b2ffd4d3f2847406dac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f686c4725ec03303eaac62082c7ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01473646e3ae2df12ef542c2c9dda7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08739c13dfc63c13c4ea1d6041eb4a10202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6f51140f9eaf4029e57390a53ebc7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92d906940eb0e6925dad8d7d935106204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f70d1fefa451e93ec191b638d75dca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536a0dd3b85b6fe435d2b71e8724853206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544da9d11e8fff5472dcf0c6fa10d75207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7fa7a9748ebe16777bca34909c280208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3964f51170b05690c730b1d5454ae1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a6884d9053616685974edd1c9c2e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344628d47b5bf908c9706933bfcb28a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36fddbb5b961929968e9e562bcc307212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159868938f26e22e3dfe8bb6381d159213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517d52bd7415f25657f0e96046aabd6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0272762a74582dde856f4611d2ca50215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127c6b9f0a150ec22091e3ab76fb912216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1591b61f1d9fdab6e33e1592827aaa2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3ca1aba9cf6cf842dfe082fac8719218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ef16e22bf782d959a9b327a195d81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede347d6e78ff3860fc59f58f1ad801f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df5594beadb6d9cd9ad44d281ac6d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b763754d3a4cebe5dd67ea7e12e174222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01deee18bb4399817eee92986fa06615223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d97dfe59bfb5a75d0ff5656070a6b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664df846f23d99e4afa0efe9be5ec9b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9541f3725107575b4512f5a29710287226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4f5e1142acc01ce0e1febc4f017ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecdb1ae80ed391de7e260c24074a70228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725e3ac09a5cdeb20edb78121b3d68b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd87faaec093eaf07ed0add52f5e55230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb62a7f052bf0fa090fa3320e63899c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff93e4537a6a8a368cfded5fd1dc31a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913d781f2d389423eff11f02fc0f557233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42060f528b4194e1e907ab52a32e60234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d5c93b600f38efbb86923de8d564b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ce9931ecb7ffe13487705d48bbb56236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f6dabbf20ad04f67ef63a71c9896a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338279a585fd53bb5d8cb04ade70669c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd909c006984682eb114c8975aa81d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecb9dca743e253e9808d9b5c5d3b62240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83294943c6b7e8812c0969a1af3851241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe9f4051d86257684b19faf43c6b2a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdacd71013658fdc135510d77ac591243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678efa9f1d9749e959aa74152382bd9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1843702a44d9ab9e028453fa056e7e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbda14c774808c178c876701c2c4cde246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb0d830ed1b06c085722058002bee3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a19da70ca7e454b9d3b0554004b979248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efaf89e12aa2424b0050e81ad956b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb7864a0e2b54def4ef010af42a3b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1904964daac913273d1266c9917d648251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602eaac9d7486d99edb1405916d8a77d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fb7fccc952496fe38a295f01e40e6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8163c77533fade089b24aefc2fcb9e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f4a2f48fe56e1a8e62cde4e2e23bb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62015868a8acef36567ec058f92141e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66db5c77b8c476cb13d93d535270df3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8d860289db1c59b39ee3db0c513aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1427a8ee8256330f6bd7e5f49775a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b33d0915f7198cc55df6f45be3507260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcfa348f25a232f836e7f121ba2309261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32b6b1952e789c4d7a9a07a97151dc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44707b9602b8ab9b21f2ba1db226ad0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24122deba2bae7b22e18f20783799382264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476c9bd989e602df23aed10f991c770265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf9e8f9dfede6910755fcb81116c11266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152404604f942ebfe38b5554a10390c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcd512a98dd4f318d42315dc56d171268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7399d7c5ed3c5f55939d21996c662269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656829daf0ab68c12e67337bda0aadc5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d849b15065c21b9722f2cc0131b9aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b967ab4682b258a265109761471462272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c496fc02be12f15c0b9eed3d9a8426d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4507997003d4a69d379e918edc468274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6575dda613ac07101b4d2d01c5e6ed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826b902de284ef879c2129dd4e27372276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a73414fcb47cc87d44a9636753cea7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a297d662705ce7379a92fd8ed3cd11b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8d2621274c659b767ff01d7b23602279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fd7be3e6597d58e5be4341390c2c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d645fafc486336d2ee7903b4bafe572281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652e519ef48f35e12d88004459305b3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f8c76b12d1e9c65b460ae8e14fb71283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e40a8213df0c17041ae7abc3ab499284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a203cfbd709129a0e35f59edabe41ad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559527c887a143b764f210e999aa2df8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ae5891aba0c3c27d37ad43568a991287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b63eeb14592d236bc8ec826c27d72288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc8e2f984d0c3e15938b383c470935289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883ea611196577375ca84c9c0f3dfa1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32382deeaeebf8bb2204a50269289379291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a050b2b1effa42bb569d437059afe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b49bad9928d25c656f551010c20b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d927348c9597c8501afc4d86a14a25294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d51c78a29bf56c08136ff1aefc4b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2daa1f485fcdf047e324fa5cc119dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb96d3400367c5d0a50ab711af2d42297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306bb93f657b4d25903e4b7b59f791e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48af9a85f7e01d3d8c16201d365877299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d88ea29617fc8e6b4d22760a04047a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79babc7e940add901bab8dd2fc14dade301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4bb803b82ec2a19c0854272c866b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cb95c245d02529ca3b35914135f08303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de6695790575628a2d02ce3279b35c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa035550ec6c60be94da8d3602bb1427305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9360b5f8562cfe04c35a3d589b54e39306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b33df8fce1d4d704fe9716d9f3d4fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce710d48682a85f7b68161c7c0d3c758308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456009e5022f22cf2709957ec5308e65309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f520ba00a320905241c5d77d0a123f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40cff4a08917b48f0ffe889c378d38311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddceb11f1718de13d507ab53ad7bf28312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee8269e05f6b1f9e6e50314d50c090313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ec0a3ed619aa147c31e9e2db6d8bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540e82727d93e3e570835fc31364623315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85947401a91399753068611a94410b3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fe6a2312d076d6bb1a440d4d5d039317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecd4489a2c4eb784453adccfed8831318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4100b390c8b6e8c1e44f9bd7f1715e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41ac840b8df006dfbc955e1355ca5f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451db4a7382472f09436049ceaa8b870321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d08c98ec697316ddf1e7307da6cbb9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f69d9a74fa1b4f2433006360ee8238323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ce066383c93415576d718e2336592324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e1b0ac224af4232a7def07ee38bda325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27258762cb1647da1c74f38b1316c47c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413834ff7c778177e3a66a8734d65d88327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026a84fbab661bb95a40dddca54e86d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be44994686f81971fcaa4c75a4671f2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28602b01cb5a966d33926d76e7704ceb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2401c997700cdb229c611e1e880e74331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b7d8b1e84049b2a4cbd04acfa0fe7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea6d3d445a626a42359883a345d483333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e047d801b0323362bb0352a364c07e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd78acbd8452d9eab66abf71842229335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f846c399ff3ea8f4177ca58682f4b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705a7d411fe3697f18a2eef145c596f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330b307efe6f1b4136d464ded05c9aa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e2e612f92bbc91973d7edd4f657c3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235b9b0ba544313787ba50b1e74c068340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f0e1ff5716c57745821025da47d9b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4640987067d71783328d8d16c41ba49342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cefcd864761ce0fd8adeb3d4628a4d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a822e17cdf99366a0d89aad509c631344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6491c3752100477a66c066d262aad0c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fa446baa5f1d371ffe39809d6d5dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f251be33f336659de2e2ac0c5a6c7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454aeeb9698a24c2267f3b2853fce155348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fbeeca3951a4ea53020a5fc721924349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4207f1d6e6b925234528ea25182a3d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12eba87bf3c1ae55df23e9f4cb5cac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5f2bbd4c469e4081f5b89ccea8d5c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccd3b84ffdb1d50a47f464dd2068aa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4167a34a01ec40ea14e9ae4cba659b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454fcc107d5e7bdc81a3ad54355aa20355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db3d9dd9468d27b5fd6e06c0a14c60356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d4bf053e144c8832c370ba1430f7a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5b38a5164553dc4f539fec2132a5d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355c8e88a1a932d2511572fe5dc9a05359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660cd2681d539475d091a416f30afbf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677c52c6487be4b17ee320b238c93a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3285e6f24d597e8f9f327b0d2bfcb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2869766808a500140c23891cb1f13ed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a59a057e343494b847638dd73447b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38deb91b2435db896dda3edf49ae2f0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81eff4d0a27b9c185b0630440c988a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ae52d40d274633bd5f10aea4b664a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf3fa9ac831d1aa8ec8e7232589201368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5259c3ec0c26506d1e6ba6472090b7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24f3db6ef2a1be1368a07bab0c5d86370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41000440ab190ad6dba4fd368e8bb39371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a203047536fab55b1bbca4ebc9036e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e45d8145174dfa16da8f19a9b59e9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca157bae7006adac3e035502997bbc3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7292f738b613d6e2b39fe1079887efe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f227715daf50a8f4aba5082179e55ec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471eb5f4116b9649b03cd5f741195bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6afb828c804d62038079a9436ed1c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b733ce18ba236235ddf7d0d415a31c3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae6ac9219faea772661ab32922b486380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14417d1d96e139ae3bc1822bfc94761381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afe1d642c038f0584ca1f613068291382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301afc0b284cd34185ac4df21a456735383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61b9de99a55214a978124ec38b8def384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5829a86079e1b232a77421655a173385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347a9541b9bfafbf0f8173b735c7db7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54611e9f6f35ae911aea0dc6c2e057387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78eafcb23d9f79a97f4fc2a73e0ce8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3745c145622af76cb79af25365cfd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bca8f8e2ca186246d1ab5acf2df0f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041af84113cc03187cb871fd66e2eff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bedf8df2c4134cc4e54f3f9c29484392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16debfa9cf22425b30a25919ff5dbbd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99109ba5a600f617e2df6121ff5c90fe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b8fa8d761db3a502a071b57a0e812395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8ccd3d22cbed3cd7d767bd618edd5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad06d7bcaf69f2a854874a67a3ea3e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb59641276ee36d14242db2fd151ff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00e9fbdf9d38388007b34dfa4d56d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c29a42bf5bb9b2efd71027fb5b808400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eace2038ed86a7bd1e4a5700d4ace1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278198cb458410dd8687e5cefe2cbb8f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71eeb0256e67554a921ca0c9de11e4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f2444b34c84fc77baaebd5a89b30f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f7a34ba553267c3984415fc7363c8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee617d570c110ddef911aa083d031eee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e601d922db1920a90ca22f2fb3820407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7baf482ec6253b77e7a2fbc895086408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462ee5bfc1ffd2d5d823086344d73e7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f6bb604fb0e22cbff4db2c26446b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b306b986f4e0c1380985d1a40e5fe5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca484608e7b26b977cbb3e97c6c89cd9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1752e5e2373d120570e33195936c0e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546cfed563ddad612731568fd2caa99c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ee23b932b76a875ae59cb3ae8e4e8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363dcfd37142ad36da4ff35c708af21416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2597f8b2571134dba82f7b1625288b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fcd56fde56868d404f5bb99c06ae6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afab2abd92654428b48c4ef26249082419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383122801c13c6e64c220e89347c7c89420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1633cbc7e4dfe22136d52cf347877b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27444d50204aa63c3bd58a7113fc7288422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29145c4afb040b2eed3a8bac21649aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cd711849a79233de1c01eee96ca1a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58535dcd1aa178be61ae776f56bb557425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a17f85cfb3521c7649308951018ddd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1415ba5471fe29d6c552d962892b93427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd18b6e5d7f4e8505498036b3333c4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccc91c689d871d5d733b138aee62bd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fa88d920a0feba0af4d1fe417989f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8059e0f36e8e37e20f615cb42aac5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac50504ad0110f86042b90e647d650432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1bce597072da39b0935039a1fee53433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7d278b72baea026312df064adcec9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad65f2491266cbb88d669d785442bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c047f10eb99acb6c9530eca0584e1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb29f6b39607a5211ac9b355f6cae61437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6ca6cc9adbaab40feba8e008a0fbf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42692a627551b49576efb3c78383af27439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76e79c722493aa3f0b4c316ba805f5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fb262815a82a26ae9e243f32001a7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a634bacdda01d989eebbee1b33e0c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288384655372ad60c2c88f255b9d028443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6580dafcf3498a558e478bf24501f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c935afb184f3d9b6343a100a143e4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c374e6f292dc5566a0df43b8f478e22446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079fb14203474f74b02e3296daa61a2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92965fd45ff738fcd874cd50ce82851a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec98d9291a69998bc8d50f795b8c0f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce535178a6de1c6cafad70503df23fdb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968936bfb3bddc5195b5a459f1d8bd8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66178eb1c55fc54b12d81ba19ef93fc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e159d5f241a69aad117ea7b6da6bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52faf681a58774c856421644543cff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7624de6b22e16b263919e94ca516f3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aabc3974133f9bae88140fa89645c8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1855f912134610c700afb574cb01f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92940a13e797086bdef1973fc14d5d4f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03d05b0975444c1657d50ad6436eca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1868adb31c4bff865ce4849d750ff1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85533bb2086455e55ffabcf3bfd5b7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b8f2e29a9cb7b7cca316828972737462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915059569476bdf043d153e9aa9af4ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866e5b03eed239f2007f5a29e9ac291464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62e9c5984342fdf6b727c4b40c968d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7b8e6139f8f5ed4266f09e2672681466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06f1e613752957885c30bb9dff5a8d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1083dcf9ae81d8bddde191d90c253f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962133675b15c0108a96c60d0619dbb4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489dd0c5c89ae88ee79924222325f40470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c64c5b52b7656f375fcc6a4849498471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c73fd57916114daeec1c03db1dc2af472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb78c7f02b2b3ae916887545493563b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e7f58e50735232d0349ae4e8a218c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7b6c82234c597011247c1ebd6a944475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99360555372145bbc150c94a0db871a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ea74027f1bac802ff0c8eea0d70bb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ee6a37677c1cbd97e62845e953a6f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae1afefd122aed6479666236a355a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad389415ac409e9f6f0f462fbf5d1e5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140a1f3334f47a3ffb1b25a1e4a5a23481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c0879c1c7c14200263e0218b48fbd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f1aa24a4d7c7f6245b6ee46a6af7c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b767cfb0c50242a016b5c82536cb6ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fe0941d2e34a082d747137e2021ff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be23b0cd5aa0a3f53bf700ee864c30486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b597dfd63c6845fb7b8d8e4c38221f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea52945cc4230bcf289de88e04d272488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c6668991a73dc2c6b730178ecadd8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50c98217492a094b543a31d06a1ef8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad5e13ab043df0b696f30a9f3fc9e1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287950aeb84471862e0b575190b61c15492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4b3ef0f1b91018baefe355ad9ef5c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1763a338b4d9a475b01b52a23c4da7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abdeabea70fed9cac1b9f279743407495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48886a502cda6b0cab64a2d3b557fb11496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3a2ff563cdd6f6da7ae01b085ded8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cf17cc58b0130a2bff1b570e41714498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe68538d3c618b3e45160f42603a68499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca87f241c90ba7e2cddb6632ea5e69500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd68d40692b59042acd399c9dccb33501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847008fb62b5a7b4f5b003ffc7d4dd3e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8af4915c8aa5c52110dc0df24ed71503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1063aa539b902ab607992c1265e00504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3670d56f3f1307c22f32e006319dd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e7af9584e03e1c380dadecc3db520506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1b8091fb2b82ef915de4409282be2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6715920e03334e101976e4e471046b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bca4ac2150cce10457980534f97f7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aed46151506d106f34a6b3db251cef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d44f5e57bf5e6c112504aaac3e4e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3139e913805d2d3598bd10cb549998512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de62ea34db59de53ef46d92391d56a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d319fff0c57d1910d9f1d0794923a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685a4aff15c5d4bf9e064ee2956ad50515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10ae3083c598077ae53128ddfe7584516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9988d85ad5482980f8f2fea514c0be0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f262d9ea4e6a3ba1f173c0394c39fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5c32b296ffda2dec95f2a8ce230bb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260c6ee0a2c1683161289e3e28dc0b6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac080c7dfdbc86b9c2963eb9314e9f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508887c118f7466f5c7b87c013673c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfbe3f19db6de499ae61cfb73836bb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720693cebc4b2e4e3672315ebf530c77524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642abedf676616e73c4f5de2a5286bec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164aa3e3cbceeb5fb0064283255aa714526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf816c9b3932c9370332f4ea9138384527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857437f48ccd73efc878437dd6deb8c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f562cab2182a9f1d4e6532716f011529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fcadd08016b6f36c2566a8de78632530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317ddfeb31b65b8188cf53e21dd788e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4822b4aea576cf7ac66a31167338482532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e84db16dc6d4b8dd232c9f640ee324533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8c48ca4fadde18d4f43c3a44525d9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e91b250cce4e23b6499ef91a24871535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911edeb08b6d2faf13140608cd71d01536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f227b5b8007b5c7283f526012f431d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e735c1278fbde5649098d84598234b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6151328af6334d66e54a05fc409df04539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf8f8b4fb0eb7812884ce0a5abdd24540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b8b8a72fb0d4ca93f62582fc8a010541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f33f623b80a5ca068595e9f5748804542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1840bf486313bb4bd95ccd6e3450a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94565d3e9d088fd6fd38566d75427171544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5df1f318c1ae3321c9666d6b4d5fd5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed894e9f12c8f4c6539380da686d4858546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb663a59a5eb8d5cfedba3e1a1b30b22547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85713f4922a0b2611e777cfdc17d3e64548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e72eb23640dd8123cca951bc212d0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf1a7f950e1c31e920635107b4adca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847fcdf232ad4beaa75ae6f52f5a1f9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384a05f4ab52a2affad350c5e13272b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a5be911632c86a9125c04bde00451553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc119fd98548cafad04fe8a022aecc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03202178cac0d117fefba4bca4cece7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c9dba755d3edcbc848cfba3afe29f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1954a8db77161cee8218aa01bfdbf9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcbad9aec4086e103c95db9b2dc27d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03ae5bdfee504030ba2a1e20087801559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde31e589d44ac3634978770e1b9f5fb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f55480db86c9cb5038f19486aca270561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8db4c77918173c058da1cc7c81e69562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14267c643c29da39fcad007db487cf18563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2d8123e6c25e451acb76899cfeddf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a087d32306cd135fac87086919283565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad4b8714e4a0ca44394136535f8ffc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d478318754e5a111603f2980fc07d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3a3eea2c9b18a662d7fdaf36dbbff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23cfc660ba60d724fe62032a940edb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7448992dee5dd52b449adbfeb789cd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbcdf5ac41e0dfd6f0aad23e12531b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811e8adb386e82061ce9782ab0f8a6b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b09a35de11e3b1a333293e0f66488573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51021fc7ffc9792a1c8be9ab958e4117574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c3e359f2e5f8c091532935b1e6acd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03a490e0fea897f991a60899dd6ef7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e865c005fc19f0d9edee2cd330bb71577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bdb312b9967204050ad4d41bb3a9d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c87146bfa52178301dbcdc7da5840579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d625a4c6abba4dccb1c8eb19c495987580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517385a833edbe7f2b0a7b0a0ca3461581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f46396685534f4453259792525fb3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2a2e2416254e0003d37cdfe9ce8a9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2596bb04720f5dadf7b1304f5cd8d7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28276bf6dd075cfe5638a54b2774ce58585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de88787617f47cf9f6d16fdebe1fdb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad7b6cc961a49307d60a783bde9143587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a86836aaabe3824c1d9979d6272a35588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1726d665c4a4dc2100e7ea2fe8080b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1815c3d89f08ab0b65ef7df60fd8ac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ad4fd266e713874ac9b23af40d228591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ced28a681ce2d6d074147ada754033592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c113f2036f610e38278c1c79314484593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584b6ceb889860d90e12fee71973fc7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad57439c183f6d98add9ad66abe05e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba2941ac34616955125c66f83d30ae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e720ee56cd15e55083323da71615c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35add55622b045545d315c74b03af10598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b574c1f12be6c365a291746b9fa9e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915309cd2d75b5a4d92bd2c437b0c0e8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdb5174e8211c26656a6b11e056f74601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905facb2c95716c539fb22e602cf6d1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e124d0cfe0d38a84565c2eea178993603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda66883653c3ba31524c963529b11fa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423889d1f52cdcea1d7da2dea468453605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54884d9cd3ba7406ad770d7981a168ba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bbcc8214466683c5f299db19d58f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc76196fec01db515f378cac125613608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd3f446bee8b24547150338e62b437609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23914f628204808a8256d69dd9d88ad2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95e954241d1e1dce25f36fb34a0090611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b56903228324f21c830c0ae422b976612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b893a567fa748010f361863489bbc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26b0633eeccf13254ff8a24c6cadb9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946aabb4353de4c89d5b93554e01899615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec7fb04f6b31cb9a49934051c76c68616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcedf18a407c2d8a44873f8c8ae4d8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ced8c42676336c67c83a34ec7e286618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2620d6050a91840615fcae32dd2e8c9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ada03d78449b871d0ac1d2788a246b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1e020ae02a251859217b71aed6c97621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088fc94b551246ea48404310ac0023d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd10c7f6bb60a2c3bfd45e6e4b0a2e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a245baedd2c550542f7abf02510bc3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71abe6580fc9cce28b815e45d4cc19625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de479ddafc5c28fd12ccb1d6ed2258626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de740626773a927ab92cf4c70344e19c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1781303637ec1f390dbf25e9290a52a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbee9d2e09868970817b2c481b40a2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a47fb21bb142ab7e5d24ddf9a417c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597992c011d5cbabcd13fdd1ad9101f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0cc745f663f545ae8b96d08b927d0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03da83bdc51a5b14c909cea7267dcc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9e1c7f268fb8b77cef61aa06cc3d0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3521d73112d5a81a77c775c8facc244635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27772de6de563360998e9812715f2d5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c6d18d3b4ed5d1250816fde43caef637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c116b8920a3f4f4e0665917e86c47638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e79ec3e779d45cb2d6a7f4277680ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83877013849143200514a96e7174438640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ad3a68a32670a0a1cbfa042f49d5c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48fea4bbd971fe057ba6d147709d7e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf2218d84b3fb4e4c972e472176806643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0484ab962397befb1927a4f1f399aa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7aaf96099ad5341d7da47c01f05f5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a40857afa6729b87d4fd68eda08d5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c50da6bd701b9da27d39aa259cbac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb368c57e2e3dbcc5439901515f4900648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed5d6b1145cef9f6bf1ed8d6d38ddb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fca797913398390d0c12c5cec0cb2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d903d6060ce889c821c9c6a336afc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1d079f1775791cd8d0687be974c84652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14415298ef415844f7f120602ab257b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9594ec27aacfd537dbd0d79c2e2dc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1a092bce69c47209073a20af51443655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d35c8bd29e994079e1c0d6d64e7f3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36cb6785dd63ad6aa8d68b85a48336657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98552d9145717eddc55606f775ccfa2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7eb17057b8be24de880c43193064a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7501243b9111312a2100cca068e9937660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcca484b215e5e1407b94776e86dcb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1957dd3dc33356e7995bd8bf5dcc69662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab272bcc339ccb2ec2970fbdf645739663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5cc755248290b0dca86ef852afc92664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec74ba5d34a8165066f5cda7509d823665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181aedd142c1bfb3a7d3144fd24bfb9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf21f4ac38be21a3012cdaa3f804ff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb5f9d2e549d60ffc485912f3e8f3b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255b0a17053909ac355c3a592da50df669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114af960836b860172796479f3fe419670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7b221ccb0ef888e77185a39abaab5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71394961bbfce573f87df82e1335a7b4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a99aab4379ec63bbf099ad7c5c2c0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375d7e93f44267b156657c4b8179fc0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41790e5bb307e33f99b0caa53bcfcc7f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ae70fd65eefb959baa2b1b32eb46b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fe244993ab28d13273878d0488491677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c12cd315763f6c930efaa39584c796678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96a09aeb0cd349ccb0df5feacc9892679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcccee385b9542da311e4a7fff47b4b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc710d7d2df92c60fe120772624d188c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8233cda37753c10618728f6048f67682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096f02147ce6f10770413008fcd5ac0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909cca10936905c0c1286c11d8d49e1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee96f69479b36bf118ef96c7837a6d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e748abca004b74e13585c2752091f1c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa252e1f112661efba300a62e5fdf8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb8e158bb716131fa880a84cc4bac3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352aa1b190d9ace5c451541548d8604d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7aa3cf73771d6fce1fde5806a58c4b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cde2eb95eb6ffca4d9cc00615f3f2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec87d33ddfda92aa505fcf3cc243b3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779428069ea5ca28750971bc76af9d4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e3a35a451c9f02490c8774afe8cae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05afc54a2d45460e0e70b3aef9d1e7b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46bfa2e882cae2bd3de896e988f922696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6720607ad1ee673abc4b6171789f77697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542161fedb232bd9fac0a58ee711de6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d197ac491c015198d1d9b769b2fc95699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be5cda256f792571db01ec1d502d09700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1b1587466decc36c1b88f5fec5a2e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e362baa36f11fbc343f6cd75ad2bc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffd439ee0cd2109b576aef42294077703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e342ae185e3c7ae5bd5b5effffb48704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96093cf3806f0e7f91b0ae35b0acfc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a5e7c0d5f0b94007b5d376c207312706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126798fb062b3a911a435cf17682cb6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bbe60e73f022a94d36b7a88b32f4e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5fe4bc630a67056e40c9e65376a91709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a718fec0b8d8af9e3a76f6e5628a4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9061652d636b0ef46405bab3c4544711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c207cfe66d43c87f3b98312b04568712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c094896b46cbe4184214c912973753713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d734cd8ce225b62ea24cc578b93da9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec54fab3e78b2473ba12ab2fad7c7c1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393e2a2aa4e99ee8ddf2f413ccf0946716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b948398d79fca491db6f4fa0cd127717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41246bedd8b6b6f8913abadd201418bf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48876b4b5b9f76a503eb03ce39ea1f5e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6288dd4b36418a528e1fdd27f123fe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d945670f2afc197e690588d9518b90c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00a7ca19ecbb2afb712c901d196d0b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb1e1497d0875727feb5e6e1cfd56b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497a0fc99d0e64029c345be95c3671d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6c31a11854ff9ec49c19680eed70f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599bcf466685b7aa88eaaf9e0b88179726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84dcaa828fe2bb68222d73026b92ee727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4dd83ed30228078c065f74df91f26728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085e21cf9eb88afa3dec05ea43d8644729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611428b7aba3cc62ad58e6402dd3208730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6bc5a5cbbf3cc3f0ead5b80ff2408731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e1716ae6778a3fcef2a756734dba0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f55a87993a3f39b0f0fbafd4c9179e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de629aea5c1ad9ccf7c5e7bdcc244ebf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88fd74d1f8fd50bf923b94f188f4ff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad722ee2613ec4810383a57c53a8d036736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f599e4ee521b7e6956bc77dc74b9b78737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c1d28a5d1d4f705d4348d49f9c628738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b313acc779da70c2bea22296613caf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f354e9a048df3216e924ef9f7bda7a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7638ede7782a1cd89806c2d6483179741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d52f3a9347c84b617c92cd08a010b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa536df2368a19901573728a84af09743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab52a4c7eef93f82920add56c58d77a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39338ecca1bc0f3f0188385e9c11c8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b06e940cb0d25e992f2f27bbe7ffba746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96762a9c131e9185651a520bf95089747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ae88ca5382b3b695b0643f6fedbff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd587d16c3cdf89658dc10d988d7be6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3eb406ed64b2dde7b8dc4a8e0b3fd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0f36042f3a416308ee0ab821f148a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406e21a1f49a4eebe088e30ba2d821c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a764d24ddec707de86e01275273b45753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0bae803dc56f2c6b2a9e4be201a46754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d4c2775f458353fb707f32e883047755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd3aafd6975ce6a49f8852e4fe70a6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ebed414b7e7b8826f7c582be50c37757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c142a60b7bf8d81f9dc8c340fc3cb7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31217a7be4628231d500e7194128d8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a3042cd940bbc46c4ecbb2b606a161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098c1cd28f06b80fb118aceb5c09b702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41892aa285e1c67609d014551909604b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109e59ec2607b746ef68abdd46ba5d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42726c33e8ce5cad686758d657d6fc255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22749786a0b355bf3e84fc55fc26ea16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a415742e2fa46ca618eff452d4e12ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c4c8828d8abedea4cfe27f208db708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a467396c80d4366f10991182200f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148f129a17d7a46f93d039e1be7d2eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8414b9b7715da4bd73eaf90c0ec63111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad05c2475b6acb9d161627631301f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e0d33f128f0ac3d65d468d0de86e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe4e9e35863bdf7369e1164ed863ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cf95567f2f9f80030d5da77092dba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f10d6a9d28f1c0cdcf23d3334ece1b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238d30158d75edaf60049d78ab2f34017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b8cd06ac7b875aaa6ea9aaa4031a818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024da4d51aa83b04816047c25759d7d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcf9032440e927a29613edef90bfae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8e52db03fb47efa531c3d8a26494d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67547d8e79baa84fbc756423d29d289e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0667a0afd4dab6502fd929bbabd905523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850a184f448c5a5ed53596f039b52ad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e78f5b76b7ff26ca951bff8802297325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b59bdf4130a2df436ed05f59f04a6e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee324b3d1522a0f8e54d1f54254f044e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b99e3d12a8a7ae7d74676623b2e13e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402215dbaa5de73d3b3070b95d4e8d9029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312191b2bd9e02c546ab935e3d3ca45330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97aa2b6e9d42e81f4b538407ad022731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4b0c087bb4ba97f8c910d1e07a5d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e915230871b423b42cd3df46ff26033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79dfa7f085a255d8ca1091013ba542234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510c70d1fbacf405e488f08d7f06aaa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a87cb5a45102789ccf488c37deeb3936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb22738228e43686a2364f60e467bbb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd105a2ccb17d2356864d0b59dd778538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84da57ad94ed8f8b86faf657dd525539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e87fe58cec996847746e9e2a67688140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1b3d56fe5c2e762da70f064f875b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186d1e9288beaf59ad353a6fdab72df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99df584f6f203fdcd0a1e3c8b0425f843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401a32a2c1d9874ce8343c343e45a6544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e7c82e2ccdf572db485c1a85aa9d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f15db25ca94733491d6d5d9efe48946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1aa59f63e462218ce0799a68a22a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cbdd0e25b419ee17f19b84a5bdd2748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213c788e5b157335d7749017c16170049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ea06fd8cbde55435cfda33346091750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19111a337ab975c877afddec861c7551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918d46dd75041abdd3f2923d27392f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99798e9d8a767bacef062c3f4ad29253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fc9e4494d6296fbfa74b8c55b48a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8983fdb202b1a04d2af6e86e1f91d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c92907aa80060c373ed88d9c295c8856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276de035c3a44fe398061845524d34557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ec1c570c56d65c12d737244c550da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55c73d3cc7982231c0019b357f8e0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6226bb6ef20d744522530e5cf0548d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4ad457e3799326a19ff38acd3419561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446961502ab44a28c021066ed9be810a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1bfe8ec537c0fe0536c8d5483c63163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1fbe628983f28f3dccfca7c8c42e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d62704d1765467d4e5571b144424b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50782cce4f816a3e0dbfa67473624bf966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99a7a63fe39a6006b6eae90bc6e8da67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384d0262a64e6d6cc172b4f2046edb368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35a3bbb2144b8ac6e0a65bb08674c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bd4ebc5d65972f334845c1b09493270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d9158a0fa6d760a9406250a7b10f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d891ce7b3ab55f8379c484bc2d09f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814a1fcc998bb9a6acff3246557f67873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8883bc360b4170cb975f1d0ea70e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b69b2093690efb621020124e870a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ec2781520ab907ef65121af6f468576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55828d02b47360748c1d28d47396c64377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef13bb597d791a64a515015148c4c9378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec974387f9c6096f76db3a394ab14179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a7a161c657f5caa57691244f49fb980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77576e9fe465edf7f36d76ab3a2f329681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b37daef077351dd2d742c2549e135a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a821c39176820b6dbf4769b8c8b49b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e01488a669240526c5b091094e94284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96674cf5c21c15c3b6bb8eca0de71185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc93fffd7973a5a535fa25c780eb8d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da633277e6b1121b39adcca0961ec6687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed390b84d32ad9549b3912ac53a51a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93a09306fb51fb96a0914cc09a8de989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc124f6f17e48f25432cee815e9b47c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52edcccd3cc4216e2cb572e5accec691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54785ccea1980e2f246461493c9ff292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2053a1cf4f8ce5d1ac61194e80fefee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451c6667f047b2c6eead1dfe16fc84594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648d903c967fe5db8700c14447b0e5c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db6fe72bf29d3f6d1fad36df261c6296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c7cc9921d23192cc80c236e09aa2a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dccaed36aa33ff2873c0684f6f32e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261a41651db4aa2f437ca791f7b8e4a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0337c31c633f99e8e313b896f3a44100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e3dcc48c7239132dff6108262b1cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ba021ea5c86c9263257070feaa0b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e110cdcf4fcc727830f5d8bdd9800103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13e1eb06048cb1fb5e2fb34739c436104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9a1b4fb7c54e5e3ab1b1bdacbcb02105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a58bb062de6301ef886a77b3b43c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82d3fc32423a6812c56d063e8fda57107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2cc4f864fc99320ec204933553369108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be6c53dcc6197ac42d933824359b15109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e32e6a4d642449cf9081231c60d35110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd250d9147a382a8611add26a7b22c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267fc5b4142b7edc6ed9cde6b78e0fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf12cb2b533527aab6b754571c8315113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5587ad57c1eaf3aa6d9f2a936b77b73114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b95116f82408ce7ca89aace95d8de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcda2529b9fbdf5d6684138a7a1a30f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbb88e0b079e37bd439100deb6c2d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3d50d75305f02102a1e489f4f3642118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a03ac410c2bf83d8726823929f87ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e2dd0dec2eb856f0e4bf3785275a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a53e5a0f3a42b2d39f630f61dfacd4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10b090783cd392b0d9eddae9163cfb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938153f60576be472a558ae0691397b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88aee90ac075b60592dae3ca0b705f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1aceec8e8fa51b32134f605813d794125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6eb818fa722d15b2c5c71d2b84889c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97935646f8a8e0707ec1c864eb8180e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2dee5dd2c8a4f42663535ff99aab3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184af54dfd97474038a81e974597be7f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50734a1c70c9c8b4a811fd39b7251dd6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ab905171b6af376755c8122ce4783131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b1aaa53a37b0888899ddb7beeade0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d6ab6e48bc31256aea667ebed6ce3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a5fccfe1fbc9b7592e5c0f6ecec06134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e7fa21ab30f517163a93c7edd0670135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b7d4776ea94351d2b02bbfc9ee198136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d6b8e7d9b023ef639e7889738dc3a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83515a6f686aab54a76c5c5ea0edc33138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1989aec39b43a1c5d835e5db1dd0988139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11787590c0aeed68b8de688f2172582f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dccd06aec45922ee0f9ec439c85c94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0f59e214d8c568d281089e3384c61142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c261afa0919608c64c6cd648226992143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f6d47f127e2a8d918a5f37c3885e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153564067b51fe15c69e2e215723149145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61695c73ce3a1da0122514f75b7022146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eec474d89f4bc8e29d759b8162f19e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dab3c959769a50843c61cd73075379148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8dcdc8a0978384e4460f432418fd4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66a2c67be9ae8d2c05e24707f26b31150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ececbdad4721ad8da68088f5d57eea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525d07cc925510b3746dc34d3e7752d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba550a4b116b1e2ff8efb0c752212f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3abc6eaa16d5b1674275c8a20af305154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094207a5c1471ff781cb1ae6b3a27a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622cb0797f96196681493ebc3a783d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250efaea0e5430b5eac8e96997f757c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6afce756ac19604653e5befa45268158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370eb03429452ca980140c94636bcc3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e5e62c4d85b7b5007901e72f01aba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfb2e9326ed8196e522ca1db103968161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8482b9b23e25b3596e898ec570c87162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a6c6e722578c13d2de27da92e4041163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3fa541f32675b0b6e4d8e12eb35f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109d5d5ed6611c5074e2880684cf604165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825faab8cbd7ca810ae73ee1913ef218166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f02f08e2294cc1cb3fcffe515b1c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d477357259cde89fdd3411e8e8699168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90559fa3b3ee1a9955c6b7318045082169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe5e300efdbe15e7d0e827dc345b6f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544fa5f8b1c72165898bee7ee0dacf7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cf08c3507bbeef261f1c7ce4b65c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c30700df26611fc98bf4d04be083ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418bc158623a09994988dc54dc262a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e8671684b0300c88e74dd0b67e5cc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40274781fe189756b63899fb3e4c13176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187abd4653afb25ead88652627960fec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c3a8a066a74931da272bb44a2de8f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198a39c605730061c4dc6be692f5b47179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2ddf07c67acf72c3cd1be258b0030180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8656930ab0b7b07b4b39a419638ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61745d2d8a0e7d99f45f6610e6feff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37045a00b462a72ad079b55746145b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbf14cbcc036bb01ed61bf91fa08ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bcc0a907c758d17ab357fdf143ecb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1df6f47071a0fb62d9679da089ec22186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa93ab4d8d245dc7050804b907c036e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51da1cdf6c4641f3b465c0b0f970186188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993da84da7773ee11a9aca774a2c3ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2752e26c83f2747b28ebd27d26beb24190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c3204327adf0bd68ea9c12d187520191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe55d02a3af8f6a2f6e038fef4ab8e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a2e50bd4a8dbc36264b06e319eeb8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face1f8d4ee4248ab079fb63c09257ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7676914cfc5fe98f100ed5eb261be0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487ac4a73a17ff896265764a7593a42196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca406777e7e066de82136ffeaed25e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed51083983d644f3dc0a686a3028ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d68014f5c5141b756b864fdca427a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00c6d212671a5ef1e49860f1dea377200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87027e38347c21b2a1f7daa54fa5615201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bee67ea01d8deda614e671cc94ad20202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc60038ae8f49ff942a0c3c7ac62a5d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d84744c771105b40efeff4b56d77d7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796f5b75a99520422234186a86ce24b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856259351732cc23b136d10539182eeb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96baaf65f2155204a78f745d9be27c59207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502edde237836430283e72e4821a810208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f31ad3ed8f6b0b51060f5cceb8b38209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6f121aa885743f842dd55bbc35f66210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72aa42bc98bd5129a3736d627d006e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68865d258f4002332af02896d7f8de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd1ec89e96550e7b5bd047077f657c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fdc63063eeb942f976cbd87072f19214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693591e044c6587563cc67418b9d72fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2089653b9b49c5559f6216a6162d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3dead89c3253d451cf677f0fe9a95217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60c874cc210cd05805ceabf3d32315218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7a0694ab2a206bbb0dec9b855a115219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4109e0524d11629e559ccc7962486b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d949898418c458d27866a76c3e726b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6ab3548053583bfb0ad1138c1fd5d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17219207eaf78ad9e303d66e9175b22d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50884401c61094e4be12a4226862abfb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5137517804a8f02d6e192adedaf20225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f40075b60c60422a1e00e1ebee839226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee370ff5784401b941e8d1e3eb6db842227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002142afe895bdbf518c9b4b7e218926228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa209e7d2f3bf9845db00979d307d387229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd33cc327381fe414c2aaa545256a99230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4361a1d46a4eb70a21a8adfb7cde3cb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c17ef19ff8bad51841e9418f40d6f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b447e9ffe81ec181748446b1602f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba52ab56df67b0f798672a5dc184fc0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6a5fd6fed9c6b268f9a557efc8a96235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4dcb2d63937c56ca690635319451a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452c3b42b040194119f11e91f7052c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b3c358e833f5c4ee11191ab579250238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c9ec070e269f06e348531708f1579239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197b786ba3e2de9e92805951c5b975f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030f964095ccea9ffa4b142a6deaef9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b63a896ae02a2b049260e88d7d707d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133c01d630bf53bca694119b6a3d301243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac3da723e5455bb12e517e9f1e5c71244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb2dea252ecd5530e9851a9f6e4b1b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00fa81fbd5ed05257ad1b91938985c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b74b934df900d5bd58a5b7b3e5d2d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8195a67a3076635679ee750b6b94c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e4656f17e14c3a88b15ad150c9d18249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93faa9e7b287cd6c9b6ef32cac3e927250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614362906baf56373188e3581a267dfb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddb8321c490362888bc21e47554213252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27346a3785f2d7ba42bc56c153acd6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7519265e3dc527953021683cdeb4f2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6d2a4855d78f9583dbf830eb2accb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bad4f3cf71d8ce35345706d038e17256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd8b97ce59196393bd6f16da5361c3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccef8f49099b57d04747203b8668ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489af8ad236c6dd724430d36b3eed3e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bd6b1edf87e5fa1755c9d6e54745e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b04c6c10621aca1fc189c448fe333c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cd59414caa47a570c6024d36a6bc6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf88e2343ef9e5b823e72d3f71078bf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92eac93661d04222abcc374dcdfb81e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f21963ed76db72d4ec11ae5f1105d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886fa266ad196168222db85b95b1050266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ddfce16dfd8a707e2c9b44f08f878267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e845f2dab4d3a75155e6449f1158a69268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce977c6f7e6d4104e84d47a3f3143cb9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d1bddfd8ca66930704750e210bf82270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba88fa3fbb2fe0714c51ccebc78b1a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b2dae90e59df15b830e957dd123f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054add986817d01ac4a05ce0ebf2675273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76566912a2da4001916e2769252c9d73274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb938581c8e58ed94956925939d68af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5929d87ce7565a1ad6b43e9b4e8861276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d523312b97ee6a6a2a0500e8ade48b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2847956654356efe6a1fbcea944b7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7174afa131017522318ccc605e960279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d5a800b810f8ae75bc826a137fc08280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928d6072ad3e12c0dc5f70323332841281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d7fcf295cc243544c26b861e61c27282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8da20aafcf43537b9d8adff3929d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab314c0e1ef74c1727b369f83e30b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83b75f387d630b54c2bc96b69ff6cd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19238a1e72d68f323bb9d1a9e433ac91286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2711544a30a274a69d77be15e599c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937229f81423345dcbf4ff680e29fbf3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2edbe2c6415043b6d0fb2fd538345a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e2d43501605d22c60b09362215ef9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9ae9b15a62845d9ed3946dc9c6b01291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c3b248b036ae0bc2ac53c3cb546d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8c80e71f1c429b8b98e031081df3a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7007ce662409a14763f4180bc4ac22294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699f5441daf437bf9d541fe81086b26295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba74691bf998ca9d188a07c234afb8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f761b49bd2e9710bef8dbec46ef01dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8314456596738d01b1564ee741162aa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ea476717859a4aaf939ddf5c6e2e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e844fa4df6494d8fbde8a9bdbc1bc69300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8d1310de6849f7effb1114b42f68e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf463fbffe482f915205798608ad58a9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914977b41dcddfccd0a5bc7866081f0b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff9c180dc69a90d2ab8238d8504615304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d50000dc2e88382d1672d1309c9f0f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4193db995b65dc8ab8ab588353ee008306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf437ec6319a8ed3b8d60b8741f535f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fe875c65f213a1bc8734f3c7816fa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a41ac2fb0d2bf94c7609bb50e74bb4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8244b0314a721cdf4ced06c857fe38d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadac8b2d6c5d87b6c96b1aa44bf48d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55a303533f96c31564b7b3425fdcd4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179e4380bfac63b7f027feaa2bc157d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8c101b8b24cbd301560f8f10024c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a9f4cca24c67ee76beb11cef0d394315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a272759a8b1551775c644a7190d925316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc484660b7f80bb415be241f28a632317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae1af50db3cfa79b063e78f322c1a2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113afe20b869d29980facab14f29a55a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681330c3559e9f2678554d7345594502320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce76bb97d4f384c190874b50754923321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c9f69684da4ce42423343a7963b44322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1b86a4be03ec51da7c58a7960ce1f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289dbc77b6c2db21db0466f8ab91977c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee260a6d4f73416ec9b48c66788ed7e5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acd7efd9524597e9a657852dfb3a90326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f278bbcdb421b94745cd1dfbdd928c5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972673fd8ef0269c75c1ebcda6edb84d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ee2c5f7f516d5f28de00c02783f15329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04676d6a27f73854f79cca3558ab6b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597acd4d58d7aa3b1e85da65e7e9908331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8e7311970a1dbc0deb4a58d672004332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a032b2f1101a7b18f91e2e5a9abc3d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc8663bf0b1c22d554772da95ef95f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06174be2096c6f3fe57b38475cf2cba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3428c449cb9c58ef0c7a4b626663b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a5220336d222e57348411793e0493337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b2048d6a6655be837dfbd3483504d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65601f764694a5267a38e4be6854d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b020aa0f25b12264c8fa7c0a80286dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60028d1973ec1277ec51c9f59caa27341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f07a3fb29ec6e147a891b671c1a92c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d879f181fd1feb86f1b7911c6db2f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40f4154338241534b729c0f8d6b265344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccef735cfa335ee6944ebffaa85a4c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942223c87690db7714210b336fc01be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e970b936c44b638c312ef12b1b4ee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ee43f8ea7b760f68345da44a8052f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b878e7f1ae1d0b24355c40793ce6f9a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2871f9974ed9ec826e5dabf61e5f8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60689bf91b42829cc475ea118c278e6c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9dfbfa521132f7aa04216256620d52352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760284e85ba99a883c69c1c3794182c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fc754b837262c8fff42d3fa21e467354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dead10a9365b77d51b6904dda30cf3c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a06d7ff33f1052770b5839f1968d0c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ac9be13feb3cb653fb8afd9a25e70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bd235381d3d7aad24c51c5bdc0086358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b726cbf94e908ffa4a74e9a817474359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ac9a6cad481d6667c3b56a7576b0c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e9a60aa2750e2e06eed40ac274f31361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa048e9fe97d7f4ccbeae1fe2174b6c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b5f4dd09fd12d116166d104af4682363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667719f5a643fd25416fc5cce6541d9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1580b09a97293e52cbdad11ceaba759365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd461d13c955bab6da7b8c52f194ea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f029dba8482349f2c732639ff1b04ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabfc8e0e6ef26e20da6705a77384ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeac76b358760e80851194dce45b122369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06aa21be43a2dbb428ceaccbf5f3665370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a078565affc4bbe4a35c0a8bff5535371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b182b6d12593e69662831291a757ab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1bfbfc5d108ea57599543a31532cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682846b5bdf75a1d916e997e8cbdd65a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f716f8760efa402b991971c119f571375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d0ad668b9b003d16c6721f1d1644c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14ed8b48cb416ce6c66fa1562524c6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e05e92aaf0c993fead5cc3001f52b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01b3f306e64664f4744f7e2069285f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24331ee3d1a2866be7e9e69da6848156380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77298d3524dc8050c1526af63ddb62381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9f95acfbcc657243f9f131e1d29c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc7ba157bb5047dd13ad81ebcf28d3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87577502ec45fadab1dc30e5f7166e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d6d12ef6d04879e0ffa1d873f2b64385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02977880d599976319440eb2bcab1148386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52f4ffd356ea26ce393895e04cc492387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa6204f12a6d9ef9d1454741d0e381388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d866dc244e56597d34b279ea5e27b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71b43d78f10a256acb52d9594418f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db646b010673d26a8dc728676fbaecc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1abf35591ec2e2c31d68e482c660f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d2be29839587b8e2dc2cf51f60acd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ece2134f44ce430ac54c5efc2a6186394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c134c60c6b4e3ec2dc2085cec24b71395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d415b513deeb525ec4b0086ca1bf9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bf6fe874279f452565ce545ac4745397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747f8871b01fe3c556d64c4ca8a59d5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf54b0ba431a378c4d617de5b33b81399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b16fa3f99c6d323fbc219092e17bb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b381507a76fae81352c66aee7a0ee2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31d7a46de6a9a9fee6c2913374b94f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13df15c14e5f345668275a0c2b2718403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42dfb770aa4cc6a538a9771fd5f17f7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64f4b4c2e93de77265dea5954a3bca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b776e33d1d6aa0db423cbee7c5c2e02406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a9ac915d87dd61ea993d0f38c31c6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b35cfca8cdab4a2402e119b13cb9ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca12f218d8347f2afd05d9ac4b3d523409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5a81fe379f0c238babb0cdeabf721410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db40b518d11b82931266c4245239d14411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551036119afaffdafe86dfacd1de77ac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8268469f8b54ce77cb014941a09696e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc324aeb35b8e540efb1003636c83c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad2a6071f524c49b923388b35b4519415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6d9192da52ed4f29e023be711a708416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fb6e9a657cc094e9a30fd2e17b54f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3df02ed86a4ec8b478e73e21f6ae0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659220b3961ea58d330789414bb6006c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9680797caf987a58ca80337d7d2ecd5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aceceae8edbedb088f1b783e8ebc106421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cc5c2729e4ded284c551c792c37b5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3024ea797fb0e56e371daa0330476d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94ac11ed071c5209eadbe9e5842a55424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01fe8f5d545752c639a9057d27664e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b3a83024f5d04aabf61524e44953c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c848b9fab360e06f4a1b604888131427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b660f0f330c2ea81a4ba023336cc33b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046693150a960c914c83ccb49f7baceb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c025edbeb215b2abd992b6e7b80ae63430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87550598ddf2f365c5c491f06b91cf01431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e238377f53f68d7386497d64611e1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb7883b0e4039414720da965849c94433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430174569d327d681cc6b982bd216409434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fdf7d8da505ed6f8615f18188d622435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87d871710551c3c092628130389cd2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e2df5450e52c4b9464ca3d7269ae3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05480007a4daa2c4c1f4da3a7a3d707b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb3faf62d94a7d67dea6a91eac2ce5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e47601aff23b3ff34a5e033086c5c0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67dace757f93347763a111b89abd23d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd691da440ad72d596f7b29f002fc3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd09be9736da9fb50f0c33145ea7554443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc75626bd2fcc0e21d1435368107315444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406eca6882118350069301ea8bbaec2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910f1801cea14de21240931dc7e00a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88372229062c9ba9c8f4f3a35b9ffa8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56fed508cd6a0ef22c84d99c4b0313448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f09000a3ad366bd76b2e393e80d967449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae9bb6be196949d8b3294daed346a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb8da601dd7a72403de1d2979f6562451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f31221de7502658a13d32c2f94c68452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a6bbdb89271500fff0d3bf346d93b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b4aad017480cd60d2921fad1ae435454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e641719db2906ed387d7bd070351299455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510853644363f6db5e2a58df80090450456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eca2b6275f97d2a05b46a5268fa426457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26b08883ecf3e5facf76baec54df36458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e667e70cc5193b078edac0cca1cc6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508ff792c8c1a3631f63a7178b68620460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77187cb305de2ef41c08969b17c957461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac0c63a7dc7696aef75b8c245214e9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd376d9d8b503ddc57ea07b942e8b3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e13a59ba4e8322d1a812dd3fd93b5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc093f708320344e75ec01ce73b2dd6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da91e01d6a08105df11865591e02eb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256558113a141dc4593c04c94ec5101467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecafda36f4bcda32081d3a8b370ec5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5598b2365d227ffb128efbd78450d5d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cdc736fccc6ce6123c1fb108f4f07470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c44ebf1733eb5a8d99e22f52e6025471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc93f314912a5bf1ed3fcee3811b171472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab0b5637fc69b02d680ebecb4f187e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06bf4b5b46dbf25690833c56b394b61474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83618618838074d1ebca3444018def475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3de256e9ffa74f60ae71792f04480476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1c45d5256d8f42ac1fe0cbd32020b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bcadd0a277bd533f7da3c4900caa3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff97180aad64db2fecfdf9c97e288cd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae9f794c59108c76f2672e7439f580480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5055a8557cbfca5370aaea204c9d6f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac94edc3c2e0fed905e1ff5ff37b9e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4541f4ce2d844a611e64e3a6dd547483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866991a77daef02b72779007929fca1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793b74d383b1e0f611fb87a510bfd5a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fb26a1dec13421d2cb4eef64ba73d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29985bfcd2a2128a621e5de45f6773487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15842af7d9726a59a7547656877900b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d70a7f49dd6d5042a3ed87ddecf872489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e2cc3dd68ffb34ee9ed11611dece2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f35cf879d2037089349e1666f282f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76b87bdc1300c6b852949d2a565f12492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057580c7304e2afccd08f6055ce83d3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef5fa4ea22ea6c6b97390cf14687f2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec9ced06bb6d8f35e4434049220f47495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cd463f9d205320a791bbab9a6195e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6dcbbce7fd55bd3afadb09c5cbf01497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b22f2342bfe942cc918dda572b890e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22c9c51db3b8c1b9faa49ba423c446499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dfac7341cbf86e61cec7a1f4960dd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855fe67313202e8557b28d8600dde5e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219dade736e04a3b536bec361c8d2c9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795d7f1fd43baa27307b58b2642d842503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5b810aca19558be8c01cbeba0f237504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9140915cd03184db8f05990f81804c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7483b4c7a2590ef92490d9208915973506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de70a312aed13a90de3f07144ad3a41507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b446165012b70ba27c499655909090508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe1990a2ac1e4865e25c90222dfe58509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd88a12038f21e1423a3285f13ab39a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4323539fc15303b548b4b6de65d01511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c1fb3085bf3b1d2bb77b48bf9aea3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ab82dad02f7f7d9429ad7c144435e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc1465429bbea3655513cb02ea62c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b445f6639fe56622f79c84a0da69518515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf998de7fbc90931f056324306f786516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670213a51985ad4fbf6b7130e67d17b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0eea851a401174747868882c4a4e2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ada907aba408ef9d4e0ea9fae5dc41519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226aa8cf03121d28ad839552bb3b3bd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c54734e39d72c2e378418fdac72190521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cef80361c6d00ca11041216301d11c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce39c0cf914fa90a5bc3633b3a8243523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aeef5bcde9698922cc18430f5f49f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382e36261fe8941c328254bff9a2020525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b982f281ca3a4bbbc3b8d73ca7b49526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b556aa72543fe1befd2a2a8f753a387527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483bbf0f0fe3cb670197058ab71024f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00bd536e122dc4eec965dbca5696d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662daa421741a4baa0eb595a44d4bf3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b019a866b8ad7223e05024a9de0bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976888ece4bf3623ab0fe780b9e986a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd073900b723bd7537610294c44610ba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60820d689da8bfc04a1f00c1e7813362534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb09d57668e7aa17c7a8ebcee7f1264535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61ebaa19f20f3c738759ebb162c4df536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c038ec5782b27bfc56107469df1ecb0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790015e8140e8e183c943e686d49bab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6041773338af702b14ea2689312986539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5b7b327c2c33c13ba05a2d481f083540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa51f98e992e2bb4a511d694cb6965d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882bd2859a3644e8640e9e055330a5a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de517701ed5c01875c2770246d863693543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b19d015afdad52a6dea92e591db3bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c33ab01fd341f821a25ac76f3006b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5799415bb0c9f7abed473aa173c28546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe2af255fa7b208455b39bbbf736c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ab48a30bdf3acedaf127e43286fbe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f831f2c65b6797241496fe6934f92c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d19c5d444f1ff989d0fc6c9f62c3f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce33fdac573a0901ae29e6ee1dfab26551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c036e038a4d4117b42e38d272b9e1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3a62601a4cb1cf6f15c8f1a519eb0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e541c723352a7a69dcf8d1c1148eb30554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868251507340e327b6d4e6d30e2f02cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea2215657fbe174544a290da2ecef6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd797da813e3b88ad7adaded5b4767557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043972a3a9dde654a9b26622ea244b6f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393681dda7d24ce78b170ecbb5adff34559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a947d264e8898febca1e24caa0df62a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297edfef20ec17a2d3c440b8931d6645561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb95a3463def6d90cf8ec32bfff214562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2406b8fe8f63332381235a6a897c923563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddd2b9f5549420c13fc53219c544c5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecea621441b7c423ddedb92e48de32f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d1a36f764975680fc0a18cc7352e3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe08d38fa70152f2794ad25d6c9eb8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a872c46c50c9247be168c12a26dabcb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d7ee25c051ceccb798c15e7d711be569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fef261deb9ff35990c2ce371a328ee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652b6198cc884fbba9b2dd358f5d10c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfc5414a78da9b8a7057f45f33ff7a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a312251f9ee9a964d776b6f51674119573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248332bf0ce46c33a3c94285d315850c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a0149ed6d958d354065fc2f6fbb93575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919db47a7c4a6f8c28fb7b01236e69a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16634cf071533011a4a4f03045ad4667577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa01b1f1cd13ba1a9c8f8fa4e235f9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f6dd6e542df7eb8d851d17dcf5d0d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572c09667340c3e7e1d476f97db455c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d4bffb63f178d6790331d4e446e55581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b137557d46f5a6b144a24f3a1609232582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a65a2579215dc899ff108aee8d8a29583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b9ec16623c894464333c610184544584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a91d81b42e56e2a003823e9ae06349585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdb54f3a952bf72d67db727296f568586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd609776e77cb3bf739cb82a89a469587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3a0aba8ac60054b6075e19a97e16e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de23a59eda31f984fd272927051b9f0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6904dd68a2550684503215443ab1edc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f461bed1aff9160f8e69daea00f53cc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1deeaf20b63cbf653246a0a5fa391592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4ece4e77410eae550f27cf6221938593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5b0b16c4e5136d3186ff0face3573594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1555de35b0f65dccbcf9837396bfd10595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1f5ab75cca8537fa8380c0b977187596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227339b636ea339164924d38b134d075597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870cd239f1a2ee808682927751be079598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bfab4247eae6c0a83d932fc874ec7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ee1dfcac0f1393190c00ffad3ac5e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd46bcd47f03a992778b2522e7b98c7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9adbd11dc661d55b5afdf704033fb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7b23633db760f7db80c6ea3043b0b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b2439e919414e9bb02eea6b64dade604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10145eb3e6f79bb528907aa3ad8b5459605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5645a200785caf25f0c7f418e66d4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f2f2f8ab0a09760d30d365e15a916607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6771b0ec35ceb2bbd60fd3c9d96c3d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8d5641e4dedf3f4c23040de25e28b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810b732e627fcadc6a07b4ffa1663c9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407f8e98a8c29e1b2725bd85ab7b404611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd537b83f7901c4e966071efc4f457d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc381c62360c09fa4417186860381c19613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148936d459a6f6e59284741b4524201614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e020df92e93a7dc393a03fc744be22615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6615602aa26831806343a11601760c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4f236a14ef7971c371370b766dcf1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644236ce550994ce67e115c9ceff893e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cef469cbaf01bc4e2f6e378449a72b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b9b316d3e287a683cb9a84db9871b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b20fb6a06ad77b9a592a711d7284f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60b3bda40357b11fd29e426370f9b7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b223cf8aaa14f61419cfaefa4ab50623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614fd15d95c2e098844654de19cb943624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c29680e626a562515d71d8da29af61625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fe2dc9983a23727b94f246d49f7a2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c214ef1460c0a4150319afa7f5c36627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa9f60fe84b7714d1eb041f923da92628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7aae73769ad103e37c33cc35389c05629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53b7107f6606c0dc362864a3877af5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fba8c1fddc7f182ecf0482dae93e97631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf948a445100efcbecd6001f5db82e5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adec9c8c54071a69b1db6b3eef197eb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba36fc0c71e4770e9c5cbef5da1bad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ba4867ea103e274b89aeefabe6183635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa391aa64c3e86d17b607047413fd9b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee86cf1c9fbd8a87bf29b2da8f65d8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fa35ee966cc88d36b97165bc85552638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3caa045f9f7649873e2fd91a33449639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10654cb167c4e7352ae9f352ad258a40640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b628f7e49bdc28064d99130d79905a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71331041bcc21916442126ba696f24f8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cfc6d1e4fd81fcec9cd0169580f98643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c6879bdd36d1097e3e8d0646f39bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ddc93b7f57f994735229f806b79ce645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c189b8d88bf260a2a8a24ed0209e1ad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e900ee7a1b1a068cd707bc270ff5ed647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de651349111892a5a07775b07cc5ed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0286f150b208add8d0c5ee625f42d3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1be24f9d8b3d6f57d4e0611a0b5c1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4320b0b6f3cf32f017b2369c8afb1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc2c00baa329fb5e599e214d7837fe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087f5afb3aa02003981ccbd6428243d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00813337de3d0b022d1071d022ee4955654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485405a4735ce7fe890c01a377a6cab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa120b092a903843685fa21dc4511fbc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4402cce36258f18faef3423a38cb8aa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895106cc681d1c627acccb5d6a6f729e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cdc12a28bef57e4520aca4fb4f3d7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6de9aeea4881a157396953450e40c5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd1968651169cd7fbf163e18a46b56661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd10694df37e37737b15bcdd0957345662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07246d0ecd104eba3ce2b3c74ba52a1f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b9b6e145f4efa595e2cff3e3f219e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67c2fe0eb6217722d8a02e5188dfc5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82adf556ac3021228c9be34ca775a0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29551f99bbfb7381397b69353114778667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12cd0db25efd3663767cd90d17be51668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bb31eae79fa2eb6e6d19c61137c4d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b151f987328a856d2c398db0ad19d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcc6eaa26e36750087d4a5c96f9333671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f578b72b1a6480dcbdf2f00fb77d23c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d2831303b2f73104c88337c6959b9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bcd1f90143bf75eca8dd1b5513735674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a38c17205181aba92a1be187e6a8c0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398f34d8a594c7cc3fef427d9321f63676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b720feea03bc6e9dfbc95b3519a921677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f0ab3d34bca1cef07a023766dc0ee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afdee4f575f18bb8e7918016459a84679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361443732833c078917949cd1dfe905680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f393773918fc62ded48576b8977a6a7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e51a281fde3f746fe402b892f3c7f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd015ba7d8af4e4841294e444ca3b63683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa5ff65010f6eee565854e7be0ea60684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875b7812c6a6271877581db5c7b94ff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e167ecc59fd395af7c4dcbb30687a4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6d82995849ec45e6b464c2ed15e61687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9776b35d5c187b01814b0224d49baa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f4558d03d5a1fb9b633431fcf96d1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48e84ba65fe9ba55504632d1b3373d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfb555f8eca36bd099a2971ebd9f54691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95997fded3ba34bd4045dfa22b47d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788de69f6c51e101611bb2c43a317d57693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0ca6cdc118cc62a748c50edb241c2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3303cab2ff3df13ad97645807e0ecc9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b6f45708f0562da47ff4274146f7b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e446dccdcfd2d3a15e0a8cca4a645697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec079c8e73c241e8f44101afaef29b3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab76a37f4c5d4b189ae46115dae2e1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb76a757c0a4f96c21a832921bdeb3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e46727d8f69df4199e00dda405975701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c29a8b443d914d74b677e2f8ab04d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f318f03c80c80c2d04530d448a2e2d5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70861e4a4091a0a8941f7ee40d1a560b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b560b6275c8615033b10287079053f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae354437566d5af7474fdafaa002fb6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80a0f18cc0b1f41032475f16ade7d0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde432fc2bd6f3e1c1257b0200c3fd3a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83708f2981f4492c97b522cbf3b1b41709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc17142fb1a2b786b383dea610a63e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2b16a2e4ce1daa3bc36606df229a3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e60cdc4fffcabc4b42909e8c8b5f11712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387a6f3659adf4d4f2cc5e7d99bd375713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c04574e421c1e2955d5cce8d979e96714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3431a80f4328f68d8928f4f80a239a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5ac2ada61a3003e51df7fb7cba9cc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d7d9d6f56fc484d55f649b78da031717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b62b038df62566f182768b0e9660e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fca03a21add12ee7aa4c6bb6ecea5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf39cb8eccf4907438a6912f7b1967e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10422c4a6a141c028ed0f87bfbe852f1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496024a35ee70e26b39ec44622350ca5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56828af00f18e6d7135d3a9092d482e9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310f14d2963c3c5ce586018afef9fa5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893c4bcca5779f58c69cfb7fc2d7e52725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafde12a25fe17291e5da860ced4fc5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ef42e763f96e779c5d8e317af645b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d44613faa60b399b3abb47fea5d38728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434c1e252da80c480716e2c4f0b75ad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e821b06d8be8eda0048f774d6c54aff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b9723b9799a401d9e08441b4f499c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeace66c77c1c79393b57381496d8a6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46857232841d29b4319ab8c5c3a434b5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc38913e2fd8845b46b444497168ad734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7d7f5ad1178d9bf28bf917819e607735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779195cd61963a6966a9b74b39e1706736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e397560b760ba5a4736d43ef2d4a10737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944760ba0c02d625e9aa460f8c01b7f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38cfaa0d00ce0730b6c07111c7d1c6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da754a163c77e76a3cb774fe6c8209e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d6c4ac169ab6a32666a303f9334bd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aba2ddadac8879838e8bbe531d6326742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d2590d83c318e0c777371cc1cea97743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5f48bfea0e299b2de77475b057f1b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3732dcf45095e614e4f7fe5be425701745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a6a8d877b86dfc88ea19a3846f417746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e914dbf4e748aa91560bce1d4409fa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16429089a6b18c3fed75365676c5d6a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d973a94e1d61ccd8839d125b7ee41749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ed4d9e64dfdcdd572b78bacaf105a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46e405c5b14df246d1c45556c08d03751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00d76a51b90ff820feafcab265f12d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9deee800b6239530c1f0bf36741c6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514b46a727fbf9ab77c6a0438e42cfa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce098a53c71ec33943bdb960a3dc8d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259567e815ef4b28274fc129310c189756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25924a8b8bf7e709e58e92ef62fe3f54757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513328fe8e1c6491bee4f27532fc568c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad4999b6577c6d4665eea512b3628a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>