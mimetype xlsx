--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7921192067bd41e401f2a7c29bf40b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b165a60a126ccad6ffb4bb0d19bfd02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950d352812a04a7b4a16b24c23883bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a124aaac0a47bc37f99a0152a6ae9c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4726c774cb7149c06e6bfa9db4c715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d49afb259448f7c597c8aca1c4fd676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cdd60c68182296daebb05d1b993c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e019214112d0834f5c69766e00481d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3258eb140c8f810265f1b0d16a913ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db6d283931092682cf57f1e80111f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742ac07f4f620fec4f3d6d5ff074e4011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b3982db5445d8cd33f7a2c1e6745b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e59f9274d37760b63370bbdb2176a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0007c99fd18fbb44eb1aa3119de2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e198e0a17bb47b2c38f8eb0458edbf015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e58d72031d8e018e3d1b3df392bba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ff80e009366529e98300d854160c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b8b9b7f5ef79e65e0bf1aac8ae4ca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd811c5edd7d84c4a81eb41702e6fe1e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b69963a7e6531bbf8ac671d24a0a0020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4005b94916905a48a694b6e7d0a63121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf6f28c032a63b24073daaf7ae46c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7a57c75d188779a85f8c1841325d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b41c99156090356448eeac75a6415224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812848707766ce44f275781381eadd9a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07657deae104942638731ac3659225d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66bd268e77d89049734814efcdaec527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306e911e7dba0961bbcc3c86a4919bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabafa6ef5895e8afa3ceea89e10cb729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f030721da79cf624902e62131aab9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc413274fecf690bc91819b199604231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec140f843457badfa2ce03ee2319c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f3ac3df8ccea10621a4c1f015191033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98962c8ec91d0318762d1392b0920f4934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746aabc8612792843558b4799b24cdc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b530013099c91096d43f5307be14a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d918dba27997ac55ccb56f1f371ff9c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e9f2e31f13b90148458eea31ae30338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1369e70a7f7e997044caed93144f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447c610ef86fe02a1698c0786e3336440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151adaff2c855cf59a8fbc186d6488a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cc98db79e236e6e82c4105a39b2bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bb3e77e4f572808253c6f0e1b32d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ec64f68eb8abd31cdc1f2599c910344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42310afead10a3a00731fb0081f424fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be2eab90d5fec07e551ea2e0b7144946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c1077115b1f0cc312910e13c9396247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890e4f9e7b929d249cc39cb11a56c3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1206fbfba05b860a11fa88a25916ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c3a5e0f421ebdc3749e553fdcb67a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5206d38218317f0107db354355af451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e04e9386b192bee6766868f5b271da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8762eb87e130932bcc52ea3c7f8c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985b08663533f9bed4df7095c24c13154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbab5dc77163f21cc0e7fa76d44fded55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17af3ac0ca2d0d1807f075cbfc1f6e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a159d872f54b7a484d555a5c8a27d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3a4576ff792f9c2354e583ac0809b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87179387c75c158975358476e47ebad759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caeccd386f98d6ebbde36b56526194360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb21118d020801bfa7a4a97fdce04461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28744adf5ed17d7776a2649be147f1362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190bfc4f5b413616f86d605639971c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ba609393f445f39a79ee5f0211cd764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d42caf81cc5a8fc8b8798237b56ab065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5642b53b3b7bf167c5357e4804c01f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532009d87794a38773a8037c32df2f7667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c71bc59ff56775cb80d2843985374068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619ffaf9e9472cc30d18b12d8cea53e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a67d53e2865530e56cc62f1f77bbc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cd50386ef0606984e7d96947b16b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353adf78ad99249a450b5f05187832f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ccaae9f707ebdceb9ef79f7b28adb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53ecef921866a53c78df98ed60175e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edbf80d6638583b2c04581653a29ac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f5c6581053417b14835eb47a3c9f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f3459ecd9e532fe4639d7cc9c88fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bef5cd4c7a23a8fde565664fce63c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59dfd8ea9859f24f4a3a9b5469109c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37845d787aa74c338f751b5891dc92f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89dc9cbb69755d30e4e21c6dbebd76481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d029bccd40e582a45a613b926ebb5082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73757167e8d5a534b597621e1584eeed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5762f70ffed519f61d1590866b6f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355e442ed41de4b08d1d92537f908c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50eba43df00e1e217d8430ae4dd7a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0b4f97b5362440976857fd996370b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabdfab1edf90c4f6c9cbb70267e4bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d4b417d396cbefb99117770a3748589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2921506d4015519e2522227ff0cc790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41d5abd8b7fa076d426cc1c72226ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334f61673cdcff92a7d813f6f92b45192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2eb28f60417276f985d4d11ceae4793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ec38fb6932762552f04fcad03bc0694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51abc52bd121f245f8cbfea84c497a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4627a95fa7a338eab8f9a5fae42ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1ecf5a1fd6276d82e99ec79cab76697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30c1a0835f7339f9740e9b72d291bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e4da5b5f2fcdc2a0d9d7dd653a83399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa4ccfbe94896f8097f66d0c8e88f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a353b5ca6166e5ce5621dd25428c7a9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a5ee634da9a3fc9229827feca8bc4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe177be7ee70e270f6e9976ceb7afd4d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2b945b93d65866f4f0368cc47941a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723a3998fda19b176a489884e75671f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65924f40a0f7d2c7dfadc6cf198ae6b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1c00a49f8b98cb4229777b3e77dd2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfe6c14c306b65798b97979d6f66ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359658c0c685c145c52f6319fe2ac2c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828af414a8fbe299aa248de771b990c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111961ac250c00cc1643d763ae063917111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f25e27288be4080e8801db7c9006e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfa5fda1bfcc216cb06a9115ebb1f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d64b48126d560f4a6fdc071ad6eb7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915361dc02ccee9fc10320799c46328f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f95185affcd66aadc8f45bd36e4638116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a01aa8962f809eca72890cae4d4f02117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969d89b018e0126fcf76b9b343bc877118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92f7ff080ff66bbaf806ea73e23497119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e58091f258ca9be85642db6157978120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c662bffd37801b6eb7007d75597ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3386c8c82c96c9db0ddceaf9a4bc4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484923cae2155a8f565e8855caafa72123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd30be83d2997d5382cdd6a3128d61124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8f2b3b126918ef3f735b5b68c41b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa1817acc4907c572ade564c614dd5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743809a6fa9c9a6a9e50dc1c3c8fe6d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ecd7b9de7516dac24801fded65e18128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22875c73a1ead692dee9763c1e5bc4a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c2b07859960f18115957fed361ab1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1de9919bea38e755332e8e8c2b0d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765e133b2e7a08354309d34d7baf8d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2801e2e8d1594c0d044902174f5c53133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f6e8f70f58bdb70efe1f40f28a2df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228fe1b0658271db7e23cf179108c27135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac259877aa489bf02612592e47fe8b58136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa3f15027c75a9a6d20721f8ab777d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c106b79749c0eebc9f280146f79b6be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b00fa28d3c7924ab2dc5e6d08517f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f058e905a9c6c09fdad72ef95cd67140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fe228d27e15a43dde6fe60c1f65ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00066a770b46ea6c40c6d42ec280a75142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5631e740495052f3cbae95a61ae1e1e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1b349d711acb51cc6540ab2c1904b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46c679517c23be794bf4c23e1a2206145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4beffd08b04bae26b420993bdbc8488146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b065fe7a8051624ce2b8ba8cff8c4f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e861ccb24c117491c4bc26693efdd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51846ebcf7c7441b10b50c5b5824363149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632c45eafb9827d0b99735b731db087150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92eb938e586ff6d8e208f73cc3584c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298e486e15cc337aea022d77f0ab1a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f005c65fb70d1e5eb6b49b720327f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281818aec682958b9191eb61437cd11154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495ec386339fa75d1f0a8aac0672085155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f90a5bbd4e4f94e1786e7f294d93ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8f82ccff7eadccf1ed10375fd066b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb71b9cd01cfd1cd9300e1d11dc3e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599693d19aa011de7e8be2dbb44069b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecfd3c005172102e4462fb76494386160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d36b002a65b74bd60b5810cc9c926161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f07a6bd54782b65ef103213831142162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af30966b02fff3b18af4a6bac4f9fa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcd59a7dbb11e8bc75ea709690cff1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94a8d84bae1267cf4667a1fb1972f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5434e0b7ef5d5389938462cdb457870166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeef897d8ddbc7bb78c40f1823f1279167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5af2de5414bd087d1a0436062ebce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4290811765e61bf94f9cdb2c60092d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084f7dad3e557b281aaf883d274c72d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3602deeaf9168cf82d5b6920e27e35171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e3c9fa6be2e1c31a31d7344312bb3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31947600f44c1a4766c0e8cecb98a74173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f096fffa3dcae6b7285a6dd3b989f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57d15aa0fc26be1faaab6bbf5a7d10175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be68cbc41f9fcc4409d4b62f3c19ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc2b79deb34fc8ece971d42a0819e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e894e4ae4acc0aa03bd6da64b78156a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d55393e09a10355b8a1056d6bc3542179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d3fef3fe2062d8c816d6fc72debb8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2f7add4d0f9ed286f90d083ac5094181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569e64f9445f9fde994ea2044b5f95f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbac172a8ade5746c96aaa5834559f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb3fc25b25245143aa839bc98ba1ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a4094f74a616b9c67dc35d1c9e5b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6e3e3a2e6538dd042b7bf61f4d4bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b62952c4f687d1a32ed6ed9604a07187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407539db2256ea58a57a8c423eff5be6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee030ef6fb437c55f4573b46491db7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5104f5b26dab6e06cce1594af76d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19407e5cec5a3d8be6c4e21270a7af35191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c18a347aad0ac47e25ccec5473f2e4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf1bce662036ac4367a17a283708c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078c0290aacab109dc7b256e6d36554194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630d619b26b6a8dad91d953857af912195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa3756276f2902fab4c64b1052c001196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360bb8aeefa4da580c2b8ff3ac49421197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1294e9229fb9e5255c78e5854d02c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b76f23e513652798614a38aa5a258e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98232f6ef5d8c6ab920da86441dc75ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a83f84c9aa94378ace81e48e6a560201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbbbe45ddd3f8ad7a99cf41b51962d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9681685d0b5d6ba9b1bb9f9033a79a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a6154f2a385047cabc94ace6e77ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdafd5b8e358404f8006b2eb4afb2ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc897bffe899d83b66529e0417f14a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82e902b4e8c6dc767ebe1d7d08d9b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41bf649e4a7ebbfee403dbea658d4a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b084b5185234259a20029d823c84d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cf6f8a084ac403828cef757167aed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54804fba30aebcf905d9d6261bc031211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07748bb57c7005c24350193307484af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30adfb5ae1c7ef039623cb7101dfce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b4a34a96425d06698bd2526a22188214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f6471173c509781dd112a2b03b197215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6939276264e84cbfdb9f33f199354216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b082ade1bf45cdee278f4b618df38f1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e618c4025a9227a79e0d4c5a86becf3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc49829234f358252cd9af644fa42bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35d7c85951604ac79e7e308bbeba38220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7004988d308ff30ae0051d55c10fe64221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101024ed8fc93e72a8f201595a9479ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796173e0a50796632dfba6cf3297ff1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202cac2e32d22de515011345a3343dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb267a30ced1e8065e1ad54d3cd3e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491e5d919e3ebcad53e45e4b352d0ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5dfcff51321cd1cb2d68b94c9da07227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99999c0c9bad03ca372df1f6b25a7434228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edfe91b09b6fbb65e81f02c1ed92af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7642b78fd292458452026985e5b03230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77c5b001f3ca501af0e6fb9141d63e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe529df93633c83802f1f83fbfd3e64232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24a699e9297bb38867a673a5e0e11d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d195fac3fc4bbfa61143a49de5210f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ca1e6714d765961148649cfd9428f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38419cfed2b16a55486ff8e3eec5629a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c8b9888ac8b09d482c05c272734a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb34c35c2b935ef4c5de74a34b02fd6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e188cd341363cdb655cee83d4906a15239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de42936614894de50ea26536eddf87240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5283991d0662ad66853401d12e65720241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7acf6206d1535c1c14b17040592e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdc99549e61e74ba9827e8d63f5262243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18054d6324545f97336cab531b23e04e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf383ade991c8eb70452baed0f9cbfe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b45bf2298f5c1cca632b0072d82af246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5a6e0c0d3379f0d59abb07da70c03247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08890d6f52ba7fdc7c52f9aee604ac45248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698f4acdc01ee37291b54105ccf92f5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a649512cf4e93fc4c8e5d5d9356518250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b81da323ccd4622d8e8be1baef149251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590945bbd352c012c5d02ee5d577bf4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19045ca95af504c9cadeff22536bad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2eec45734e835181fe39f00032bff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e699971ffcc63f8a2a6833c194fa963255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c85e726138b4896d37fea4244ffce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a692afe4a71c6296ae03ddf82520b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b94cbaf48a642f2bf52c4f4f1321f7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab16ba6a4d91c62f73051f5ea42b641259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2e05e54e35bd372348e2e90334245260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a603e30705c81499bc27c597d4cf60261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c09b453a9a1b538f1a9bc76a446a5f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f02319f9ac007743856d5d80bcf21263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e9800fb8ef00573134d24673a01e3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601668444ed2379c9be1d5fb275109b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0a3854e09c8fa7ed95f4644381d81266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318ba1e920346b121d6092d2a75b775267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70155d0921c6a9cae8d7c3c4152d06b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7674c90c364faef90e76064ab235b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddb0b3ca5569a5cc7c4c97c97b186c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09b590fbae48ecca23c162b4e47956271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e2fb650a6b8a50a02363a01258240272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca5d1af27ca47ea3d2c4bba3bbc9be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285352ebe5a73e4be65c628fd6c964c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9433a6ab4ed167c22a05a147b656481275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c1c8e792ecf9d20ad94c3b195fcb5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d622fbc00672a49748bcc204738617277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e2f2c089bd9650b4c785725b5dbcc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2c777f0067c39df6f3b9290880db9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5113ed718668e405d5494e2b92cd7b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecefc7e034b29e87e9b03dcfb6ee2d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39a79238e7939643dcbabeae823990282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1005265bd46dbdbdfa6a42a870d66f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa59ecb8e51b5044c9be1c2c1c208b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f97c7b68dfd2d1ae8b1438c37ab4fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2070085abf143ebf9cff23fad470b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a952bcc6cd4b36fe15874d7222461d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b72d0b682354961770a6cfb7f51ff7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dae5e15a3c42ad458cabdb6c69f846289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba45b785ae52e97bee79dfaa54f9c5e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d087684b5a756bd186081029f64120291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5b77f56b0aae8686bb7984413a108292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054803957ad0c43c551554068e0e7b04293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d1a8e0f7a3e651a6c8ffcd7cce4a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c08277f055caf79747f6663236a39295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6725cbd6f74cdac92f5633e2025837b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b6bf4f44110692518517a7258a259297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e67be40240481d239ad0fe5b897878298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb6fd443523b99e38091b47a25c472299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fcfe5d90b40492ff60bc5d0a0d1c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f44bc2b79b3ace51426cce3bbf0de8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fdbd1ca7c4d05a07f550cb718907e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a2f4a94dd13f2c2564a87a49977d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2a9b6b834609722f22c7651b04b57304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614042679c9bf54b649821dce4475a9f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a450eb5914824d29a0dbba64da2a458306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc3a96b6e1fc940fdd35076cbb4efd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173811d9d9bbd3e41478cc4096af6665308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62549e52deba1c5d776139471bc8cf17309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abd6ce85a127f2138e6d6734558c33310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f089b723a8fe2afd879702641e8925311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d920311183d930bf587b0bde861b2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf03bd90f39ef66f195ee5e1aaf2da313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2867cf79a66178167382f9abc0e0812314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7b151c6c329c07956299809d43270315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe856db3b2ca1378898981e00f70f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89940d9123d0b4cf4a5300cd518914317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3165c72f10ee77a51b50b5a7d1930c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe59a999ed5f3e31ee5dd86ff8c672319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13143a10a54f0f5fdc6e462ad45604a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7772a4066a5368759d33e2d2ff2bae1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42389821fc9a0a8356e2da0edab550322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71357b112658dc53baf47bf943713331323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845ae85b963fa0779545bd8fa54ed1d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73678a1c68ed6144e5c8600c10af9a1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40844be10ba3939a607623e59ee1eaf2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef1b3d9c67c8ddec6b46caccf4daaf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cdca4005144c86cdb195c0b3dcb87328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8faa3009e1dc7262b62119bb52463329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301ab5f529a25438f18ed934daac455330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bbb0ae2e98f8873d99dc5c83ef46a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87ca70e2e0c77bc772e347ccb36012332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76474ec431b46496c8580da82cc7ba9d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb1ea1c481b831c6c107100f251146334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315da178b01e924f2c3a30bb91b6315335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8ce2d54fbc687b5d2dc74dcf05c31336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b63f708cc46c65a2021acfa7909ae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11374c3d48c1b185f5f3ca7c3f27931d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52caed6460a68ed7e5b76c98c29226339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699fad6dc959f90db947b3208c27a6e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b569b4545fee672cb0d18b7256bd9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319506ac886455b0a0aa6193cdbc913a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56860488c6bad2d8d954e3b05a02e6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63c2d9535ee57f7bf935fac3e21fa8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf35c38f87af77feb32bb544b08682345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d64860bde31286f3dab2e89a125db346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a014d25e90543edcb5069731bef5c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc7de5fe72bbfac06e6011832b27bc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4322e06b1799537439d727ab5a50b81349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa738ff6845bca9912eefcbe41844c2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fe406fa459a469aea2d1065e25fef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0606d08318c4ef46ce6685904752330352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609786ecadbf214849535fd36e805f7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e7b8c599aaff90571c8e50f444f3f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e632e35ad91e232d8d85872ba47ae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0612d7f9d024a2bc44d303465988337356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e6bbb4161b66063fed1c9708e1049357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2f27fc02d4586d6e2784c73b9eee3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913f1b90312f5ebbbc9048c8166f522359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5c793081fc4bbd5b469124421f9ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd4d86692edc48897fc87a90e1761a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b70e31ed4d04dc970e3a5e7325be69362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b005853ce7bc4b85d73757700ba23cb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e039fa76ccf423a370856553affd2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340faef2fa5cb351061721d0e6c9b7c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051443ccb7b303b1d03ce5f020b6bcc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62dede602e052e1098e66d90e0bc91367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0571a6881adb1f6ef27413d32fb0c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10e7ac3f1d2bc7f47a6648c023155f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4d53a46e5520d95372ed06eaca2a5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58061970040d5edce4efd87e6b64935d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e6256e6a9f1fca22b96c456919b88372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98869bb7e55ff01833900ef53bd89e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c651843f63b915698f075a1d4e8bb1f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704728f5f65e9874348e3317d7dde10375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890bf528b9a1eaa3f1f8cdfff2a96f4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7780269e2abf05e80a7c2005b83b2b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429e10156c521ae295291ac9c2e4515378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2d33d7315946978fc4de2faf76f45379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755ad91a0aab135e864325a04634e0f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48939b088a056b141fa7550369f28094381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3a712ecd2a63395a8b6be182090c6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89417de784d23842537a28cf475afe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679193df8ecaa9aa077c79b69ab9398c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ffa9f96e327c97ed02bd79cf07029385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da92a4ccda2cf976541a0645325cc13386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384fe95e53de373925c4ee7968407b3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3c2c0d24ca6b1830d0bbbcb41626f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8f71d0d63727cb1ae61e0312f006e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6b81861aec1aa60477022bf118f01390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d70a9b245690d1a429815de9498c37391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f3a91cf1a02722baff33505814478392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e9421b878268767c48365df91a85d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d675f01a93660b1960054200d93d5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91873b87b434931febcea7ec0349764395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3b28742f7ca691d26fbf3d062f0c6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc816059add76fdcc1f4f93f51f7a67397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48604458612ee4f42805047c87cb74c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05513efa2a5ac7f90fc80988c43e2578399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c3f6edd4f76749e5b784df08fcfea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2be22c32d74eaa0b7ac925a8df515401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53021ffc20c926caa62fe2055947889402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3576d55cfcea93b49f29036e44698c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002f51d2268f341c191ac9cb9daad1d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b8248f0048787f134ad5e1da8c82c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24044a5e37b12d963be6fcb039c704406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b717f21a6b963677e87cdb084c27f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b937bda43b48d3bf5cff2965c570c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ddd3634915405cdaa3c6c3065d80f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec671e0ea82bb44d91054cb3a634134410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07b09418364cfdb8322351b300ef40411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4377beb17d9584b54b5aad1562b32412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5827151c686d20b543ca3170382f4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6d47ae414df7954185eb0aa2a869a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a15136b406ad91ae79acfd6358971415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188891f8db0b87370ebf0d082fd8ebc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612831aceaa38ae36d5f8194b3853138417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4885472d643b91be6462a573ec6198d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b05fd956a286c2b2c0ef288209b5e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947033d9337817ecbf240f99b77cee4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9067e1569b7f37a01f01f989a9fa7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf90bf2721470747057535304df2832422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6afa7af6ebe4f6b6c83121fbc002dc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868ed3bf762ad4e43ca243ff75da39a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463c802146678c3d6941f7ecf359e73425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42aca8dac918c2e4d5fafb382d62a80426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f98438b81ec1105cc4558465efe918427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031b68a5222a59d163f989215e66cf4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c987ceab057f250050ca3be84d52917429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc284b7d498ab4e428e6cb83d839d18f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971f7ec90f743fe902541dcca9dccdb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38902f6d92e0ad8c6a7a6fefbdca820f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfeecd558bbf8118c90591374734a2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e51ddc9750533f551ef8c1f4f85972434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6328a7266e8b013f62483ab221abc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2d8e0c3ab4e15f27a485dee514acc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626f7bec2bc10b879a71b84b98b9a63437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c360c30e13964ece445ce29a45c9e5e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a3640b59ea8d8429eaad9b3df7bd2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40817f7a81ea022753e6904bba670716440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004dafeaa4181e6b0c62dde001ec3c99441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee791f54e3f8c529b790bbdefb30d7f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b51b126befde4f2b03c3e78b575c67443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc97c9110f807f3945f8e4c7b95ec3d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281a794313d51c170117fbb23304f8c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1696363479c282e20f2dc6cf5c582446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd0938bab3371c091ed9e7a2e8efe1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9d0d486644f1617186071030cef6a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf43adb1e1b31cb033d6eeedca2ce5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee276553ae6cf5bb17ee3df6fbb3c1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b974bd7da679269b0a684c30e5a0a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e9582273e197d07de3e4ad41911ab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d16fb99d9974b973dcc40b4a40983453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec26126eb141e5555ecc23f5d2e756f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe745441410c5261caa25d55bfb881455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29945aa674345b4d0eafd76a82486633456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f52bb077c155ca274aa997af1c813457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b90b1620f1fd64aa3b55bc3fd2de81458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc600b108340541c6b0686fc42fa43f8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58b94ee28ad3cf907e2accf2f5f12b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e779b586d6f24a77282fa5bfb6aa0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6fe46e9cff4c4101294ef8675f16b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4dccd0e4c3cd10b9d52ec927c81b19463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305941459e9a3577c3d1a3cb40f57fe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a25b3789f256cb449ab11580cbce6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980d4879ee4ed2f698ce41e9cd23dd8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d998c9a28b410710204088fddaf1c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01903e98a1167adeb08005c9ba185e6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2732f47f7cc960e95d61902e2419575469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e593742ba6d2ebe3149d623ac507c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc745a4692eb75b23d31357d67612558471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa7510499c1d4d6e015b8626acad67472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59a8c4d49da59267f61ac08c30a6cd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6c5125b21277cfd785adfcc372648474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fca894385ea4bc7c3f902f729603a8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad499b68cb20d55f898f1cd5d26860476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf10b48d60e4f9e258c403a51f0a70477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac43491278693d5ee6779013053918478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f728d5bc1912f7ee2217f96e69072479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde517a65950b765c9637cc37c3e6fa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be7dae0cb0f8e22519fa2433d0d205481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0acabc92377b489fd4922474ddaec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c6dfc1ec6cc72988ef04202e07c5a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0940525eedd7be6939bb2497722e02484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e727064fcdaa443928e985a500bbb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb9ba91bef69efb1ab48782bd19a79486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd82ab63ba95b8ca53462cd3239ad6b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faaaf83a0ce933225abf032da7100b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a09211f8cd5b8bbc2a8518f88a0594489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ab7b58b87747cbf5bd72ee50f3021490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6986a97a5f618e9d1371b1e8861ab14491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41add486738e32e32106777ea04593f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d46c4e45c780e273ad904cba21473493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c00641cc4068086e7790ce750fc998494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6e6ab670dc8ebe888bd0531c1f30a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5405acb92609929351b463e3777bab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa19df2588226e322bcc3775047be7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705803c7675bf5922894b3545884d77f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c7d2421044da40ef4cb9628ec83cb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca1f9d860dbc77f09b8133a94755e8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c02af4304370d4a25fb68dafeb1bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09fae6ec03a60fa04eacddc2ef6226502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254405ea4273ca2643e0a9355129d24503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588a2d1767c6247a2f7947d566b95b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f955566a82bc6ea4820392416876db505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89d8ddac5fbfc453d5eb35a6e0cc6b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279231844d3d233bcbe4f0b9a5039b7d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e822376003b4759978f60bb652d1a2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e561e8def1beea183a935775a5d8302509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b233a1b893dcd61d3d13b57cf8ccc9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8846bfa005690cfe6a23a0df20cbe4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558d0012e0ad0392d5951b6bcae15cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e424ffa839477ffc42ca239998d259513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cc86016d124345a3c9dcd81af659c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64441d915bcc543814e9f76a2e0bfc41515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b65c936ab698ca54d4220b81220e3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe45a106a29f1a1126981b793661adb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88cc5f22380ad6faaa4ec0a885854a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bd5808541fc939b7255ec83dcf166519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4db5515c3359f5e476a8f64ce77c0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf1a2cd9d40dbaeeee2d86876413cc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43407fcef9fea6f0cd9fea18e8f38bea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33794ae2e383dfeca9aff1c8cf289b38523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42488cc15a5cba7d5bce60848cb64718524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3f9cce4dec63cc91223ce92373fb1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dba1a71fb5b24d02d0efa4dbaa547526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6123e709c7a86efcb480e3a41eea1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ac1fe475d34e59f4d819d7fc140d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4a569781a3fcdaf041c15415f9e26529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1894cb4665777ade0adee040f8b61530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe8c4ee805d79a821773bac723a7c8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c223e02f730f3720fb1342cb11bd0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6619a9603ed01895e9bdadf7689674533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9489ffc48b2533b4f3d74118f471d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9143af7f93fa9117097513e0cb781e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88754ebb3c7197df5fc0947c560f26536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3839a231399325ddaebce1c646dcbe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45322bd1c7fa33c02719c8703f6009a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478db4c96f5f57a9741a04e8e931a18539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f50e440d489a0a2457d5c2d9014806540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac2e55fff1ec2575fd6378a27df634541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596dd5b4933463bfa4025de4c4711d7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ee0d4c67f816be1f94b943b077edf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b52c6652e7e341cc0e1a5be9790b90544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275b6c1154e0635064587a0cddbafa5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fa15723b9f06c050a3892d1c071d3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33503b3b317c93e8eff7c82a4583126547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fd792b9ffdd006887b1ceed0734af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69b0bb35082fc0b6c8cd3299a96eef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182296a0ae53ae8b800e7acc6d8bee13550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad536c0f4c632e70c7f4ebbfeb8e87a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902819594deeb1ac067908f55e169e6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61715be8c6adcb24a3796c309eba7edd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df770f1ddb399cc4c93e45f9e86995554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a0ddb0b0566a10c7c0fdc53efb357555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9c07d44834b99d53c1d3a5cf0adc3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134b3f94cdfad163b3036609c57f725557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d87334ec7c5739286236911e3b289558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01778d78cddc9e239c101e0a72bd4d5d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970979cb0f2b884b6da01492c972146560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb33e6a728b55ef967ae5817ddaf7e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a49f898a4cf63639b2f04cb594799562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f29b85a67c0b17f31d8b305b4aa00563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf333c7571bd6006b7980b5004518f4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacdf6d065446e007cd4b106850ea72565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ea6d7f37d7931b25f58b5d2f6e8d6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6d4e4bc1158505c3682ad658409da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250dba5da78d4777182c67a70cffb5db568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64090befe74d08b5acebad914b9261f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f709e76d1d9464a64f32c3524ef15f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0fbaac4d449361424dbe536d772e7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da01451d11a418427398c52b8219bba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4a4dea60bcbd7e94c72fda5debe01573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ad880be98f89225c7a0db261c04c8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d4aaaf3f940be69673e8131a99328575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ec8dd4a79a03f2fc2a1f6cd72d2c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7beda666a3465e157b62e02712ada7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0949939d41da0fb6cf588ce052ba0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcdd01cbc9ebdfadf9c4fefa5ca899579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbe639fbf707c1576e51ac05618d89580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a232b867d77547994410b8f7a79af581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc418066920077e0740f167a7d2cbce9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba363092543a2035e1ec1c0c0ffcb04a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ba40a7aab1ac24667ab151dbbfacc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c9e4ef3e7371cbd59bb1e96304a30585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274dfacff3a190cab4b461a25e73f05586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ce8883c64583ad8d2e59c4eea4888587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bddb3dcd4bc18061075a44ff0b011a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d29db7812fac8cd3c168dd2167332589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0601a2ec3b387de149680216ffe7650590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae64536eb34ef8c0257dc73866bd69591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b7d2102fd4807e69503f5f4334777592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9b6386202408b34952d144d1370b5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0aad5697a9285bf6e71a2a897a910594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e44f84cadc45d28504e4e11e53bcab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930966ac0c666ad1dff687913c70ec8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d2184abd3b54a763c29e296297d52597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bbc395366f898f5fd8eae39d4997c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb85aa97ba1d7755802577091908bd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21361f567d15351a5bb4790690603f37600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de39d39b65d15083ab1a310476c4f1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707ae1f5f814e60da189a8e7d1b7e05602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6864431e37d7e7207264d518ea1f53603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978d31ef3f91b2c25c4dada17803535604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641635ce8116a470feeadce327f405e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7158b55eaa36e6124f49e0c18499343606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c14de45076f1c65a7115d57109b37607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbe4015c1e8b22e7e9eff5819b71d0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea510e0290eb3beeb1bd456130d18ff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9992568efd76637fdc0da64852273610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3dd30eb4f4805c46397066a521c29d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a2855241d9920897e02fd2e2b062d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb438540f80971fd23e330af501737613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda18868be905d9dbd6d92cc8e7c005614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948dbd907fd2e7e9122315b75956ec6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd27b10d3023c2877793cc6b3e3ef28616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb99c5b28cb355e22e4e357f75ae2a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5393a5276dd73605d62421d4415b7d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee39808ba53b6c67b7815a720589e07619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564fcdf8b8ce7bd14ca9fa919115dd9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5609b2ebb155cfd9ba6c2e7a9c0867621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ef8e6e427c1f88e218e2dceb3be3a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c285b371640dc87798da87d9b0697623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f2ddab39c96c4f370cbdfa9798cad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683b3a86ac37c45b458d330d4f35d7c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafa819a8a1b0c336cc828eff798a47626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829a308479d52d223e47e06d5a1776c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7241ff09c0df92303ff49aa5b800e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401906ba1b726902d2d7d53b5ca72930629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72847a591bd9e353a44eb8f43542a241630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc59e461b8f3eefccf19cbe136ba51631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ee9e8eeb979d7a9f9c503317a732b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fd2c0bdb1c52c6ed05ac9642eb9d8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa412fef5ca5df04a7df67db31f1a3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bb9e5877cd663ce9795cbc6519a37635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a1178c1c19ee3cb30d322d2518057636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676358e12fd261fa62b66ec7d2b8572637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2897115d4a688bf086ee0a2455ef54638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf93bad6ac613f8ccbac052b04624a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6ea8d7e9e6c7ff783753fda6808f0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfde1653807e4424d4d07e472025c8c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad33690553588f462b99413f72a00b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86babaaf40da1e44f517573db6a10b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfa80d4e4e81f857435b859aa246c7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccca379c220becf41ae2db36a805a22645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81034210135fb20984e6777e300f6bd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d705e67400476633a7be5e23a329e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b2e965661b9c6fce5a74626868439648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded9b7f96ff9ce34c144bc48ed4c055649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c27fa14d5bb120525464cfb86c9227650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6dba08001bf4877ba0d724c25779a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109aba5297e99e448c90b7ea1964d8b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195e9c5dc3cf76a70bbd582cef6815c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd79cac0184968987072cdce75fbb6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07996f60bf55146abd560c93b37a7832655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791fd65d60681a94e7564f549f156d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac5fa0a6793ab7326175241c17596f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0fd86ee7520443d85adc2a9163051658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29266e4bfd7239e5fa4506ebc2f29c6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1a4bea246b4a8d37c4135307d2725660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b383365ea99154f25cbf9fb755c1f8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288b258a2e0aecbda45f38e8d01daa9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230225bad8e102ecb7577e661bcc63a7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c157d6299014d7db2af9ae09d88711664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd4a102ec4af664f55963dcf4997f6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90736aac053afb5d2a0364a36185f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448749886fb93997e023894761a14ebd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e81638776844598121c5d1fe65da4e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d963cee7e130e91184ee1cb920a733669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef7d8fbf136f80b3dadff94811cc1e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763f2f9a2fb62e2974df69ef3ecf40c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9a51e3d252d79a87784568b33a1dc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d254f431d498676d2b588a6d9a5a3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdba50c70eb827ec4c7d522ba40de3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb57de0efecd0d6160273c192c57a4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf99f13ba73775fc774e714fd6ffe5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3359a546026672e3a685120d504385677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53021f5fffb2ea0fb98eeb4822020ba6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244e7cdb8ce64e1cced9cf166c29e39679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e5a386fdcb08096a4542c29dabf6d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e8af32ccd8a535b5104b430e5e620681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79db083322723a99f315f8f5b3cc2b2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077b59406a13d8222fd9e6fb38a4af7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607078096382fbcb15b6ce5b9746cd8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac38b61a5d286ea2208b23fe8af658685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d765170adec55243a4d28c3193b36f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984a4390f4a207cb2ddfd9ac202d548687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267d25e8378a5aaf1265b983d315e06688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516d3c3c9890605a36d14f4ab1605ad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61f88fd1e939c5756613d4864e1f30690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b43461d95cb29420a5b6defa3225d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437ddff6908815dbf3620fd265ac03f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdd6b71f3d8f9c9ceecdc22861418a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682213494e11da73e0d78bb8abecc58694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2467bd3d7ab3f0cf26281c8b73a4f59695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b12f39499914272227ac176e59a07696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e043e33f30ccff27b6f0ff30caa2e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832954e9b8a18c9020be4d04f75967e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaebb591129f22107f2b6511e2e108a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22f40bfa3e6eb38dacbcd3e790b8d0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff30b8576fde06410cb8d7e02fd05e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7086dc499b0c6c576cc6265588316e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61381811222ee5d958ba72c19b9e18b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14262852cbb2354db8bee5620ed1774c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d86fd6852abc1fd10bbdb7deca4c2d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798f11d2b186ae1e57d887ba00fc854706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c9dc5e0f941fe0dcbf085441f35bc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2e166ef1cd530f6e6d4b1e4966b97708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bdc1f064a1899a98d70248f110f9f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87482ebf2f0e31be4e565790fb1d1e5c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ed62b98d2d05a01be496eeead4e77711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95da620a375bd51c1b39a4a914bc045712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdf1d714ccd12766fa2eefdae43267713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c7a2ad5733ee857c74f885bd7ec2b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64af35560b7ac90278d3d4c2a354e1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ed4dc25b9025d921a70a270b669bb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb80b19621488de5e60da60a753742717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e023d74a5261a42737d06e9b60a2c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703fc9674466371c2167ead1645b742719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59329e025a5e32e2f117772fb2c4b0c7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafa188105c9687e2d9478b1d714935721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c2c36663c107e12979e770fe9aec2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c560a063b8cfcdb4ebab53100dc3c1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5d12309a9bfb60cfb63849969d9cb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6d63c4304ae60b4d9d371f0ca32df725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed478529958e3a2c880f00f12b6b65a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac05f80e7a2a2e53bd765c1a9b930e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05ccee5edf4cfa0e6eef4974bc5251728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e8e3bee4c93026222fe83d3407679729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bd8ae5939547abe7bfaf63027ba2c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c89bc38c1a41dbc4cf6292a3933833731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f62a28b0cd96ecc3fbf8ab111b5d3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021458cdd1e10427d684d390023edc5a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c1a1de3bdc37fe5cf31d55490cd2c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99efbdc693792b7e76259bce2fb0509735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d807597ba0c9cd990bbf2123965da0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d575823eb6bcc4e13dd36b1666698737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7815b9af279c3118a70286c7bd80b0b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9584a57ec1e07c12571f34775462f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae8f8dee32cd016ac83d9dc957e74a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9140cb98d2dad1a9f417724709c3f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426da4623760047a5ea5ae434cf7733742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e3074b3b2a41085dd16f980e9aab5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffbf0aef80e2d557dfca4e64bea3ac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadee218a7458adb180a238a706d1b7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a81684e76f166300386ecf183c068746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc8a8cb02765f94b05d74d23f0a282747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2b26d5db7a579c2cc326d5c209304748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1eb2508727f5a458d8e46611fc12e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba282635bd1e51d850fd3ed20d2ccb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b4a8c100c0a739060be48b8757130751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccf4381a889166f2260dd9a97b395e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba2b1ce083af8ac91059b26ffa23f0753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30011f32d45ea163d949667623e21b611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b792bfa1b76e7cd52467f4721166f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24dc2e403c8234ab4b24370695fb503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417e56daa60d01bee808e2a27f58c724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0b8480fd2550ee5151cd68c91915b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7822917861896dfe551cc3795ed776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75237fe6e1036b8b54bbde15433f64bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458f7f403f52cf58b9fab3ebd5e1a218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a859fff7983390cc3918aa83550cd29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d843be35c5a36eec0f4388664d81310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf62b7e7d0cbd08a4fad2a428d363511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a129791725f3ec8d542a894fe086bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae819933ddf81249186ab6f03dcf158a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffebc4d9209d975edad15abcc98fa914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff717342e8632f6c4c99812c6422503415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75925246fcd5d941c315fd690f075bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb523813bac8101a34360cc76b2576317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa08f662f49443cb329ed04ce77d2b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa053e76d6991ce82fd02c322e6a57119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3398dec08c72b1e1567212019950420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695f29b3f7e2fee94c4d9e4b6ddbd1b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3864da76468e390d42bc02754983522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b669e78e64568bed20f08e0d000199623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5d7a91808650c90682c31b058daf124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819296926cbdc8f31b9bfc2a4be815ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0515182a02905207945142d190a40a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65bb7d8deb4ce5a740ce768014cda527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7596618829d4a5acfce6838eac28128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cc4122cc90fe614668c405868021929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574f6071d67937b82fb37bd8d04372230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e574cf093222e81eefa2400bfcf87e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66a9360609b1545322200fe06cfe5432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db72017f3eae00fe87db45661c021fb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fec5321615a27dc68506d31057780d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430fba6fe53427bdaca47cad3765e8335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e51dfc2c06ae47d2f5ea87f91e97936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e20ed7d178ab638e0ab4d23740ab837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cddbce2e58d9de843e7794986be9e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b8eabf7f565975f7d3860196bfc3d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e034dc94713341e6c3af0830c3216840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987e8545752e24003f62a5178a1a6ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503d48dace60ac519eaf2772e5e1e3e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ab6ac14fbef0af9385e38b611752643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2be8339a88e447bda77f3296ed38944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000434478c64e2ae236063d4080b15445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766cec7b8d4a50ff4223751b640786246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6be330016c7b04cd47052a874dc83647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a32099cf3b5783af3bd3e70578f7aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3ccc37d7864666657da5ef97d6e3249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b9efe0e52f5310ec09d1265654ee850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311279325ff74d0a0000b09f39bc968051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f86c82c43ff546142a7fcb926c639852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fb2bcd43f011907a73bba2447a49253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1821195f3af4c6e28307e90661ac754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d26f8bf6ab547559e902a397c072d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36debadba5e4ba51e5547892bb00fb5856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603679160c2ae7b7f48356c54028d86057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c9c028e3b8362947e3754b236482358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cb78057edcc91aa0339742c1078a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f540381a94010bbdabdcedc338ee2460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6e8994f3ea34f7ff1b003eee6ba1a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7f3c3ef28e429ada2d4888d2a222962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02491dafcb2a0dee09e37fec1b6284e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd46d5a461be75bb94e5a7d3b2367c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a680120001234e9d47e94378ef807b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94012b56707a9937c1f545268c9c8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4fc1c74694619fb41fc0a7b213cb067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e61560ec397a80bd321be5f4098dd268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf275655574a28de3aabc352792e6d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681412ccdf785b0611085dee874333870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143706ad5de85d07fb43e7274d56ab1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a75c3293451f5c41a2c6d4d3c448372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdb987b12b8d1c03ec76021da2c5e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270704a7ec91cff9307f1752faddaf9274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c11dd22f1b6fe8744836407717066f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24f7daab3131019a4ae3e7327271b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded57387b86f293fc0b905c6c83a065a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44152d4796b42f5e689594f10db415a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfe37c55735d70250debeeeed0dec779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ff00a2be4bd543f5f313f7c8aec7280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a57655c22f8ff337fa7b0b62ecb0581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33003c1b826c6bab2cd39bb8db199c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb45dff8c964f43b383a1edd28635183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62796ec146a99463a0d3b7f41555f3b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21cfa8d78c24013224b8ab878e889985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d375b51d9817493f8ebebaaaee18286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928e9863de1a8e9797e6aa8ac5991b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b196114503d11a172a6156550d5bf288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169f9878b640ddfa5539669fa8f52cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465944546fec77483f86f76852a82ebe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895b18e94fa4b9f35e4ac069fc2d52891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03169ddb0e65c98f529022e0130840292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51657853fcddb9f54f555b97432d04e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf1eb2f1c3418632399f577ac3e50d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f76dc8efe9184029ff8d0a688b7aa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d90cd884e6e0e7fbff68fbddb25a496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3970d606554fc62ed5803a0babf81e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16355fce39625939184978e572340e0298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f299c705c1fbc60aee8425bf76f493099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f8cdc9c2a4b619f10b96eacecfa2f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8078a835f12e77101e8438fa5eac8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f23e134bcdb582b35c3d323d05ad9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79665772a11c8376ff91c37101a6fb30103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc653dd9f493f234abb134691fee32104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f66239b45386a84e6fd11c84364c74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f682174b7a8d0ab23d4fa1cb412a418106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4626c5a40e1aec119088a6753745e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0fada0a1bf4bb0314f5d9844ea4ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a332aba7e9c922f9c905fd3b08c5c56109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b162d1c2ae3752638d946dfa29779110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8325698f2b835451e5dace11f1bd753111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a058f38a05e9e31aeeddfe51f56d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1834f7a1b3242823ab1bc916c5fd2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea61085b10149bb865351e88fd32a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185a2f9fdebbef42e93b01c965bc304115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55d08ae95267ca109ef67024a8ee65116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296218721e836b105b0938eeda08d69117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea586ff2eba911f2f86792031757ff2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8948904354ea1997386d144faf00955119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f93c0b91f7146e4014be3866031a62120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652544beb2e343a1c490c90f3a6942f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d00bf8833aab8eb1b4a405eaf656b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7dbad752ade75c349d72a7edf9533123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f402ba2b4b3460af72817d7465b63124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b301842196ee549841e0ffb97f014125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38449774d78d900d8b48d4e56efe37ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9df816ea3b6b5575c1373fb599381c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54240c5cfc3f9b217db28bfb9ece71c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89bf7313548512864acb787cbe9473129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeac846d53eab47408fb0da8a04e4c9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694cbd3b2a2b74057fdfe94993cb017131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66c4bafeb5a9776fe00cde8776fd3a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febd70940894070bb8dc9485f830e55133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41d457c46830f47296d79c6af1adf3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468ce6a2cf711193b3586d5c9aa41ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878db2360cbd3ff5231abfd2eb1868b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e5f990c769d78b83e87f502c0326f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704044ae94d8b0358640ce0d409bdf7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f2572fb01ebc2e3ee7f9603f28bac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff428e7345a926f6e6f85406ef048b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07496ceff540c86db0d2a2552c1030141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02b6deafe3618b7ffb635a4109417b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6b85c8326015a8f5bb6df4d76d421143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620ba063cb17c5c3c3815ed0e5b1c65144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f429ba365c3476fd27d1ab7e784b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a23249deeabb30e2172e999322074146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14480bbb7f5f229775823c55a25a01d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81092663c9d93009b0e470fff6c2ce67148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf863ebe4316cded391fa5d9f7de6bff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a521ab30fb5bfe7e9b3489cb8446030150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b893af1fa717fb06220fc92483c93b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085420bfb7a3df324dcfacfd4ca14bd9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa914acd5740540f553f4cc07b11879153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2226e6aae9226d8878fc782ff7dec8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b0876d9766d7eea259bf0ab17078c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec51749b65871a4f893e7fd39d88bcd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fae61f87b4e59a3b4f57cdce008e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d570586393b8243d88c2a14210cc9f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506b4a82d857120befbb8f8fda0dc56159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4ba33fdca9ef80ae983f30750ad11160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ffbd44328c5b8bd97a1cf3a6834dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abd23161b2176ac8756385e72cbdbb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bca747548a4ee7d78706a66f5298b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdf45ebb5d3af054af161ae8437e3f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94578acb7343b67236501ed724ca360165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54d2f8add6408ef52100822972852b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f813052baf3041b740a92eb208f058167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1b3b7689330855dd7f656d01aa3a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da554971b229c6d66643bba200bd6bca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c277c360777af633363acbfeaf060c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a35bcf62bd4ffcc9a8bb8483d0099f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4c2e6ae30ac8cd34d96b02b9cf2d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76666b46f53a91cc1efe28d8226f00173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01df26b6f9bb08cc50eb34507cc71d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138e19b2f285fa5126f74c6855e5c13175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183e33bef463343f734d74d5b7e0def176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d491f6a22a4bf9ee3a5638a1db3dc0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce8e7f251175bcd71fc91977b6dc60178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be031a783b4308ac1b3a32d436bf634e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1a9efdb064b37fa19ddfdb4ff8bb0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039e5f1c0b3be8c6bd5353dfe9e7e5f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5e0b1bd05220b9d6b0f731e176c61182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71312b3ba27aaa7aa59bfb416b12d046183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfb3a2e53f011fd2993b83fecea2fb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82730eed849f80902740f34cde2e469c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab3744d2ff4b94fbd885a745b284b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d842a74573aeca3b3a5f5c470c5895187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fcd8d37e7f6a85b6ebf5950880ce9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d941df5e6da93a059ad9f440d54acd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51dfb900c93ceade14f8ca021d9a03190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d29daad195023e475e9f6935f601b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b5ce270ae191137a3f3f8ba4c644e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362ccf325a7abf761348d4df8847a41193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8f2c193dade2643ab125f3f1e273a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eeda820cc96f8b07c95967c9dcdb5e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24eefd6fc9af3fd9ff6e5571e5479cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104917506bc214e9afce3fe7501ebd50197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4d7f4975ad986f0c60c8a7f6d6496198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66e5ca9f0a43c53685d8f74697499b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80bb92712e6edf8fee20bd0053a3c2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a0bccd1c945cb32e25539eb575aa3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163312a169c64512162d86d0f76f01a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde552793950a9c58b8bec8b0643af1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f44de43ab7d338760aaef2ce1cbee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0abb39d077b054eaacc3ae527f11d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0c3257e52ed659e9c064d726bd863206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603dd0a91cb36cda2c559aec9a5a8c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81c1198f469698eff16b2dc1c469b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b25778cb9376a5a78700bef08e8619209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22586d7a99bbd2c148f06ebb12a919cd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7a7453eb581cd80013c6c52efa6e6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7922448c2ca0d5722c984e1aee81296212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced7257784c85f97bc52a584d0a4489213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b2a3d714d478d53d51fb1ac2c968a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd8db27a1fdf7511aaf083bce2cb7c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e16b4b70375ca4393a57508869d788216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c7811a80ad534dca38dcdede3eb0a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65041d4806498dc4c3dd080cd1389e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53632fc6a99d07c9fc196e323a3efad0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006b829798051fdfa160a869d5f265f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631725e461a123107b9204b344030e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52bbf293ff3b0b292ad6ddb32b1081222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13377eb3e4bafd8bbcbb60edd521a958223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf907233e30d12a56edbc4309910da7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d363156e47037f5ac561a5c90a641225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55afda43f923ec894993998c3abc0ac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13cb067983797d27f8503018aba83f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b87ef6040125a487352b84abff39c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45188bbd415746239c3431baa681355d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da47d0636fa251fb497986b58afc869230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f32f1af875bbee52517df59e88ba3f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03f8557f5934be97cc822160869d60232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fec66225d1e95bdab3563e02585469233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5864b597c07abc43cc00040ecafd47c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31329c5b660c93cc0ec0580ac69955fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1b937fedd69382691fda4101eef19236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6505f5ea2550656eadb56ad5ec3eaf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe262ea36d3ee0a04acfa58c56acee6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63670a6fe6abcf24a6b1edb869758647239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d458963347a02ba01c3a99cbc03c11d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103a5b41dceffa008aac02c0081018d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac22dfc27494dce6edbe83e7f52aa72242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff033525d15b850e8127308b94beefe2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19422f87a99482bfbe288f383602a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044aa77b65b970a09eb0143cf09fd1af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9afc62df244c2ea81ecd208ba235d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc3dc805dcde51e21d4c3fa394d8ec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8497a12ce4c23200169137f048b7b4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023c54fc86d0e0af5dacf3123862ac3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cf2b059e0004feb686bfd2978b539250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1028be845bd336ddad5fc0cea63b1b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0273858dcccc44377b76eca7fe15bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e7e93b5b15be3f8539129bd50c5a7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05262e0de12c0c75755300ed2d93276254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5449a91e7da2ce98ab6d9988562e0b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2198cf7dd4a99aa6bc74b3d148563256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53273dd47b46f7e305c041966756c43d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557cdb507d0f178ae054eb1d07b7193258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db6253f7a9e06889d172951e99dfec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dca19d5a7e020821b76c7a1d1924d9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef932c3c9dc993b3afd8674609b0f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff4e99a8d5b6a0b65eb250e2bf13e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088209e7a91e5ca9cb7e42855b676739263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fc5453be2e3a573ca1312f307b90f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db04cb9c2055f2e9f9d201581580a7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1501e0344680b1e56d1c33efab4ab7e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef1c8c7495e7502f98d18145b715a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d194db577973afe85849af670229e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad934c3f84658a6b7479b48a7a51a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b493f09242deadf17b313a9209fb3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad4006df5ea0b14be3fb9d692415d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe136e65cbbd12e69075eadfbac24f8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbff711e949f1c8295e7697643e66a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6180fae504217f5c62fbea1e0cd1206274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e5273da61be825b9df9ae2081eb4d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b95ba5ea0edee72fa6de6def04c390276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da61d723d6595270ad157a95f535744277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d04bd41aa06aac59fa49e767dcce0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d177917ad809f75fec40335fba1c110279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8d683d7c9a002025247eb2a8707dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a000561107968d56f21f6ed6dbae2f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2133cc12666d816eab7a5ad3d163e86282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fd6c7a88f517b5f3b204ae255b648283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4a4b326f7161dce64803e00a39587284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c0ca5b844256dc4a235da2774de96285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900394289d52d040f6693b26cea8052286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121431321a4ad1644238b9fb54c520f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5b4df75b1d8e64a7e36b00270bb18288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4597c11713c24259eb8373c8d4a1a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88124c3a7196626cb568097678a018fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d46ebc9d987fba87ae8a41719158f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b957fc8a879089ce75198b1c63d6d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870e6f4059faa88f8c8daae90e42c7e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082aab8a9fbe2e04085d331fc822e30294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a62ca2aac18234155a3f5cfa2b924a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e615bb4d710dcd54f939a48d4a1b30296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9262a19a38c461a28746a98ed993a2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c3fa048f3779f3960ef6810e78e51298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4658eddcbf00ba8793ffea9b5671989299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325b2a6a652db7efa439b14e6994a41300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2aa067372d8e68abd04d89fe227bc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbd1005b4aaa253ded2a81d8f114f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ea89091ce1f40cdd5d24a60ff46bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59ca60d97136a6ab9e617d0c405867304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268d16856930a12adb2a85e43488d82305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a746cf266567581087b2ec43faaa82306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b76d999a75de1a7919e79bde31741307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a594fdcd54394fa9071d1169ad356cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773e07b0ec3a8e4093fd44822be1ba3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a51e274b9c8e95b09d9c0e912fcc8d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4718e535fc9c8cd5c858b427770b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca4056be48b211d7394b457a7d8d4d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da795500ea4774819c44638516448d9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2bf5df4ec3fcd228806d24390f409314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2758660810d2d21933e0f5eb354b60315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6b26d7f8a7fe88b0d85a78983203e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59359b7c4e3bd53568bbf6a8dec5e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536f41e096ff5aa7135ae86170d1a4d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4867c36af570ce375be73874a8cb51f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c0c57899c96c23961859c476a95eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc57f43f906466ce766eddcacc9cb65321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144342e6b62f1e2ca471f1480163365a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998397a72a403f5886896a507172bfb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d06d5ec0a96c791e0ab56a52b69fe1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eeca99277c6d3085737cea50a80c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90405b47b5d9d74a43d70aad05958e0a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a39b732dd3f2cf45ad7370c855cc6d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b0a5b3b468e3bb15bdda532539779328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2194afeb2abeec323ca4f5ec4eca0b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbfc19a7fccdc9962d6af6d12bb64a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9358bd915703cab17a60eccf1b88b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22a39411cdcb54145179a6a8e06ea1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae91dffd88bf4c87bef0ca533bfcd3a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442f834c2b9a20cdae34ea6990995ee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1eb81d08fa3e9999b101b7a3804f57335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730b92e21bc3c18b60f658a18700e57336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c01cccea6abd0f30a63573d1926a3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31a0d2ae5894434ac7accd1a90478e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02f36e27e9ff223bd8ac070ce01b0f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914595135e0209413e5454b16d5cf45340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc13684efe1bad49e5451ef9a31a0c8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b81188e8d6487d66aa04572545f4e2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005a66846d897249307411bd356f63c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730e19d20d588625e375d3df82a84dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b775e23f67c3332f586889a82cc31345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941ca4baa0d5672e5f981fb5a794a03346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac52e0a0fd2c8ad85c5587917a5bd5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36054e6ecc798623e2db5de9e223637348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cda34798748db96f0a1e7be3254fdb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2fe7e89c3973fde0339430be25c91350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351664f81a292c31167588a0b75e8b6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9b7b3c8c98497b73bfe21ee1d4aea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d925cf2c39c331569b100a9f0af53353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494108d77e0444cbbb5e599c1e6e4d3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77985ea0fc155e7761a909b94ef1ecc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cb3c911c54bedd51b9f10c1989ded356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50077df3bce5649cfa646b029681821a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d754e0eb79b66adf6b21a862e9e54358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39c3287d9d1ab3e4e5605844fa23cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fc6dfe3d06f86320781494cda5416360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8f76a91b36277117d8846b5e39404361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb01be25092c32f25dc4a4bd6e9df9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267761e9a7576de3b001b7cba960a5f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee363f253d8e99cdaac694aeff96d8f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff62e76e54d7f02b603e7a299f330c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7f0293680ecd5abcf6111af3a0a12366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed08c1310fa1758618b7856ab36e795367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd4d4a8166121ef29a744ec3de88fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f1c2c69cc51f461e08003827e4461369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606643a469b39a7884abd0f6fb8c43a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09929eb3f3565fb04b4b7198c485b3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64473bcee394fa6299f018fad85cfe2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76b00dc7abcb6e492042ba3b24264a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fc0be81e0af1e2de945b0038d7e4f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b673e56c810e1a57f90bb1fcafdaf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7102bdde459c54d669a4163baa01c65376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de55668e0995dadcbb605b5e58f2b7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a25e4a421b9c8773a8742cf8f669c8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b961a480d860690885c31cf789537379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00a0df6179230a1710152d0eae8b25380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a7c4c7740af7ea30a6a16e030a48f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cb965c16cd2c690112d86fb567029382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4df91585a1980c7bd426f23fe9fa73383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8c8834a35817a3b0dc27aa841026d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f032fcc1601d528a4bef9cf8149df385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae92320b18cbe524d061f6e8c3ec75386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fb11a7f2bb793e5a91a4d70c2cd25387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e698a96adb84e7c134cfefcfbb01e8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39eef762c9e2c8d58a5cabaaa31c406389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cc4b96f70f9ceea533261a1724429390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17c87bee737c8eba76bd15ca063664391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c65c1835dfda337650e200d777d0ba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077258931118b273b8e1feab8d433a3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed0299ea7c39e884add95d7bcde499394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4cecd95063247e3514ac455b4cf83395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7187811dbbafda7edadafe993d70f7f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107b5ec0d5bd1fdf6b15be94e5201a4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d25d52e16de1ff2339e88b49efcd58398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2bcc27a9b7d33fc55920f6a689fca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558968ff310343ee4583c8238a58349e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a322b84abe8d31fecd8d1ea8ee5e4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fe8cf2d30694cc337343568356c44402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68ffd66f518eba3e640d274ee56b18403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c5c6f8a7e8c73b462ac08c4e43a4d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1c76308917d5fead5915e5625dcef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5331c54538a0f90b5e670f5f871e6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24144186e192e1f5e1d0d4a24784a349407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39dc4ba9c2fdf8c116da913eb2f0df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518232eee20ea9b3ce18b3f6689cc158409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc96ef3261d52eebafebe54af75a5b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100f7eca1cc2e6e55aed7934dabfcac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6c42b3e96d8752eb31289cd9f2c58412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186450ce73100541a13c07b6f4cdb725413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cb4912303445553223b3fc69a7188414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6737e0eb0d518a37d945046317c8e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12409b87430cc11ee5ff98096984d677416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf23406b76e75e3a4c00e5f1869bcf9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31dd9bd65cfdde0a3301a3e65b6451b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97742dc0d3b4620f9a2e4fe968602f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cc6d8abeb3d99d207a056c38b14f4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c82922d648f99f3b3bfe3048efe8e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e353a3fdf70fa0590fcc7f420525bd7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830a5db051923ae2069630909f24997423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e36b018e2df24c5c1fe190fb815e1c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d19adf5d01dc0c78f90f853f812aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13ad2506f4605bb30cedf6b37882f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ece967adc8eef1c6cfb432bc224f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b167879bf0a232e6a7463082e9cd27428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903b7c27d068fc5a60fea16bd2cae7f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5839ba382fee3a0bd4f030704b22b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5862ccbc65120477d056a8edae2a084431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9900b9de2da26d74432a118b66375432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ef88516ec42ac0dbc2d02d33c5257433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb4bc8e3d5066a83fc99be0008b2f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24b2224ba979710c671a4ac60bd13a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd653dd7f7e726620e8d1acbc7621b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127d8e4a56bdc2c44297f3919c99d8c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b9f91d8b9de3412759a69b5242f8d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1daf70ccd5d736fd9ce501c023d00439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f2af398ddef7a2504b41cc1403eda440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7de7da09d3ea143e6141c1c994ecc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e6c2d90b3dee3c55fb34e0e18cbdf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525426a86383cb15de7d3ef56a6e8d0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f42c87da314a39eda4b3d92b6faa1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef48ddb4e79380549e97a03d32b080445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6a905f73994f1148fcb6f2bd1cd39446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fed87eb4a0a483bd9f4a770c1e74a2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469055353be01e18a5417608cb2dce18448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac1c3ed5c492ecfc6f22ee84dd2c42449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b98a0e7a54781f21fd76dbfa59eab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f338cf7729f10048f8d6d0296173c40451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da640ef8352a600ec5906fc2dc598c64452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ef00470da949d18fda23a83cc6e87453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37a0626a42a23d445879466769a0fa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f581ca24f118aede91050323b5f6eab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71978e2d24f081544e1c842cab3c11456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7f4b28dbe994d731abe668ac73724457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe56cf76e9c6236a89a05c03c13268458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f12bc20910e936539d7d28f8270f1b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390a7aa778edfde02be47ff7e8a3724460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bba2307afbd46c23fd6bc5f2db942a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcd48199ccd68afd3664099498cf4a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22d5b78af3a5c8cd74e24d674e2ace463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bd2d7af9764c11b1b58e46a540354464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0e6a9993cd315f2d3deb7789899ed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab5f5ad9d54bbb22596c1e774afad8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff0c61f1bb57d34996f9d203aff46c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177f724bfcc13c7046d0af0dbfea52d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db53a0f0a68e7d6880c54fd7aa8e27469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fbb2807103bd2450a8a5c6f083876470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193af5e830ed786f6c7ce1c5b0bf6bf7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac034e4b08d170e4f772152d42c91a0d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f09aa177cddd85e635fb095120fc5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f2eda354a5bfaa3771d7d20389423474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528a58d912aaea8f4c77a844ba349ff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba81dfdb0e7c298da64f585796d748b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c278670381049b59539eea92807fb2d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08829f1cb91bd70429b391469e20ed54478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92be20a86fc42ccd0e26e789d9b3cd8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebeeed5a4ec22112d8f140f85b2369480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18afecaf3978f4709a1b7f850b9a9f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224854a1d0970dc764045d96f811989a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8017ba5d9c8601736891e3843f2efa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27a444455a25269640a22bb221902b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c80a79281879adfc2b702632be9e4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e628bb3eb17f4ef459b09df1d6a5a0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728670403de49e9891f252d03bfb7be1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09278e0c08c71c6104e5457693b67bfe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1382dad75b0422dc687ded4059c2e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7e0a3493e1dfc3423c02bcd192f38490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3cdba8d5a3f8e57a34d73750376a6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8069a1810a82bd1d49d35534988452a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b9fef845434c8bb2001fdf6977cf2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169a2240045d2d16deef318bf4523e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568ca353eb81e0811f1ab93bddcc883495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a16aa9af28ea30e76bc1a2d572d74c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e3445bc78dd4fa800eb03820fedf3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727fd7c9238020733755bc3ffbd5695498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6f13203c5832bb69d6dbffdc410a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb0bbf3b93ce88a7fef38090e5bfd2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa02764281b15d0f618e71664476df501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e388898377e897e8034af59bc6ede2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620d900d02680a15e912dd74282ff46503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e16b676b7d869cefca72447017477b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb63f488556840d74b730f0845b0a9b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bc9e541973d7cfb513e04a7a5bd4d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccd27b885ce6cbab2597b19a1b87d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff055cf645a022c0dd6cf1a0278d4bc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac87f6d225a175eee1d0bd9591f4894509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f66a39d9f5d54a67172bc67abb087e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b79d99926bede0660d2607ea6b9736511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba83cbcb392866b12395fb61fd61387512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234815bb46bcb6639aad29830fa39e6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f98af5f1cc446ceb0cd4240b68d8c8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817eb177f8c62a4c38e89680bfaf3af6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1dffda3053e19fec93aff60607211516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72e7abea1647e2b543da303e6b647c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2e482235b94557ac6fd9c3f3b63e2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171772723b79a3d343ec1417c7e2e163519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1e91ace44d42a5b58ee5ffbca0f7d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83c43d35faba07843625b8279cce30521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddd7a33c0a8296d9877ad7f3cc25ba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7e7800a134148884c3aa72add0ade523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c89eeed938eb6b0ec649711d5fa3b3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6627f155e995606e2c6c7c8b921fb24525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fb55a44030c305c9b0d13653ecd9c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce34734e12e3bf3de801e29cd06b519527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7c88f5687763954a9d7180bee2feb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a1c93008f2ffced622b75f39939de529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f532e7cd0636e2f509f08f85dd2ffb2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac849fb25301a3bb91fda64bd9fac4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df34f19add877f540b26e10fdda73b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ece31ce2e88155dfc95ed881edbce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdcf8bafd965d40fcbbeda0dc614e7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadf257f3640ec8f32dafe6358732db535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b29a366e8eed10c4b68778b0380a4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a59a31e7d19b237fb6f0e72693d3a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebff0e9ebcc24dbec743350ad0b3c4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664d48cc85c57b3a5963edfa97c2702539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c687b0808b996126f46ff3fbdc9017f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dbe8839211a91b3c37f650c816f73541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12882eee9ffd86e31b4b2b90692ebb2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc368db36b9eb4dcc9bce8130079fc9c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eea4885acfb9ccf6cc55a8ef5f284f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a881e26eca1a752946b4972ec1f5f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a483343edb56e675b8c113221115e5e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c587d72d30d767d6422667040a74e36547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e2dda9c18f584fc332ddd2300f4f4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8b73047eefe9c160c8787b426bc43549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7237f27ac07ca9da36dcb7caf4c737550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45baf6ffc5c093ec6393cea46dd3f6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6e4d2ca2f4fdb6b1ca6c218c38021552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28ddc93e08a5b04cae8eec306f87be553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fb5a132cd07ff85b567a8243971bd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73b31947eaf10a94771a80019c5c6a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c1fd2981bc208ed59c5db2e10e2b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c53bb97c3a64e708c5570e881460e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d37dad8a885acd8908cfe3098bea2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08861525985503922f1c02136f8f05559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918f4735f0963cf11c7b45703090265560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b1b80d33d9cf6efe23106578943c8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ab951158a30705cfd822740635201562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874dfa64ae9bda771b5b4596d1faec3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4fc047c3cf6bcac142c6d3e32c369564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd03a238476ac5f02399909282974a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a8f22e90a1a89674ca646b42104a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f22ee5568952ab1e52c43da6844a3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365dcc6532e515185263f377d01108a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda5f484f95d3d9b42ef2a87c57d5fc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d25049f130d955b1dd7c27cfb14d65570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca67b6843b6caac9920d6cc4d5e069571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698465b4194910691a5e78a36be4ac1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db27e32c8af158d107950c0c433f186573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c88f7d41abb3cf8efa9cc2a0740dd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c275282930044157b1e6211cbd9ad85575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6b32dbb2da3624c42f8df69938456576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de6de3d5ab3fd1fe9c38c072fd5324577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b915f845bef8843736327f39c6051b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677a94de2a62c5bc9323cd1c3e75591579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6bb62cbbd65a33f5a632fa411f87f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50183a5d3033b8e31c0b0a9053166a64581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7755ab515694f98b1bb7918bd7540d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6f300740785cee7b921483509d0be583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eca71836049376e127d78c6a3a180d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904521cc1045fe3fc3537eaf7ffa4e2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9a750ed9d4cc0b5e811c3087ae009586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34332b678477b5ad9b6bf00e4cd30bab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8e6c7462da7a672e9fdb0a1e255b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dcb185b6e64c370fd20cdf4629ff6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5466b8cae251ed1d71339f94f5f2a3f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b82ef7920fa46ebde9d57ae376d501591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a4049966b101e7f2b6fbabfa9f6be592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ef2534b7e55e4b887847bf9ce3e3f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccdf098aa5d32d025efb07321009ad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819596850f9e5fb9c60deb00635180e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82ad9c4a17d87de8ce04a798b29ec9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a266aa46119bc0d5b3e885f5383729d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed85406c5ee4e418d6d79a90b29e6c7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e014022e89b2076e9a519bebcc872599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45874c2180966be8cf5672de6b73465600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26a88972cfa88b80916739bd4712c0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfe997c7b4642ab72c9992df201604602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb727a79d97c4ba009f317c643f219603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00efb5b3f2695c8b53f6ada2f263a9a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d89b85baf5b4f5a319242190b7c4f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a7194a09baa7d3d37c8d2aa635a93606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273482854e343d1a29f13f3b8e99a98607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85650e70f9755395d5fc66d40e131278608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98804bdc6323c2ff809e831aee3db6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9e90dc8a085855b66b3547b4a0fa6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe79c43d5a3134e026283f27b16de2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e4e8f79f01a758f7d4d51fff73c85612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143a3813934a5d4508cf2cb1c7604f1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83874005acbf14a2bee7ea7b457d32ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a41628949944de8239c3f369bd0c6d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa803f048b333fb52bc94685ef678c9f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38e3cd6e0cca08a3d9aec136f421d2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0ba5051bc5c41d59e816b83e79773618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1dd87939ed9e1c4f8bca3be37a253d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce65e3752b7d209ab535a1130b9598620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7631a3358328ace37420d59f4d2adac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c5dada2a2c77fa5b6082ba66789a4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458c24376530021c5af473ef8f63647623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3144baacf4a77ab83b5cf8ff4cadc24624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5057642d895c8d43dd6478931f570625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c306b215acfad49052f94058ca2ae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42ae94c442211baa480bd5f860c7cd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eaa247e975abf7c0ea6231ff0be5c7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bc3bef3d20136e9a5da4de8333b26629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509bd1bdf92577bc3c3824dc5450e76630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347956fe0e6d97e69d2d33e0bf1f63e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a80378b9830c83306d692f92a9f045632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cf8dcd3dbc3f495cb74a6ce32c6a4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa00565f66d73a0a5160e3dfee30bf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a856e7896ab7077a14bb96fd8fe134c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d1471bc7bd83a906c6584f1210795636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2507de31d40a55bb04f53b5e7c0bcdc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79777a9854a6bcea288f14dfe6f81c5d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6638e0f9cacde7272dd46713be70f1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495104e53ae75363919661f9f546287640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828477e4f16e6f5b883d5116193b380641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3af3f4b9eb75777c61cf6d224d599642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d461e9df08066717278015ef871c2ae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c6dd2dbe6d4b97fc59cf8a6760418644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335647f35323e2d99dfbf498f41c27f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167d43127aab4a95253a27015cb0f9f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286da769d6508d4857be01dd2fc8a39647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f95ca1909e9e24b6e1622f93bce28648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae42d343f83aed54da3f858520f5f9d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b8b2aff5db09363319f1059b54260650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1f5c7e9d68171cf408460f53c2cdb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6e16fb667219cabda3606758c909a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c11e0dedbf34acb0e0566c01555c8f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e280c0571e3fc6f0e9d0c83f44c5c0b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758f8cfcceb53f8e905dc6abd67e988655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722795567efd4a73162a069c7aeea4d5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f653192715c6c4659c8a09526d6d837657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6953480270cd6627a3fa7ffc04763658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35acafd054a8a9b37f6d10f239e26b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57003a40db1bbdc8816655beb889711b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979df79b879721e0fd8b0c985a68ddfc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f879b8a7a65f2d905b13ecaf0993085662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14089a8a1468f9691a958f80310e542663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c84fed502820fe0d99e3faf2d548ab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a15e2628c6daf9252a1e7f669848d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77e05ea63197f568e48218951cd37d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c158be95cdd41cf8071c284ccb53d6f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482edfb6dd0865769bcd4bcb5c8cfc2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c49e75e9e0debf5b70958f0e1e4dba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76063634f86eacf111f2329a14a28c62670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17f478535e5a9958ac24439043b771671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330dd207500ef241084f0e3062ed73e6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65e7ac5c66a8c5a8e8befd9199a661673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf150b255fd7e87fd70ae6c03dfb07f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14955508d79c3123f7a1a405db142443675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c913d1403094823c383ca875c9622676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607ada8691ef7963d9f3c661bccc517677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4fd6abd8c1aad5d0678625b138dcc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d3776553b9d1c1042c728edf78d7c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d630a519b79fa90bb4900f998146dd3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28a54b059782bcbbd96b77e6c659b3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187f6aae8a0a6827e6257d5319f54db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6cccfaaf51ac1b1f740f66ad6e6fd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229e701ea58792b0fe5a76abdc314b1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50048744fd416c17e7a9597ce222b8f2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d61fb11396f31d404437e2ba7761ef686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbaa4f314230bb148f7daa824080a73687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020a92238f8f8caf4410b1838caf05c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386943e5151a0735543187df4fb82019689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6a50709d25d844d8d92fbb40f0495690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e17551c704745c5277e29ce72371e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee6e3366fc5208b96880addb729154692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab03424d9337eb8d8def12c74c4843d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0c8de47d5d0cd7140d6d12c0ba384694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726bd8c98be31b58c8903391dd27c96695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc804b990b17861c9e410ae0c5a42e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0872a48bbb0fc2092f15ad751027860697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb84acefc5d3db1c68f58de03cefb2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d2fc3f2c9a05a3ceb6212f5502a42699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094c72297b81f8f648cdadd28d0c617700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710ff38d1784abf606599f42b0ce1af701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744b82a083c99f666b956457ec4b722702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053403c644b8e0da60046a39bcee8df703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082043750881448460bd82bb5d19b6a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c464b6fc77d3eaee38b8c15063ad2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2fd495e81a8d0ec3115c556d6db37706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf9eb928740a9324110a81d1f734d4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0f5f840c8b77107e8c70fd6e26f8c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c85cebb08e5e9b5f6dea144c6ad976709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4811cf64300d413b212045dc92291a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d42f4bb35298401effeab0d01def0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f30ee800bf69b241fd98661d13ac0e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8aa3bcba31431634e5530183175ea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbd990742b9432619890e374c9f592714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3ecc03e6307c3bc369cc77e604196715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0114f7c85e9fdaa98e21a42fa9c1e6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f787d36f958998c3c1e24029f53bf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d8f21567de610a422d53530a0d113718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b23a42299a099513f12c67bc9bb2b6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7efa5f555d4d459d455a8c06de3bb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7f579b55f2c98db39dea3b844fe95721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa279103f48c1dde78df3f2d6cf94945722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25221b7360a6e3f13d4d0038051669723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdf88e9378e92e8ec16ba4b541ff06724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79d814a93f0e24d863e0254c669291725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be950cbdc93f6745d5d5d8f8e781ec5d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8f0fb10d142e876e22e34bf3dcdc3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71318443aa7f8abade37f27741937318728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0359654af40fc349c2c4ae483aa56729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8e83b04e602ae6824217abd661bb1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfce5cec3621d5e3a852d15e74ecbe1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40056c02521d4d7a6230a5d468f30b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da822e2bb5339e1795c262efa8ca38b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412ddf377419a62ec579d197cf8df68734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a82fdafc46880e279598a36cb48e0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6998510eeeba86e715023f2b70c85b7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a99b95911e9f4b8eadcd87cb48439737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d87fec7e25e46aa64b42cb70e13351738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa6b967dc3a25a51723e3f1530ab02739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72177b218b790cff92a340583ff625740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24daaadff8f9ff8cd4a75619946881c2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a80bd636dc6ed0951145d140e54192742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44fa4ca9e12fb398b160fac4bccb4d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befb5515061d7d1fac595c8979ff528744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13fede7d659790613612e54d5d19d6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f065a9b9aa706a19d152e1efb3e62d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498699227ce483e98837e6413dd8d50d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b41784642f9b04058c7d5f928a412e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed446929b7d43a21458b5fcc6f9a5c1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c68a468ee409db26940e41ad0d71e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ab49905d3d5c7ff74745ca784a526751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ee6d5f559461aaa8a045bbedbc531752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbf588ade8c8d46f4d3e30a2a289c8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6642e13f1e45c749750cb4d7354740754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffc3837e6357b3ff1f4a45f0a4c444755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0740e81249704d8125da431ac7fd5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea916dc931a57b107d898bff853958e1757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>